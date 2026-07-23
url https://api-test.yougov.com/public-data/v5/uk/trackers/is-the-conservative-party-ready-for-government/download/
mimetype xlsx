--- v0 (2026-05-20)
+++ v1 (2026-07-23)
@@ -462,82 +462,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -617,50 +618,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -693,50 +699,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.67</v>
       </c>
@@ -769,50 +778,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -845,50 +857,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1684</v>
       </c>
       <c r="C5" t="n">
         <v>1690</v>
       </c>
       <c r="D5" t="n">
         <v>1688</v>
       </c>
       <c r="E5" t="n">
         <v>1683</v>
       </c>
       <c r="F5" t="n">
         <v>1722</v>
       </c>
       <c r="G5" t="n">
         <v>1698</v>
       </c>
@@ -921,50 +936,53 @@
       </c>
       <c r="Q5" t="n">
         <v>1752</v>
       </c>
       <c r="R5" t="n">
         <v>1762</v>
       </c>
       <c r="S5" t="n">
         <v>1744</v>
       </c>
       <c r="T5" t="n">
         <v>1755</v>
       </c>
       <c r="U5" t="n">
         <v>1771</v>
       </c>
       <c r="V5" t="n">
         <v>1815</v>
       </c>
       <c r="W5" t="n">
         <v>1777</v>
       </c>
       <c r="X5" t="n">
         <v>1791</v>
       </c>
+      <c r="Y5" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1684</v>
       </c>
       <c r="C6" t="n">
         <v>1690</v>
       </c>
       <c r="D6" t="n">
         <v>1688</v>
       </c>
       <c r="E6" t="n">
         <v>1683</v>
       </c>
       <c r="F6" t="n">
         <v>1722</v>
       </c>
       <c r="G6" t="n">
         <v>1698</v>
       </c>
@@ -996,95 +1014,99 @@
         <v>1748</v>
       </c>
       <c r="Q6" t="n">
         <v>1752</v>
       </c>
       <c r="R6" t="n">
         <v>1762</v>
       </c>
       <c r="S6" t="n">
         <v>1744</v>
       </c>
       <c r="T6" t="n">
         <v>1755</v>
       </c>
       <c r="U6" t="n">
         <v>1771</v>
       </c>
       <c r="V6" t="n">
         <v>1815</v>
       </c>
       <c r="W6" t="n">
         <v>1777</v>
       </c>
       <c r="X6" t="n">
         <v>1791</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1164,50 +1186,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1240,50 +1267,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -1316,50 +1346,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1392,50 +1425,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>276</v>
       </c>
       <c r="C5" t="n">
         <v>278</v>
       </c>
       <c r="D5" t="n">
         <v>287</v>
       </c>
       <c r="E5" t="n">
         <v>283</v>
       </c>
       <c r="F5" t="n">
         <v>286</v>
       </c>
       <c r="G5" t="n">
         <v>288</v>
       </c>
@@ -1468,50 +1504,53 @@
       </c>
       <c r="Q5" t="n">
         <v>298</v>
       </c>
       <c r="R5" t="n">
         <v>295</v>
       </c>
       <c r="S5" t="n">
         <v>296</v>
       </c>
       <c r="T5" t="n">
         <v>292</v>
       </c>
       <c r="U5" t="n">
         <v>316</v>
       </c>
       <c r="V5" t="n">
         <v>303</v>
       </c>
       <c r="W5" t="n">
         <v>302</v>
       </c>
       <c r="X5" t="n">
         <v>284</v>
       </c>
+      <c r="Y5" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>276</v>
       </c>
       <c r="C6" t="n">
         <v>277</v>
       </c>
       <c r="D6" t="n">
         <v>277</v>
       </c>
       <c r="E6" t="n">
         <v>276</v>
       </c>
       <c r="F6" t="n">
         <v>282</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -1543,95 +1582,99 @@
         <v>287</v>
       </c>
       <c r="Q6" t="n">
         <v>287</v>
       </c>
       <c r="R6" t="n">
         <v>289</v>
       </c>
       <c r="S6" t="n">
         <v>286</v>
       </c>
       <c r="T6" t="n">
         <v>288</v>
       </c>
       <c r="U6" t="n">
         <v>290</v>
       </c>
       <c r="V6" t="n">
         <v>298</v>
       </c>
       <c r="W6" t="n">
         <v>291</v>
       </c>
       <c r="X6" t="n">
         <v>294</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1711,50 +1754,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1787,50 +1835,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -1863,50 +1914,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -1939,50 +1993,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>409</v>
       </c>
       <c r="C5" t="n">
         <v>414</v>
       </c>
       <c r="D5" t="n">
         <v>418</v>
       </c>
       <c r="E5" t="n">
         <v>421</v>
       </c>
       <c r="F5" t="n">
         <v>421</v>
       </c>
       <c r="G5" t="n">
         <v>415</v>
       </c>
@@ -2015,50 +2072,53 @@
       </c>
       <c r="Q5" t="n">
         <v>419</v>
       </c>
       <c r="R5" t="n">
         <v>430</v>
       </c>
       <c r="S5" t="n">
         <v>421</v>
       </c>
       <c r="T5" t="n">
         <v>448</v>
       </c>
       <c r="U5" t="n">
         <v>378</v>
       </c>
       <c r="V5" t="n">
         <v>424</v>
       </c>
       <c r="W5" t="n">
         <v>444</v>
       </c>
       <c r="X5" t="n">
         <v>439</v>
       </c>
+      <c r="Y5" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>399</v>
       </c>
       <c r="C6" t="n">
         <v>401</v>
       </c>
       <c r="D6" t="n">
         <v>400</v>
       </c>
       <c r="E6" t="n">
         <v>399</v>
       </c>
       <c r="F6" t="n">
         <v>408</v>
       </c>
       <c r="G6" t="n">
         <v>402</v>
       </c>
@@ -2090,95 +2150,99 @@
         <v>414</v>
       </c>
       <c r="Q6" t="n">
         <v>415</v>
       </c>
       <c r="R6" t="n">
         <v>418</v>
       </c>
       <c r="S6" t="n">
         <v>413</v>
       </c>
       <c r="T6" t="n">
         <v>416</v>
       </c>
       <c r="U6" t="n">
         <v>420</v>
       </c>
       <c r="V6" t="n">
         <v>430</v>
       </c>
       <c r="W6" t="n">
         <v>421</v>
       </c>
       <c r="X6" t="n">
         <v>424</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2258,50 +2322,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2334,50 +2403,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -2410,50 +2482,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -2486,50 +2561,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>147</v>
       </c>
       <c r="C5" t="n">
         <v>141</v>
       </c>
       <c r="D5" t="n">
         <v>151</v>
       </c>
       <c r="E5" t="n">
         <v>145</v>
       </c>
       <c r="F5" t="n">
         <v>145</v>
       </c>
       <c r="G5" t="n">
         <v>142</v>
       </c>
@@ -2562,50 +2640,53 @@
       </c>
       <c r="Q5" t="n">
         <v>159</v>
       </c>
       <c r="R5" t="n">
         <v>104</v>
       </c>
       <c r="S5" t="n">
         <v>152</v>
       </c>
       <c r="T5" t="n">
         <v>141</v>
       </c>
       <c r="U5" t="n">
         <v>163</v>
       </c>
       <c r="V5" t="n">
         <v>180</v>
       </c>
       <c r="W5" t="n">
         <v>140</v>
       </c>
       <c r="X5" t="n">
         <v>147</v>
       </c>
+      <c r="Y5" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>147</v>
       </c>
       <c r="C6" t="n">
         <v>147</v>
       </c>
       <c r="D6" t="n">
         <v>147</v>
       </c>
       <c r="E6" t="n">
         <v>146</v>
       </c>
       <c r="F6" t="n">
         <v>150</v>
       </c>
       <c r="G6" t="n">
         <v>148</v>
       </c>
@@ -2637,95 +2718,99 @@
         <v>152</v>
       </c>
       <c r="Q6" t="n">
         <v>152</v>
       </c>
       <c r="R6" t="n">
         <v>153</v>
       </c>
       <c r="S6" t="n">
         <v>152</v>
       </c>
       <c r="T6" t="n">
         <v>153</v>
       </c>
       <c r="U6" t="n">
         <v>154</v>
       </c>
       <c r="V6" t="n">
         <v>158</v>
       </c>
       <c r="W6" t="n">
         <v>155</v>
       </c>
       <c r="X6" t="n">
         <v>156</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2805,50 +2890,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2881,50 +2971,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -2957,50 +3050,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3033,50 +3129,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>94</v>
       </c>
       <c r="C5" t="n">
         <v>93</v>
       </c>
       <c r="D5" t="n">
         <v>87</v>
       </c>
       <c r="E5" t="n">
         <v>86</v>
       </c>
       <c r="F5" t="n">
         <v>91</v>
       </c>
       <c r="G5" t="n">
         <v>86</v>
       </c>
@@ -3109,50 +3208,53 @@
       </c>
       <c r="Q5" t="n">
         <v>92</v>
       </c>
       <c r="R5" t="n">
         <v>91</v>
       </c>
       <c r="S5" t="n">
         <v>94</v>
       </c>
       <c r="T5" t="n">
         <v>63</v>
       </c>
       <c r="U5" t="n">
         <v>84</v>
       </c>
       <c r="V5" t="n">
         <v>97</v>
       </c>
       <c r="W5" t="n">
         <v>87</v>
       </c>
       <c r="X5" t="n">
         <v>96</v>
       </c>
+      <c r="Y5" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>81</v>
       </c>
       <c r="C6" t="n">
         <v>81</v>
       </c>
       <c r="D6" t="n">
         <v>81</v>
       </c>
       <c r="E6" t="n">
         <v>81</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>82</v>
       </c>
@@ -3184,95 +3286,99 @@
         <v>84</v>
       </c>
       <c r="Q6" t="n">
         <v>84</v>
       </c>
       <c r="R6" t="n">
         <v>85</v>
       </c>
       <c r="S6" t="n">
         <v>84</v>
       </c>
       <c r="T6" t="n">
         <v>84</v>
       </c>
       <c r="U6" t="n">
         <v>85</v>
       </c>
       <c r="V6" t="n">
         <v>87</v>
       </c>
       <c r="W6" t="n">
         <v>85</v>
       </c>
       <c r="X6" t="n">
         <v>86</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3352,50 +3458,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3428,50 +3539,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -3504,50 +3618,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -3580,50 +3697,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>271</v>
       </c>
       <c r="C5" t="n">
         <v>233</v>
       </c>
       <c r="D5" t="n">
         <v>245</v>
       </c>
       <c r="E5" t="n">
         <v>262</v>
       </c>
       <c r="F5" t="n">
         <v>278</v>
       </c>
       <c r="G5" t="n">
         <v>258</v>
       </c>
@@ -3656,50 +3776,53 @@
       </c>
       <c r="Q5" t="n">
         <v>280</v>
       </c>
       <c r="R5" t="n">
         <v>304</v>
       </c>
       <c r="S5" t="n">
         <v>280</v>
       </c>
       <c r="T5" t="n">
         <v>284</v>
       </c>
       <c r="U5" t="n">
         <v>277</v>
       </c>
       <c r="V5" t="n">
         <v>295</v>
       </c>
       <c r="W5" t="n">
         <v>265</v>
       </c>
       <c r="X5" t="n">
         <v>302</v>
       </c>
+      <c r="Y5" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>303</v>
       </c>
       <c r="C6" t="n">
         <v>304</v>
       </c>
       <c r="D6" t="n">
         <v>304</v>
       </c>
       <c r="E6" t="n">
         <v>304</v>
       </c>
       <c r="F6" t="n">
         <v>310</v>
       </c>
       <c r="G6" t="n">
         <v>306</v>
       </c>
@@ -3731,95 +3854,99 @@
         <v>315</v>
       </c>
       <c r="Q6" t="n">
         <v>315</v>
       </c>
       <c r="R6" t="n">
         <v>317</v>
       </c>
       <c r="S6" t="n">
         <v>315</v>
       </c>
       <c r="T6" t="n">
         <v>317</v>
       </c>
       <c r="U6" t="n">
         <v>319</v>
       </c>
       <c r="V6" t="n">
         <v>328</v>
       </c>
       <c r="W6" t="n">
         <v>320</v>
       </c>
       <c r="X6" t="n">
         <v>322</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3899,50 +4026,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3975,50 +4107,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.86</v>
       </c>
@@ -4051,50 +4186,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4127,50 +4265,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>490</v>
       </c>
       <c r="C5" t="n">
         <v>488</v>
       </c>
       <c r="D5" t="n">
         <v>502</v>
       </c>
       <c r="E5" t="n">
         <v>511</v>
       </c>
       <c r="F5" t="n">
         <v>502</v>
       </c>
       <c r="G5" t="n">
         <v>522</v>
       </c>
@@ -4203,50 +4344,53 @@
       </c>
       <c r="Q5" t="n">
         <v>487</v>
       </c>
       <c r="R5" t="n">
         <v>464</v>
       </c>
       <c r="S5" t="n">
         <v>464</v>
       </c>
       <c r="T5" t="n">
         <v>448</v>
       </c>
       <c r="U5" t="n">
         <v>478</v>
       </c>
       <c r="V5" t="n">
         <v>489</v>
       </c>
       <c r="W5" t="n">
         <v>478</v>
       </c>
       <c r="X5" t="n">
         <v>470</v>
       </c>
+      <c r="Y5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>433</v>
       </c>
       <c r="C6" t="n">
         <v>434</v>
       </c>
       <c r="D6" t="n">
         <v>434</v>
       </c>
       <c r="E6" t="n">
         <v>433</v>
       </c>
       <c r="F6" t="n">
         <v>443</v>
       </c>
       <c r="G6" t="n">
         <v>439</v>
       </c>
@@ -4278,95 +4422,99 @@
         <v>450</v>
       </c>
       <c r="Q6" t="n">
         <v>450</v>
       </c>
       <c r="R6" t="n">
         <v>453</v>
       </c>
       <c r="S6" t="n">
         <v>448</v>
       </c>
       <c r="T6" t="n">
         <v>452</v>
       </c>
       <c r="U6" t="n">
         <v>456</v>
       </c>
       <c r="V6" t="n">
         <v>466</v>
       </c>
       <c r="W6" t="n">
         <v>458</v>
       </c>
       <c r="X6" t="n">
         <v>460</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4446,50 +4594,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4522,50 +4675,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -4598,50 +4754,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4674,50 +4833,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>155</v>
       </c>
       <c r="C5" t="n">
         <v>202</v>
       </c>
       <c r="D5" t="n">
         <v>186</v>
       </c>
       <c r="E5" t="n">
         <v>172</v>
       </c>
       <c r="F5" t="n">
         <v>212</v>
       </c>
       <c r="G5" t="n">
         <v>189</v>
       </c>
@@ -4750,50 +4912,53 @@
       </c>
       <c r="Q5" t="n">
         <v>173</v>
       </c>
       <c r="R5" t="n">
         <v>170</v>
       </c>
       <c r="S5" t="n">
         <v>159</v>
       </c>
       <c r="T5" t="n">
         <v>182</v>
       </c>
       <c r="U5" t="n">
         <v>168</v>
       </c>
       <c r="V5" t="n">
         <v>178</v>
       </c>
       <c r="W5" t="n">
         <v>161</v>
       </c>
       <c r="X5" t="n">
         <v>160</v>
       </c>
+      <c r="Y5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>155</v>
       </c>
       <c r="C6" t="n">
         <v>155</v>
       </c>
       <c r="D6" t="n">
         <v>155</v>
       </c>
       <c r="E6" t="n">
         <v>155</v>
       </c>
       <c r="F6" t="n">
         <v>158</v>
       </c>
       <c r="G6" t="n">
         <v>156</v>
       </c>
@@ -4825,95 +4990,99 @@
         <v>161</v>
       </c>
       <c r="Q6" t="n">
         <v>161</v>
       </c>
       <c r="R6" t="n">
         <v>162</v>
       </c>
       <c r="S6" t="n">
         <v>162</v>
       </c>
       <c r="T6" t="n">
         <v>162</v>
       </c>
       <c r="U6" t="n">
         <v>163</v>
       </c>
       <c r="V6" t="n">
         <v>167</v>
       </c>
       <c r="W6" t="n">
         <v>163</v>
       </c>
       <c r="X6" t="n">
         <v>165</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4993,50 +5162,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5069,50 +5243,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -5145,50 +5322,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -5221,50 +5401,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>677</v>
       </c>
       <c r="C5" t="n">
         <v>669</v>
       </c>
       <c r="D5" t="n">
         <v>687</v>
       </c>
       <c r="E5" t="n">
         <v>681</v>
       </c>
       <c r="F5" t="n">
         <v>710</v>
       </c>
       <c r="G5" t="n">
         <v>681</v>
       </c>
@@ -5297,50 +5480,53 @@
       </c>
       <c r="Q5" t="n">
         <v>656</v>
       </c>
       <c r="R5" t="n">
         <v>656</v>
       </c>
       <c r="S5" t="n">
         <v>652</v>
       </c>
       <c r="T5" t="n">
         <v>640</v>
       </c>
       <c r="U5" t="n">
         <v>655</v>
       </c>
       <c r="V5" t="n">
         <v>708</v>
       </c>
       <c r="W5" t="n">
         <v>639</v>
       </c>
       <c r="X5" t="n">
         <v>662</v>
       </c>
+      <c r="Y5" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>625</v>
       </c>
       <c r="C6" t="n">
         <v>627</v>
       </c>
       <c r="D6" t="n">
         <v>626</v>
       </c>
       <c r="E6" t="n">
         <v>624</v>
       </c>
       <c r="F6" t="n">
         <v>639</v>
       </c>
       <c r="G6" t="n">
         <v>630</v>
       </c>
@@ -5372,95 +5558,99 @@
         <v>649</v>
       </c>
       <c r="Q6" t="n">
         <v>650</v>
       </c>
       <c r="R6" t="n">
         <v>654</v>
       </c>
       <c r="S6" t="n">
         <v>647</v>
       </c>
       <c r="T6" t="n">
         <v>651</v>
       </c>
       <c r="U6" t="n">
         <v>657</v>
       </c>
       <c r="V6" t="n">
         <v>673</v>
       </c>
       <c r="W6" t="n">
         <v>659</v>
       </c>
       <c r="X6" t="n">
         <v>664</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5540,50 +5730,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -5616,50 +5811,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -5692,50 +5890,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -5768,50 +5969,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>597</v>
       </c>
       <c r="C5" t="n">
         <v>631</v>
       </c>
       <c r="D5" t="n">
         <v>612</v>
       </c>
       <c r="E5" t="n">
         <v>606</v>
       </c>
       <c r="F5" t="n">
         <v>629</v>
       </c>
       <c r="G5" t="n">
         <v>642</v>
       </c>
@@ -5844,50 +6048,53 @@
       </c>
       <c r="Q5" t="n">
         <v>632</v>
       </c>
       <c r="R5" t="n">
         <v>649</v>
       </c>
       <c r="S5" t="n">
         <v>659</v>
       </c>
       <c r="T5" t="n">
         <v>648</v>
       </c>
       <c r="U5" t="n">
         <v>634</v>
       </c>
       <c r="V5" t="n">
         <v>650</v>
       </c>
       <c r="W5" t="n">
         <v>638</v>
       </c>
       <c r="X5" t="n">
         <v>650</v>
       </c>
+      <c r="Y5" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>667</v>
       </c>
       <c r="C6" t="n">
         <v>669</v>
       </c>
       <c r="D6" t="n">
         <v>668</v>
       </c>
       <c r="E6" t="n">
         <v>666</v>
       </c>
       <c r="F6" t="n">
         <v>682</v>
       </c>
       <c r="G6" t="n">
         <v>672</v>
       </c>
@@ -5919,95 +6126,99 @@
         <v>692</v>
       </c>
       <c r="Q6" t="n">
         <v>694</v>
       </c>
       <c r="R6" t="n">
         <v>698</v>
       </c>
       <c r="S6" t="n">
         <v>691</v>
       </c>
       <c r="T6" t="n">
         <v>695</v>
       </c>
       <c r="U6" t="n">
         <v>701</v>
       </c>
       <c r="V6" t="n">
         <v>719</v>
       </c>
       <c r="W6" t="n">
         <v>704</v>
       </c>
       <c r="X6" t="n">
         <v>709</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6087,50 +6298,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6163,50 +6379,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -6239,50 +6458,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -6315,50 +6537,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>381</v>
       </c>
       <c r="C5" t="n">
         <v>361</v>
       </c>
       <c r="D5" t="n">
         <v>357</v>
       </c>
       <c r="E5" t="n">
         <v>374</v>
       </c>
       <c r="F5" t="n">
         <v>346</v>
       </c>
       <c r="G5" t="n">
         <v>348</v>
       </c>
@@ -6391,50 +6616,53 @@
       </c>
       <c r="Q5" t="n">
         <v>424</v>
       </c>
       <c r="R5" t="n">
         <v>423</v>
       </c>
       <c r="S5" t="n">
         <v>386</v>
       </c>
       <c r="T5" t="n">
         <v>421</v>
       </c>
       <c r="U5" t="n">
         <v>436</v>
       </c>
       <c r="V5" t="n">
         <v>414</v>
       </c>
       <c r="W5" t="n">
         <v>451</v>
       </c>
       <c r="X5" t="n">
         <v>433</v>
       </c>
+      <c r="Y5" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>367</v>
       </c>
       <c r="C6" t="n">
         <v>367</v>
       </c>
       <c r="D6" t="n">
         <v>369</v>
       </c>
       <c r="E6" t="n">
         <v>370</v>
       </c>
       <c r="F6" t="n">
         <v>366</v>
       </c>
       <c r="G6" t="n">
         <v>367</v>
       </c>
@@ -6465,96 +6693,100 @@
       <c r="P6" t="n">
         <v>380</v>
       </c>
       <c r="Q6" t="n">
         <v>385</v>
       </c>
       <c r="R6" t="n">
         <v>388</v>
       </c>
       <c r="S6" t="n">
         <v>381</v>
       </c>
       <c r="T6" t="n">
         <v>380</v>
       </c>
       <c r="U6" t="n">
         <v>384</v>
       </c>
       <c r="V6" t="n">
         <v>396</v>
       </c>
       <c r="W6" t="n">
         <v>385</v>
       </c>
       <c r="X6" t="n">
+        <v>390</v>
+      </c>
+      <c r="Y6" t="n">
         <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6634,50 +6866,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6710,50 +6947,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -6786,50 +7026,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -6862,50 +7105,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>167</v>
       </c>
       <c r="C5" t="n">
         <v>152</v>
       </c>
       <c r="D5" t="n">
         <v>145</v>
       </c>
       <c r="E5" t="n">
         <v>148</v>
       </c>
       <c r="F5" t="n">
         <v>149</v>
       </c>
       <c r="G5" t="n">
         <v>150</v>
       </c>
@@ -6938,50 +7184,53 @@
       </c>
       <c r="Q5" t="n">
         <v>120</v>
       </c>
       <c r="R5" t="n">
         <v>114</v>
       </c>
       <c r="S5" t="n">
         <v>106</v>
       </c>
       <c r="T5" t="n">
         <v>125</v>
       </c>
       <c r="U5" t="n">
         <v>149</v>
       </c>
       <c r="V5" t="n">
         <v>111</v>
       </c>
       <c r="W5" t="n">
         <v>141</v>
       </c>
       <c r="X5" t="n">
         <v>131</v>
       </c>
+      <c r="Y5" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>184</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>183</v>
       </c>
       <c r="F6" t="n">
         <v>188</v>
       </c>
       <c r="G6" t="n">
         <v>185</v>
       </c>
@@ -7013,95 +7262,99 @@
         <v>191</v>
       </c>
       <c r="Q6" t="n">
         <v>191</v>
       </c>
       <c r="R6" t="n">
         <v>192</v>
       </c>
       <c r="S6" t="n">
         <v>190</v>
       </c>
       <c r="T6" t="n">
         <v>191</v>
       </c>
       <c r="U6" t="n">
         <v>193</v>
       </c>
       <c r="V6" t="n">
         <v>198</v>
       </c>
       <c r="W6" t="n">
         <v>194</v>
       </c>
       <c r="X6" t="n">
         <v>195</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7181,50 +7434,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -7257,50 +7515,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -7333,50 +7594,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -7409,50 +7673,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>29</v>
       </c>
       <c r="C5" t="n">
         <v>29</v>
       </c>
       <c r="D5" t="n">
         <v>32</v>
       </c>
       <c r="E5" t="n">
         <v>22</v>
       </c>
       <c r="F5" t="n">
         <v>37</v>
       </c>
       <c r="G5" t="n">
         <v>27</v>
       </c>
@@ -7485,50 +7752,53 @@
       </c>
       <c r="Q5" t="n">
         <v>40</v>
       </c>
       <c r="R5" t="n">
         <v>34</v>
       </c>
       <c r="S5" t="n">
         <v>47</v>
       </c>
       <c r="T5" t="n">
         <v>46</v>
       </c>
       <c r="U5" t="n">
         <v>46</v>
       </c>
       <c r="V5" t="n">
         <v>43</v>
       </c>
       <c r="W5" t="n">
         <v>49</v>
       </c>
       <c r="X5" t="n">
         <v>46</v>
       </c>
+      <c r="Y5" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>25</v>
       </c>
       <c r="C6" t="n">
         <v>27</v>
       </c>
       <c r="D6" t="n">
         <v>25</v>
       </c>
       <c r="E6" t="n">
         <v>22</v>
       </c>
       <c r="F6" t="n">
         <v>36</v>
       </c>
       <c r="G6" t="n">
         <v>29</v>
       </c>
@@ -7560,95 +7830,99 @@
         <v>27</v>
       </c>
       <c r="Q6" t="n">
         <v>24</v>
       </c>
       <c r="R6" t="n">
         <v>22</v>
       </c>
       <c r="S6" t="n">
         <v>26</v>
       </c>
       <c r="T6" t="n">
         <v>29</v>
       </c>
       <c r="U6" t="n">
         <v>29</v>
       </c>
       <c r="V6" t="n">
         <v>27</v>
       </c>
       <c r="W6" t="n">
         <v>29</v>
       </c>
       <c r="X6" t="n">
         <v>27</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7728,50 +8002,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7804,50 +8083,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -7880,50 +8162,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7956,50 +8241,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1001</v>
       </c>
       <c r="C5" t="n">
         <v>1019</v>
       </c>
       <c r="D5" t="n">
         <v>1000</v>
       </c>
       <c r="E5" t="n">
         <v>1011</v>
       </c>
       <c r="F5" t="n">
         <v>1024</v>
       </c>
       <c r="G5" t="n">
         <v>998</v>
       </c>
@@ -8032,50 +8320,53 @@
       </c>
       <c r="Q5" t="n">
         <v>1044</v>
       </c>
       <c r="R5" t="n">
         <v>1062</v>
       </c>
       <c r="S5" t="n">
         <v>1071</v>
       </c>
       <c r="T5" t="n">
         <v>1059</v>
       </c>
       <c r="U5" t="n">
         <v>1048</v>
       </c>
       <c r="V5" t="n">
         <v>1095</v>
       </c>
       <c r="W5" t="n">
         <v>1022</v>
       </c>
       <c r="X5" t="n">
         <v>1065</v>
       </c>
+      <c r="Y5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>960</v>
       </c>
       <c r="C6" t="n">
         <v>963</v>
       </c>
       <c r="D6" t="n">
         <v>962</v>
       </c>
       <c r="E6" t="n">
         <v>959</v>
       </c>
       <c r="F6" t="n">
         <v>982</v>
       </c>
       <c r="G6" t="n">
         <v>968</v>
       </c>
@@ -8107,95 +8398,99 @@
         <v>996</v>
       </c>
       <c r="Q6" t="n">
         <v>999</v>
       </c>
       <c r="R6" t="n">
         <v>1004</v>
       </c>
       <c r="S6" t="n">
         <v>994</v>
       </c>
       <c r="T6" t="n">
         <v>1000</v>
       </c>
       <c r="U6" t="n">
         <v>1009</v>
       </c>
       <c r="V6" t="n">
         <v>1035</v>
       </c>
       <c r="W6" t="n">
         <v>1013</v>
       </c>
       <c r="X6" t="n">
         <v>1021</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8275,50 +8570,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8351,50 +8651,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -8427,50 +8730,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -8503,50 +8809,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>683</v>
       </c>
       <c r="C5" t="n">
         <v>671</v>
       </c>
       <c r="D5" t="n">
         <v>688</v>
       </c>
       <c r="E5" t="n">
         <v>672</v>
       </c>
       <c r="F5" t="n">
         <v>698</v>
       </c>
       <c r="G5" t="n">
         <v>700</v>
       </c>
@@ -8579,50 +8888,53 @@
       </c>
       <c r="Q5" t="n">
         <v>708</v>
       </c>
       <c r="R5" t="n">
         <v>700</v>
       </c>
       <c r="S5" t="n">
         <v>673</v>
       </c>
       <c r="T5" t="n">
         <v>696</v>
       </c>
       <c r="U5" t="n">
         <v>723</v>
       </c>
       <c r="V5" t="n">
         <v>720</v>
       </c>
       <c r="W5" t="n">
         <v>755</v>
       </c>
       <c r="X5" t="n">
         <v>726</v>
       </c>
+      <c r="Y5" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>724</v>
       </c>
       <c r="C6" t="n">
         <v>727</v>
       </c>
       <c r="D6" t="n">
         <v>726</v>
       </c>
       <c r="E6" t="n">
         <v>724</v>
       </c>
       <c r="F6" t="n">
         <v>740</v>
       </c>
       <c r="G6" t="n">
         <v>730</v>
       </c>
@@ -8654,95 +8966,99 @@
         <v>752</v>
       </c>
       <c r="Q6" t="n">
         <v>753</v>
       </c>
       <c r="R6" t="n">
         <v>758</v>
       </c>
       <c r="S6" t="n">
         <v>750</v>
       </c>
       <c r="T6" t="n">
         <v>755</v>
       </c>
       <c r="U6" t="n">
         <v>762</v>
       </c>
       <c r="V6" t="n">
         <v>780</v>
       </c>
       <c r="W6" t="n">
         <v>764</v>
       </c>
       <c r="X6" t="n">
         <v>770</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8822,50 +9138,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8898,50 +9219,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -8974,50 +9298,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -9050,50 +9377,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>640</v>
       </c>
       <c r="C5" t="n">
         <v>675</v>
       </c>
       <c r="D5" t="n">
         <v>656</v>
       </c>
       <c r="E5" t="n">
         <v>636</v>
       </c>
       <c r="F5" t="n">
         <v>686</v>
       </c>
       <c r="G5" t="n">
         <v>666</v>
       </c>
@@ -9126,50 +9456,53 @@
       </c>
       <c r="Q5" t="n">
         <v>732</v>
       </c>
       <c r="R5" t="n">
         <v>738</v>
       </c>
       <c r="S5" t="n">
         <v>722</v>
       </c>
       <c r="T5" t="n">
         <v>724</v>
       </c>
       <c r="U5" t="n">
         <v>721</v>
       </c>
       <c r="V5" t="n">
         <v>719</v>
       </c>
       <c r="W5" t="n">
         <v>745</v>
       </c>
       <c r="X5" t="n">
         <v>739</v>
       </c>
+      <c r="Y5" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>702</v>
       </c>
       <c r="C6" t="n">
         <v>705</v>
       </c>
       <c r="D6" t="n">
         <v>704</v>
       </c>
       <c r="E6" t="n">
         <v>702</v>
       </c>
       <c r="F6" t="n">
         <v>718</v>
       </c>
       <c r="G6" t="n">
         <v>708</v>
       </c>
@@ -9201,95 +9534,99 @@
         <v>729</v>
       </c>
       <c r="Q6" t="n">
         <v>731</v>
       </c>
       <c r="R6" t="n">
         <v>735</v>
       </c>
       <c r="S6" t="n">
         <v>727</v>
       </c>
       <c r="T6" t="n">
         <v>732</v>
       </c>
       <c r="U6" t="n">
         <v>739</v>
       </c>
       <c r="V6" t="n">
         <v>757</v>
       </c>
       <c r="W6" t="n">
         <v>741</v>
       </c>
       <c r="X6" t="n">
         <v>747</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9369,50 +9706,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -9445,50 +9787,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -9521,50 +9866,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9597,50 +9945,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>414</v>
       </c>
       <c r="C5" t="n">
         <v>417</v>
       </c>
       <c r="D5" t="n">
         <v>433</v>
       </c>
       <c r="E5" t="n">
         <v>422</v>
       </c>
       <c r="F5" t="n">
         <v>416</v>
       </c>
       <c r="G5" t="n">
         <v>413</v>
       </c>
@@ -9673,50 +10024,53 @@
       </c>
       <c r="Q5" t="n">
         <v>422</v>
       </c>
       <c r="R5" t="n">
         <v>414</v>
       </c>
       <c r="S5" t="n">
         <v>411</v>
       </c>
       <c r="T5" t="n">
         <v>421</v>
       </c>
       <c r="U5" t="n">
         <v>435</v>
       </c>
       <c r="V5" t="n">
         <v>464</v>
       </c>
       <c r="W5" t="n">
         <v>423</v>
       </c>
       <c r="X5" t="n">
         <v>423</v>
       </c>
+      <c r="Y5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>406</v>
       </c>
       <c r="C6" t="n">
         <v>407</v>
       </c>
       <c r="D6" t="n">
         <v>407</v>
       </c>
       <c r="E6" t="n">
         <v>406</v>
       </c>
       <c r="F6" t="n">
         <v>415</v>
       </c>
       <c r="G6" t="n">
         <v>409</v>
       </c>
@@ -9748,95 +10102,99 @@
         <v>421</v>
       </c>
       <c r="Q6" t="n">
         <v>422</v>
       </c>
       <c r="R6" t="n">
         <v>425</v>
       </c>
       <c r="S6" t="n">
         <v>420</v>
       </c>
       <c r="T6" t="n">
         <v>423</v>
       </c>
       <c r="U6" t="n">
         <v>427</v>
       </c>
       <c r="V6" t="n">
         <v>437</v>
       </c>
       <c r="W6" t="n">
         <v>428</v>
       </c>
       <c r="X6" t="n">
         <v>432</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9916,50 +10274,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -9992,50 +10355,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -10068,50 +10434,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -10144,50 +10513,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>463</v>
       </c>
       <c r="C5" t="n">
         <v>446</v>
       </c>
       <c r="D5" t="n">
         <v>454</v>
       </c>
       <c r="E5" t="n">
         <v>477</v>
       </c>
       <c r="F5" t="n">
         <v>471</v>
       </c>
       <c r="G5" t="n">
         <v>469</v>
       </c>
@@ -10220,50 +10592,53 @@
       </c>
       <c r="Q5" t="n">
         <v>478</v>
       </c>
       <c r="R5" t="n">
         <v>496</v>
       </c>
       <c r="S5" t="n">
         <v>505</v>
       </c>
       <c r="T5" t="n">
         <v>485</v>
       </c>
       <c r="U5" t="n">
         <v>466</v>
       </c>
       <c r="V5" t="n">
         <v>521</v>
       </c>
       <c r="W5" t="n">
         <v>468</v>
       </c>
       <c r="X5" t="n">
         <v>498</v>
       </c>
+      <c r="Y5" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>392</v>
       </c>
       <c r="C6" t="n">
         <v>394</v>
       </c>
       <c r="D6" t="n">
         <v>393</v>
       </c>
       <c r="E6" t="n">
         <v>392</v>
       </c>
       <c r="F6" t="n">
         <v>401</v>
       </c>
       <c r="G6" t="n">
         <v>396</v>
       </c>
@@ -10295,95 +10670,99 @@
         <v>407</v>
       </c>
       <c r="Q6" t="n">
         <v>408</v>
       </c>
       <c r="R6" t="n">
         <v>411</v>
       </c>
       <c r="S6" t="n">
         <v>406</v>
       </c>
       <c r="T6" t="n">
         <v>409</v>
       </c>
       <c r="U6" t="n">
         <v>413</v>
       </c>
       <c r="V6" t="n">
         <v>423</v>
       </c>
       <c r="W6" t="n">
         <v>414</v>
       </c>
       <c r="X6" t="n">
         <v>417</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10463,50 +10842,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10539,50 +10923,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -10615,50 +11002,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -10691,50 +11081,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>781</v>
       </c>
       <c r="C5" t="n">
         <v>753</v>
       </c>
       <c r="D5" t="n">
         <v>780</v>
       </c>
       <c r="E5" t="n">
         <v>746</v>
       </c>
       <c r="F5" t="n">
         <v>777</v>
       </c>
       <c r="G5" t="n">
         <v>746</v>
       </c>
@@ -10767,50 +11160,53 @@
       </c>
       <c r="Q5" t="n">
         <v>823</v>
       </c>
       <c r="R5" t="n">
         <v>820</v>
       </c>
       <c r="S5" t="n">
         <v>795</v>
       </c>
       <c r="T5" t="n">
         <v>804</v>
       </c>
       <c r="U5" t="n">
         <v>808</v>
       </c>
       <c r="V5" t="n">
         <v>817</v>
       </c>
       <c r="W5" t="n">
         <v>826</v>
       </c>
       <c r="X5" t="n">
         <v>815</v>
       </c>
+      <c r="Y5" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>818</v>
       </c>
       <c r="C6" t="n">
         <v>821</v>
       </c>
       <c r="D6" t="n">
         <v>820</v>
       </c>
       <c r="E6" t="n">
         <v>818</v>
       </c>
       <c r="F6" t="n">
         <v>837</v>
       </c>
       <c r="G6" t="n">
         <v>825</v>
       </c>
@@ -10842,95 +11238,99 @@
         <v>850</v>
       </c>
       <c r="Q6" t="n">
         <v>851</v>
       </c>
       <c r="R6" t="n">
         <v>856</v>
       </c>
       <c r="S6" t="n">
         <v>848</v>
       </c>
       <c r="T6" t="n">
         <v>853</v>
       </c>
       <c r="U6" t="n">
         <v>861</v>
       </c>
       <c r="V6" t="n">
         <v>882</v>
       </c>
       <c r="W6" t="n">
         <v>864</v>
       </c>
       <c r="X6" t="n">
         <v>870</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11010,50 +11410,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11086,50 +11491,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -11162,50 +11570,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11238,50 +11649,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>903</v>
       </c>
       <c r="C5" t="n">
         <v>937</v>
       </c>
       <c r="D5" t="n">
         <v>908</v>
       </c>
       <c r="E5" t="n">
         <v>937</v>
       </c>
       <c r="F5" t="n">
         <v>945</v>
       </c>
       <c r="G5" t="n">
         <v>952</v>
       </c>
@@ -11314,50 +11728,53 @@
       </c>
       <c r="Q5" t="n">
         <v>929</v>
       </c>
       <c r="R5" t="n">
         <v>942</v>
       </c>
       <c r="S5" t="n">
         <v>949</v>
       </c>
       <c r="T5" t="n">
         <v>951</v>
       </c>
       <c r="U5" t="n">
         <v>963</v>
       </c>
       <c r="V5" t="n">
         <v>998</v>
       </c>
       <c r="W5" t="n">
         <v>951</v>
       </c>
       <c r="X5" t="n">
         <v>976</v>
       </c>
+      <c r="Y5" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>866</v>
       </c>
       <c r="C6" t="n">
         <v>869</v>
       </c>
       <c r="D6" t="n">
         <v>868</v>
       </c>
       <c r="E6" t="n">
         <v>865</v>
       </c>
       <c r="F6" t="n">
         <v>885</v>
       </c>
       <c r="G6" t="n">
         <v>873</v>
       </c>
@@ -11389,95 +11806,99 @@
         <v>898</v>
       </c>
       <c r="Q6" t="n">
         <v>901</v>
       </c>
       <c r="R6" t="n">
         <v>906</v>
       </c>
       <c r="S6" t="n">
         <v>896</v>
       </c>
       <c r="T6" t="n">
         <v>902</v>
       </c>
       <c r="U6" t="n">
         <v>910</v>
       </c>
       <c r="V6" t="n">
         <v>933</v>
       </c>
       <c r="W6" t="n">
         <v>913</v>
       </c>
       <c r="X6" t="n">
         <v>921</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11557,50 +11978,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11633,50 +12059,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -11709,50 +12138,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11785,50 +12217,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>179</v>
       </c>
       <c r="C5" t="n">
         <v>175</v>
       </c>
       <c r="D5" t="n">
         <v>161</v>
       </c>
       <c r="E5" t="n">
         <v>156</v>
       </c>
       <c r="F5" t="n">
         <v>179</v>
       </c>
       <c r="G5" t="n">
         <v>182</v>
       </c>
@@ -11861,50 +12296,53 @@
       </c>
       <c r="Q5" t="n">
         <v>167</v>
       </c>
       <c r="R5" t="n">
         <v>174</v>
       </c>
       <c r="S5" t="n">
         <v>148</v>
       </c>
       <c r="T5" t="n">
         <v>165</v>
       </c>
       <c r="U5" t="n">
         <v>175</v>
       </c>
       <c r="V5" t="n">
         <v>200</v>
       </c>
       <c r="W5" t="n">
         <v>168</v>
       </c>
       <c r="X5" t="n">
         <v>198</v>
       </c>
+      <c r="Y5" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>204</v>
       </c>
       <c r="C6" t="n">
         <v>204</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>208</v>
       </c>
       <c r="G6" t="n">
         <v>205</v>
       </c>
@@ -11936,95 +12374,99 @@
         <v>212</v>
       </c>
       <c r="Q6" t="n">
         <v>212</v>
       </c>
       <c r="R6" t="n">
         <v>213</v>
       </c>
       <c r="S6" t="n">
         <v>211</v>
       </c>
       <c r="T6" t="n">
         <v>212</v>
       </c>
       <c r="U6" t="n">
         <v>214</v>
       </c>
       <c r="V6" t="n">
         <v>220</v>
       </c>
       <c r="W6" t="n">
         <v>215</v>
       </c>
       <c r="X6" t="n">
         <v>217</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you believe the Conservative party today are or are not ready for government?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12104,50 +12546,55 @@
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>They are ready for Government</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -12180,50 +12627,53 @@
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>They are not ready for Government</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -12256,50 +12706,53 @@
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not sure</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -12332,50 +12785,53 @@
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>579</v>
       </c>
       <c r="C5" t="n">
         <v>589</v>
       </c>
       <c r="D5" t="n">
         <v>584</v>
       </c>
       <c r="E5" t="n">
         <v>592</v>
       </c>
       <c r="F5" t="n">
         <v>600</v>
       </c>
       <c r="G5" t="n">
         <v>585</v>
       </c>
@@ -12408,50 +12864,53 @@
       </c>
       <c r="Q5" t="n">
         <v>617</v>
       </c>
       <c r="R5" t="n">
         <v>668</v>
       </c>
       <c r="S5" t="n">
         <v>633</v>
       </c>
       <c r="T5" t="n">
         <v>646</v>
       </c>
       <c r="U5" t="n">
         <v>655</v>
       </c>
       <c r="V5" t="n">
         <v>611</v>
       </c>
       <c r="W5" t="n">
         <v>636</v>
       </c>
       <c r="X5" t="n">
         <v>627</v>
       </c>
+      <c r="Y5" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>578</v>
       </c>
       <c r="C6" t="n">
         <v>580</v>
       </c>
       <c r="D6" t="n">
         <v>579</v>
       </c>
       <c r="E6" t="n">
         <v>577</v>
       </c>
       <c r="F6" t="n">
         <v>591</v>
       </c>
       <c r="G6" t="n">
         <v>582</v>
       </c>
@@ -12483,46 +12942,49 @@
         <v>600</v>
       </c>
       <c r="Q6" t="n">
         <v>601</v>
       </c>
       <c r="R6" t="n">
         <v>604</v>
       </c>
       <c r="S6" t="n">
         <v>598</v>
       </c>
       <c r="T6" t="n">
         <v>602</v>
       </c>
       <c r="U6" t="n">
         <v>607</v>
       </c>
       <c r="V6" t="n">
         <v>623</v>
       </c>
       <c r="W6" t="n">
         <v>610</v>
       </c>
       <c r="X6" t="n">
         <v>614</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>