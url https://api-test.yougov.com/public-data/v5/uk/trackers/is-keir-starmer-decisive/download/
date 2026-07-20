--- v0 (2026-05-19)
+++ v1 (2026-07-20)
@@ -462,98 +462,99 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -713,50 +714,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -837,50 +843,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -961,50 +970,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -1085,50 +1097,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1611</v>
       </c>
       <c r="C5" t="n">
         <v>1648</v>
       </c>
       <c r="D5" t="n">
         <v>1643</v>
       </c>
       <c r="E5" t="n">
         <v>1652</v>
       </c>
       <c r="F5" t="n">
         <v>1650</v>
       </c>
       <c r="G5" t="n">
         <v>1637</v>
       </c>
@@ -1209,50 +1224,53 @@
       </c>
       <c r="AG5" t="n">
         <v>1716</v>
       </c>
       <c r="AH5" t="n">
         <v>1752</v>
       </c>
       <c r="AI5" t="n">
         <v>1696</v>
       </c>
       <c r="AJ5" t="n">
         <v>1760</v>
       </c>
       <c r="AK5" t="n">
         <v>1781</v>
       </c>
       <c r="AL5" t="n">
         <v>1724</v>
       </c>
       <c r="AM5" t="n">
         <v>1770</v>
       </c>
       <c r="AN5" t="n">
         <v>1766</v>
       </c>
+      <c r="AO5" t="n">
+        <v>1757</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1611</v>
       </c>
       <c r="C6" t="n">
         <v>1648</v>
       </c>
       <c r="D6" t="n">
         <v>1643</v>
       </c>
       <c r="E6" t="n">
         <v>1652</v>
       </c>
       <c r="F6" t="n">
         <v>1650</v>
       </c>
       <c r="G6" t="n">
         <v>1637</v>
       </c>
@@ -1332,111 +1350,115 @@
         <v>1719</v>
       </c>
       <c r="AG6" t="n">
         <v>1716</v>
       </c>
       <c r="AH6" t="n">
         <v>1752</v>
       </c>
       <c r="AI6" t="n">
         <v>1696</v>
       </c>
       <c r="AJ6" t="n">
         <v>1760</v>
       </c>
       <c r="AK6" t="n">
         <v>1781</v>
       </c>
       <c r="AL6" t="n">
         <v>1724</v>
       </c>
       <c r="AM6" t="n">
         <v>1770</v>
       </c>
       <c r="AN6" t="n">
         <v>1766</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>1757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1596,50 +1618,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1720,50 +1747,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -1844,50 +1874,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -1968,50 +2001,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>254</v>
       </c>
       <c r="C5" t="n">
         <v>268</v>
       </c>
       <c r="D5" t="n">
         <v>259</v>
       </c>
       <c r="E5" t="n">
         <v>277</v>
       </c>
       <c r="F5" t="n">
         <v>285</v>
       </c>
       <c r="G5" t="n">
         <v>261</v>
       </c>
@@ -2092,50 +2128,53 @@
       </c>
       <c r="AG5" t="n">
         <v>290</v>
       </c>
       <c r="AH5" t="n">
         <v>293</v>
       </c>
       <c r="AI5" t="n">
         <v>300</v>
       </c>
       <c r="AJ5" t="n">
         <v>309</v>
       </c>
       <c r="AK5" t="n">
         <v>293</v>
       </c>
       <c r="AL5" t="n">
         <v>297</v>
       </c>
       <c r="AM5" t="n">
         <v>298</v>
       </c>
       <c r="AN5" t="n">
         <v>291</v>
       </c>
+      <c r="AO5" t="n">
+        <v>286</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>267</v>
       </c>
       <c r="C6" t="n">
         <v>274</v>
       </c>
       <c r="D6" t="n">
         <v>273</v>
       </c>
       <c r="E6" t="n">
         <v>274</v>
       </c>
       <c r="F6" t="n">
         <v>274</v>
       </c>
       <c r="G6" t="n">
         <v>272</v>
       </c>
@@ -2215,111 +2254,115 @@
         <v>282</v>
       </c>
       <c r="AG6" t="n">
         <v>281</v>
       </c>
       <c r="AH6" t="n">
         <v>287</v>
       </c>
       <c r="AI6" t="n">
         <v>278</v>
       </c>
       <c r="AJ6" t="n">
         <v>289</v>
       </c>
       <c r="AK6" t="n">
         <v>292</v>
       </c>
       <c r="AL6" t="n">
         <v>283</v>
       </c>
       <c r="AM6" t="n">
         <v>290</v>
       </c>
       <c r="AN6" t="n">
         <v>290</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2479,50 +2522,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -2603,50 +2651,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2727,50 +2778,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -2851,50 +2905,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>407</v>
       </c>
       <c r="C5" t="n">
         <v>405</v>
       </c>
       <c r="D5" t="n">
         <v>389</v>
       </c>
       <c r="E5" t="n">
         <v>395</v>
       </c>
       <c r="F5" t="n">
         <v>417</v>
       </c>
       <c r="G5" t="n">
         <v>406</v>
       </c>
@@ -2975,50 +3032,53 @@
       </c>
       <c r="AG5" t="n">
         <v>418</v>
       </c>
       <c r="AH5" t="n">
         <v>417</v>
       </c>
       <c r="AI5" t="n">
         <v>417</v>
       </c>
       <c r="AJ5" t="n">
         <v>445</v>
       </c>
       <c r="AK5" t="n">
         <v>441</v>
       </c>
       <c r="AL5" t="n">
         <v>438</v>
       </c>
       <c r="AM5" t="n">
         <v>429</v>
       </c>
       <c r="AN5" t="n">
         <v>443</v>
       </c>
+      <c r="AO5" t="n">
+        <v>450</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>388</v>
       </c>
       <c r="C6" t="n">
         <v>397</v>
       </c>
       <c r="D6" t="n">
         <v>396</v>
       </c>
       <c r="E6" t="n">
         <v>398</v>
       </c>
       <c r="F6" t="n">
         <v>398</v>
       </c>
       <c r="G6" t="n">
         <v>395</v>
       </c>
@@ -3098,111 +3158,115 @@
         <v>407</v>
       </c>
       <c r="AG6" t="n">
         <v>407</v>
       </c>
       <c r="AH6" t="n">
         <v>415</v>
       </c>
       <c r="AI6" t="n">
         <v>402</v>
       </c>
       <c r="AJ6" t="n">
         <v>417</v>
       </c>
       <c r="AK6" t="n">
         <v>422</v>
       </c>
       <c r="AL6" t="n">
         <v>409</v>
       </c>
       <c r="AM6" t="n">
         <v>419</v>
       </c>
       <c r="AN6" t="n">
         <v>419</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3362,50 +3426,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -3486,50 +3555,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3610,50 +3682,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -3734,50 +3809,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>141</v>
       </c>
       <c r="C5" t="n">
         <v>149</v>
       </c>
       <c r="D5" t="n">
         <v>142</v>
       </c>
       <c r="E5" t="n">
         <v>150</v>
       </c>
       <c r="F5" t="n">
         <v>150</v>
       </c>
       <c r="G5" t="n">
         <v>149</v>
       </c>
@@ -3858,50 +3936,53 @@
       </c>
       <c r="AG5" t="n">
         <v>147</v>
       </c>
       <c r="AH5" t="n">
         <v>150</v>
       </c>
       <c r="AI5" t="n">
         <v>148</v>
       </c>
       <c r="AJ5" t="n">
         <v>132</v>
       </c>
       <c r="AK5" t="n">
         <v>155</v>
       </c>
       <c r="AL5" t="n">
         <v>162</v>
       </c>
       <c r="AM5" t="n">
         <v>140</v>
       </c>
       <c r="AN5" t="n">
         <v>141</v>
       </c>
+      <c r="AO5" t="n">
+        <v>127</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>139</v>
       </c>
       <c r="C6" t="n">
         <v>142</v>
       </c>
       <c r="D6" t="n">
         <v>141</v>
       </c>
       <c r="E6" t="n">
         <v>142</v>
       </c>
       <c r="F6" t="n">
         <v>142</v>
       </c>
       <c r="G6" t="n">
         <v>141</v>
       </c>
@@ -3981,111 +4062,115 @@
         <v>150</v>
       </c>
       <c r="AG6" t="n">
         <v>149</v>
       </c>
       <c r="AH6" t="n">
         <v>152</v>
       </c>
       <c r="AI6" t="n">
         <v>148</v>
       </c>
       <c r="AJ6" t="n">
         <v>153</v>
       </c>
       <c r="AK6" t="n">
         <v>155</v>
       </c>
       <c r="AL6" t="n">
         <v>150</v>
       </c>
       <c r="AM6" t="n">
         <v>154</v>
       </c>
       <c r="AN6" t="n">
         <v>154</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4245,50 +4330,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -4369,50 +4459,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -4493,50 +4586,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -4617,50 +4713,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>83</v>
       </c>
       <c r="C5" t="n">
         <v>87</v>
       </c>
       <c r="D5" t="n">
         <v>85</v>
       </c>
       <c r="E5" t="n">
         <v>85</v>
       </c>
       <c r="F5" t="n">
         <v>64</v>
       </c>
       <c r="G5" t="n">
         <v>84</v>
       </c>
@@ -4741,50 +4840,53 @@
       </c>
       <c r="AG5" t="n">
         <v>91</v>
       </c>
       <c r="AH5" t="n">
         <v>91</v>
       </c>
       <c r="AI5" t="n">
         <v>89</v>
       </c>
       <c r="AJ5" t="n">
         <v>86</v>
       </c>
       <c r="AK5" t="n">
         <v>90</v>
       </c>
       <c r="AL5" t="n">
         <v>79</v>
       </c>
       <c r="AM5" t="n">
         <v>92</v>
       </c>
       <c r="AN5" t="n">
         <v>92</v>
       </c>
+      <c r="AO5" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>82</v>
       </c>
       <c r="C6" t="n">
         <v>84</v>
       </c>
       <c r="D6" t="n">
         <v>84</v>
       </c>
       <c r="E6" t="n">
         <v>84</v>
       </c>
       <c r="F6" t="n">
         <v>84</v>
       </c>
       <c r="G6" t="n">
         <v>83</v>
       </c>
@@ -4864,111 +4966,115 @@
         <v>83</v>
       </c>
       <c r="AG6" t="n">
         <v>82</v>
       </c>
       <c r="AH6" t="n">
         <v>84</v>
       </c>
       <c r="AI6" t="n">
         <v>81</v>
       </c>
       <c r="AJ6" t="n">
         <v>84</v>
       </c>
       <c r="AK6" t="n">
         <v>85</v>
       </c>
       <c r="AL6" t="n">
         <v>83</v>
       </c>
       <c r="AM6" t="n">
         <v>85</v>
       </c>
       <c r="AN6" t="n">
         <v>85</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5128,50 +5234,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -5252,50 +5363,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -5376,50 +5490,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.89</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.93</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -5500,50 +5617,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>602</v>
       </c>
       <c r="C5" t="n">
         <v>625</v>
       </c>
       <c r="D5" t="n">
         <v>638</v>
       </c>
       <c r="E5" t="n">
         <v>607</v>
       </c>
       <c r="F5" t="n">
         <v>614</v>
       </c>
       <c r="G5" t="n">
         <v>562</v>
       </c>
@@ -5624,50 +5744,53 @@
       </c>
       <c r="AG5" t="n">
         <v>282</v>
       </c>
       <c r="AH5" t="n">
         <v>297</v>
       </c>
       <c r="AI5" t="n">
         <v>279</v>
       </c>
       <c r="AJ5" t="n">
         <v>281</v>
       </c>
       <c r="AK5" t="n">
         <v>287</v>
       </c>
       <c r="AL5" t="n">
         <v>273</v>
       </c>
       <c r="AM5" t="n">
         <v>278</v>
       </c>
       <c r="AN5" t="n">
         <v>279</v>
       </c>
+      <c r="AO5" t="n">
+        <v>266</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>551</v>
       </c>
       <c r="C6" t="n">
         <v>563</v>
       </c>
       <c r="D6" t="n">
         <v>558</v>
       </c>
       <c r="E6" t="n">
         <v>560</v>
       </c>
       <c r="F6" t="n">
         <v>562</v>
       </c>
       <c r="G6" t="n">
         <v>555</v>
       </c>
@@ -5747,111 +5870,115 @@
         <v>309</v>
       </c>
       <c r="AG6" t="n">
         <v>309</v>
       </c>
       <c r="AH6" t="n">
         <v>315</v>
       </c>
       <c r="AI6" t="n">
         <v>305</v>
       </c>
       <c r="AJ6" t="n">
         <v>318</v>
       </c>
       <c r="AK6" t="n">
         <v>321</v>
       </c>
       <c r="AL6" t="n">
         <v>310</v>
       </c>
       <c r="AM6" t="n">
         <v>319</v>
       </c>
       <c r="AN6" t="n">
         <v>318</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>317</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6011,50 +6138,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -6135,50 +6267,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6259,50 +6394,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.62</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -6383,50 +6521,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>416</v>
       </c>
       <c r="C5" t="n">
         <v>459</v>
       </c>
       <c r="D5" t="n">
         <v>462</v>
       </c>
       <c r="E5" t="n">
         <v>449</v>
       </c>
       <c r="F5" t="n">
         <v>438</v>
       </c>
       <c r="G5" t="n">
         <v>464</v>
       </c>
@@ -6507,50 +6648,53 @@
       </c>
       <c r="AG5" t="n">
         <v>502</v>
       </c>
       <c r="AH5" t="n">
         <v>528</v>
       </c>
       <c r="AI5" t="n">
         <v>481</v>
       </c>
       <c r="AJ5" t="n">
         <v>461</v>
       </c>
       <c r="AK5" t="n">
         <v>473</v>
       </c>
       <c r="AL5" t="n">
         <v>450</v>
       </c>
       <c r="AM5" t="n">
         <v>471</v>
       </c>
       <c r="AN5" t="n">
         <v>478</v>
       </c>
+      <c r="AO5" t="n">
+        <v>476</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>402</v>
       </c>
       <c r="C6" t="n">
         <v>409</v>
       </c>
       <c r="D6" t="n">
         <v>410</v>
       </c>
       <c r="E6" t="n">
         <v>410</v>
       </c>
       <c r="F6" t="n">
         <v>410</v>
       </c>
       <c r="G6" t="n">
         <v>410</v>
       </c>
@@ -6630,111 +6774,115 @@
         <v>443</v>
       </c>
       <c r="AG6" t="n">
         <v>441</v>
       </c>
       <c r="AH6" t="n">
         <v>450</v>
       </c>
       <c r="AI6" t="n">
         <v>438</v>
       </c>
       <c r="AJ6" t="n">
         <v>455</v>
       </c>
       <c r="AK6" t="n">
         <v>459</v>
       </c>
       <c r="AL6" t="n">
         <v>444</v>
       </c>
       <c r="AM6" t="n">
         <v>456</v>
       </c>
       <c r="AN6" t="n">
         <v>455</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6894,50 +7042,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -7018,50 +7171,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -7142,50 +7298,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -7266,50 +7425,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>167</v>
       </c>
       <c r="C5" t="n">
         <v>159</v>
       </c>
       <c r="D5" t="n">
         <v>160</v>
       </c>
       <c r="E5" t="n">
         <v>170</v>
       </c>
       <c r="F5" t="n">
         <v>176</v>
       </c>
       <c r="G5" t="n">
         <v>155</v>
       </c>
@@ -7390,50 +7552,53 @@
       </c>
       <c r="AG5" t="n">
         <v>187</v>
       </c>
       <c r="AH5" t="n">
         <v>181</v>
       </c>
       <c r="AI5" t="n">
         <v>184</v>
       </c>
       <c r="AJ5" t="n">
         <v>168</v>
       </c>
       <c r="AK5" t="n">
         <v>174</v>
       </c>
       <c r="AL5" t="n">
         <v>163</v>
       </c>
       <c r="AM5" t="n">
         <v>171</v>
       </c>
       <c r="AN5" t="n">
         <v>149</v>
       </c>
+      <c r="AO5" t="n">
+        <v>165</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>145</v>
       </c>
       <c r="C6" t="n">
         <v>148</v>
       </c>
       <c r="D6" t="n">
         <v>148</v>
       </c>
       <c r="E6" t="n">
         <v>149</v>
       </c>
       <c r="F6" t="n">
         <v>148</v>
       </c>
       <c r="G6" t="n">
         <v>147</v>
       </c>
@@ -7513,111 +7678,115 @@
         <v>158</v>
       </c>
       <c r="AG6" t="n">
         <v>158</v>
       </c>
       <c r="AH6" t="n">
         <v>164</v>
       </c>
       <c r="AI6" t="n">
         <v>156</v>
       </c>
       <c r="AJ6" t="n">
         <v>162</v>
       </c>
       <c r="AK6" t="n">
         <v>164</v>
       </c>
       <c r="AL6" t="n">
         <v>159</v>
       </c>
       <c r="AM6" t="n">
         <v>164</v>
       </c>
       <c r="AN6" t="n">
         <v>162</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7777,50 +7946,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -7901,50 +8075,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -8025,50 +8202,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -8149,50 +8329,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>734</v>
       </c>
       <c r="C5" t="n">
         <v>724</v>
       </c>
       <c r="D5" t="n">
         <v>713</v>
       </c>
       <c r="E5" t="n">
         <v>726</v>
       </c>
       <c r="F5" t="n">
         <v>706</v>
       </c>
       <c r="G5" t="n">
         <v>717</v>
       </c>
@@ -8273,50 +8456,53 @@
       </c>
       <c r="AG5" t="n">
         <v>687</v>
       </c>
       <c r="AH5" t="n">
         <v>717</v>
       </c>
       <c r="AI5" t="n">
         <v>701</v>
       </c>
       <c r="AJ5" t="n">
         <v>654</v>
       </c>
       <c r="AK5" t="n">
         <v>663</v>
       </c>
       <c r="AL5" t="n">
         <v>650</v>
       </c>
       <c r="AM5" t="n">
         <v>652</v>
       </c>
       <c r="AN5" t="n">
         <v>655</v>
       </c>
+      <c r="AO5" t="n">
+        <v>653</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>598</v>
       </c>
       <c r="C6" t="n">
         <v>611</v>
       </c>
       <c r="D6" t="n">
         <v>610</v>
       </c>
       <c r="E6" t="n">
         <v>613</v>
       </c>
       <c r="F6" t="n">
         <v>612</v>
       </c>
       <c r="G6" t="n">
         <v>607</v>
       </c>
@@ -8396,111 +8582,115 @@
         <v>638</v>
       </c>
       <c r="AG6" t="n">
         <v>637</v>
       </c>
       <c r="AH6" t="n">
         <v>650</v>
       </c>
       <c r="AI6" t="n">
         <v>629</v>
       </c>
       <c r="AJ6" t="n">
         <v>653</v>
       </c>
       <c r="AK6" t="n">
         <v>661</v>
       </c>
       <c r="AL6" t="n">
         <v>640</v>
       </c>
       <c r="AM6" t="n">
         <v>657</v>
       </c>
       <c r="AN6" t="n">
         <v>655</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8660,50 +8850,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -8784,50 +8979,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -8908,50 +9106,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -9032,50 +9233,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>657</v>
       </c>
       <c r="C5" t="n">
         <v>681</v>
       </c>
       <c r="D5" t="n">
         <v>666</v>
       </c>
       <c r="E5" t="n">
         <v>677</v>
       </c>
       <c r="F5" t="n">
         <v>675</v>
       </c>
       <c r="G5" t="n">
         <v>666</v>
       </c>
@@ -9156,50 +9360,53 @@
       </c>
       <c r="AG5" t="n">
         <v>632</v>
       </c>
       <c r="AH5" t="n">
         <v>636</v>
       </c>
       <c r="AI5" t="n">
         <v>574</v>
       </c>
       <c r="AJ5" t="n">
         <v>614</v>
       </c>
       <c r="AK5" t="n">
         <v>636</v>
       </c>
       <c r="AL5" t="n">
         <v>634</v>
       </c>
       <c r="AM5" t="n">
         <v>645</v>
       </c>
       <c r="AN5" t="n">
         <v>646</v>
       </c>
+      <c r="AO5" t="n">
+        <v>615</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>638</v>
       </c>
       <c r="C6" t="n">
         <v>653</v>
       </c>
       <c r="D6" t="n">
         <v>651</v>
       </c>
       <c r="E6" t="n">
         <v>654</v>
       </c>
       <c r="F6" t="n">
         <v>653</v>
       </c>
       <c r="G6" t="n">
         <v>648</v>
       </c>
@@ -9279,111 +9486,115 @@
         <v>681</v>
       </c>
       <c r="AG6" t="n">
         <v>680</v>
       </c>
       <c r="AH6" t="n">
         <v>694</v>
       </c>
       <c r="AI6" t="n">
         <v>672</v>
       </c>
       <c r="AJ6" t="n">
         <v>697</v>
       </c>
       <c r="AK6" t="n">
         <v>705</v>
       </c>
       <c r="AL6" t="n">
         <v>683</v>
       </c>
       <c r="AM6" t="n">
         <v>701</v>
       </c>
       <c r="AN6" t="n">
         <v>699</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>696</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9543,50 +9754,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -9667,50 +9883,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9791,50 +10010,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -9915,50 +10137,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>189</v>
       </c>
       <c r="C5" t="n">
         <v>215</v>
       </c>
       <c r="D5" t="n">
         <v>239</v>
       </c>
       <c r="E5" t="n">
         <v>221</v>
       </c>
       <c r="F5" t="n">
         <v>238</v>
       </c>
       <c r="G5" t="n">
         <v>226</v>
       </c>
@@ -10039,50 +10264,53 @@
       </c>
       <c r="AG5" t="n">
         <v>371</v>
       </c>
       <c r="AH5" t="n">
         <v>369</v>
       </c>
       <c r="AI5" t="n">
         <v>392</v>
       </c>
       <c r="AJ5" t="n">
         <v>447</v>
       </c>
       <c r="AK5" t="n">
         <v>444</v>
       </c>
       <c r="AL5" t="n">
         <v>400</v>
       </c>
       <c r="AM5" t="n">
         <v>422</v>
       </c>
       <c r="AN5" t="n">
         <v>429</v>
       </c>
+      <c r="AO5" t="n">
+        <v>440</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>326</v>
       </c>
       <c r="C6" t="n">
         <v>346</v>
       </c>
       <c r="D6" t="n">
         <v>352</v>
       </c>
       <c r="E6" t="n">
         <v>339</v>
       </c>
       <c r="F6" t="n">
         <v>342</v>
       </c>
       <c r="G6" t="n">
         <v>343</v>
       </c>
@@ -10162,111 +10390,115 @@
         <v>374</v>
       </c>
       <c r="AG6" t="n">
         <v>380</v>
       </c>
       <c r="AH6" t="n">
         <v>381</v>
       </c>
       <c r="AI6" t="n">
         <v>378</v>
       </c>
       <c r="AJ6" t="n">
         <v>380</v>
       </c>
       <c r="AK6" t="n">
         <v>392</v>
       </c>
       <c r="AL6" t="n">
         <v>376</v>
       </c>
       <c r="AM6" t="n">
         <v>381</v>
       </c>
       <c r="AN6" t="n">
         <v>389</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10426,50 +10658,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10550,50 +10787,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10674,50 +10914,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -10798,50 +11041,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>120</v>
       </c>
       <c r="C5" t="n">
         <v>132</v>
       </c>
       <c r="D5" t="n">
         <v>111</v>
       </c>
       <c r="E5" t="n">
         <v>117</v>
       </c>
       <c r="F5" t="n">
         <v>95</v>
       </c>
       <c r="G5" t="n">
         <v>104</v>
       </c>
@@ -10922,50 +11168,53 @@
       </c>
       <c r="AG5" t="n">
         <v>146</v>
       </c>
       <c r="AH5" t="n">
         <v>147</v>
       </c>
       <c r="AI5" t="n">
         <v>138</v>
       </c>
       <c r="AJ5" t="n">
         <v>149</v>
       </c>
       <c r="AK5" t="n">
         <v>130</v>
       </c>
       <c r="AL5" t="n">
         <v>109</v>
       </c>
       <c r="AM5" t="n">
         <v>130</v>
       </c>
       <c r="AN5" t="n">
         <v>117</v>
       </c>
+      <c r="AO5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>176</v>
       </c>
       <c r="C6" t="n">
         <v>180</v>
       </c>
       <c r="D6" t="n">
         <v>179</v>
       </c>
       <c r="E6" t="n">
         <v>180</v>
       </c>
       <c r="F6" t="n">
         <v>180</v>
       </c>
       <c r="G6" t="n">
         <v>178</v>
       </c>
@@ -11044,112 +11293,116 @@
       <c r="AF6" t="n">
         <v>187</v>
       </c>
       <c r="AG6" t="n">
         <v>187</v>
       </c>
       <c r="AH6" t="n">
         <v>191</v>
       </c>
       <c r="AI6" t="n">
         <v>185</v>
       </c>
       <c r="AJ6" t="n">
         <v>192</v>
       </c>
       <c r="AK6" t="n">
         <v>194</v>
       </c>
       <c r="AL6" t="n">
         <v>188</v>
       </c>
       <c r="AM6" t="n">
         <v>193</v>
       </c>
       <c r="AN6" t="n">
+        <v>192</v>
+      </c>
+      <c r="AO6" t="n">
         <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11309,50 +11562,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11433,50 +11691,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11557,50 +11818,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -11681,50 +11945,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>31</v>
       </c>
       <c r="C5" t="n">
         <v>28</v>
       </c>
       <c r="D5" t="n">
         <v>25</v>
       </c>
       <c r="E5" t="n">
         <v>28</v>
       </c>
       <c r="F5" t="n">
         <v>31</v>
       </c>
       <c r="G5" t="n">
         <v>28</v>
       </c>
@@ -11805,50 +12072,53 @@
       </c>
       <c r="AG5" t="n">
         <v>26</v>
       </c>
       <c r="AH5" t="n">
         <v>30</v>
       </c>
       <c r="AI5" t="n">
         <v>29</v>
       </c>
       <c r="AJ5" t="n">
         <v>45</v>
       </c>
       <c r="AK5" t="n">
         <v>38</v>
       </c>
       <c r="AL5" t="n">
         <v>40</v>
       </c>
       <c r="AM5" t="n">
         <v>51</v>
       </c>
       <c r="AN5" t="n">
         <v>36</v>
       </c>
+      <c r="AO5" t="n">
+        <v>49</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>49</v>
       </c>
       <c r="C6" t="n">
         <v>38</v>
       </c>
       <c r="D6" t="n">
         <v>31</v>
       </c>
       <c r="E6" t="n">
         <v>46</v>
       </c>
       <c r="F6" t="n">
         <v>43</v>
       </c>
       <c r="G6" t="n">
         <v>38</v>
       </c>
@@ -11928,111 +12198,115 @@
         <v>27</v>
       </c>
       <c r="AG6" t="n">
         <v>20</v>
       </c>
       <c r="AH6" t="n">
         <v>27</v>
       </c>
       <c r="AI6" t="n">
         <v>17</v>
       </c>
       <c r="AJ6" t="n">
         <v>30</v>
       </c>
       <c r="AK6" t="n">
         <v>23</v>
       </c>
       <c r="AL6" t="n">
         <v>26</v>
       </c>
       <c r="AM6" t="n">
         <v>31</v>
       </c>
       <c r="AN6" t="n">
         <v>22</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12192,50 +12466,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -12316,50 +12595,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12440,50 +12722,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -12564,50 +12849,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>974</v>
       </c>
       <c r="C5" t="n">
         <v>994</v>
       </c>
       <c r="D5" t="n">
         <v>950</v>
       </c>
       <c r="E5" t="n">
         <v>992</v>
       </c>
       <c r="F5" t="n">
         <v>979</v>
       </c>
       <c r="G5" t="n">
         <v>1005</v>
       </c>
@@ -12688,50 +12976,53 @@
       </c>
       <c r="AG5" t="n">
         <v>1022</v>
       </c>
       <c r="AH5" t="n">
         <v>1046</v>
       </c>
       <c r="AI5" t="n">
         <v>1028</v>
       </c>
       <c r="AJ5" t="n">
         <v>1053</v>
       </c>
       <c r="AK5" t="n">
         <v>1029</v>
       </c>
       <c r="AL5" t="n">
         <v>1035</v>
       </c>
       <c r="AM5" t="n">
         <v>1017</v>
       </c>
       <c r="AN5" t="n">
         <v>1038</v>
       </c>
+      <c r="AO5" t="n">
+        <v>1041</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>918</v>
       </c>
       <c r="C6" t="n">
         <v>939</v>
       </c>
       <c r="D6" t="n">
         <v>937</v>
       </c>
       <c r="E6" t="n">
         <v>942</v>
       </c>
       <c r="F6" t="n">
         <v>940</v>
       </c>
       <c r="G6" t="n">
         <v>933</v>
       </c>
@@ -12811,111 +13102,115 @@
         <v>980</v>
       </c>
       <c r="AG6" t="n">
         <v>978</v>
       </c>
       <c r="AH6" t="n">
         <v>999</v>
       </c>
       <c r="AI6" t="n">
         <v>967</v>
       </c>
       <c r="AJ6" t="n">
         <v>1003</v>
       </c>
       <c r="AK6" t="n">
         <v>1015</v>
       </c>
       <c r="AL6" t="n">
         <v>983</v>
       </c>
       <c r="AM6" t="n">
         <v>1009</v>
       </c>
       <c r="AN6" t="n">
         <v>1007</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>1001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13075,50 +13370,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -13199,50 +13499,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -13323,50 +13626,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -13447,50 +13753,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>637</v>
       </c>
       <c r="C5" t="n">
         <v>654</v>
       </c>
       <c r="D5" t="n">
         <v>693</v>
       </c>
       <c r="E5" t="n">
         <v>660</v>
       </c>
       <c r="F5" t="n">
         <v>671</v>
       </c>
       <c r="G5" t="n">
         <v>632</v>
       </c>
@@ -13571,50 +13880,53 @@
       </c>
       <c r="AG5" t="n">
         <v>694</v>
       </c>
       <c r="AH5" t="n">
         <v>706</v>
       </c>
       <c r="AI5" t="n">
         <v>668</v>
       </c>
       <c r="AJ5" t="n">
         <v>707</v>
       </c>
       <c r="AK5" t="n">
         <v>752</v>
       </c>
       <c r="AL5" t="n">
         <v>689</v>
       </c>
       <c r="AM5" t="n">
         <v>753</v>
       </c>
       <c r="AN5" t="n">
         <v>728</v>
       </c>
+      <c r="AO5" t="n">
+        <v>716</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>693</v>
       </c>
       <c r="C6" t="n">
         <v>709</v>
       </c>
       <c r="D6" t="n">
         <v>706</v>
       </c>
       <c r="E6" t="n">
         <v>710</v>
       </c>
       <c r="F6" t="n">
         <v>710</v>
       </c>
       <c r="G6" t="n">
         <v>704</v>
       </c>
@@ -13694,111 +14006,115 @@
         <v>739</v>
       </c>
       <c r="AG6" t="n">
         <v>738</v>
       </c>
       <c r="AH6" t="n">
         <v>753</v>
       </c>
       <c r="AI6" t="n">
         <v>729</v>
       </c>
       <c r="AJ6" t="n">
         <v>757</v>
       </c>
       <c r="AK6" t="n">
         <v>766</v>
       </c>
       <c r="AL6" t="n">
         <v>741</v>
       </c>
       <c r="AM6" t="n">
         <v>761</v>
       </c>
       <c r="AN6" t="n">
         <v>759</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>756</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13958,50 +14274,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14082,50 +14403,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -14206,50 +14530,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -14330,50 +14657,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>678</v>
       </c>
       <c r="C5" t="n">
         <v>674</v>
       </c>
       <c r="D5" t="n">
         <v>673</v>
       </c>
       <c r="E5" t="n">
         <v>663</v>
       </c>
       <c r="F5" t="n">
         <v>680</v>
       </c>
       <c r="G5" t="n">
         <v>660</v>
       </c>
@@ -14454,50 +14784,53 @@
       </c>
       <c r="AG5" t="n">
         <v>695</v>
       </c>
       <c r="AH5" t="n">
         <v>705</v>
       </c>
       <c r="AI5" t="n">
         <v>669</v>
       </c>
       <c r="AJ5" t="n">
         <v>709</v>
       </c>
       <c r="AK5" t="n">
         <v>728</v>
       </c>
       <c r="AL5" t="n">
         <v>728</v>
       </c>
       <c r="AM5" t="n">
         <v>728</v>
       </c>
       <c r="AN5" t="n">
         <v>743</v>
       </c>
+      <c r="AO5" t="n">
+        <v>690</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>672</v>
       </c>
       <c r="C6" t="n">
         <v>687</v>
       </c>
       <c r="D6" t="n">
         <v>685</v>
       </c>
       <c r="E6" t="n">
         <v>689</v>
       </c>
       <c r="F6" t="n">
         <v>688</v>
       </c>
       <c r="G6" t="n">
         <v>683</v>
       </c>
@@ -14577,111 +14910,115 @@
         <v>717</v>
       </c>
       <c r="AG6" t="n">
         <v>716</v>
       </c>
       <c r="AH6" t="n">
         <v>731</v>
       </c>
       <c r="AI6" t="n">
         <v>707</v>
       </c>
       <c r="AJ6" t="n">
         <v>734</v>
       </c>
       <c r="AK6" t="n">
         <v>743</v>
       </c>
       <c r="AL6" t="n">
         <v>719</v>
       </c>
       <c r="AM6" t="n">
         <v>738</v>
       </c>
       <c r="AN6" t="n">
         <v>736</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>733</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14841,50 +15178,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -14965,50 +15307,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -15089,50 +15434,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -15213,50 +15561,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>392</v>
       </c>
       <c r="C5" t="n">
         <v>401</v>
       </c>
       <c r="D5" t="n">
         <v>406</v>
       </c>
       <c r="E5" t="n">
         <v>414</v>
       </c>
       <c r="F5" t="n">
         <v>408</v>
       </c>
       <c r="G5" t="n">
         <v>405</v>
       </c>
@@ -15337,50 +15688,53 @@
       </c>
       <c r="AG5" t="n">
         <v>419</v>
       </c>
       <c r="AH5" t="n">
         <v>435</v>
       </c>
       <c r="AI5" t="n">
         <v>436</v>
       </c>
       <c r="AJ5" t="n">
         <v>410</v>
       </c>
       <c r="AK5" t="n">
         <v>431</v>
       </c>
       <c r="AL5" t="n">
         <v>416</v>
       </c>
       <c r="AM5" t="n">
         <v>422</v>
       </c>
       <c r="AN5" t="n">
         <v>420</v>
       </c>
+      <c r="AO5" t="n">
+        <v>415</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>388</v>
       </c>
       <c r="C6" t="n">
         <v>397</v>
       </c>
       <c r="D6" t="n">
         <v>396</v>
       </c>
       <c r="E6" t="n">
         <v>398</v>
       </c>
       <c r="F6" t="n">
         <v>398</v>
       </c>
       <c r="G6" t="n">
         <v>395</v>
       </c>
@@ -15460,111 +15814,115 @@
         <v>414</v>
       </c>
       <c r="AG6" t="n">
         <v>414</v>
       </c>
       <c r="AH6" t="n">
         <v>422</v>
       </c>
       <c r="AI6" t="n">
         <v>409</v>
       </c>
       <c r="AJ6" t="n">
         <v>424</v>
       </c>
       <c r="AK6" t="n">
         <v>429</v>
       </c>
       <c r="AL6" t="n">
         <v>415</v>
       </c>
       <c r="AM6" t="n">
         <v>427</v>
       </c>
       <c r="AN6" t="n">
         <v>426</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15724,50 +16082,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -15848,50 +16211,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -15972,50 +16338,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16096,50 +16465,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>421</v>
       </c>
       <c r="C5" t="n">
         <v>441</v>
       </c>
       <c r="D5" t="n">
         <v>453</v>
       </c>
       <c r="E5" t="n">
         <v>458</v>
       </c>
       <c r="F5" t="n">
         <v>467</v>
       </c>
       <c r="G5" t="n">
         <v>468</v>
       </c>
@@ -16220,50 +16592,53 @@
       </c>
       <c r="AG5" t="n">
         <v>456</v>
       </c>
       <c r="AH5" t="n">
         <v>465</v>
       </c>
       <c r="AI5" t="n">
         <v>453</v>
       </c>
       <c r="AJ5" t="n">
         <v>492</v>
       </c>
       <c r="AK5" t="n">
         <v>492</v>
       </c>
       <c r="AL5" t="n">
         <v>471</v>
       </c>
       <c r="AM5" t="n">
         <v>490</v>
       </c>
       <c r="AN5" t="n">
         <v>486</v>
       </c>
+      <c r="AO5" t="n">
+        <v>482</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>375</v>
       </c>
       <c r="C6" t="n">
         <v>384</v>
       </c>
       <c r="D6" t="n">
         <v>383</v>
       </c>
       <c r="E6" t="n">
         <v>385</v>
       </c>
       <c r="F6" t="n">
         <v>384</v>
       </c>
       <c r="G6" t="n">
         <v>381</v>
       </c>
@@ -16343,111 +16718,115 @@
         <v>401</v>
       </c>
       <c r="AG6" t="n">
         <v>400</v>
       </c>
       <c r="AH6" t="n">
         <v>408</v>
       </c>
       <c r="AI6" t="n">
         <v>395</v>
       </c>
       <c r="AJ6" t="n">
         <v>410</v>
       </c>
       <c r="AK6" t="n">
         <v>415</v>
       </c>
       <c r="AL6" t="n">
         <v>402</v>
       </c>
       <c r="AM6" t="n">
         <v>412</v>
       </c>
       <c r="AN6" t="n">
         <v>411</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16607,50 +16986,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -16731,50 +17115,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -16855,50 +17242,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -16979,50 +17369,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>699</v>
       </c>
       <c r="C5" t="n">
         <v>719</v>
       </c>
       <c r="D5" t="n">
         <v>725</v>
       </c>
       <c r="E5" t="n">
         <v>721</v>
       </c>
       <c r="F5" t="n">
         <v>705</v>
       </c>
       <c r="G5" t="n">
         <v>710</v>
       </c>
@@ -17103,50 +17496,53 @@
       </c>
       <c r="AG5" t="n">
         <v>802</v>
       </c>
       <c r="AH5" t="n">
         <v>791</v>
       </c>
       <c r="AI5" t="n">
         <v>768</v>
       </c>
       <c r="AJ5" t="n">
         <v>787</v>
       </c>
       <c r="AK5" t="n">
         <v>808</v>
       </c>
       <c r="AL5" t="n">
         <v>785</v>
       </c>
       <c r="AM5" t="n">
         <v>806</v>
       </c>
       <c r="AN5" t="n">
         <v>806</v>
       </c>
+      <c r="AO5" t="n">
+        <v>769</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>783</v>
       </c>
       <c r="C6" t="n">
         <v>801</v>
       </c>
       <c r="D6" t="n">
         <v>798</v>
       </c>
       <c r="E6" t="n">
         <v>803</v>
       </c>
       <c r="F6" t="n">
         <v>802</v>
       </c>
       <c r="G6" t="n">
         <v>796</v>
       </c>
@@ -17226,111 +17622,115 @@
         <v>835</v>
       </c>
       <c r="AG6" t="n">
         <v>834</v>
       </c>
       <c r="AH6" t="n">
         <v>851</v>
       </c>
       <c r="AI6" t="n">
         <v>824</v>
       </c>
       <c r="AJ6" t="n">
         <v>855</v>
       </c>
       <c r="AK6" t="n">
         <v>866</v>
       </c>
       <c r="AL6" t="n">
         <v>838</v>
       </c>
       <c r="AM6" t="n">
         <v>860</v>
       </c>
       <c r="AN6" t="n">
         <v>858</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>854</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17490,50 +17890,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -17614,50 +18019,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -17738,50 +18146,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.67</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.68</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -17862,50 +18273,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>912</v>
       </c>
       <c r="C5" t="n">
         <v>929</v>
       </c>
       <c r="D5" t="n">
         <v>918</v>
       </c>
       <c r="E5" t="n">
         <v>931</v>
       </c>
       <c r="F5" t="n">
         <v>945</v>
       </c>
       <c r="G5" t="n">
         <v>927</v>
       </c>
@@ -17986,50 +18400,53 @@
       </c>
       <c r="AG5" t="n">
         <v>914</v>
       </c>
       <c r="AH5" t="n">
         <v>961</v>
       </c>
       <c r="AI5" t="n">
         <v>928</v>
       </c>
       <c r="AJ5" t="n">
         <v>973</v>
       </c>
       <c r="AK5" t="n">
         <v>973</v>
       </c>
       <c r="AL5" t="n">
         <v>939</v>
       </c>
       <c r="AM5" t="n">
         <v>964</v>
       </c>
       <c r="AN5" t="n">
         <v>960</v>
       </c>
+      <c r="AO5" t="n">
+        <v>988</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>828</v>
       </c>
       <c r="C6" t="n">
         <v>847</v>
       </c>
       <c r="D6" t="n">
         <v>845</v>
       </c>
       <c r="E6" t="n">
         <v>849</v>
       </c>
       <c r="F6" t="n">
         <v>848</v>
       </c>
       <c r="G6" t="n">
         <v>841</v>
       </c>
@@ -18109,111 +18526,115 @@
         <v>884</v>
       </c>
       <c r="AG6" t="n">
         <v>882</v>
       </c>
       <c r="AH6" t="n">
         <v>901</v>
       </c>
       <c r="AI6" t="n">
         <v>872</v>
       </c>
       <c r="AJ6" t="n">
         <v>905</v>
       </c>
       <c r="AK6" t="n">
         <v>915</v>
       </c>
       <c r="AL6" t="n">
         <v>886</v>
       </c>
       <c r="AM6" t="n">
         <v>910</v>
       </c>
       <c r="AN6" t="n">
         <v>908</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18373,50 +18794,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -18497,50 +18923,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -18621,50 +19050,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -18745,50 +19177,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>179</v>
       </c>
       <c r="C5" t="n">
         <v>181</v>
       </c>
       <c r="D5" t="n">
         <v>192</v>
       </c>
       <c r="E5" t="n">
         <v>171</v>
       </c>
       <c r="F5" t="n">
         <v>156</v>
       </c>
       <c r="G5" t="n">
         <v>189</v>
       </c>
@@ -18869,50 +19304,53 @@
       </c>
       <c r="AG5" t="n">
         <v>179</v>
       </c>
       <c r="AH5" t="n">
         <v>203</v>
       </c>
       <c r="AI5" t="n">
         <v>173</v>
       </c>
       <c r="AJ5" t="n">
         <v>156</v>
       </c>
       <c r="AK5" t="n">
         <v>182</v>
       </c>
       <c r="AL5" t="n">
         <v>150</v>
       </c>
       <c r="AM5" t="n">
         <v>187</v>
       </c>
       <c r="AN5" t="n">
         <v>158</v>
       </c>
+      <c r="AO5" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>193</v>
       </c>
       <c r="C6" t="n">
         <v>198</v>
       </c>
       <c r="D6" t="n">
         <v>197</v>
       </c>
       <c r="E6" t="n">
         <v>198</v>
       </c>
       <c r="F6" t="n">
         <v>198</v>
       </c>
       <c r="G6" t="n">
         <v>196</v>
       </c>
@@ -18992,111 +19430,115 @@
         <v>208</v>
       </c>
       <c r="AG6" t="n">
         <v>208</v>
       </c>
       <c r="AH6" t="n">
         <v>212</v>
       </c>
       <c r="AI6" t="n">
         <v>205</v>
       </c>
       <c r="AJ6" t="n">
         <v>213</v>
       </c>
       <c r="AK6" t="n">
         <v>216</v>
       </c>
       <c r="AL6" t="n">
         <v>209</v>
       </c>
       <c r="AM6" t="n">
         <v>214</v>
       </c>
       <c r="AN6" t="n">
         <v>214</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN6"/>
+  <dimension ref="A1:AO6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about Keir Starmer, do you think he...Is decisive or indecisive?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020-04-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-10</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19256,50 +19698,55 @@
       <c r="AJ1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="AK1" t="inlineStr">
         <is>
           <t>2025-10-13</t>
         </is>
       </c>
       <c r="AL1" t="inlineStr">
         <is>
           <t>2025-12-08</t>
         </is>
       </c>
       <c r="AM1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
       <c r="AN1" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Decisive</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -19380,50 +19827,53 @@
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Indecisive</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -19504,50 +19954,53 @@
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="AO3" s="1" t="n">
+        <v>0.72</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -19628,50 +20081,53 @@
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AO4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>547</v>
       </c>
       <c r="C5" t="n">
         <v>558</v>
       </c>
       <c r="D5" t="n">
         <v>576</v>
       </c>
       <c r="E5" t="n">
         <v>574</v>
       </c>
       <c r="F5" t="n">
         <v>578</v>
       </c>
       <c r="G5" t="n">
         <v>548</v>
       </c>
@@ -19752,50 +20208,53 @@
       </c>
       <c r="AG5" t="n">
         <v>591</v>
       </c>
       <c r="AH5" t="n">
         <v>598</v>
       </c>
       <c r="AI5" t="n">
         <v>569</v>
       </c>
       <c r="AJ5" t="n">
         <v>632</v>
       </c>
       <c r="AK5" t="n">
         <v>620</v>
       </c>
       <c r="AL5" t="n">
         <v>598</v>
       </c>
       <c r="AM5" t="n">
         <v>624</v>
       </c>
       <c r="AN5" t="n">
         <v>641</v>
       </c>
+      <c r="AO5" t="n">
+        <v>624</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>541</v>
       </c>
       <c r="C6" t="n">
         <v>554</v>
       </c>
       <c r="D6" t="n">
         <v>552</v>
       </c>
       <c r="E6" t="n">
         <v>555</v>
       </c>
       <c r="F6" t="n">
         <v>554</v>
       </c>
       <c r="G6" t="n">
         <v>550</v>
       </c>
@@ -19875,46 +20334,49 @@
         <v>590</v>
       </c>
       <c r="AG6" t="n">
         <v>589</v>
       </c>
       <c r="AH6" t="n">
         <v>601</v>
       </c>
       <c r="AI6" t="n">
         <v>582</v>
       </c>
       <c r="AJ6" t="n">
         <v>604</v>
       </c>
       <c r="AK6" t="n">
         <v>611</v>
       </c>
       <c r="AL6" t="n">
         <v>591</v>
       </c>
       <c r="AM6" t="n">
         <v>607</v>
       </c>
       <c r="AN6" t="n">
         <v>606</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>