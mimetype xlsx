--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -515,50 +515,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -743,50 +744,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -882,50 +888,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -1021,50 +1030,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1160,50 +1172,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1712</v>
       </c>
       <c r="C5" t="n">
         <v>1689</v>
       </c>
       <c r="D5" t="n">
         <v>1668</v>
       </c>
       <c r="E5" t="n">
         <v>1708</v>
       </c>
       <c r="F5" t="n">
         <v>1637</v>
       </c>
       <c r="G5" t="n">
         <v>1674</v>
       </c>
@@ -1299,50 +1314,53 @@
       </c>
       <c r="AL5" t="n">
         <v>1689</v>
       </c>
       <c r="AM5" t="n">
         <v>1708</v>
       </c>
       <c r="AN5" t="n">
         <v>1732</v>
       </c>
       <c r="AO5" t="n">
         <v>1744</v>
       </c>
       <c r="AP5" t="n">
         <v>1744</v>
       </c>
       <c r="AQ5" t="n">
         <v>1773</v>
       </c>
       <c r="AR5" t="n">
         <v>1771</v>
       </c>
       <c r="AS5" t="n">
         <v>1771</v>
       </c>
+      <c r="AT5" t="n">
+        <v>1745</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1712</v>
       </c>
       <c r="C6" t="n">
         <v>1689</v>
       </c>
       <c r="D6" t="n">
         <v>1668</v>
       </c>
       <c r="E6" t="n">
         <v>1708</v>
       </c>
       <c r="F6" t="n">
         <v>1637</v>
       </c>
       <c r="G6" t="n">
         <v>1674</v>
       </c>
@@ -1437,64 +1455,67 @@
         <v>1702</v>
       </c>
       <c r="AL6" t="n">
         <v>1689</v>
       </c>
       <c r="AM6" t="n">
         <v>1708</v>
       </c>
       <c r="AN6" t="n">
         <v>1732</v>
       </c>
       <c r="AO6" t="n">
         <v>1744</v>
       </c>
       <c r="AP6" t="n">
         <v>1744</v>
       </c>
       <c r="AQ6" t="n">
         <v>1773</v>
       </c>
       <c r="AR6" t="n">
         <v>1771</v>
       </c>
       <c r="AS6" t="n">
         <v>1771</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>1745</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1503,50 +1524,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1731,50 +1753,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1870,50 +1897,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -2009,50 +2039,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2148,50 +2181,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>290</v>
       </c>
       <c r="C5" t="n">
         <v>287</v>
       </c>
       <c r="D5" t="n">
         <v>278</v>
       </c>
       <c r="E5" t="n">
         <v>297</v>
       </c>
       <c r="F5" t="n">
         <v>277</v>
       </c>
       <c r="G5" t="n">
         <v>279</v>
       </c>
@@ -2287,50 +2323,53 @@
       </c>
       <c r="AL5" t="n">
         <v>281</v>
       </c>
       <c r="AM5" t="n">
         <v>290</v>
       </c>
       <c r="AN5" t="n">
         <v>281</v>
       </c>
       <c r="AO5" t="n">
         <v>290</v>
       </c>
       <c r="AP5" t="n">
         <v>281</v>
       </c>
       <c r="AQ5" t="n">
         <v>300</v>
       </c>
       <c r="AR5" t="n">
         <v>293</v>
       </c>
       <c r="AS5" t="n">
         <v>290</v>
       </c>
+      <c r="AT5" t="n">
+        <v>271</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>282</v>
       </c>
       <c r="C6" t="n">
         <v>279</v>
       </c>
       <c r="D6" t="n">
         <v>275</v>
       </c>
       <c r="E6" t="n">
         <v>282</v>
       </c>
       <c r="F6" t="n">
         <v>272</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -2425,64 +2464,67 @@
         <v>279</v>
       </c>
       <c r="AL6" t="n">
         <v>277</v>
       </c>
       <c r="AM6" t="n">
         <v>280</v>
       </c>
       <c r="AN6" t="n">
         <v>284</v>
       </c>
       <c r="AO6" t="n">
         <v>286</v>
       </c>
       <c r="AP6" t="n">
         <v>286</v>
       </c>
       <c r="AQ6" t="n">
         <v>291</v>
       </c>
       <c r="AR6" t="n">
         <v>290</v>
       </c>
       <c r="AS6" t="n">
         <v>290</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2491,50 +2533,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2719,50 +2762,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2858,50 +2906,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -2997,50 +3048,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3136,50 +3190,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>412</v>
       </c>
       <c r="C5" t="n">
         <v>404</v>
       </c>
       <c r="D5" t="n">
         <v>412</v>
       </c>
       <c r="E5" t="n">
         <v>401</v>
       </c>
       <c r="F5" t="n">
         <v>407</v>
       </c>
       <c r="G5" t="n">
         <v>397</v>
       </c>
@@ -3275,50 +3332,53 @@
       </c>
       <c r="AL5" t="n">
         <v>413</v>
       </c>
       <c r="AM5" t="n">
         <v>411</v>
       </c>
       <c r="AN5" t="n">
         <v>414</v>
       </c>
       <c r="AO5" t="n">
         <v>432</v>
       </c>
       <c r="AP5" t="n">
         <v>434</v>
       </c>
       <c r="AQ5" t="n">
         <v>386</v>
       </c>
       <c r="AR5" t="n">
         <v>419</v>
       </c>
       <c r="AS5" t="n">
         <v>426</v>
       </c>
+      <c r="AT5" t="n">
+        <v>447</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>418</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>407</v>
       </c>
       <c r="E6" t="n">
         <v>417</v>
       </c>
       <c r="F6" t="n">
         <v>395</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -3413,64 +3473,67 @@
         <v>403</v>
       </c>
       <c r="AL6" t="n">
         <v>400</v>
       </c>
       <c r="AM6" t="n">
         <v>405</v>
       </c>
       <c r="AN6" t="n">
         <v>410</v>
       </c>
       <c r="AO6" t="n">
         <v>413</v>
       </c>
       <c r="AP6" t="n">
         <v>413</v>
       </c>
       <c r="AQ6" t="n">
         <v>420</v>
       </c>
       <c r="AR6" t="n">
         <v>420</v>
       </c>
       <c r="AS6" t="n">
         <v>420</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3479,50 +3542,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3707,50 +3771,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3846,50 +3915,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -3985,50 +4057,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4124,50 +4199,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>151</v>
       </c>
       <c r="C5" t="n">
         <v>147</v>
       </c>
       <c r="D5" t="n">
         <v>143</v>
       </c>
       <c r="E5" t="n">
         <v>151</v>
       </c>
       <c r="F5" t="n">
         <v>133</v>
       </c>
       <c r="G5" t="n">
         <v>144</v>
       </c>
@@ -4263,50 +4341,53 @@
       </c>
       <c r="AL5" t="n">
         <v>138</v>
       </c>
       <c r="AM5" t="n">
         <v>146</v>
       </c>
       <c r="AN5" t="n">
         <v>139</v>
       </c>
       <c r="AO5" t="n">
         <v>144</v>
       </c>
       <c r="AP5" t="n">
         <v>135</v>
       </c>
       <c r="AQ5" t="n">
         <v>161</v>
       </c>
       <c r="AR5" t="n">
         <v>144</v>
       </c>
       <c r="AS5" t="n">
         <v>139</v>
       </c>
+      <c r="AT5" t="n">
+        <v>119</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>147</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>143</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>141</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -4401,64 +4482,67 @@
         <v>148</v>
       </c>
       <c r="AL6" t="n">
         <v>147</v>
       </c>
       <c r="AM6" t="n">
         <v>149</v>
       </c>
       <c r="AN6" t="n">
         <v>151</v>
       </c>
       <c r="AO6" t="n">
         <v>152</v>
       </c>
       <c r="AP6" t="n">
         <v>152</v>
       </c>
       <c r="AQ6" t="n">
         <v>154</v>
       </c>
       <c r="AR6" t="n">
         <v>154</v>
       </c>
       <c r="AS6" t="n">
         <v>154</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4467,50 +4551,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4695,50 +4780,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -4834,50 +4924,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -4973,50 +5066,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5112,50 +5208,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>86</v>
       </c>
       <c r="C5" t="n">
         <v>85</v>
       </c>
       <c r="D5" t="n">
         <v>92</v>
       </c>
       <c r="E5" t="n">
         <v>89</v>
       </c>
       <c r="F5" t="n">
         <v>90</v>
       </c>
       <c r="G5" t="n">
         <v>84</v>
       </c>
@@ -5251,50 +5350,53 @@
       </c>
       <c r="AL5" t="n">
         <v>92</v>
       </c>
       <c r="AM5" t="n">
         <v>90</v>
       </c>
       <c r="AN5" t="n">
         <v>92</v>
       </c>
       <c r="AO5" t="n">
         <v>93</v>
       </c>
       <c r="AP5" t="n">
         <v>84</v>
       </c>
       <c r="AQ5" t="n">
         <v>95</v>
       </c>
       <c r="AR5" t="n">
         <v>94</v>
       </c>
       <c r="AS5" t="n">
         <v>94</v>
       </c>
+      <c r="AT5" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>87</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>87</v>
       </c>
       <c r="F6" t="n">
         <v>84</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -5389,64 +5491,67 @@
         <v>82</v>
       </c>
       <c r="AL6" t="n">
         <v>81</v>
       </c>
       <c r="AM6" t="n">
         <v>82</v>
       </c>
       <c r="AN6" t="n">
         <v>83</v>
       </c>
       <c r="AO6" t="n">
         <v>84</v>
       </c>
       <c r="AP6" t="n">
         <v>84</v>
       </c>
       <c r="AQ6" t="n">
         <v>85</v>
       </c>
       <c r="AR6" t="n">
         <v>85</v>
       </c>
       <c r="AS6" t="n">
         <v>85</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5455,50 +5560,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5683,50 +5789,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -5822,50 +5933,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -5961,50 +6075,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6100,50 +6217,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>589</v>
       </c>
       <c r="C5" t="n">
         <v>596</v>
       </c>
       <c r="D5" t="n">
         <v>590</v>
       </c>
       <c r="E5" t="n">
         <v>592</v>
       </c>
       <c r="F5" t="n">
         <v>613</v>
       </c>
       <c r="G5" t="n">
         <v>602</v>
       </c>
@@ -6239,50 +6359,53 @@
       </c>
       <c r="AL5" t="n">
         <v>258</v>
       </c>
       <c r="AM5" t="n">
         <v>277</v>
       </c>
       <c r="AN5" t="n">
         <v>263</v>
       </c>
       <c r="AO5" t="n">
         <v>300</v>
       </c>
       <c r="AP5" t="n">
         <v>279</v>
       </c>
       <c r="AQ5" t="n">
         <v>281</v>
       </c>
       <c r="AR5" t="n">
         <v>285</v>
       </c>
       <c r="AS5" t="n">
         <v>293</v>
       </c>
+      <c r="AT5" t="n">
+        <v>276</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>570</v>
       </c>
       <c r="C6" t="n">
         <v>570</v>
       </c>
       <c r="D6" t="n">
         <v>553</v>
       </c>
       <c r="E6" t="n">
         <v>571</v>
       </c>
       <c r="F6" t="n">
         <v>555</v>
       </c>
       <c r="G6" t="n">
         <v>573</v>
       </c>
@@ -6377,64 +6500,67 @@
         <v>306</v>
       </c>
       <c r="AL6" t="n">
         <v>304</v>
       </c>
       <c r="AM6" t="n">
         <v>307</v>
       </c>
       <c r="AN6" t="n">
         <v>312</v>
       </c>
       <c r="AO6" t="n">
         <v>315</v>
       </c>
       <c r="AP6" t="n">
         <v>314</v>
       </c>
       <c r="AQ6" t="n">
         <v>319</v>
       </c>
       <c r="AR6" t="n">
         <v>319</v>
       </c>
       <c r="AS6" t="n">
         <v>319</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6443,50 +6569,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6671,50 +6798,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6810,50 +6942,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -6949,50 +7084,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.65</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7088,50 +7226,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>562</v>
       </c>
       <c r="C5" t="n">
         <v>548</v>
       </c>
       <c r="D5" t="n">
         <v>532</v>
       </c>
       <c r="E5" t="n">
         <v>562</v>
       </c>
       <c r="F5" t="n">
         <v>450</v>
       </c>
       <c r="G5" t="n">
         <v>472</v>
       </c>
@@ -7227,50 +7368,53 @@
       </c>
       <c r="AL5" t="n">
         <v>485</v>
       </c>
       <c r="AM5" t="n">
         <v>547</v>
       </c>
       <c r="AN5" t="n">
         <v>465</v>
       </c>
       <c r="AO5" t="n">
         <v>484</v>
       </c>
       <c r="AP5" t="n">
         <v>490</v>
       </c>
       <c r="AQ5" t="n">
         <v>474</v>
       </c>
       <c r="AR5" t="n">
         <v>474</v>
       </c>
       <c r="AS5" t="n">
         <v>462</v>
       </c>
+      <c r="AT5" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>537</v>
       </c>
       <c r="C6" t="n">
         <v>538</v>
       </c>
       <c r="D6" t="n">
         <v>532</v>
       </c>
       <c r="E6" t="n">
         <v>544</v>
       </c>
       <c r="F6" t="n">
         <v>407</v>
       </c>
       <c r="G6" t="n">
         <v>418</v>
       </c>
@@ -7365,64 +7509,67 @@
         <v>437</v>
       </c>
       <c r="AL6" t="n">
         <v>434</v>
       </c>
       <c r="AM6" t="n">
         <v>441</v>
       </c>
       <c r="AN6" t="n">
         <v>445</v>
       </c>
       <c r="AO6" t="n">
         <v>450</v>
       </c>
       <c r="AP6" t="n">
         <v>448</v>
       </c>
       <c r="AQ6" t="n">
         <v>456</v>
       </c>
       <c r="AR6" t="n">
         <v>457</v>
       </c>
       <c r="AS6" t="n">
         <v>457</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7431,50 +7578,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7659,50 +7807,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -7798,50 +7951,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -7937,50 +8093,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8076,50 +8235,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>105</v>
       </c>
       <c r="C5" t="n">
         <v>109</v>
       </c>
       <c r="D5" t="n">
         <v>109</v>
       </c>
       <c r="E5" t="n">
         <v>102</v>
       </c>
       <c r="F5" t="n">
         <v>161</v>
       </c>
       <c r="G5" t="n">
         <v>182</v>
       </c>
@@ -8215,50 +8377,53 @@
       </c>
       <c r="AL5" t="n">
         <v>177</v>
       </c>
       <c r="AM5" t="n">
         <v>163</v>
       </c>
       <c r="AN5" t="n">
         <v>167</v>
       </c>
       <c r="AO5" t="n">
         <v>162</v>
       </c>
       <c r="AP5" t="n">
         <v>160</v>
       </c>
       <c r="AQ5" t="n">
         <v>167</v>
       </c>
       <c r="AR5" t="n">
         <v>149</v>
       </c>
       <c r="AS5" t="n">
         <v>163</v>
       </c>
+      <c r="AT5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>99</v>
       </c>
       <c r="C6" t="n">
         <v>97</v>
       </c>
       <c r="D6" t="n">
         <v>100</v>
       </c>
       <c r="E6" t="n">
         <v>97</v>
       </c>
       <c r="F6" t="n">
         <v>147</v>
       </c>
       <c r="G6" t="n">
         <v>151</v>
       </c>
@@ -8353,64 +8518,67 @@
         <v>157</v>
       </c>
       <c r="AL6" t="n">
         <v>155</v>
       </c>
       <c r="AM6" t="n">
         <v>157</v>
       </c>
       <c r="AN6" t="n">
         <v>159</v>
       </c>
       <c r="AO6" t="n">
         <v>160</v>
       </c>
       <c r="AP6" t="n">
         <v>162</v>
       </c>
       <c r="AQ6" t="n">
         <v>164</v>
       </c>
       <c r="AR6" t="n">
         <v>163</v>
       </c>
       <c r="AS6" t="n">
         <v>163</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8419,50 +8587,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8647,50 +8816,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -8786,50 +8960,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -8925,50 +9102,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.63</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9064,50 +9244,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>778</v>
       </c>
       <c r="C5" t="n">
         <v>765</v>
       </c>
       <c r="D5" t="n">
         <v>729</v>
       </c>
       <c r="E5" t="n">
         <v>736</v>
       </c>
       <c r="F5" t="n">
         <v>725</v>
       </c>
       <c r="G5" t="n">
         <v>737</v>
       </c>
@@ -9203,50 +9386,53 @@
       </c>
       <c r="AL5" t="n">
         <v>691</v>
       </c>
       <c r="AM5" t="n">
         <v>737</v>
       </c>
       <c r="AN5" t="n">
         <v>661</v>
       </c>
       <c r="AO5" t="n">
         <v>650</v>
       </c>
       <c r="AP5" t="n">
         <v>650</v>
       </c>
       <c r="AQ5" t="n">
         <v>650</v>
       </c>
       <c r="AR5" t="n">
         <v>643</v>
       </c>
       <c r="AS5" t="n">
         <v>659</v>
       </c>
+      <c r="AT5" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>659</v>
       </c>
       <c r="C6" t="n">
         <v>650</v>
       </c>
       <c r="D6" t="n">
         <v>642</v>
       </c>
       <c r="E6" t="n">
         <v>658</v>
       </c>
       <c r="F6" t="n">
         <v>607</v>
       </c>
       <c r="G6" t="n">
         <v>621</v>
       </c>
@@ -9341,64 +9527,67 @@
         <v>631</v>
       </c>
       <c r="AL6" t="n">
         <v>627</v>
       </c>
       <c r="AM6" t="n">
         <v>634</v>
       </c>
       <c r="AN6" t="n">
         <v>643</v>
       </c>
       <c r="AO6" t="n">
         <v>647</v>
       </c>
       <c r="AP6" t="n">
         <v>647</v>
       </c>
       <c r="AQ6" t="n">
         <v>658</v>
       </c>
       <c r="AR6" t="n">
         <v>657</v>
       </c>
       <c r="AS6" t="n">
         <v>657</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>647</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9407,50 +9596,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9635,50 +9825,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9774,50 +9969,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -9913,50 +10111,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10052,50 +10253,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>680</v>
       </c>
       <c r="C5" t="n">
         <v>668</v>
       </c>
       <c r="D5" t="n">
         <v>707</v>
       </c>
       <c r="E5" t="n">
         <v>715</v>
       </c>
       <c r="F5" t="n">
         <v>660</v>
       </c>
       <c r="G5" t="n">
         <v>685</v>
       </c>
@@ -10191,50 +10395,53 @@
       </c>
       <c r="AL5" t="n">
         <v>618</v>
       </c>
       <c r="AM5" t="n">
         <v>594</v>
       </c>
       <c r="AN5" t="n">
         <v>611</v>
       </c>
       <c r="AO5" t="n">
         <v>653</v>
       </c>
       <c r="AP5" t="n">
         <v>639</v>
       </c>
       <c r="AQ5" t="n">
         <v>650</v>
       </c>
       <c r="AR5" t="n">
         <v>657</v>
       </c>
       <c r="AS5" t="n">
         <v>630</v>
       </c>
+      <c r="AT5" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>705</v>
       </c>
       <c r="C6" t="n">
         <v>696</v>
       </c>
       <c r="D6" t="n">
         <v>687</v>
       </c>
       <c r="E6" t="n">
         <v>704</v>
       </c>
       <c r="F6" t="n">
         <v>648</v>
       </c>
       <c r="G6" t="n">
         <v>663</v>
       </c>
@@ -10329,64 +10536,67 @@
         <v>674</v>
       </c>
       <c r="AL6" t="n">
         <v>669</v>
       </c>
       <c r="AM6" t="n">
         <v>676</v>
       </c>
       <c r="AN6" t="n">
         <v>686</v>
       </c>
       <c r="AO6" t="n">
         <v>691</v>
       </c>
       <c r="AP6" t="n">
         <v>691</v>
       </c>
       <c r="AQ6" t="n">
         <v>702</v>
       </c>
       <c r="AR6" t="n">
         <v>701</v>
       </c>
       <c r="AS6" t="n">
         <v>701</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>691</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10395,50 +10605,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10623,50 +10834,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10762,50 +10978,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -10901,50 +11120,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11040,50 +11262,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>228</v>
       </c>
       <c r="C5" t="n">
         <v>223</v>
       </c>
       <c r="D5" t="n">
         <v>212</v>
       </c>
       <c r="E5" t="n">
         <v>222</v>
       </c>
       <c r="F5" t="n">
         <v>233</v>
       </c>
       <c r="G5" t="n">
         <v>231</v>
       </c>
@@ -11179,50 +11404,53 @@
       </c>
       <c r="AL5" t="n">
         <v>345</v>
       </c>
       <c r="AM5" t="n">
         <v>350</v>
       </c>
       <c r="AN5" t="n">
         <v>424</v>
       </c>
       <c r="AO5" t="n">
         <v>398</v>
       </c>
       <c r="AP5" t="n">
         <v>410</v>
       </c>
       <c r="AQ5" t="n">
         <v>431</v>
       </c>
       <c r="AR5" t="n">
         <v>424</v>
       </c>
       <c r="AS5" t="n">
         <v>439</v>
       </c>
+      <c r="AT5" t="n">
+        <v>455</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>309</v>
       </c>
       <c r="C6" t="n">
         <v>302</v>
       </c>
       <c r="D6" t="n">
         <v>311</v>
       </c>
       <c r="E6" t="n">
         <v>294</v>
       </c>
       <c r="F6" t="n">
         <v>347</v>
       </c>
       <c r="G6" t="n">
         <v>352</v>
       </c>
@@ -11317,64 +11545,67 @@
         <v>374</v>
       </c>
       <c r="AL6" t="n">
         <v>366</v>
       </c>
       <c r="AM6" t="n">
         <v>378</v>
       </c>
       <c r="AN6" t="n">
         <v>383</v>
       </c>
       <c r="AO6" t="n">
         <v>378</v>
       </c>
       <c r="AP6" t="n">
         <v>377</v>
       </c>
       <c r="AQ6" t="n">
         <v>386</v>
       </c>
       <c r="AR6" t="n">
         <v>384</v>
       </c>
       <c r="AS6" t="n">
         <v>387</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11383,50 +11614,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11611,50 +11843,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11750,50 +11987,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -11889,50 +12129,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12028,50 +12271,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>156</v>
       </c>
       <c r="C5" t="n">
         <v>157</v>
       </c>
       <c r="D5" t="n">
         <v>138</v>
       </c>
       <c r="E5" t="n">
         <v>146</v>
       </c>
       <c r="F5" t="n">
         <v>135</v>
       </c>
       <c r="G5" t="n">
         <v>151</v>
       </c>
@@ -12167,50 +12413,53 @@
       </c>
       <c r="AL5" t="n">
         <v>147</v>
       </c>
       <c r="AM5" t="n">
         <v>135</v>
       </c>
       <c r="AN5" t="n">
         <v>110</v>
       </c>
       <c r="AO5" t="n">
         <v>139</v>
       </c>
       <c r="AP5" t="n">
         <v>123</v>
       </c>
       <c r="AQ5" t="n">
         <v>128</v>
       </c>
       <c r="AR5" t="n">
         <v>134</v>
       </c>
       <c r="AS5" t="n">
         <v>132</v>
       </c>
+      <c r="AT5" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>188</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>183</v>
       </c>
       <c r="E6" t="n">
         <v>188</v>
       </c>
       <c r="F6" t="n">
         <v>178</v>
       </c>
       <c r="G6" t="n">
         <v>182</v>
       </c>
@@ -12305,64 +12554,67 @@
         <v>186</v>
       </c>
       <c r="AL6" t="n">
         <v>184</v>
       </c>
       <c r="AM6" t="n">
         <v>186</v>
       </c>
       <c r="AN6" t="n">
         <v>189</v>
       </c>
       <c r="AO6" t="n">
         <v>190</v>
       </c>
       <c r="AP6" t="n">
         <v>190</v>
       </c>
       <c r="AQ6" t="n">
         <v>193</v>
       </c>
       <c r="AR6" t="n">
         <v>193</v>
       </c>
       <c r="AS6" t="n">
         <v>193</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12371,50 +12623,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12599,50 +12852,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12738,50 +12996,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -12877,50 +13138,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -13016,50 +13280,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>26</v>
       </c>
       <c r="C5" t="n">
         <v>33</v>
       </c>
       <c r="D5" t="n">
         <v>20</v>
       </c>
       <c r="E5" t="n">
         <v>35</v>
       </c>
       <c r="F5" t="n">
         <v>19</v>
       </c>
       <c r="G5" t="n">
         <v>21</v>
       </c>
@@ -13155,50 +13422,53 @@
       </c>
       <c r="AL5" t="n">
         <v>35</v>
       </c>
       <c r="AM5" t="n">
         <v>27</v>
       </c>
       <c r="AN5" t="n">
         <v>36</v>
       </c>
       <c r="AO5" t="n">
         <v>43</v>
       </c>
       <c r="AP5" t="n">
         <v>45</v>
       </c>
       <c r="AQ5" t="n">
         <v>42</v>
       </c>
       <c r="AR5" t="n">
         <v>47</v>
       </c>
       <c r="AS5" t="n">
         <v>43</v>
       </c>
+      <c r="AT5" t="n">
+        <v>36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>39</v>
       </c>
       <c r="C6" t="n">
         <v>41</v>
       </c>
       <c r="D6" t="n">
         <v>27</v>
       </c>
       <c r="E6" t="n">
         <v>52</v>
       </c>
       <c r="F6" t="n">
         <v>35</v>
       </c>
       <c r="G6" t="n">
         <v>38</v>
       </c>
@@ -13293,64 +13563,67 @@
         <v>22</v>
       </c>
       <c r="AL6" t="n">
         <v>28</v>
       </c>
       <c r="AM6" t="n">
         <v>20</v>
       </c>
       <c r="AN6" t="n">
         <v>20</v>
       </c>
       <c r="AO6" t="n">
         <v>28</v>
       </c>
       <c r="AP6" t="n">
         <v>30</v>
       </c>
       <c r="AQ6" t="n">
         <v>27</v>
       </c>
       <c r="AR6" t="n">
         <v>29</v>
       </c>
       <c r="AS6" t="n">
         <v>26</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13359,50 +13632,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13587,50 +13861,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -13726,50 +14005,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -13865,50 +14147,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14004,50 +14289,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1009</v>
       </c>
       <c r="C5" t="n">
         <v>1026</v>
       </c>
       <c r="D5" t="n">
         <v>1003</v>
       </c>
       <c r="E5" t="n">
         <v>986</v>
       </c>
       <c r="F5" t="n">
         <v>996</v>
       </c>
       <c r="G5" t="n">
         <v>993</v>
       </c>
@@ -14143,50 +14431,53 @@
       </c>
       <c r="AL5" t="n">
         <v>1028</v>
       </c>
       <c r="AM5" t="n">
         <v>1002</v>
       </c>
       <c r="AN5" t="n">
         <v>1038</v>
       </c>
       <c r="AO5" t="n">
         <v>1051</v>
       </c>
       <c r="AP5" t="n">
         <v>1035</v>
       </c>
       <c r="AQ5" t="n">
         <v>1026</v>
       </c>
       <c r="AR5" t="n">
         <v>1037</v>
       </c>
       <c r="AS5" t="n">
         <v>1050</v>
       </c>
+      <c r="AT5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>976</v>
       </c>
       <c r="C6" t="n">
         <v>963</v>
       </c>
       <c r="D6" t="n">
         <v>951</v>
       </c>
       <c r="E6" t="n">
         <v>974</v>
       </c>
       <c r="F6" t="n">
         <v>933</v>
       </c>
       <c r="G6" t="n">
         <v>954</v>
       </c>
@@ -14281,64 +14572,67 @@
         <v>970</v>
       </c>
       <c r="AL6" t="n">
         <v>963</v>
       </c>
       <c r="AM6" t="n">
         <v>974</v>
       </c>
       <c r="AN6" t="n">
         <v>987</v>
       </c>
       <c r="AO6" t="n">
         <v>994</v>
       </c>
       <c r="AP6" t="n">
         <v>994</v>
       </c>
       <c r="AQ6" t="n">
         <v>1011</v>
       </c>
       <c r="AR6" t="n">
         <v>1009</v>
       </c>
       <c r="AS6" t="n">
         <v>1009</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>995</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14347,50 +14641,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14575,50 +14870,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -14714,50 +15014,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -14853,50 +15156,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -14992,50 +15298,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>703</v>
       </c>
       <c r="C5" t="n">
         <v>663</v>
       </c>
       <c r="D5" t="n">
         <v>665</v>
       </c>
       <c r="E5" t="n">
         <v>722</v>
       </c>
       <c r="F5" t="n">
         <v>641</v>
       </c>
       <c r="G5" t="n">
         <v>681</v>
       </c>
@@ -15131,50 +15440,53 @@
       </c>
       <c r="AL5" t="n">
         <v>661</v>
       </c>
       <c r="AM5" t="n">
         <v>706</v>
       </c>
       <c r="AN5" t="n">
         <v>694</v>
       </c>
       <c r="AO5" t="n">
         <v>693</v>
       </c>
       <c r="AP5" t="n">
         <v>709</v>
       </c>
       <c r="AQ5" t="n">
         <v>747</v>
       </c>
       <c r="AR5" t="n">
         <v>734</v>
       </c>
       <c r="AS5" t="n">
         <v>721</v>
       </c>
+      <c r="AT5" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>736</v>
       </c>
       <c r="C6" t="n">
         <v>726</v>
       </c>
       <c r="D6" t="n">
         <v>717</v>
       </c>
       <c r="E6" t="n">
         <v>734</v>
       </c>
       <c r="F6" t="n">
         <v>704</v>
       </c>
       <c r="G6" t="n">
         <v>720</v>
       </c>
@@ -15269,64 +15581,67 @@
         <v>732</v>
       </c>
       <c r="AL6" t="n">
         <v>726</v>
       </c>
       <c r="AM6" t="n">
         <v>734</v>
       </c>
       <c r="AN6" t="n">
         <v>745</v>
       </c>
       <c r="AO6" t="n">
         <v>750</v>
       </c>
       <c r="AP6" t="n">
         <v>750</v>
       </c>
       <c r="AQ6" t="n">
         <v>762</v>
       </c>
       <c r="AR6" t="n">
         <v>762</v>
       </c>
       <c r="AS6" t="n">
         <v>762</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>750</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15335,50 +15650,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15563,50 +15879,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -15702,50 +16023,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -15841,50 +16165,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -15980,50 +16307,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>697</v>
       </c>
       <c r="C5" t="n">
         <v>695</v>
       </c>
       <c r="D5" t="n">
         <v>660</v>
       </c>
       <c r="E5" t="n">
         <v>683</v>
       </c>
       <c r="F5" t="n">
         <v>647</v>
       </c>
       <c r="G5" t="n">
         <v>685</v>
       </c>
@@ -16119,50 +16449,53 @@
       </c>
       <c r="AL5" t="n">
         <v>666</v>
       </c>
       <c r="AM5" t="n">
         <v>683</v>
       </c>
       <c r="AN5" t="n">
         <v>714</v>
       </c>
       <c r="AO5" t="n">
         <v>690</v>
       </c>
       <c r="AP5" t="n">
         <v>725</v>
       </c>
       <c r="AQ5" t="n">
         <v>728</v>
       </c>
       <c r="AR5" t="n">
         <v>735</v>
       </c>
       <c r="AS5" t="n">
         <v>741</v>
       </c>
+      <c r="AT5" t="n">
+        <v>662</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>721</v>
       </c>
       <c r="C6" t="n">
         <v>711</v>
       </c>
       <c r="D6" t="n">
         <v>702</v>
       </c>
       <c r="E6" t="n">
         <v>719</v>
       </c>
       <c r="F6" t="n">
         <v>683</v>
       </c>
       <c r="G6" t="n">
         <v>698</v>
       </c>
@@ -16257,64 +16590,67 @@
         <v>710</v>
       </c>
       <c r="AL6" t="n">
         <v>704</v>
       </c>
       <c r="AM6" t="n">
         <v>712</v>
       </c>
       <c r="AN6" t="n">
         <v>722</v>
       </c>
       <c r="AO6" t="n">
         <v>727</v>
       </c>
       <c r="AP6" t="n">
         <v>727</v>
       </c>
       <c r="AQ6" t="n">
         <v>739</v>
       </c>
       <c r="AR6" t="n">
         <v>739</v>
       </c>
       <c r="AS6" t="n">
         <v>739</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>728</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16323,50 +16659,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16551,50 +16888,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -16690,50 +17032,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -16829,50 +17174,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -16968,50 +17316,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>416</v>
       </c>
       <c r="C5" t="n">
         <v>409</v>
       </c>
       <c r="D5" t="n">
         <v>431</v>
       </c>
       <c r="E5" t="n">
         <v>442</v>
       </c>
       <c r="F5" t="n">
         <v>399</v>
       </c>
       <c r="G5" t="n">
         <v>408</v>
       </c>
@@ -17107,50 +17458,53 @@
       </c>
       <c r="AL5" t="n">
         <v>410</v>
       </c>
       <c r="AM5" t="n">
         <v>424</v>
       </c>
       <c r="AN5" t="n">
         <v>429</v>
       </c>
       <c r="AO5" t="n">
         <v>426</v>
       </c>
       <c r="AP5" t="n">
         <v>420</v>
       </c>
       <c r="AQ5" t="n">
         <v>441</v>
       </c>
       <c r="AR5" t="n">
         <v>420</v>
       </c>
       <c r="AS5" t="n">
         <v>421</v>
       </c>
+      <c r="AT5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>407</v>
       </c>
       <c r="C6" t="n">
         <v>402</v>
       </c>
       <c r="D6" t="n">
         <v>397</v>
       </c>
       <c r="E6" t="n">
         <v>407</v>
       </c>
       <c r="F6" t="n">
         <v>395</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -17245,64 +17599,67 @@
         <v>410</v>
       </c>
       <c r="AL6" t="n">
         <v>407</v>
       </c>
       <c r="AM6" t="n">
         <v>412</v>
       </c>
       <c r="AN6" t="n">
         <v>417</v>
       </c>
       <c r="AO6" t="n">
         <v>420</v>
       </c>
       <c r="AP6" t="n">
         <v>420</v>
       </c>
       <c r="AQ6" t="n">
         <v>427</v>
       </c>
       <c r="AR6" t="n">
         <v>427</v>
       </c>
       <c r="AS6" t="n">
         <v>427</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17311,50 +17668,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17539,50 +17897,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -17678,50 +18041,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -17817,50 +18183,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17956,50 +18325,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>443</v>
       </c>
       <c r="C5" t="n">
         <v>428</v>
       </c>
       <c r="D5" t="n">
         <v>439</v>
       </c>
       <c r="E5" t="n">
         <v>437</v>
       </c>
       <c r="F5" t="n">
         <v>456</v>
       </c>
       <c r="G5" t="n">
         <v>430</v>
       </c>
@@ -18095,50 +18467,53 @@
       </c>
       <c r="AL5" t="n">
         <v>466</v>
       </c>
       <c r="AM5" t="n">
         <v>466</v>
       </c>
       <c r="AN5" t="n">
         <v>479</v>
       </c>
       <c r="AO5" t="n">
         <v>489</v>
       </c>
       <c r="AP5" t="n">
         <v>476</v>
       </c>
       <c r="AQ5" t="n">
         <v>476</v>
       </c>
       <c r="AR5" t="n">
         <v>482</v>
       </c>
       <c r="AS5" t="n">
         <v>477</v>
       </c>
+      <c r="AT5" t="n">
+        <v>489</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>395</v>
       </c>
       <c r="C6" t="n">
         <v>390</v>
       </c>
       <c r="D6" t="n">
         <v>385</v>
       </c>
       <c r="E6" t="n">
         <v>395</v>
       </c>
       <c r="F6" t="n">
         <v>381</v>
       </c>
       <c r="G6" t="n">
         <v>390</v>
       </c>
@@ -18233,64 +18608,67 @@
         <v>397</v>
       </c>
       <c r="AL6" t="n">
         <v>394</v>
       </c>
       <c r="AM6" t="n">
         <v>398</v>
       </c>
       <c r="AN6" t="n">
         <v>404</v>
       </c>
       <c r="AO6" t="n">
         <v>406</v>
       </c>
       <c r="AP6" t="n">
         <v>406</v>
       </c>
       <c r="AQ6" t="n">
         <v>413</v>
       </c>
       <c r="AR6" t="n">
         <v>413</v>
       </c>
       <c r="AS6" t="n">
         <v>413</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18299,50 +18677,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18527,50 +18906,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -18666,50 +19050,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -18805,50 +19192,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18944,50 +19334,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>765</v>
       </c>
       <c r="C5" t="n">
         <v>736</v>
       </c>
       <c r="D5" t="n">
         <v>744</v>
       </c>
       <c r="E5" t="n">
         <v>751</v>
       </c>
       <c r="F5" t="n">
         <v>702</v>
       </c>
       <c r="G5" t="n">
         <v>724</v>
       </c>
@@ -19083,50 +19476,53 @@
       </c>
       <c r="AL5" t="n">
         <v>747</v>
       </c>
       <c r="AM5" t="n">
         <v>766</v>
       </c>
       <c r="AN5" t="n">
         <v>789</v>
       </c>
       <c r="AO5" t="n">
         <v>772</v>
       </c>
       <c r="AP5" t="n">
         <v>805</v>
       </c>
       <c r="AQ5" t="n">
         <v>805</v>
       </c>
       <c r="AR5" t="n">
         <v>803</v>
       </c>
       <c r="AS5" t="n">
         <v>797</v>
       </c>
+      <c r="AT5" t="n">
+        <v>762</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>829</v>
       </c>
       <c r="C6" t="n">
         <v>817</v>
       </c>
       <c r="D6" t="n">
         <v>807</v>
       </c>
       <c r="E6" t="n">
         <v>827</v>
       </c>
       <c r="F6" t="n">
         <v>796</v>
       </c>
       <c r="G6" t="n">
         <v>814</v>
       </c>
@@ -19221,64 +19617,67 @@
         <v>827</v>
       </c>
       <c r="AL6" t="n">
         <v>821</v>
       </c>
       <c r="AM6" t="n">
         <v>830</v>
       </c>
       <c r="AN6" t="n">
         <v>842</v>
       </c>
       <c r="AO6" t="n">
         <v>848</v>
       </c>
       <c r="AP6" t="n">
         <v>848</v>
       </c>
       <c r="AQ6" t="n">
         <v>862</v>
       </c>
       <c r="AR6" t="n">
         <v>861</v>
       </c>
       <c r="AS6" t="n">
         <v>861</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>848</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19287,50 +19686,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19515,50 +19915,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -19654,50 +20059,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -19793,50 +20201,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.61</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -19932,50 +20343,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>947</v>
       </c>
       <c r="C5" t="n">
         <v>953</v>
       </c>
       <c r="D5" t="n">
         <v>924</v>
       </c>
       <c r="E5" t="n">
         <v>957</v>
       </c>
       <c r="F5" t="n">
         <v>935</v>
       </c>
       <c r="G5" t="n">
         <v>950</v>
       </c>
@@ -20071,50 +20485,53 @@
       </c>
       <c r="AL5" t="n">
         <v>942</v>
       </c>
       <c r="AM5" t="n">
         <v>942</v>
       </c>
       <c r="AN5" t="n">
         <v>943</v>
       </c>
       <c r="AO5" t="n">
         <v>972</v>
       </c>
       <c r="AP5" t="n">
         <v>939</v>
       </c>
       <c r="AQ5" t="n">
         <v>968</v>
       </c>
       <c r="AR5" t="n">
         <v>968</v>
       </c>
       <c r="AS5" t="n">
         <v>974</v>
       </c>
+      <c r="AT5" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>883</v>
       </c>
       <c r="C6" t="n">
         <v>872</v>
       </c>
       <c r="D6" t="n">
         <v>861</v>
       </c>
       <c r="E6" t="n">
         <v>881</v>
       </c>
       <c r="F6" t="n">
         <v>841</v>
       </c>
       <c r="G6" t="n">
         <v>860</v>
       </c>
@@ -20209,64 +20626,67 @@
         <v>875</v>
       </c>
       <c r="AL6" t="n">
         <v>868</v>
       </c>
       <c r="AM6" t="n">
         <v>878</v>
       </c>
       <c r="AN6" t="n">
         <v>890</v>
       </c>
       <c r="AO6" t="n">
         <v>896</v>
       </c>
       <c r="AP6" t="n">
         <v>896</v>
       </c>
       <c r="AQ6" t="n">
         <v>911</v>
       </c>
       <c r="AR6" t="n">
         <v>910</v>
       </c>
       <c r="AS6" t="n">
         <v>910</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>897</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20275,50 +20695,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20503,50 +20924,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -20642,50 +21068,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -20781,50 +21210,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20920,50 +21352,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>186</v>
       </c>
       <c r="C5" t="n">
         <v>189</v>
       </c>
       <c r="D5" t="n">
         <v>177</v>
       </c>
       <c r="E5" t="n">
         <v>195</v>
       </c>
       <c r="F5" t="n">
         <v>164</v>
       </c>
       <c r="G5" t="n">
         <v>198</v>
       </c>
@@ -21059,50 +21494,53 @@
       </c>
       <c r="AL5" t="n">
         <v>184</v>
       </c>
       <c r="AM5" t="n">
         <v>181</v>
       </c>
       <c r="AN5" t="n">
         <v>172</v>
       </c>
       <c r="AO5" t="n">
         <v>162</v>
       </c>
       <c r="AP5" t="n">
         <v>183</v>
       </c>
       <c r="AQ5" t="n">
         <v>198</v>
       </c>
       <c r="AR5" t="n">
         <v>175</v>
       </c>
       <c r="AS5" t="n">
         <v>185</v>
       </c>
+      <c r="AT5" t="n">
+        <v>185</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>205</v>
       </c>
       <c r="C6" t="n">
         <v>203</v>
       </c>
       <c r="D6" t="n">
         <v>200</v>
       </c>
       <c r="E6" t="n">
         <v>205</v>
       </c>
       <c r="F6" t="n">
         <v>197</v>
       </c>
       <c r="G6" t="n">
         <v>201</v>
       </c>
@@ -21197,64 +21635,67 @@
         <v>206</v>
       </c>
       <c r="AL6" t="n">
         <v>204</v>
       </c>
       <c r="AM6" t="n">
         <v>207</v>
       </c>
       <c r="AN6" t="n">
         <v>210</v>
       </c>
       <c r="AO6" t="n">
         <v>211</v>
       </c>
       <c r="AP6" t="n">
         <v>211</v>
       </c>
       <c r="AQ6" t="n">
         <v>215</v>
       </c>
       <c r="AR6" t="n">
         <v>214</v>
       </c>
       <c r="AS6" t="n">
         <v>214</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS6"/>
+  <dimension ref="A1:AT6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21263,50 +21704,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21491,50 +21933,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-09-15</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -21630,50 +22077,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -21769,50 +22219,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21908,50 +22361,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>587</v>
       </c>
       <c r="C5" t="n">
         <v>577</v>
       </c>
       <c r="D5" t="n">
         <v>566</v>
       </c>
       <c r="E5" t="n">
         <v>575</v>
       </c>
       <c r="F5" t="n">
         <v>566</v>
       </c>
       <c r="G5" t="n">
         <v>572</v>
       </c>
@@ -22047,50 +22503,53 @@
       </c>
       <c r="AL5" t="n">
         <v>581</v>
       </c>
       <c r="AM5" t="n">
         <v>590</v>
       </c>
       <c r="AN5" t="n">
         <v>634</v>
       </c>
       <c r="AO5" t="n">
         <v>623</v>
       </c>
       <c r="AP5" t="n">
         <v>627</v>
       </c>
       <c r="AQ5" t="n">
         <v>633</v>
       </c>
       <c r="AR5" t="n">
         <v>646</v>
       </c>
       <c r="AS5" t="n">
         <v>637</v>
       </c>
+      <c r="AT5" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>572</v>
       </c>
       <c r="C6" t="n">
         <v>564</v>
       </c>
       <c r="D6" t="n">
         <v>557</v>
       </c>
       <c r="E6" t="n">
         <v>570</v>
       </c>
       <c r="F6" t="n">
         <v>549</v>
       </c>
       <c r="G6" t="n">
         <v>562</v>
       </c>
@@ -22185,46 +22644,49 @@
         <v>584</v>
       </c>
       <c r="AL6" t="n">
         <v>579</v>
       </c>
       <c r="AM6" t="n">
         <v>586</v>
       </c>
       <c r="AN6" t="n">
         <v>594</v>
       </c>
       <c r="AO6" t="n">
         <v>598</v>
       </c>
       <c r="AP6" t="n">
         <v>598</v>
       </c>
       <c r="AQ6" t="n">
         <v>608</v>
       </c>
       <c r="AR6" t="n">
         <v>607</v>
       </c>
       <c r="AS6" t="n">
         <v>607</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>