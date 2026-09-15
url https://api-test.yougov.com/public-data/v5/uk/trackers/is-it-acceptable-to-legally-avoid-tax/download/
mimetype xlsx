--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -516,50 +516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -749,50 +750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -891,50 +897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -1033,50 +1042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1175,50 +1187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1712</v>
       </c>
       <c r="C5" t="n">
         <v>1689</v>
       </c>
       <c r="D5" t="n">
         <v>1668</v>
       </c>
       <c r="E5" t="n">
         <v>1708</v>
       </c>
       <c r="F5" t="n">
         <v>1637</v>
       </c>
       <c r="G5" t="n">
         <v>1674</v>
       </c>
@@ -1317,50 +1332,53 @@
       </c>
       <c r="AM5" t="n">
         <v>1708</v>
       </c>
       <c r="AN5" t="n">
         <v>1732</v>
       </c>
       <c r="AO5" t="n">
         <v>1744</v>
       </c>
       <c r="AP5" t="n">
         <v>1744</v>
       </c>
       <c r="AQ5" t="n">
         <v>1773</v>
       </c>
       <c r="AR5" t="n">
         <v>1771</v>
       </c>
       <c r="AS5" t="n">
         <v>1771</v>
       </c>
       <c r="AT5" t="n">
         <v>1745</v>
       </c>
+      <c r="AU5" t="n">
+        <v>1788</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1712</v>
       </c>
       <c r="C6" t="n">
         <v>1689</v>
       </c>
       <c r="D6" t="n">
         <v>1668</v>
       </c>
       <c r="E6" t="n">
         <v>1708</v>
       </c>
       <c r="F6" t="n">
         <v>1637</v>
       </c>
       <c r="G6" t="n">
         <v>1674</v>
       </c>
@@ -1458,64 +1476,67 @@
         <v>1689</v>
       </c>
       <c r="AM6" t="n">
         <v>1708</v>
       </c>
       <c r="AN6" t="n">
         <v>1732</v>
       </c>
       <c r="AO6" t="n">
         <v>1744</v>
       </c>
       <c r="AP6" t="n">
         <v>1744</v>
       </c>
       <c r="AQ6" t="n">
         <v>1773</v>
       </c>
       <c r="AR6" t="n">
         <v>1771</v>
       </c>
       <c r="AS6" t="n">
         <v>1771</v>
       </c>
       <c r="AT6" t="n">
         <v>1745</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>1788</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1525,50 +1546,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1758,50 +1780,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1900,50 +1927,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -2042,50 +2072,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2184,50 +2217,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>290</v>
       </c>
       <c r="C5" t="n">
         <v>287</v>
       </c>
       <c r="D5" t="n">
         <v>278</v>
       </c>
       <c r="E5" t="n">
         <v>297</v>
       </c>
       <c r="F5" t="n">
         <v>277</v>
       </c>
       <c r="G5" t="n">
         <v>279</v>
       </c>
@@ -2326,50 +2362,53 @@
       </c>
       <c r="AM5" t="n">
         <v>290</v>
       </c>
       <c r="AN5" t="n">
         <v>281</v>
       </c>
       <c r="AO5" t="n">
         <v>290</v>
       </c>
       <c r="AP5" t="n">
         <v>281</v>
       </c>
       <c r="AQ5" t="n">
         <v>300</v>
       </c>
       <c r="AR5" t="n">
         <v>293</v>
       </c>
       <c r="AS5" t="n">
         <v>290</v>
       </c>
       <c r="AT5" t="n">
         <v>271</v>
       </c>
+      <c r="AU5" t="n">
+        <v>312</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>282</v>
       </c>
       <c r="C6" t="n">
         <v>279</v>
       </c>
       <c r="D6" t="n">
         <v>275</v>
       </c>
       <c r="E6" t="n">
         <v>282</v>
       </c>
       <c r="F6" t="n">
         <v>272</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -2467,64 +2506,67 @@
         <v>277</v>
       </c>
       <c r="AM6" t="n">
         <v>280</v>
       </c>
       <c r="AN6" t="n">
         <v>284</v>
       </c>
       <c r="AO6" t="n">
         <v>286</v>
       </c>
       <c r="AP6" t="n">
         <v>286</v>
       </c>
       <c r="AQ6" t="n">
         <v>291</v>
       </c>
       <c r="AR6" t="n">
         <v>290</v>
       </c>
       <c r="AS6" t="n">
         <v>290</v>
       </c>
       <c r="AT6" t="n">
         <v>286</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2534,50 +2576,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2767,50 +2810,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -2909,50 +2957,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -3051,50 +3102,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3193,50 +3247,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>412</v>
       </c>
       <c r="C5" t="n">
         <v>404</v>
       </c>
       <c r="D5" t="n">
         <v>412</v>
       </c>
       <c r="E5" t="n">
         <v>401</v>
       </c>
       <c r="F5" t="n">
         <v>407</v>
       </c>
       <c r="G5" t="n">
         <v>397</v>
       </c>
@@ -3335,50 +3392,53 @@
       </c>
       <c r="AM5" t="n">
         <v>411</v>
       </c>
       <c r="AN5" t="n">
         <v>414</v>
       </c>
       <c r="AO5" t="n">
         <v>432</v>
       </c>
       <c r="AP5" t="n">
         <v>434</v>
       </c>
       <c r="AQ5" t="n">
         <v>386</v>
       </c>
       <c r="AR5" t="n">
         <v>419</v>
       </c>
       <c r="AS5" t="n">
         <v>426</v>
       </c>
       <c r="AT5" t="n">
         <v>447</v>
       </c>
+      <c r="AU5" t="n">
+        <v>408</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>418</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>407</v>
       </c>
       <c r="E6" t="n">
         <v>417</v>
       </c>
       <c r="F6" t="n">
         <v>395</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -3476,64 +3536,67 @@
         <v>400</v>
       </c>
       <c r="AM6" t="n">
         <v>405</v>
       </c>
       <c r="AN6" t="n">
         <v>410</v>
       </c>
       <c r="AO6" t="n">
         <v>413</v>
       </c>
       <c r="AP6" t="n">
         <v>413</v>
       </c>
       <c r="AQ6" t="n">
         <v>420</v>
       </c>
       <c r="AR6" t="n">
         <v>420</v>
       </c>
       <c r="AS6" t="n">
         <v>420</v>
       </c>
       <c r="AT6" t="n">
         <v>414</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3543,50 +3606,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3776,50 +3840,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3918,50 +3987,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -4060,50 +4132,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4202,50 +4277,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>151</v>
       </c>
       <c r="C5" t="n">
         <v>147</v>
       </c>
       <c r="D5" t="n">
         <v>143</v>
       </c>
       <c r="E5" t="n">
         <v>151</v>
       </c>
       <c r="F5" t="n">
         <v>133</v>
       </c>
       <c r="G5" t="n">
         <v>144</v>
       </c>
@@ -4344,50 +4422,53 @@
       </c>
       <c r="AM5" t="n">
         <v>146</v>
       </c>
       <c r="AN5" t="n">
         <v>139</v>
       </c>
       <c r="AO5" t="n">
         <v>144</v>
       </c>
       <c r="AP5" t="n">
         <v>135</v>
       </c>
       <c r="AQ5" t="n">
         <v>161</v>
       </c>
       <c r="AR5" t="n">
         <v>144</v>
       </c>
       <c r="AS5" t="n">
         <v>139</v>
       </c>
       <c r="AT5" t="n">
         <v>119</v>
       </c>
+      <c r="AU5" t="n">
+        <v>152</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>147</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>143</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>141</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -4485,64 +4566,67 @@
         <v>147</v>
       </c>
       <c r="AM6" t="n">
         <v>149</v>
       </c>
       <c r="AN6" t="n">
         <v>151</v>
       </c>
       <c r="AO6" t="n">
         <v>152</v>
       </c>
       <c r="AP6" t="n">
         <v>152</v>
       </c>
       <c r="AQ6" t="n">
         <v>154</v>
       </c>
       <c r="AR6" t="n">
         <v>154</v>
       </c>
       <c r="AS6" t="n">
         <v>154</v>
       </c>
       <c r="AT6" t="n">
         <v>152</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4552,50 +4636,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4785,50 +4870,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -4927,50 +5017,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -5069,50 +5162,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -5211,50 +5307,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>86</v>
       </c>
       <c r="C5" t="n">
         <v>85</v>
       </c>
       <c r="D5" t="n">
         <v>92</v>
       </c>
       <c r="E5" t="n">
         <v>89</v>
       </c>
       <c r="F5" t="n">
         <v>90</v>
       </c>
       <c r="G5" t="n">
         <v>84</v>
       </c>
@@ -5353,50 +5452,53 @@
       </c>
       <c r="AM5" t="n">
         <v>90</v>
       </c>
       <c r="AN5" t="n">
         <v>92</v>
       </c>
       <c r="AO5" t="n">
         <v>93</v>
       </c>
       <c r="AP5" t="n">
         <v>84</v>
       </c>
       <c r="AQ5" t="n">
         <v>95</v>
       </c>
       <c r="AR5" t="n">
         <v>94</v>
       </c>
       <c r="AS5" t="n">
         <v>94</v>
       </c>
       <c r="AT5" t="n">
         <v>93</v>
       </c>
+      <c r="AU5" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>87</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>85</v>
       </c>
       <c r="E6" t="n">
         <v>87</v>
       </c>
       <c r="F6" t="n">
         <v>84</v>
       </c>
       <c r="G6" t="n">
         <v>85</v>
       </c>
@@ -5494,64 +5596,67 @@
         <v>81</v>
       </c>
       <c r="AM6" t="n">
         <v>82</v>
       </c>
       <c r="AN6" t="n">
         <v>83</v>
       </c>
       <c r="AO6" t="n">
         <v>84</v>
       </c>
       <c r="AP6" t="n">
         <v>84</v>
       </c>
       <c r="AQ6" t="n">
         <v>85</v>
       </c>
       <c r="AR6" t="n">
         <v>85</v>
       </c>
       <c r="AS6" t="n">
         <v>85</v>
       </c>
       <c r="AT6" t="n">
         <v>84</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5561,50 +5666,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5794,50 +5900,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -5936,50 +6047,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -6078,50 +6192,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6220,50 +6337,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>589</v>
       </c>
       <c r="C5" t="n">
         <v>596</v>
       </c>
       <c r="D5" t="n">
         <v>590</v>
       </c>
       <c r="E5" t="n">
         <v>592</v>
       </c>
       <c r="F5" t="n">
         <v>613</v>
       </c>
       <c r="G5" t="n">
         <v>602</v>
       </c>
@@ -6362,50 +6482,53 @@
       </c>
       <c r="AM5" t="n">
         <v>277</v>
       </c>
       <c r="AN5" t="n">
         <v>263</v>
       </c>
       <c r="AO5" t="n">
         <v>300</v>
       </c>
       <c r="AP5" t="n">
         <v>279</v>
       </c>
       <c r="AQ5" t="n">
         <v>281</v>
       </c>
       <c r="AR5" t="n">
         <v>285</v>
       </c>
       <c r="AS5" t="n">
         <v>293</v>
       </c>
       <c r="AT5" t="n">
         <v>276</v>
       </c>
+      <c r="AU5" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>570</v>
       </c>
       <c r="C6" t="n">
         <v>570</v>
       </c>
       <c r="D6" t="n">
         <v>553</v>
       </c>
       <c r="E6" t="n">
         <v>571</v>
       </c>
       <c r="F6" t="n">
         <v>555</v>
       </c>
       <c r="G6" t="n">
         <v>573</v>
       </c>
@@ -6503,64 +6626,67 @@
         <v>304</v>
       </c>
       <c r="AM6" t="n">
         <v>307</v>
       </c>
       <c r="AN6" t="n">
         <v>312</v>
       </c>
       <c r="AO6" t="n">
         <v>315</v>
       </c>
       <c r="AP6" t="n">
         <v>314</v>
       </c>
       <c r="AQ6" t="n">
         <v>319</v>
       </c>
       <c r="AR6" t="n">
         <v>319</v>
       </c>
       <c r="AS6" t="n">
         <v>319</v>
       </c>
       <c r="AT6" t="n">
         <v>315</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6570,50 +6696,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6803,50 +6930,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6945,50 +7077,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -7087,50 +7222,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.66</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7229,50 +7367,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>562</v>
       </c>
       <c r="C5" t="n">
         <v>548</v>
       </c>
       <c r="D5" t="n">
         <v>532</v>
       </c>
       <c r="E5" t="n">
         <v>562</v>
       </c>
       <c r="F5" t="n">
         <v>450</v>
       </c>
       <c r="G5" t="n">
         <v>472</v>
       </c>
@@ -7371,50 +7512,53 @@
       </c>
       <c r="AM5" t="n">
         <v>547</v>
       </c>
       <c r="AN5" t="n">
         <v>465</v>
       </c>
       <c r="AO5" t="n">
         <v>484</v>
       </c>
       <c r="AP5" t="n">
         <v>490</v>
       </c>
       <c r="AQ5" t="n">
         <v>474</v>
       </c>
       <c r="AR5" t="n">
         <v>474</v>
       </c>
       <c r="AS5" t="n">
         <v>462</v>
       </c>
       <c r="AT5" t="n">
         <v>481</v>
       </c>
+      <c r="AU5" t="n">
+        <v>482</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>537</v>
       </c>
       <c r="C6" t="n">
         <v>538</v>
       </c>
       <c r="D6" t="n">
         <v>532</v>
       </c>
       <c r="E6" t="n">
         <v>544</v>
       </c>
       <c r="F6" t="n">
         <v>407</v>
       </c>
       <c r="G6" t="n">
         <v>418</v>
       </c>
@@ -7512,64 +7656,67 @@
         <v>434</v>
       </c>
       <c r="AM6" t="n">
         <v>441</v>
       </c>
       <c r="AN6" t="n">
         <v>445</v>
       </c>
       <c r="AO6" t="n">
         <v>450</v>
       </c>
       <c r="AP6" t="n">
         <v>448</v>
       </c>
       <c r="AQ6" t="n">
         <v>456</v>
       </c>
       <c r="AR6" t="n">
         <v>457</v>
       </c>
       <c r="AS6" t="n">
         <v>457</v>
       </c>
       <c r="AT6" t="n">
         <v>455</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7579,50 +7726,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7812,50 +7960,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -7954,50 +8107,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -8096,50 +8252,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8238,50 +8397,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>105</v>
       </c>
       <c r="C5" t="n">
         <v>109</v>
       </c>
       <c r="D5" t="n">
         <v>109</v>
       </c>
       <c r="E5" t="n">
         <v>102</v>
       </c>
       <c r="F5" t="n">
         <v>161</v>
       </c>
       <c r="G5" t="n">
         <v>182</v>
       </c>
@@ -8380,50 +8542,53 @@
       </c>
       <c r="AM5" t="n">
         <v>163</v>
       </c>
       <c r="AN5" t="n">
         <v>167</v>
       </c>
       <c r="AO5" t="n">
         <v>162</v>
       </c>
       <c r="AP5" t="n">
         <v>160</v>
       </c>
       <c r="AQ5" t="n">
         <v>167</v>
       </c>
       <c r="AR5" t="n">
         <v>149</v>
       </c>
       <c r="AS5" t="n">
         <v>163</v>
       </c>
       <c r="AT5" t="n">
         <v>150</v>
       </c>
+      <c r="AU5" t="n">
+        <v>174</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>99</v>
       </c>
       <c r="C6" t="n">
         <v>97</v>
       </c>
       <c r="D6" t="n">
         <v>100</v>
       </c>
       <c r="E6" t="n">
         <v>97</v>
       </c>
       <c r="F6" t="n">
         <v>147</v>
       </c>
       <c r="G6" t="n">
         <v>151</v>
       </c>
@@ -8521,64 +8686,67 @@
         <v>155</v>
       </c>
       <c r="AM6" t="n">
         <v>157</v>
       </c>
       <c r="AN6" t="n">
         <v>159</v>
       </c>
       <c r="AO6" t="n">
         <v>160</v>
       </c>
       <c r="AP6" t="n">
         <v>162</v>
       </c>
       <c r="AQ6" t="n">
         <v>164</v>
       </c>
       <c r="AR6" t="n">
         <v>163</v>
       </c>
       <c r="AS6" t="n">
         <v>163</v>
       </c>
       <c r="AT6" t="n">
         <v>162</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8588,50 +8756,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8821,50 +8990,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -8963,50 +9137,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.7</v>
       </c>
@@ -9105,50 +9282,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9247,50 +9427,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>778</v>
       </c>
       <c r="C5" t="n">
         <v>765</v>
       </c>
       <c r="D5" t="n">
         <v>729</v>
       </c>
       <c r="E5" t="n">
         <v>736</v>
       </c>
       <c r="F5" t="n">
         <v>725</v>
       </c>
       <c r="G5" t="n">
         <v>737</v>
       </c>
@@ -9389,50 +9572,53 @@
       </c>
       <c r="AM5" t="n">
         <v>737</v>
       </c>
       <c r="AN5" t="n">
         <v>661</v>
       </c>
       <c r="AO5" t="n">
         <v>650</v>
       </c>
       <c r="AP5" t="n">
         <v>650</v>
       </c>
       <c r="AQ5" t="n">
         <v>650</v>
       </c>
       <c r="AR5" t="n">
         <v>643</v>
       </c>
       <c r="AS5" t="n">
         <v>659</v>
       </c>
       <c r="AT5" t="n">
         <v>634</v>
       </c>
+      <c r="AU5" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>659</v>
       </c>
       <c r="C6" t="n">
         <v>650</v>
       </c>
       <c r="D6" t="n">
         <v>642</v>
       </c>
       <c r="E6" t="n">
         <v>658</v>
       </c>
       <c r="F6" t="n">
         <v>607</v>
       </c>
       <c r="G6" t="n">
         <v>621</v>
       </c>
@@ -9530,64 +9716,67 @@
         <v>627</v>
       </c>
       <c r="AM6" t="n">
         <v>634</v>
       </c>
       <c r="AN6" t="n">
         <v>643</v>
       </c>
       <c r="AO6" t="n">
         <v>647</v>
       </c>
       <c r="AP6" t="n">
         <v>647</v>
       </c>
       <c r="AQ6" t="n">
         <v>658</v>
       </c>
       <c r="AR6" t="n">
         <v>657</v>
       </c>
       <c r="AS6" t="n">
         <v>657</v>
       </c>
       <c r="AT6" t="n">
         <v>647</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9597,50 +9786,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9830,50 +10020,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9972,50 +10167,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -10114,50 +10312,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10256,50 +10457,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>680</v>
       </c>
       <c r="C5" t="n">
         <v>668</v>
       </c>
       <c r="D5" t="n">
         <v>707</v>
       </c>
       <c r="E5" t="n">
         <v>715</v>
       </c>
       <c r="F5" t="n">
         <v>660</v>
       </c>
       <c r="G5" t="n">
         <v>685</v>
       </c>
@@ -10398,50 +10602,53 @@
       </c>
       <c r="AM5" t="n">
         <v>594</v>
       </c>
       <c r="AN5" t="n">
         <v>611</v>
       </c>
       <c r="AO5" t="n">
         <v>653</v>
       </c>
       <c r="AP5" t="n">
         <v>639</v>
       </c>
       <c r="AQ5" t="n">
         <v>650</v>
       </c>
       <c r="AR5" t="n">
         <v>657</v>
       </c>
       <c r="AS5" t="n">
         <v>630</v>
       </c>
       <c r="AT5" t="n">
         <v>620</v>
       </c>
+      <c r="AU5" t="n">
+        <v>633</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>705</v>
       </c>
       <c r="C6" t="n">
         <v>696</v>
       </c>
       <c r="D6" t="n">
         <v>687</v>
       </c>
       <c r="E6" t="n">
         <v>704</v>
       </c>
       <c r="F6" t="n">
         <v>648</v>
       </c>
       <c r="G6" t="n">
         <v>663</v>
       </c>
@@ -10539,64 +10746,67 @@
         <v>669</v>
       </c>
       <c r="AM6" t="n">
         <v>676</v>
       </c>
       <c r="AN6" t="n">
         <v>686</v>
       </c>
       <c r="AO6" t="n">
         <v>691</v>
       </c>
       <c r="AP6" t="n">
         <v>691</v>
       </c>
       <c r="AQ6" t="n">
         <v>702</v>
       </c>
       <c r="AR6" t="n">
         <v>701</v>
       </c>
       <c r="AS6" t="n">
         <v>701</v>
       </c>
       <c r="AT6" t="n">
         <v>691</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10606,50 +10816,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10839,50 +11050,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10981,50 +11197,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -11123,50 +11342,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11265,50 +11487,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>228</v>
       </c>
       <c r="C5" t="n">
         <v>223</v>
       </c>
       <c r="D5" t="n">
         <v>212</v>
       </c>
       <c r="E5" t="n">
         <v>222</v>
       </c>
       <c r="F5" t="n">
         <v>233</v>
       </c>
       <c r="G5" t="n">
         <v>231</v>
       </c>
@@ -11407,50 +11632,53 @@
       </c>
       <c r="AM5" t="n">
         <v>350</v>
       </c>
       <c r="AN5" t="n">
         <v>424</v>
       </c>
       <c r="AO5" t="n">
         <v>398</v>
       </c>
       <c r="AP5" t="n">
         <v>410</v>
       </c>
       <c r="AQ5" t="n">
         <v>431</v>
       </c>
       <c r="AR5" t="n">
         <v>424</v>
       </c>
       <c r="AS5" t="n">
         <v>439</v>
       </c>
       <c r="AT5" t="n">
         <v>455</v>
       </c>
+      <c r="AU5" t="n">
+        <v>449</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>309</v>
       </c>
       <c r="C6" t="n">
         <v>302</v>
       </c>
       <c r="D6" t="n">
         <v>311</v>
       </c>
       <c r="E6" t="n">
         <v>294</v>
       </c>
       <c r="F6" t="n">
         <v>347</v>
       </c>
       <c r="G6" t="n">
         <v>352</v>
       </c>
@@ -11548,64 +11776,67 @@
         <v>366</v>
       </c>
       <c r="AM6" t="n">
         <v>378</v>
       </c>
       <c r="AN6" t="n">
         <v>383</v>
       </c>
       <c r="AO6" t="n">
         <v>378</v>
       </c>
       <c r="AP6" t="n">
         <v>377</v>
       </c>
       <c r="AQ6" t="n">
         <v>386</v>
       </c>
       <c r="AR6" t="n">
         <v>384</v>
       </c>
       <c r="AS6" t="n">
         <v>387</v>
       </c>
       <c r="AT6" t="n">
         <v>385</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11615,50 +11846,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11848,50 +12080,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11990,50 +12227,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -12132,50 +12372,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12274,50 +12517,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>156</v>
       </c>
       <c r="C5" t="n">
         <v>157</v>
       </c>
       <c r="D5" t="n">
         <v>138</v>
       </c>
       <c r="E5" t="n">
         <v>146</v>
       </c>
       <c r="F5" t="n">
         <v>135</v>
       </c>
       <c r="G5" t="n">
         <v>151</v>
       </c>
@@ -12416,50 +12662,53 @@
       </c>
       <c r="AM5" t="n">
         <v>135</v>
       </c>
       <c r="AN5" t="n">
         <v>110</v>
       </c>
       <c r="AO5" t="n">
         <v>139</v>
       </c>
       <c r="AP5" t="n">
         <v>123</v>
       </c>
       <c r="AQ5" t="n">
         <v>128</v>
       </c>
       <c r="AR5" t="n">
         <v>134</v>
       </c>
       <c r="AS5" t="n">
         <v>132</v>
       </c>
       <c r="AT5" t="n">
         <v>173</v>
       </c>
+      <c r="AU5" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>188</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>183</v>
       </c>
       <c r="E6" t="n">
         <v>188</v>
       </c>
       <c r="F6" t="n">
         <v>178</v>
       </c>
       <c r="G6" t="n">
         <v>182</v>
       </c>
@@ -12557,64 +12806,67 @@
         <v>184</v>
       </c>
       <c r="AM6" t="n">
         <v>186</v>
       </c>
       <c r="AN6" t="n">
         <v>189</v>
       </c>
       <c r="AO6" t="n">
         <v>190</v>
       </c>
       <c r="AP6" t="n">
         <v>190</v>
       </c>
       <c r="AQ6" t="n">
         <v>193</v>
       </c>
       <c r="AR6" t="n">
         <v>193</v>
       </c>
       <c r="AS6" t="n">
         <v>193</v>
       </c>
       <c r="AT6" t="n">
         <v>190</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12624,50 +12876,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12857,50 +13110,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -12999,50 +13257,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -13141,50 +13402,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -13283,50 +13547,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>26</v>
       </c>
       <c r="C5" t="n">
         <v>33</v>
       </c>
       <c r="D5" t="n">
         <v>20</v>
       </c>
       <c r="E5" t="n">
         <v>35</v>
       </c>
       <c r="F5" t="n">
         <v>19</v>
       </c>
       <c r="G5" t="n">
         <v>21</v>
       </c>
@@ -13425,50 +13692,53 @@
       </c>
       <c r="AM5" t="n">
         <v>27</v>
       </c>
       <c r="AN5" t="n">
         <v>36</v>
       </c>
       <c r="AO5" t="n">
         <v>43</v>
       </c>
       <c r="AP5" t="n">
         <v>45</v>
       </c>
       <c r="AQ5" t="n">
         <v>42</v>
       </c>
       <c r="AR5" t="n">
         <v>47</v>
       </c>
       <c r="AS5" t="n">
         <v>43</v>
       </c>
       <c r="AT5" t="n">
         <v>36</v>
       </c>
+      <c r="AU5" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>39</v>
       </c>
       <c r="C6" t="n">
         <v>41</v>
       </c>
       <c r="D6" t="n">
         <v>27</v>
       </c>
       <c r="E6" t="n">
         <v>52</v>
       </c>
       <c r="F6" t="n">
         <v>35</v>
       </c>
       <c r="G6" t="n">
         <v>38</v>
       </c>
@@ -13566,64 +13836,67 @@
         <v>28</v>
       </c>
       <c r="AM6" t="n">
         <v>20</v>
       </c>
       <c r="AN6" t="n">
         <v>20</v>
       </c>
       <c r="AO6" t="n">
         <v>28</v>
       </c>
       <c r="AP6" t="n">
         <v>30</v>
       </c>
       <c r="AQ6" t="n">
         <v>27</v>
       </c>
       <c r="AR6" t="n">
         <v>29</v>
       </c>
       <c r="AS6" t="n">
         <v>26</v>
       </c>
       <c r="AT6" t="n">
         <v>22</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13633,50 +13906,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13866,50 +14140,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -14008,50 +14287,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -14150,50 +14432,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14292,50 +14577,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1009</v>
       </c>
       <c r="C5" t="n">
         <v>1026</v>
       </c>
       <c r="D5" t="n">
         <v>1003</v>
       </c>
       <c r="E5" t="n">
         <v>986</v>
       </c>
       <c r="F5" t="n">
         <v>996</v>
       </c>
       <c r="G5" t="n">
         <v>993</v>
       </c>
@@ -14434,50 +14722,53 @@
       </c>
       <c r="AM5" t="n">
         <v>1002</v>
       </c>
       <c r="AN5" t="n">
         <v>1038</v>
       </c>
       <c r="AO5" t="n">
         <v>1051</v>
       </c>
       <c r="AP5" t="n">
         <v>1035</v>
       </c>
       <c r="AQ5" t="n">
         <v>1026</v>
       </c>
       <c r="AR5" t="n">
         <v>1037</v>
       </c>
       <c r="AS5" t="n">
         <v>1050</v>
       </c>
       <c r="AT5" t="n">
         <v>1054</v>
       </c>
+      <c r="AU5" t="n">
+        <v>1067</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>976</v>
       </c>
       <c r="C6" t="n">
         <v>963</v>
       </c>
       <c r="D6" t="n">
         <v>951</v>
       </c>
       <c r="E6" t="n">
         <v>974</v>
       </c>
       <c r="F6" t="n">
         <v>933</v>
       </c>
       <c r="G6" t="n">
         <v>954</v>
       </c>
@@ -14575,64 +14866,67 @@
         <v>963</v>
       </c>
       <c r="AM6" t="n">
         <v>974</v>
       </c>
       <c r="AN6" t="n">
         <v>987</v>
       </c>
       <c r="AO6" t="n">
         <v>994</v>
       </c>
       <c r="AP6" t="n">
         <v>994</v>
       </c>
       <c r="AQ6" t="n">
         <v>1011</v>
       </c>
       <c r="AR6" t="n">
         <v>1009</v>
       </c>
       <c r="AS6" t="n">
         <v>1009</v>
       </c>
       <c r="AT6" t="n">
         <v>995</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>1019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14642,50 +14936,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14875,50 +15170,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -15017,50 +15317,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.72</v>
       </c>
@@ -15159,50 +15462,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15301,50 +15607,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>703</v>
       </c>
       <c r="C5" t="n">
         <v>663</v>
       </c>
       <c r="D5" t="n">
         <v>665</v>
       </c>
       <c r="E5" t="n">
         <v>722</v>
       </c>
       <c r="F5" t="n">
         <v>641</v>
       </c>
       <c r="G5" t="n">
         <v>681</v>
       </c>
@@ -15443,50 +15752,53 @@
       </c>
       <c r="AM5" t="n">
         <v>706</v>
       </c>
       <c r="AN5" t="n">
         <v>694</v>
       </c>
       <c r="AO5" t="n">
         <v>693</v>
       </c>
       <c r="AP5" t="n">
         <v>709</v>
       </c>
       <c r="AQ5" t="n">
         <v>747</v>
       </c>
       <c r="AR5" t="n">
         <v>734</v>
       </c>
       <c r="AS5" t="n">
         <v>721</v>
       </c>
       <c r="AT5" t="n">
         <v>691</v>
       </c>
+      <c r="AU5" t="n">
+        <v>721</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>736</v>
       </c>
       <c r="C6" t="n">
         <v>726</v>
       </c>
       <c r="D6" t="n">
         <v>717</v>
       </c>
       <c r="E6" t="n">
         <v>734</v>
       </c>
       <c r="F6" t="n">
         <v>704</v>
       </c>
       <c r="G6" t="n">
         <v>720</v>
       </c>
@@ -15584,64 +15896,67 @@
         <v>726</v>
       </c>
       <c r="AM6" t="n">
         <v>734</v>
       </c>
       <c r="AN6" t="n">
         <v>745</v>
       </c>
       <c r="AO6" t="n">
         <v>750</v>
       </c>
       <c r="AP6" t="n">
         <v>750</v>
       </c>
       <c r="AQ6" t="n">
         <v>762</v>
       </c>
       <c r="AR6" t="n">
         <v>762</v>
       </c>
       <c r="AS6" t="n">
         <v>762</v>
       </c>
       <c r="AT6" t="n">
         <v>750</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>769</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15651,50 +15966,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15884,50 +16200,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -16026,50 +16347,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -16168,50 +16492,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -16310,50 +16637,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>697</v>
       </c>
       <c r="C5" t="n">
         <v>695</v>
       </c>
       <c r="D5" t="n">
         <v>660</v>
       </c>
       <c r="E5" t="n">
         <v>683</v>
       </c>
       <c r="F5" t="n">
         <v>647</v>
       </c>
       <c r="G5" t="n">
         <v>685</v>
       </c>
@@ -16452,50 +16782,53 @@
       </c>
       <c r="AM5" t="n">
         <v>683</v>
       </c>
       <c r="AN5" t="n">
         <v>714</v>
       </c>
       <c r="AO5" t="n">
         <v>690</v>
       </c>
       <c r="AP5" t="n">
         <v>725</v>
       </c>
       <c r="AQ5" t="n">
         <v>728</v>
       </c>
       <c r="AR5" t="n">
         <v>735</v>
       </c>
       <c r="AS5" t="n">
         <v>741</v>
       </c>
       <c r="AT5" t="n">
         <v>662</v>
       </c>
+      <c r="AU5" t="n">
+        <v>705</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>721</v>
       </c>
       <c r="C6" t="n">
         <v>711</v>
       </c>
       <c r="D6" t="n">
         <v>702</v>
       </c>
       <c r="E6" t="n">
         <v>719</v>
       </c>
       <c r="F6" t="n">
         <v>683</v>
       </c>
       <c r="G6" t="n">
         <v>698</v>
       </c>
@@ -16593,64 +16926,67 @@
         <v>704</v>
       </c>
       <c r="AM6" t="n">
         <v>712</v>
       </c>
       <c r="AN6" t="n">
         <v>722</v>
       </c>
       <c r="AO6" t="n">
         <v>727</v>
       </c>
       <c r="AP6" t="n">
         <v>727</v>
       </c>
       <c r="AQ6" t="n">
         <v>739</v>
       </c>
       <c r="AR6" t="n">
         <v>739</v>
       </c>
       <c r="AS6" t="n">
         <v>739</v>
       </c>
       <c r="AT6" t="n">
         <v>728</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16660,50 +16996,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16893,50 +17230,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -17035,50 +17377,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -17177,50 +17522,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17319,50 +17667,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>416</v>
       </c>
       <c r="C5" t="n">
         <v>409</v>
       </c>
       <c r="D5" t="n">
         <v>431</v>
       </c>
       <c r="E5" t="n">
         <v>442</v>
       </c>
       <c r="F5" t="n">
         <v>399</v>
       </c>
       <c r="G5" t="n">
         <v>408</v>
       </c>
@@ -17461,50 +17812,53 @@
       </c>
       <c r="AM5" t="n">
         <v>424</v>
       </c>
       <c r="AN5" t="n">
         <v>429</v>
       </c>
       <c r="AO5" t="n">
         <v>426</v>
       </c>
       <c r="AP5" t="n">
         <v>420</v>
       </c>
       <c r="AQ5" t="n">
         <v>441</v>
       </c>
       <c r="AR5" t="n">
         <v>420</v>
       </c>
       <c r="AS5" t="n">
         <v>421</v>
       </c>
       <c r="AT5" t="n">
         <v>421</v>
       </c>
+      <c r="AU5" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>407</v>
       </c>
       <c r="C6" t="n">
         <v>402</v>
       </c>
       <c r="D6" t="n">
         <v>397</v>
       </c>
       <c r="E6" t="n">
         <v>407</v>
       </c>
       <c r="F6" t="n">
         <v>395</v>
       </c>
       <c r="G6" t="n">
         <v>403</v>
       </c>
@@ -17602,64 +17956,67 @@
         <v>407</v>
       </c>
       <c r="AM6" t="n">
         <v>412</v>
       </c>
       <c r="AN6" t="n">
         <v>417</v>
       </c>
       <c r="AO6" t="n">
         <v>420</v>
       </c>
       <c r="AP6" t="n">
         <v>420</v>
       </c>
       <c r="AQ6" t="n">
         <v>427</v>
       </c>
       <c r="AR6" t="n">
         <v>427</v>
       </c>
       <c r="AS6" t="n">
         <v>427</v>
       </c>
       <c r="AT6" t="n">
         <v>421</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17669,50 +18026,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17902,50 +18260,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -18044,50 +18407,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -18186,50 +18552,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18328,50 +18697,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>443</v>
       </c>
       <c r="C5" t="n">
         <v>428</v>
       </c>
       <c r="D5" t="n">
         <v>439</v>
       </c>
       <c r="E5" t="n">
         <v>437</v>
       </c>
       <c r="F5" t="n">
         <v>456</v>
       </c>
       <c r="G5" t="n">
         <v>430</v>
       </c>
@@ -18470,50 +18842,53 @@
       </c>
       <c r="AM5" t="n">
         <v>466</v>
       </c>
       <c r="AN5" t="n">
         <v>479</v>
       </c>
       <c r="AO5" t="n">
         <v>489</v>
       </c>
       <c r="AP5" t="n">
         <v>476</v>
       </c>
       <c r="AQ5" t="n">
         <v>476</v>
       </c>
       <c r="AR5" t="n">
         <v>482</v>
       </c>
       <c r="AS5" t="n">
         <v>477</v>
       </c>
       <c r="AT5" t="n">
         <v>489</v>
       </c>
+      <c r="AU5" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>395</v>
       </c>
       <c r="C6" t="n">
         <v>390</v>
       </c>
       <c r="D6" t="n">
         <v>385</v>
       </c>
       <c r="E6" t="n">
         <v>395</v>
       </c>
       <c r="F6" t="n">
         <v>381</v>
       </c>
       <c r="G6" t="n">
         <v>390</v>
       </c>
@@ -18611,64 +18986,67 @@
         <v>394</v>
       </c>
       <c r="AM6" t="n">
         <v>398</v>
       </c>
       <c r="AN6" t="n">
         <v>404</v>
       </c>
       <c r="AO6" t="n">
         <v>406</v>
       </c>
       <c r="AP6" t="n">
         <v>406</v>
       </c>
       <c r="AQ6" t="n">
         <v>413</v>
       </c>
       <c r="AR6" t="n">
         <v>413</v>
       </c>
       <c r="AS6" t="n">
         <v>413</v>
       </c>
       <c r="AT6" t="n">
         <v>407</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18678,50 +19056,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18911,50 +19290,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -19053,50 +19437,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -19195,50 +19582,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19337,50 +19727,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>765</v>
       </c>
       <c r="C5" t="n">
         <v>736</v>
       </c>
       <c r="D5" t="n">
         <v>744</v>
       </c>
       <c r="E5" t="n">
         <v>751</v>
       </c>
       <c r="F5" t="n">
         <v>702</v>
       </c>
       <c r="G5" t="n">
         <v>724</v>
       </c>
@@ -19479,50 +19872,53 @@
       </c>
       <c r="AM5" t="n">
         <v>766</v>
       </c>
       <c r="AN5" t="n">
         <v>789</v>
       </c>
       <c r="AO5" t="n">
         <v>772</v>
       </c>
       <c r="AP5" t="n">
         <v>805</v>
       </c>
       <c r="AQ5" t="n">
         <v>805</v>
       </c>
       <c r="AR5" t="n">
         <v>803</v>
       </c>
       <c r="AS5" t="n">
         <v>797</v>
       </c>
       <c r="AT5" t="n">
         <v>762</v>
       </c>
+      <c r="AU5" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>829</v>
       </c>
       <c r="C6" t="n">
         <v>817</v>
       </c>
       <c r="D6" t="n">
         <v>807</v>
       </c>
       <c r="E6" t="n">
         <v>827</v>
       </c>
       <c r="F6" t="n">
         <v>796</v>
       </c>
       <c r="G6" t="n">
         <v>814</v>
       </c>
@@ -19620,64 +20016,67 @@
         <v>821</v>
       </c>
       <c r="AM6" t="n">
         <v>830</v>
       </c>
       <c r="AN6" t="n">
         <v>842</v>
       </c>
       <c r="AO6" t="n">
         <v>848</v>
       </c>
       <c r="AP6" t="n">
         <v>848</v>
       </c>
       <c r="AQ6" t="n">
         <v>862</v>
       </c>
       <c r="AR6" t="n">
         <v>861</v>
       </c>
       <c r="AS6" t="n">
         <v>861</v>
       </c>
       <c r="AT6" t="n">
         <v>848</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>869</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19687,50 +20086,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19920,50 +20320,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -20062,50 +20467,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.74</v>
       </c>
@@ -20204,50 +20612,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -20346,50 +20757,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>947</v>
       </c>
       <c r="C5" t="n">
         <v>953</v>
       </c>
       <c r="D5" t="n">
         <v>924</v>
       </c>
       <c r="E5" t="n">
         <v>957</v>
       </c>
       <c r="F5" t="n">
         <v>935</v>
       </c>
       <c r="G5" t="n">
         <v>950</v>
       </c>
@@ -20488,50 +20902,53 @@
       </c>
       <c r="AM5" t="n">
         <v>942</v>
       </c>
       <c r="AN5" t="n">
         <v>943</v>
       </c>
       <c r="AO5" t="n">
         <v>972</v>
       </c>
       <c r="AP5" t="n">
         <v>939</v>
       </c>
       <c r="AQ5" t="n">
         <v>968</v>
       </c>
       <c r="AR5" t="n">
         <v>968</v>
       </c>
       <c r="AS5" t="n">
         <v>974</v>
       </c>
       <c r="AT5" t="n">
         <v>983</v>
       </c>
+      <c r="AU5" t="n">
+        <v>989</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>883</v>
       </c>
       <c r="C6" t="n">
         <v>872</v>
       </c>
       <c r="D6" t="n">
         <v>861</v>
       </c>
       <c r="E6" t="n">
         <v>881</v>
       </c>
       <c r="F6" t="n">
         <v>841</v>
       </c>
       <c r="G6" t="n">
         <v>860</v>
       </c>
@@ -20629,64 +21046,67 @@
         <v>868</v>
       </c>
       <c r="AM6" t="n">
         <v>878</v>
       </c>
       <c r="AN6" t="n">
         <v>890</v>
       </c>
       <c r="AO6" t="n">
         <v>896</v>
       </c>
       <c r="AP6" t="n">
         <v>896</v>
       </c>
       <c r="AQ6" t="n">
         <v>911</v>
       </c>
       <c r="AR6" t="n">
         <v>910</v>
       </c>
       <c r="AS6" t="n">
         <v>910</v>
       </c>
       <c r="AT6" t="n">
         <v>897</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>919</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20696,50 +21116,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20929,50 +21350,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -21071,50 +21497,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -21213,50 +21642,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -21355,50 +21787,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>186</v>
       </c>
       <c r="C5" t="n">
         <v>189</v>
       </c>
       <c r="D5" t="n">
         <v>177</v>
       </c>
       <c r="E5" t="n">
         <v>195</v>
       </c>
       <c r="F5" t="n">
         <v>164</v>
       </c>
       <c r="G5" t="n">
         <v>198</v>
       </c>
@@ -21497,50 +21932,53 @@
       </c>
       <c r="AM5" t="n">
         <v>181</v>
       </c>
       <c r="AN5" t="n">
         <v>172</v>
       </c>
       <c r="AO5" t="n">
         <v>162</v>
       </c>
       <c r="AP5" t="n">
         <v>183</v>
       </c>
       <c r="AQ5" t="n">
         <v>198</v>
       </c>
       <c r="AR5" t="n">
         <v>175</v>
       </c>
       <c r="AS5" t="n">
         <v>185</v>
       </c>
       <c r="AT5" t="n">
         <v>185</v>
       </c>
+      <c r="AU5" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>205</v>
       </c>
       <c r="C6" t="n">
         <v>203</v>
       </c>
       <c r="D6" t="n">
         <v>200</v>
       </c>
       <c r="E6" t="n">
         <v>205</v>
       </c>
       <c r="F6" t="n">
         <v>197</v>
       </c>
       <c r="G6" t="n">
         <v>201</v>
       </c>
@@ -21638,64 +22076,67 @@
         <v>204</v>
       </c>
       <c r="AM6" t="n">
         <v>207</v>
       </c>
       <c r="AN6" t="n">
         <v>210</v>
       </c>
       <c r="AO6" t="n">
         <v>211</v>
       </c>
       <c r="AP6" t="n">
         <v>211</v>
       </c>
       <c r="AQ6" t="n">
         <v>215</v>
       </c>
       <c r="AR6" t="n">
         <v>214</v>
       </c>
       <c r="AS6" t="n">
         <v>214</v>
       </c>
       <c r="AT6" t="n">
         <v>211</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT6"/>
+  <dimension ref="A1:AU6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21705,50 +22146,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>As you may know, there is a difference between tax AVOIDANCE, whereby people use artificial but legal methods to minimise the tax they pay, and tax EVASION, whereby people act illegally to pay less tax, or no tax at all. In general, do you think it is acceptable or unacceptable to LEGALLY avoid paying tax?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-23</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-18</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21938,50 +22380,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-11-10</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-01-05</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-06-21</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>It is acceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -22080,50 +22527,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>It is unacceptable to legally avoid tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -22222,50 +22672,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -22364,50 +22817,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>587</v>
       </c>
       <c r="C5" t="n">
         <v>577</v>
       </c>
       <c r="D5" t="n">
         <v>566</v>
       </c>
       <c r="E5" t="n">
         <v>575</v>
       </c>
       <c r="F5" t="n">
         <v>566</v>
       </c>
       <c r="G5" t="n">
         <v>572</v>
       </c>
@@ -22506,50 +22962,53 @@
       </c>
       <c r="AM5" t="n">
         <v>590</v>
       </c>
       <c r="AN5" t="n">
         <v>634</v>
       </c>
       <c r="AO5" t="n">
         <v>623</v>
       </c>
       <c r="AP5" t="n">
         <v>627</v>
       </c>
       <c r="AQ5" t="n">
         <v>633</v>
       </c>
       <c r="AR5" t="n">
         <v>646</v>
       </c>
       <c r="AS5" t="n">
         <v>637</v>
       </c>
       <c r="AT5" t="n">
         <v>630</v>
       </c>
+      <c r="AU5" t="n">
+        <v>653</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>572</v>
       </c>
       <c r="C6" t="n">
         <v>564</v>
       </c>
       <c r="D6" t="n">
         <v>557</v>
       </c>
       <c r="E6" t="n">
         <v>570</v>
       </c>
       <c r="F6" t="n">
         <v>549</v>
       </c>
       <c r="G6" t="n">
         <v>562</v>
       </c>
@@ -22647,46 +23106,49 @@
         <v>579</v>
       </c>
       <c r="AM6" t="n">
         <v>586</v>
       </c>
       <c r="AN6" t="n">
         <v>594</v>
       </c>
       <c r="AO6" t="n">
         <v>598</v>
       </c>
       <c r="AP6" t="n">
         <v>598</v>
       </c>
       <c r="AQ6" t="n">
         <v>608</v>
       </c>
       <c r="AR6" t="n">
         <v>607</v>
       </c>
       <c r="AS6" t="n">
         <v>607</v>
       </c>
       <c r="AT6" t="n">
         <v>599</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>613</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>