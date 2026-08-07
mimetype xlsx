--- v0 (2026-06-08)
+++ v1 (2026-08-07)
@@ -460,73 +460,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -561,379 +562,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1517</v>
       </c>
       <c r="C6" t="n">
         <v>1534</v>
       </c>
       <c r="D6" t="n">
         <v>1528</v>
       </c>
       <c r="E6" t="n">
         <v>1479</v>
       </c>
       <c r="F6" t="n">
         <v>1611</v>
       </c>
       <c r="G6" t="n">
         <v>1646</v>
       </c>
       <c r="H6" t="n">
         <v>1645</v>
       </c>
       <c r="I6" t="n">
         <v>1624</v>
       </c>
       <c r="J6" t="n">
         <v>1591</v>
       </c>
       <c r="K6" t="n">
         <v>1612</v>
       </c>
       <c r="L6" t="n">
         <v>1497</v>
       </c>
       <c r="M6" t="n">
         <v>3130</v>
       </c>
       <c r="N6" t="n">
         <v>1580</v>
       </c>
       <c r="O6" t="n">
         <v>1618</v>
       </c>
+      <c r="P6" t="n">
+        <v>1585</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1515</v>
       </c>
       <c r="C7" t="n">
         <v>1528</v>
       </c>
       <c r="D7" t="n">
         <v>1518</v>
       </c>
       <c r="E7" t="n">
         <v>1494</v>
       </c>
       <c r="F7" t="n">
         <v>1616</v>
       </c>
       <c r="G7" t="n">
         <v>1652</v>
       </c>
       <c r="H7" t="n">
         <v>1644</v>
       </c>
       <c r="I7" t="n">
         <v>1620</v>
       </c>
       <c r="J7" t="n">
         <v>1599</v>
       </c>
       <c r="K7" t="n">
         <v>1608</v>
       </c>
       <c r="L7" t="n">
         <v>1490</v>
       </c>
       <c r="M7" t="n">
         <v>3119</v>
       </c>
       <c r="N7" t="n">
         <v>1574</v>
       </c>
       <c r="O7" t="n">
         <v>1606</v>
+      </c>
+      <c r="P7" t="n">
+        <v>1575</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -968,379 +993,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>288</v>
       </c>
       <c r="C6" t="n">
         <v>273</v>
       </c>
       <c r="D6" t="n">
         <v>287</v>
       </c>
       <c r="E6" t="n">
         <v>276</v>
       </c>
       <c r="F6" t="n">
         <v>296</v>
       </c>
       <c r="G6" t="n">
         <v>298</v>
       </c>
       <c r="H6" t="n">
         <v>302</v>
       </c>
       <c r="I6" t="n">
         <v>294</v>
       </c>
       <c r="J6" t="n">
         <v>295</v>
       </c>
       <c r="K6" t="n">
         <v>300</v>
       </c>
       <c r="L6" t="n">
         <v>273</v>
       </c>
       <c r="M6" t="n">
         <v>564</v>
       </c>
       <c r="N6" t="n">
         <v>292</v>
       </c>
       <c r="O6" t="n">
         <v>300</v>
       </c>
+      <c r="P6" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>274</v>
       </c>
       <c r="C7" t="n">
         <v>278</v>
       </c>
       <c r="D7" t="n">
         <v>276</v>
       </c>
       <c r="E7" t="n">
         <v>271</v>
       </c>
       <c r="F7" t="n">
         <v>293</v>
       </c>
       <c r="G7" t="n">
         <v>300</v>
       </c>
       <c r="H7" t="n">
         <v>299</v>
       </c>
       <c r="I7" t="n">
         <v>294</v>
       </c>
       <c r="J7" t="n">
         <v>290</v>
       </c>
       <c r="K7" t="n">
         <v>292</v>
       </c>
       <c r="L7" t="n">
         <v>268</v>
       </c>
       <c r="M7" t="n">
         <v>560</v>
       </c>
       <c r="N7" t="n">
         <v>283</v>
       </c>
       <c r="O7" t="n">
         <v>288</v>
+      </c>
+      <c r="P7" t="n">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1375,379 +1424,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>398</v>
       </c>
       <c r="C6" t="n">
         <v>408</v>
       </c>
       <c r="D6" t="n">
         <v>394</v>
       </c>
       <c r="E6" t="n">
         <v>393</v>
       </c>
       <c r="F6" t="n">
         <v>434</v>
       </c>
       <c r="G6" t="n">
         <v>428</v>
       </c>
       <c r="H6" t="n">
         <v>432</v>
       </c>
       <c r="I6" t="n">
         <v>431</v>
       </c>
       <c r="J6" t="n">
         <v>429</v>
       </c>
       <c r="K6" t="n">
         <v>431</v>
       </c>
       <c r="L6" t="n">
         <v>402</v>
       </c>
       <c r="M6" t="n">
         <v>842</v>
       </c>
       <c r="N6" t="n">
         <v>418</v>
       </c>
       <c r="O6" t="n">
         <v>412</v>
       </c>
+      <c r="P6" t="n">
+        <v>424</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>405</v>
       </c>
       <c r="C7" t="n">
         <v>403</v>
       </c>
       <c r="D7" t="n">
         <v>400</v>
       </c>
       <c r="E7" t="n">
         <v>394</v>
       </c>
       <c r="F7" t="n">
         <v>426</v>
       </c>
       <c r="G7" t="n">
         <v>435</v>
       </c>
       <c r="H7" t="n">
         <v>434</v>
       </c>
       <c r="I7" t="n">
         <v>427</v>
       </c>
       <c r="J7" t="n">
         <v>422</v>
       </c>
       <c r="K7" t="n">
         <v>424</v>
       </c>
       <c r="L7" t="n">
         <v>387</v>
       </c>
       <c r="M7" t="n">
         <v>810</v>
       </c>
       <c r="N7" t="n">
         <v>409</v>
       </c>
       <c r="O7" t="n">
         <v>417</v>
+      </c>
+      <c r="P7" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1782,379 +1855,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>87</v>
       </c>
       <c r="C6" t="n">
         <v>87</v>
       </c>
       <c r="D6" t="n">
         <v>90</v>
       </c>
       <c r="E6" t="n">
         <v>83</v>
       </c>
       <c r="F6" t="n">
         <v>92</v>
       </c>
       <c r="G6" t="n">
         <v>96</v>
       </c>
       <c r="H6" t="n">
         <v>88</v>
       </c>
       <c r="I6" t="n">
         <v>99</v>
       </c>
       <c r="J6" t="n">
         <v>94</v>
       </c>
       <c r="K6" t="n">
         <v>91</v>
       </c>
       <c r="L6" t="n">
         <v>83</v>
       </c>
       <c r="M6" t="n">
         <v>186</v>
       </c>
       <c r="N6" t="n">
         <v>89</v>
       </c>
       <c r="O6" t="n">
         <v>88</v>
       </c>
+      <c r="P6" t="n">
+        <v>93</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>85</v>
       </c>
       <c r="C7" t="n">
         <v>85</v>
       </c>
       <c r="D7" t="n">
         <v>85</v>
       </c>
       <c r="E7" t="n">
         <v>83</v>
       </c>
       <c r="F7" t="n">
         <v>90</v>
       </c>
       <c r="G7" t="n">
         <v>92</v>
       </c>
       <c r="H7" t="n">
         <v>92</v>
       </c>
       <c r="I7" t="n">
         <v>90</v>
       </c>
       <c r="J7" t="n">
         <v>89</v>
       </c>
       <c r="K7" t="n">
         <v>90</v>
       </c>
       <c r="L7" t="n">
         <v>78</v>
       </c>
       <c r="M7" t="n">
         <v>164</v>
       </c>
       <c r="N7" t="n">
         <v>83</v>
       </c>
       <c r="O7" t="n">
         <v>84</v>
+      </c>
+      <c r="P7" t="n">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2189,379 +2286,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>547</v>
       </c>
       <c r="C6" t="n">
         <v>585</v>
       </c>
       <c r="D6" t="n">
         <v>567</v>
       </c>
       <c r="E6" t="n">
         <v>588</v>
       </c>
       <c r="F6" t="n">
         <v>573</v>
       </c>
       <c r="G6" t="n">
         <v>593</v>
       </c>
       <c r="H6" t="n">
         <v>569</v>
       </c>
       <c r="I6" t="n">
         <v>565</v>
       </c>
       <c r="J6" t="n">
         <v>547</v>
       </c>
       <c r="K6" t="n">
         <v>565</v>
       </c>
       <c r="L6" t="n">
         <v>243</v>
       </c>
       <c r="M6" t="n">
         <v>524</v>
       </c>
       <c r="N6" t="n">
         <v>272</v>
       </c>
       <c r="O6" t="n">
         <v>270</v>
       </c>
+      <c r="P6" t="n">
+        <v>253</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>528</v>
       </c>
       <c r="C7" t="n">
         <v>541</v>
       </c>
       <c r="D7" t="n">
         <v>537</v>
       </c>
       <c r="E7" t="n">
         <v>530</v>
       </c>
       <c r="F7" t="n">
         <v>579</v>
       </c>
       <c r="G7" t="n">
         <v>600</v>
       </c>
       <c r="H7" t="n">
         <v>589</v>
       </c>
       <c r="I7" t="n">
         <v>581</v>
       </c>
       <c r="J7" t="n">
         <v>568</v>
       </c>
       <c r="K7" t="n">
         <v>575</v>
       </c>
       <c r="L7" t="n">
         <v>281</v>
       </c>
       <c r="M7" t="n">
         <v>588</v>
       </c>
       <c r="N7" t="n">
         <v>297</v>
       </c>
       <c r="O7" t="n">
         <v>303</v>
+      </c>
+      <c r="P7" t="n">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2596,379 +2717,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>506</v>
       </c>
       <c r="C6" t="n">
         <v>457</v>
       </c>
       <c r="D6" t="n">
         <v>459</v>
       </c>
       <c r="E6" t="n">
         <v>431</v>
       </c>
       <c r="F6" t="n">
         <v>415</v>
       </c>
       <c r="G6" t="n">
         <v>437</v>
       </c>
       <c r="H6" t="n">
         <v>441</v>
       </c>
       <c r="I6" t="n">
         <v>429</v>
       </c>
       <c r="J6" t="n">
         <v>406</v>
       </c>
       <c r="K6" t="n">
         <v>421</v>
       </c>
       <c r="L6" t="n">
         <v>443</v>
       </c>
       <c r="M6" t="n">
         <v>956</v>
       </c>
       <c r="N6" t="n">
         <v>417</v>
       </c>
       <c r="O6" t="n">
         <v>444</v>
       </c>
+      <c r="P6" t="n">
+        <v>431</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>499</v>
       </c>
       <c r="C7" t="n">
         <v>396</v>
       </c>
       <c r="D7" t="n">
         <v>395</v>
       </c>
       <c r="E7" t="n">
         <v>387</v>
       </c>
       <c r="F7" t="n">
         <v>432</v>
       </c>
       <c r="G7" t="n">
         <v>435</v>
       </c>
       <c r="H7" t="n">
         <v>446</v>
       </c>
       <c r="I7" t="n">
         <v>430</v>
       </c>
       <c r="J7" t="n">
         <v>421</v>
       </c>
       <c r="K7" t="n">
         <v>426</v>
       </c>
       <c r="L7" t="n">
         <v>382</v>
       </c>
       <c r="M7" t="n">
         <v>799</v>
       </c>
       <c r="N7" t="n">
         <v>403</v>
       </c>
       <c r="O7" t="n">
         <v>414</v>
+      </c>
+      <c r="P7" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3003,379 +3148,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>95</v>
       </c>
       <c r="C6" t="n">
         <v>154</v>
       </c>
       <c r="D6" t="n">
         <v>157</v>
       </c>
       <c r="E6" t="n">
         <v>126</v>
       </c>
       <c r="F6" t="n">
         <v>149</v>
       </c>
       <c r="G6" t="n">
         <v>154</v>
       </c>
       <c r="H6" t="n">
         <v>159</v>
       </c>
       <c r="I6" t="n">
         <v>150</v>
       </c>
       <c r="J6" t="n">
         <v>143</v>
       </c>
       <c r="K6" t="n">
         <v>147</v>
       </c>
       <c r="L6" t="n">
         <v>162</v>
       </c>
       <c r="M6" t="n">
         <v>340</v>
       </c>
       <c r="N6" t="n">
         <v>155</v>
       </c>
       <c r="O6" t="n">
         <v>157</v>
       </c>
+      <c r="P6" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>88</v>
       </c>
       <c r="C7" t="n">
         <v>141</v>
       </c>
       <c r="D7" t="n">
         <v>140</v>
       </c>
       <c r="E7" t="n">
         <v>139</v>
       </c>
       <c r="F7" t="n">
         <v>149</v>
       </c>
       <c r="G7" t="n">
         <v>152</v>
       </c>
       <c r="H7" t="n">
         <v>152</v>
       </c>
       <c r="I7" t="n">
         <v>151</v>
       </c>
       <c r="J7" t="n">
         <v>149</v>
       </c>
       <c r="K7" t="n">
         <v>149</v>
       </c>
       <c r="L7" t="n">
         <v>140</v>
       </c>
       <c r="M7" t="n">
         <v>294</v>
       </c>
       <c r="N7" t="n">
         <v>148</v>
       </c>
       <c r="O7" t="n">
         <v>151</v>
+      </c>
+      <c r="P7" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3410,379 +3579,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>646</v>
       </c>
       <c r="C6" t="n">
         <v>625</v>
       </c>
       <c r="D6" t="n">
         <v>695</v>
       </c>
       <c r="E6" t="n">
         <v>639</v>
       </c>
       <c r="F6" t="n">
         <v>653</v>
       </c>
       <c r="G6" t="n">
         <v>659</v>
       </c>
       <c r="H6" t="n">
         <v>679</v>
       </c>
       <c r="I6" t="n">
         <v>676</v>
       </c>
       <c r="J6" t="n">
         <v>641</v>
       </c>
       <c r="K6" t="n">
         <v>653</v>
       </c>
       <c r="L6" t="n">
         <v>582</v>
       </c>
       <c r="M6" t="n">
         <v>1258</v>
       </c>
       <c r="N6" t="n">
         <v>584</v>
       </c>
       <c r="O6" t="n">
         <v>585</v>
       </c>
+      <c r="P6" t="n">
+        <v>581</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>568</v>
       </c>
       <c r="C7" t="n">
         <v>543</v>
       </c>
       <c r="D7" t="n">
         <v>556</v>
       </c>
       <c r="E7" t="n">
         <v>546</v>
       </c>
       <c r="F7" t="n">
         <v>586</v>
       </c>
       <c r="G7" t="n">
         <v>586</v>
       </c>
       <c r="H7" t="n">
         <v>590</v>
       </c>
       <c r="I7" t="n">
         <v>583</v>
       </c>
       <c r="J7" t="n">
         <v>567</v>
       </c>
       <c r="K7" t="n">
         <v>577</v>
       </c>
       <c r="L7" t="n">
         <v>536</v>
       </c>
       <c r="M7" t="n">
         <v>1115</v>
       </c>
       <c r="N7" t="n">
         <v>569</v>
       </c>
       <c r="O7" t="n">
         <v>580</v>
+      </c>
+      <c r="P7" t="n">
+        <v>570</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3817,379 +4010,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>633</v>
       </c>
       <c r="C6" t="n">
         <v>683</v>
       </c>
       <c r="D6" t="n">
         <v>606</v>
       </c>
       <c r="E6" t="n">
         <v>637</v>
       </c>
       <c r="F6" t="n">
         <v>637</v>
       </c>
       <c r="G6" t="n">
         <v>645</v>
       </c>
       <c r="H6" t="n">
         <v>615</v>
       </c>
       <c r="I6" t="n">
         <v>598</v>
       </c>
       <c r="J6" t="n">
         <v>589</v>
       </c>
       <c r="K6" t="n">
         <v>556</v>
       </c>
       <c r="L6" t="n">
         <v>573</v>
       </c>
       <c r="M6" t="n">
         <v>1166</v>
       </c>
       <c r="N6" t="n">
         <v>603</v>
       </c>
       <c r="O6" t="n">
         <v>593</v>
       </c>
+      <c r="P6" t="n">
+        <v>552</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>636</v>
       </c>
       <c r="C7" t="n">
         <v>618</v>
       </c>
       <c r="D7" t="n">
         <v>611</v>
       </c>
       <c r="E7" t="n">
         <v>605</v>
       </c>
       <c r="F7" t="n">
         <v>653</v>
       </c>
       <c r="G7" t="n">
         <v>677</v>
       </c>
       <c r="H7" t="n">
         <v>674</v>
       </c>
       <c r="I7" t="n">
         <v>658</v>
       </c>
       <c r="J7" t="n">
         <v>654</v>
       </c>
       <c r="K7" t="n">
         <v>649</v>
       </c>
       <c r="L7" t="n">
         <v>604</v>
       </c>
       <c r="M7" t="n">
         <v>1257</v>
       </c>
       <c r="N7" t="n">
         <v>635</v>
       </c>
       <c r="O7" t="n">
         <v>657</v>
+      </c>
+      <c r="P7" t="n">
+        <v>646</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4224,379 +4441,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>220</v>
       </c>
       <c r="C6" t="n">
         <v>192</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>174</v>
       </c>
       <c r="F6" t="n">
         <v>285</v>
       </c>
       <c r="G6" t="n">
         <v>310</v>
       </c>
       <c r="H6" t="n">
         <v>319</v>
       </c>
       <c r="I6" t="n">
         <v>321</v>
       </c>
       <c r="J6" t="n">
         <v>315</v>
       </c>
       <c r="K6" t="n">
         <v>355</v>
       </c>
       <c r="L6" t="n">
         <v>314</v>
       </c>
       <c r="M6" t="n">
         <v>664</v>
       </c>
       <c r="N6" t="n">
         <v>359</v>
       </c>
       <c r="O6" t="n">
         <v>388</v>
       </c>
+      <c r="P6" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>288</v>
       </c>
       <c r="C7" t="n">
         <v>312</v>
       </c>
       <c r="D7" t="n">
         <v>312</v>
       </c>
       <c r="E7" t="n">
         <v>301</v>
       </c>
       <c r="F7" t="n">
         <v>336</v>
       </c>
       <c r="G7" t="n">
         <v>354</v>
       </c>
       <c r="H7" t="n">
         <v>346</v>
       </c>
       <c r="I7" t="n">
         <v>342</v>
       </c>
       <c r="J7" t="n">
         <v>327</v>
       </c>
       <c r="K7" t="n">
         <v>340</v>
       </c>
       <c r="L7" t="n">
         <v>324</v>
       </c>
       <c r="M7" t="n">
         <v>712</v>
       </c>
       <c r="N7" t="n">
         <v>345</v>
       </c>
       <c r="O7" t="n">
         <v>338</v>
+      </c>
+      <c r="P7" t="n">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4631,379 +4872,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.61</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>18</v>
       </c>
       <c r="C6" t="n">
         <v>34</v>
       </c>
       <c r="D6" t="n">
         <v>23</v>
       </c>
       <c r="E6" t="n">
         <v>29</v>
       </c>
       <c r="F6" t="n">
         <v>36</v>
       </c>
       <c r="G6" t="n">
         <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>32</v>
       </c>
       <c r="I6" t="n">
         <v>29</v>
       </c>
       <c r="J6" t="n">
         <v>46</v>
       </c>
       <c r="K6" t="n">
         <v>48</v>
       </c>
       <c r="L6" t="n">
         <v>28</v>
       </c>
       <c r="M6" t="n">
         <v>42</v>
       </c>
       <c r="N6" t="n">
         <v>34</v>
       </c>
       <c r="O6" t="n">
         <v>52</v>
       </c>
+      <c r="P6" t="n">
+        <v>34</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>23</v>
       </c>
       <c r="C7" t="n">
         <v>55</v>
       </c>
       <c r="D7" t="n">
         <v>39</v>
       </c>
       <c r="E7" t="n">
         <v>42</v>
       </c>
       <c r="F7" t="n">
         <v>42</v>
       </c>
       <c r="G7" t="n">
         <v>35</v>
       </c>
       <c r="H7" t="n">
         <v>34</v>
       </c>
       <c r="I7" t="n">
         <v>36</v>
       </c>
       <c r="J7" t="n">
         <v>50</v>
       </c>
       <c r="K7" t="n">
         <v>42</v>
       </c>
       <c r="L7" t="n">
         <v>26</v>
       </c>
       <c r="M7" t="n">
         <v>35</v>
       </c>
       <c r="N7" t="n">
         <v>24</v>
       </c>
       <c r="O7" t="n">
         <v>31</v>
+      </c>
+      <c r="P7" t="n">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5038,379 +5303,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>145</v>
       </c>
       <c r="C6" t="n">
         <v>128</v>
       </c>
       <c r="D6" t="n">
         <v>102</v>
       </c>
       <c r="E6" t="n">
         <v>95</v>
       </c>
       <c r="F6" t="n">
         <v>138</v>
       </c>
       <c r="G6" t="n">
         <v>159</v>
       </c>
       <c r="H6" t="n">
         <v>168</v>
       </c>
       <c r="I6" t="n">
         <v>176</v>
       </c>
       <c r="J6" t="n">
         <v>153</v>
       </c>
       <c r="K6" t="n">
         <v>162</v>
       </c>
       <c r="L6" t="n">
         <v>141</v>
       </c>
       <c r="M6" t="n">
         <v>260</v>
       </c>
       <c r="N6" t="n">
         <v>112</v>
       </c>
       <c r="O6" t="n">
         <v>122</v>
       </c>
+      <c r="P6" t="n">
+        <v>142</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>164</v>
       </c>
       <c r="C7" t="n">
         <v>164</v>
       </c>
       <c r="D7" t="n">
         <v>168</v>
       </c>
       <c r="E7" t="n">
         <v>165</v>
       </c>
       <c r="F7" t="n">
         <v>176</v>
       </c>
       <c r="G7" t="n">
         <v>181</v>
       </c>
       <c r="H7" t="n">
         <v>177</v>
       </c>
       <c r="I7" t="n">
         <v>182</v>
       </c>
       <c r="J7" t="n">
         <v>168</v>
       </c>
       <c r="K7" t="n">
         <v>177</v>
       </c>
       <c r="L7" t="n">
         <v>167</v>
       </c>
       <c r="M7" t="n">
         <v>341</v>
       </c>
       <c r="N7" t="n">
         <v>175</v>
       </c>
       <c r="O7" t="n">
         <v>175</v>
+      </c>
+      <c r="P7" t="n">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5445,379 +5734,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>921</v>
       </c>
       <c r="C6" t="n">
         <v>934</v>
       </c>
       <c r="D6" t="n">
         <v>917</v>
       </c>
       <c r="E6" t="n">
         <v>886</v>
       </c>
       <c r="F6" t="n">
         <v>930</v>
       </c>
       <c r="G6" t="n">
         <v>978</v>
       </c>
       <c r="H6" t="n">
         <v>977</v>
       </c>
       <c r="I6" t="n">
         <v>959</v>
       </c>
       <c r="J6" t="n">
         <v>960</v>
       </c>
       <c r="K6" t="n">
         <v>946</v>
       </c>
       <c r="L6" t="n">
         <v>859</v>
       </c>
       <c r="M6" t="n">
         <v>1884</v>
       </c>
       <c r="N6" t="n">
         <v>946</v>
       </c>
       <c r="O6" t="n">
         <v>953</v>
       </c>
+      <c r="P6" t="n">
+        <v>965</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>870</v>
       </c>
       <c r="C7" t="n">
         <v>885</v>
       </c>
       <c r="D7" t="n">
         <v>861</v>
       </c>
       <c r="E7" t="n">
         <v>841</v>
       </c>
       <c r="F7" t="n">
         <v>916</v>
       </c>
       <c r="G7" t="n">
         <v>940</v>
       </c>
       <c r="H7" t="n">
         <v>955</v>
       </c>
       <c r="I7" t="n">
         <v>933</v>
       </c>
       <c r="J7" t="n">
         <v>920</v>
       </c>
       <c r="K7" t="n">
         <v>916</v>
       </c>
       <c r="L7" t="n">
         <v>843</v>
       </c>
       <c r="M7" t="n">
         <v>1788</v>
       </c>
       <c r="N7" t="n">
         <v>902</v>
       </c>
       <c r="O7" t="n">
         <v>907</v>
+      </c>
+      <c r="P7" t="n">
+        <v>890</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5852,379 +6165,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>596</v>
       </c>
       <c r="C6" t="n">
         <v>600</v>
       </c>
       <c r="D6" t="n">
         <v>611</v>
       </c>
       <c r="E6" t="n">
         <v>593</v>
       </c>
       <c r="F6" t="n">
         <v>681</v>
       </c>
       <c r="G6" t="n">
         <v>668</v>
       </c>
       <c r="H6" t="n">
         <v>668</v>
       </c>
       <c r="I6" t="n">
         <v>665</v>
       </c>
       <c r="J6" t="n">
         <v>631</v>
       </c>
       <c r="K6" t="n">
         <v>666</v>
       </c>
       <c r="L6" t="n">
         <v>638</v>
       </c>
       <c r="M6" t="n">
         <v>1246</v>
       </c>
       <c r="N6" t="n">
         <v>634</v>
       </c>
       <c r="O6" t="n">
         <v>665</v>
       </c>
+      <c r="P6" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>645</v>
       </c>
       <c r="C7" t="n">
         <v>643</v>
       </c>
       <c r="D7" t="n">
         <v>657</v>
       </c>
       <c r="E7" t="n">
         <v>654</v>
       </c>
       <c r="F7" t="n">
         <v>700</v>
       </c>
       <c r="G7" t="n">
         <v>711</v>
       </c>
       <c r="H7" t="n">
         <v>689</v>
       </c>
       <c r="I7" t="n">
         <v>687</v>
       </c>
       <c r="J7" t="n">
         <v>679</v>
       </c>
       <c r="K7" t="n">
         <v>692</v>
       </c>
       <c r="L7" t="n">
         <v>647</v>
       </c>
       <c r="M7" t="n">
         <v>1330</v>
       </c>
       <c r="N7" t="n">
         <v>672</v>
       </c>
       <c r="O7" t="n">
         <v>699</v>
+      </c>
+      <c r="P7" t="n">
+        <v>685</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6259,379 +6596,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>611</v>
       </c>
       <c r="C6" t="n">
         <v>601</v>
       </c>
       <c r="D6" t="n">
         <v>612</v>
       </c>
       <c r="E6" t="n">
         <v>609</v>
       </c>
       <c r="F6" t="n">
         <v>672</v>
       </c>
       <c r="G6" t="n">
         <v>637</v>
       </c>
       <c r="H6" t="n">
         <v>678</v>
       </c>
       <c r="I6" t="n">
         <v>639</v>
       </c>
       <c r="J6" t="n">
         <v>616</v>
       </c>
       <c r="K6" t="n">
         <v>651</v>
       </c>
       <c r="L6" t="n">
         <v>618</v>
       </c>
       <c r="M6" t="n">
         <v>1222</v>
       </c>
       <c r="N6" t="n">
         <v>653</v>
       </c>
       <c r="O6" t="n">
         <v>672</v>
       </c>
+      <c r="P6" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>637</v>
       </c>
       <c r="C7" t="n">
         <v>630</v>
       </c>
       <c r="D7" t="n">
         <v>618</v>
       </c>
       <c r="E7" t="n">
         <v>613</v>
       </c>
       <c r="F7" t="n">
         <v>676</v>
       </c>
       <c r="G7" t="n">
         <v>681</v>
       </c>
       <c r="H7" t="n">
         <v>673</v>
       </c>
       <c r="I7" t="n">
         <v>665</v>
       </c>
       <c r="J7" t="n">
         <v>657</v>
       </c>
       <c r="K7" t="n">
         <v>666</v>
       </c>
       <c r="L7" t="n">
         <v>633</v>
       </c>
       <c r="M7" t="n">
         <v>1274</v>
       </c>
       <c r="N7" t="n">
         <v>665</v>
       </c>
       <c r="O7" t="n">
         <v>670</v>
+      </c>
+      <c r="P7" t="n">
+        <v>660</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6666,379 +7027,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>375</v>
       </c>
       <c r="C6" t="n">
         <v>389</v>
       </c>
       <c r="D6" t="n">
         <v>394</v>
       </c>
       <c r="E6" t="n">
         <v>366</v>
       </c>
       <c r="F6" t="n">
         <v>383</v>
       </c>
       <c r="G6" t="n">
         <v>391</v>
       </c>
       <c r="H6" t="n">
         <v>401</v>
       </c>
       <c r="I6" t="n">
         <v>397</v>
       </c>
       <c r="J6" t="n">
         <v>398</v>
       </c>
       <c r="K6" t="n">
         <v>407</v>
       </c>
       <c r="L6" t="n">
         <v>373</v>
       </c>
       <c r="M6" t="n">
         <v>760</v>
       </c>
       <c r="N6" t="n">
         <v>390</v>
       </c>
       <c r="O6" t="n">
         <v>380</v>
       </c>
+      <c r="P6" t="n">
+        <v>388</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>372</v>
       </c>
       <c r="C7" t="n">
         <v>379</v>
       </c>
       <c r="D7" t="n">
         <v>376</v>
       </c>
       <c r="E7" t="n">
         <v>360</v>
       </c>
       <c r="F7" t="n">
         <v>385</v>
       </c>
       <c r="G7" t="n">
         <v>396</v>
       </c>
       <c r="H7" t="n">
         <v>409</v>
       </c>
       <c r="I7" t="n">
         <v>396</v>
       </c>
       <c r="J7" t="n">
         <v>394</v>
       </c>
       <c r="K7" t="n">
         <v>392</v>
       </c>
       <c r="L7" t="n">
         <v>353</v>
       </c>
       <c r="M7" t="n">
         <v>750</v>
       </c>
       <c r="N7" t="n">
         <v>371</v>
       </c>
       <c r="O7" t="n">
+        <v>386</v>
+      </c>
+      <c r="P7" t="n">
         <v>386</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7073,379 +7458,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>386</v>
       </c>
       <c r="C6" t="n">
         <v>416</v>
       </c>
       <c r="D6" t="n">
         <v>420</v>
       </c>
       <c r="E6" t="n">
         <v>409</v>
       </c>
       <c r="F6" t="n">
         <v>418</v>
       </c>
       <c r="G6" t="n">
         <v>459</v>
       </c>
       <c r="H6" t="n">
         <v>398</v>
       </c>
       <c r="I6" t="n">
         <v>412</v>
       </c>
       <c r="J6" t="n">
         <v>424</v>
       </c>
       <c r="K6" t="n">
         <v>392</v>
       </c>
       <c r="L6" t="n">
         <v>365</v>
       </c>
       <c r="M6" t="n">
         <v>888</v>
       </c>
       <c r="N6" t="n">
         <v>425</v>
       </c>
       <c r="O6" t="n">
         <v>444</v>
       </c>
+      <c r="P6" t="n">
+        <v>435</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>342</v>
       </c>
       <c r="C7" t="n">
         <v>356</v>
       </c>
       <c r="D7" t="n">
         <v>355</v>
       </c>
       <c r="E7" t="n">
         <v>357</v>
       </c>
       <c r="F7" t="n">
         <v>379</v>
       </c>
       <c r="G7" t="n">
         <v>394</v>
       </c>
       <c r="H7" t="n">
         <v>386</v>
       </c>
       <c r="I7" t="n">
         <v>376</v>
       </c>
       <c r="J7" t="n">
         <v>380</v>
       </c>
       <c r="K7" t="n">
         <v>372</v>
       </c>
       <c r="L7" t="n">
         <v>337</v>
       </c>
       <c r="M7" t="n">
         <v>754</v>
       </c>
       <c r="N7" t="n">
         <v>362</v>
       </c>
       <c r="O7" t="n">
         <v>375</v>
+      </c>
+      <c r="P7" t="n">
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7480,379 +7889,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>666</v>
       </c>
       <c r="C6" t="n">
         <v>664</v>
       </c>
       <c r="D6" t="n">
         <v>658</v>
       </c>
       <c r="E6" t="n">
         <v>636</v>
       </c>
       <c r="F6" t="n">
         <v>722</v>
       </c>
       <c r="G6" t="n">
         <v>674</v>
       </c>
       <c r="H6" t="n">
         <v>741</v>
       </c>
       <c r="I6" t="n">
         <v>718</v>
       </c>
       <c r="J6" t="n">
         <v>694</v>
       </c>
       <c r="K6" t="n">
         <v>746</v>
       </c>
       <c r="L6" t="n">
         <v>698</v>
       </c>
       <c r="M6" t="n">
         <v>1444</v>
       </c>
       <c r="N6" t="n">
         <v>687</v>
       </c>
       <c r="O6" t="n">
         <v>732</v>
       </c>
+      <c r="P6" t="n">
+        <v>687</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>722</v>
       </c>
       <c r="C7" t="n">
         <v>730</v>
       </c>
       <c r="D7" t="n">
         <v>740</v>
       </c>
       <c r="E7" t="n">
         <v>718</v>
       </c>
       <c r="F7" t="n">
         <v>795</v>
       </c>
       <c r="G7" t="n">
         <v>787</v>
       </c>
       <c r="H7" t="n">
         <v>791</v>
       </c>
       <c r="I7" t="n">
         <v>783</v>
       </c>
       <c r="J7" t="n">
         <v>771</v>
       </c>
       <c r="K7" t="n">
         <v>783</v>
       </c>
       <c r="L7" t="n">
         <v>723</v>
       </c>
       <c r="M7" t="n">
         <v>1544</v>
       </c>
       <c r="N7" t="n">
         <v>757</v>
       </c>
       <c r="O7" t="n">
         <v>772</v>
+      </c>
+      <c r="P7" t="n">
+        <v>766</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7887,379 +8320,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>851</v>
       </c>
       <c r="C6" t="n">
         <v>870</v>
       </c>
       <c r="D6" t="n">
         <v>870</v>
       </c>
       <c r="E6" t="n">
         <v>843</v>
       </c>
       <c r="F6" t="n">
         <v>889</v>
       </c>
       <c r="G6" t="n">
         <v>972</v>
       </c>
       <c r="H6" t="n">
         <v>904</v>
       </c>
       <c r="I6" t="n">
         <v>906</v>
       </c>
       <c r="J6" t="n">
         <v>897</v>
       </c>
       <c r="K6" t="n">
         <v>866</v>
       </c>
       <c r="L6" t="n">
         <v>799</v>
       </c>
       <c r="M6" t="n">
         <v>1686</v>
       </c>
       <c r="N6" t="n">
         <v>893</v>
       </c>
       <c r="O6" t="n">
         <v>886</v>
       </c>
+      <c r="P6" t="n">
+        <v>898</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>794</v>
       </c>
       <c r="C7" t="n">
         <v>798</v>
       </c>
       <c r="D7" t="n">
         <v>778</v>
       </c>
       <c r="E7" t="n">
         <v>777</v>
       </c>
       <c r="F7" t="n">
         <v>821</v>
       </c>
       <c r="G7" t="n">
         <v>865</v>
       </c>
       <c r="H7" t="n">
         <v>853</v>
       </c>
       <c r="I7" t="n">
         <v>836</v>
       </c>
       <c r="J7" t="n">
         <v>827</v>
       </c>
       <c r="K7" t="n">
         <v>825</v>
       </c>
       <c r="L7" t="n">
         <v>767</v>
       </c>
       <c r="M7" t="n">
         <v>1575</v>
       </c>
       <c r="N7" t="n">
         <v>817</v>
       </c>
       <c r="O7" t="n">
         <v>834</v>
+      </c>
+      <c r="P7" t="n">
+        <v>809</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8294,379 +8751,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>176</v>
       </c>
       <c r="C6" t="n">
         <v>192</v>
       </c>
       <c r="D6" t="n">
         <v>178</v>
       </c>
       <c r="E6" t="n">
         <v>166</v>
       </c>
       <c r="F6" t="n">
         <v>188</v>
       </c>
       <c r="G6" t="n">
         <v>197</v>
       </c>
       <c r="H6" t="n">
         <v>210</v>
       </c>
       <c r="I6" t="n">
         <v>207</v>
       </c>
       <c r="J6" t="n">
         <v>177</v>
       </c>
       <c r="K6" t="n">
         <v>200</v>
       </c>
       <c r="L6" t="n">
         <v>186</v>
       </c>
       <c r="M6" t="n">
         <v>386</v>
       </c>
       <c r="N6" t="n">
         <v>142</v>
       </c>
       <c r="O6" t="n">
         <v>183</v>
       </c>
+      <c r="P6" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>199</v>
       </c>
       <c r="C7" t="n">
         <v>201</v>
       </c>
       <c r="D7" t="n">
         <v>199</v>
       </c>
       <c r="E7" t="n">
         <v>196</v>
       </c>
       <c r="F7" t="n">
         <v>212</v>
       </c>
       <c r="G7" t="n">
         <v>217</v>
       </c>
       <c r="H7" t="n">
         <v>216</v>
       </c>
       <c r="I7" t="n">
         <v>213</v>
       </c>
       <c r="J7" t="n">
         <v>210</v>
       </c>
       <c r="K7" t="n">
         <v>211</v>
       </c>
       <c r="L7" t="n">
         <v>197</v>
       </c>
       <c r="M7" t="n">
         <v>413</v>
       </c>
       <c r="N7" t="n">
         <v>209</v>
       </c>
       <c r="O7" t="n">
         <v>213</v>
+      </c>
+      <c r="P7" t="n">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Economically, do you think England and Wales would be financially better off or worse off if Scotland became independent, or would it make no difference?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-05-25</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-11-09</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8701,339 +9182,362 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-29</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-21</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-12</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Better off</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Worse off</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No difference</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>568</v>
       </c>
       <c r="C6" t="n">
         <v>574</v>
       </c>
       <c r="D6" t="n">
         <v>579</v>
       </c>
       <c r="E6" t="n">
         <v>561</v>
       </c>
       <c r="F6" t="n">
         <v>601</v>
       </c>
       <c r="G6" t="n">
         <v>627</v>
       </c>
       <c r="H6" t="n">
         <v>613</v>
       </c>
       <c r="I6" t="n">
         <v>593</v>
       </c>
       <c r="J6" t="n">
         <v>596</v>
       </c>
       <c r="K6" t="n">
         <v>590</v>
       </c>
       <c r="L6" t="n">
         <v>553</v>
       </c>
       <c r="M6" t="n">
         <v>1152</v>
       </c>
       <c r="N6" t="n">
         <v>639</v>
       </c>
       <c r="O6" t="n">
         <v>635</v>
       </c>
+      <c r="P6" t="n">
+        <v>625</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>554</v>
       </c>
       <c r="C7" t="n">
         <v>562</v>
       </c>
       <c r="D7" t="n">
         <v>558</v>
       </c>
       <c r="E7" t="n">
         <v>549</v>
       </c>
       <c r="F7" t="n">
         <v>594</v>
       </c>
       <c r="G7" t="n">
         <v>607</v>
       </c>
       <c r="H7" t="n">
         <v>604</v>
       </c>
       <c r="I7" t="n">
         <v>595</v>
       </c>
       <c r="J7" t="n">
         <v>588</v>
       </c>
       <c r="K7" t="n">
         <v>591</v>
       </c>
       <c r="L7" t="n">
         <v>560</v>
       </c>
       <c r="M7" t="n">
         <v>1172</v>
       </c>
       <c r="N7" t="n">
         <v>591</v>
       </c>
       <c r="O7" t="n">
         <v>603</v>
+      </c>
+      <c r="P7" t="n">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>