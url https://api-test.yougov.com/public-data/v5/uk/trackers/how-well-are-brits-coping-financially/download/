--- v0 (2026-04-17)
+++ v1 (2026-07-07)
@@ -448,87 +448,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -633,50 +634,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -724,50 +730,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -815,50 +824,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -906,50 +918,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -997,50 +1012,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1088,50 +1106,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2007</v>
       </c>
       <c r="C7" t="n">
         <v>2024</v>
       </c>
       <c r="D7" t="n">
         <v>1974</v>
       </c>
       <c r="E7" t="n">
         <v>2042</v>
       </c>
       <c r="F7" t="n">
         <v>2022</v>
       </c>
       <c r="G7" t="n">
         <v>2003</v>
       </c>
@@ -1179,50 +1200,53 @@
       </c>
       <c r="V7" t="n">
         <v>2021</v>
       </c>
       <c r="W7" t="n">
         <v>2005</v>
       </c>
       <c r="X7" t="n">
         <v>2006</v>
       </c>
       <c r="Y7" t="n">
         <v>2006</v>
       </c>
       <c r="Z7" t="n">
         <v>2007</v>
       </c>
       <c r="AA7" t="n">
         <v>2000</v>
       </c>
       <c r="AB7" t="n">
         <v>2007</v>
       </c>
       <c r="AC7" t="n">
         <v>2006</v>
       </c>
+      <c r="AD7" t="n">
+        <v>2014</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>2007</v>
       </c>
       <c r="C8" t="n">
         <v>2024</v>
       </c>
       <c r="D8" t="n">
         <v>1974</v>
       </c>
       <c r="E8" t="n">
         <v>2042</v>
       </c>
       <c r="F8" t="n">
         <v>2022</v>
       </c>
       <c r="G8" t="n">
         <v>2003</v>
       </c>
@@ -1269,100 +1293,104 @@
         <v>2005</v>
       </c>
       <c r="V8" t="n">
         <v>2021</v>
       </c>
       <c r="W8" t="n">
         <v>2005</v>
       </c>
       <c r="X8" t="n">
         <v>2006</v>
       </c>
       <c r="Y8" t="n">
         <v>2006</v>
       </c>
       <c r="Z8" t="n">
         <v>2007</v>
       </c>
       <c r="AA8" t="n">
         <v>2000</v>
       </c>
       <c r="AB8" t="n">
         <v>2007</v>
       </c>
       <c r="AC8" t="n">
         <v>2006</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>2014</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1467,50 +1495,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -1558,50 +1591,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -1649,50 +1685,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1740,50 +1779,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1831,50 +1873,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1922,50 +1967,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>341</v>
       </c>
       <c r="C7" t="n">
         <v>332</v>
       </c>
       <c r="D7" t="n">
         <v>323</v>
       </c>
       <c r="E7" t="n">
         <v>338</v>
       </c>
       <c r="F7" t="n">
         <v>335</v>
       </c>
       <c r="G7" t="n">
         <v>331</v>
       </c>
@@ -2013,50 +2061,53 @@
       </c>
       <c r="V7" t="n">
         <v>347</v>
       </c>
       <c r="W7" t="n">
         <v>328</v>
       </c>
       <c r="X7" t="n">
         <v>326</v>
       </c>
       <c r="Y7" t="n">
         <v>341</v>
       </c>
       <c r="Z7" t="n">
         <v>330</v>
       </c>
       <c r="AA7" t="n">
         <v>339</v>
       </c>
       <c r="AB7" t="n">
         <v>349</v>
       </c>
       <c r="AC7" t="n">
         <v>338</v>
       </c>
+      <c r="AD7" t="n">
+        <v>332</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>331</v>
       </c>
       <c r="C8" t="n">
         <v>334</v>
       </c>
       <c r="D8" t="n">
         <v>326</v>
       </c>
       <c r="E8" t="n">
         <v>337</v>
       </c>
       <c r="F8" t="n">
         <v>334</v>
       </c>
       <c r="G8" t="n">
         <v>330</v>
       </c>
@@ -2103,100 +2154,104 @@
         <v>331</v>
       </c>
       <c r="V8" t="n">
         <v>333</v>
       </c>
       <c r="W8" t="n">
         <v>331</v>
       </c>
       <c r="X8" t="n">
         <v>331</v>
       </c>
       <c r="Y8" t="n">
         <v>331</v>
       </c>
       <c r="Z8" t="n">
         <v>331</v>
       </c>
       <c r="AA8" t="n">
         <v>330</v>
       </c>
       <c r="AB8" t="n">
         <v>331</v>
       </c>
       <c r="AC8" t="n">
         <v>331</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2301,50 +2356,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -2392,50 +2452,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -2483,50 +2546,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2574,50 +2640,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2665,50 +2734,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2756,50 +2828,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>485</v>
       </c>
       <c r="C7" t="n">
         <v>500</v>
       </c>
       <c r="D7" t="n">
         <v>491</v>
       </c>
       <c r="E7" t="n">
         <v>495</v>
       </c>
       <c r="F7" t="n">
         <v>481</v>
       </c>
       <c r="G7" t="n">
         <v>491</v>
       </c>
@@ -2847,50 +2922,53 @@
       </c>
       <c r="V7" t="n">
         <v>472</v>
       </c>
       <c r="W7" t="n">
         <v>468</v>
       </c>
       <c r="X7" t="n">
         <v>476</v>
       </c>
       <c r="Y7" t="n">
         <v>470</v>
       </c>
       <c r="Z7" t="n">
         <v>491</v>
       </c>
       <c r="AA7" t="n">
         <v>496</v>
       </c>
       <c r="AB7" t="n">
         <v>486</v>
       </c>
       <c r="AC7" t="n">
         <v>499</v>
       </c>
+      <c r="AD7" t="n">
+        <v>490</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>480</v>
       </c>
       <c r="C8" t="n">
         <v>484</v>
       </c>
       <c r="D8" t="n">
         <v>472</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>483</v>
       </c>
       <c r="G8" t="n">
         <v>479</v>
       </c>
@@ -2937,100 +3015,104 @@
         <v>479</v>
       </c>
       <c r="V8" t="n">
         <v>483</v>
       </c>
       <c r="W8" t="n">
         <v>479</v>
       </c>
       <c r="X8" t="n">
         <v>479</v>
       </c>
       <c r="Y8" t="n">
         <v>479</v>
       </c>
       <c r="Z8" t="n">
         <v>480</v>
       </c>
       <c r="AA8" t="n">
         <v>478</v>
       </c>
       <c r="AB8" t="n">
         <v>480</v>
       </c>
       <c r="AC8" t="n">
         <v>479</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3135,50 +3217,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -3226,50 +3313,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -3317,50 +3407,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -3408,50 +3501,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3499,50 +3595,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3590,50 +3689,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>185</v>
       </c>
       <c r="C7" t="n">
         <v>176</v>
       </c>
       <c r="D7" t="n">
         <v>180</v>
       </c>
       <c r="E7" t="n">
         <v>181</v>
       </c>
       <c r="F7" t="n">
         <v>181</v>
       </c>
       <c r="G7" t="n">
         <v>184</v>
       </c>
@@ -3681,50 +3783,53 @@
       </c>
       <c r="V7" t="n">
         <v>173</v>
       </c>
       <c r="W7" t="n">
         <v>181</v>
       </c>
       <c r="X7" t="n">
         <v>176</v>
       </c>
       <c r="Y7" t="n">
         <v>183</v>
       </c>
       <c r="Z7" t="n">
         <v>162</v>
       </c>
       <c r="AA7" t="n">
         <v>173</v>
       </c>
       <c r="AB7" t="n">
         <v>177</v>
       </c>
       <c r="AC7" t="n">
         <v>171</v>
       </c>
+      <c r="AD7" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>175</v>
       </c>
       <c r="C8" t="n">
         <v>176</v>
       </c>
       <c r="D8" t="n">
         <v>172</v>
       </c>
       <c r="E8" t="n">
         <v>178</v>
       </c>
       <c r="F8" t="n">
         <v>176</v>
       </c>
       <c r="G8" t="n">
         <v>174</v>
       </c>
@@ -3770,101 +3875,105 @@
       <c r="U8" t="n">
         <v>174</v>
       </c>
       <c r="V8" t="n">
         <v>176</v>
       </c>
       <c r="W8" t="n">
         <v>174</v>
       </c>
       <c r="X8" t="n">
         <v>175</v>
       </c>
       <c r="Y8" t="n">
         <v>175</v>
       </c>
       <c r="Z8" t="n">
         <v>175</v>
       </c>
       <c r="AA8" t="n">
         <v>174</v>
       </c>
       <c r="AB8" t="n">
         <v>175</v>
       </c>
       <c r="AC8" t="n">
+        <v>175</v>
+      </c>
+      <c r="AD8" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3969,50 +4078,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -4060,50 +4174,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -4151,50 +4268,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -4242,50 +4362,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4333,50 +4456,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4424,50 +4550,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>95</v>
       </c>
       <c r="C7" t="n">
         <v>107</v>
       </c>
       <c r="D7" t="n">
         <v>95</v>
       </c>
       <c r="E7" t="n">
         <v>98</v>
       </c>
       <c r="F7" t="n">
         <v>105</v>
       </c>
       <c r="G7" t="n">
         <v>79</v>
       </c>
@@ -4515,50 +4644,53 @@
       </c>
       <c r="V7" t="n">
         <v>72</v>
       </c>
       <c r="W7" t="n">
         <v>100</v>
       </c>
       <c r="X7" t="n">
         <v>85</v>
       </c>
       <c r="Y7" t="n">
         <v>88</v>
       </c>
       <c r="Z7" t="n">
         <v>103</v>
       </c>
       <c r="AA7" t="n">
         <v>100</v>
       </c>
       <c r="AB7" t="n">
         <v>84</v>
       </c>
       <c r="AC7" t="n">
         <v>103</v>
       </c>
+      <c r="AD7" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>98</v>
       </c>
       <c r="C8" t="n">
         <v>99</v>
       </c>
       <c r="D8" t="n">
         <v>97</v>
       </c>
       <c r="E8" t="n">
         <v>100</v>
       </c>
       <c r="F8" t="n">
         <v>99</v>
       </c>
       <c r="G8" t="n">
         <v>98</v>
       </c>
@@ -4605,100 +4737,104 @@
         <v>98</v>
       </c>
       <c r="V8" t="n">
         <v>99</v>
       </c>
       <c r="W8" t="n">
         <v>98</v>
       </c>
       <c r="X8" t="n">
         <v>98</v>
       </c>
       <c r="Y8" t="n">
         <v>98</v>
       </c>
       <c r="Z8" t="n">
         <v>98</v>
       </c>
       <c r="AA8" t="n">
         <v>98</v>
       </c>
       <c r="AB8" t="n">
         <v>98</v>
       </c>
       <c r="AC8" t="n">
         <v>98</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4803,50 +4939,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -4894,50 +5035,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -4985,50 +5129,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5076,50 +5223,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5167,50 +5317,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5258,50 +5411,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1193</v>
       </c>
       <c r="C7" t="n">
         <v>1197</v>
       </c>
       <c r="D7" t="n">
         <v>1197</v>
       </c>
       <c r="E7" t="n">
         <v>1188</v>
       </c>
       <c r="F7" t="n">
         <v>1205</v>
       </c>
       <c r="G7" t="n">
         <v>1219</v>
       </c>
@@ -5349,50 +5505,53 @@
       </c>
       <c r="V7" t="n">
         <v>1240</v>
       </c>
       <c r="W7" t="n">
         <v>1205</v>
       </c>
       <c r="X7" t="n">
         <v>1209</v>
       </c>
       <c r="Y7" t="n">
         <v>1218</v>
       </c>
       <c r="Z7" t="n">
         <v>1212</v>
       </c>
       <c r="AA7" t="n">
         <v>1204</v>
       </c>
       <c r="AB7" t="n">
         <v>1209</v>
       </c>
       <c r="AC7" t="n">
         <v>1207</v>
       </c>
+      <c r="AD7" t="n">
+        <v>1205</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1144</v>
       </c>
       <c r="C8" t="n">
         <v>1154</v>
       </c>
       <c r="D8" t="n">
         <v>1125</v>
       </c>
       <c r="E8" t="n">
         <v>1164</v>
       </c>
       <c r="F8" t="n">
         <v>1153</v>
       </c>
       <c r="G8" t="n">
         <v>1142</v>
       </c>
@@ -5439,100 +5598,104 @@
         <v>1143</v>
       </c>
       <c r="V8" t="n">
         <v>1152</v>
       </c>
       <c r="W8" t="n">
         <v>1143</v>
       </c>
       <c r="X8" t="n">
         <v>1143</v>
       </c>
       <c r="Y8" t="n">
         <v>1143</v>
       </c>
       <c r="Z8" t="n">
         <v>1144</v>
       </c>
       <c r="AA8" t="n">
         <v>1140</v>
       </c>
       <c r="AB8" t="n">
         <v>1144</v>
       </c>
       <c r="AC8" t="n">
         <v>1143</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>1148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5637,50 +5800,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -5728,50 +5896,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -5819,50 +5990,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -5910,50 +6084,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6001,50 +6178,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6092,50 +6272,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>814</v>
       </c>
       <c r="C7" t="n">
         <v>827</v>
       </c>
       <c r="D7" t="n">
         <v>777</v>
       </c>
       <c r="E7" t="n">
         <v>854</v>
       </c>
       <c r="F7" t="n">
         <v>817</v>
       </c>
       <c r="G7" t="n">
         <v>784</v>
       </c>
@@ -6183,50 +6366,53 @@
       </c>
       <c r="V7" t="n">
         <v>781</v>
       </c>
       <c r="W7" t="n">
         <v>800</v>
       </c>
       <c r="X7" t="n">
         <v>797</v>
       </c>
       <c r="Y7" t="n">
         <v>788</v>
       </c>
       <c r="Z7" t="n">
         <v>795</v>
       </c>
       <c r="AA7" t="n">
         <v>796</v>
       </c>
       <c r="AB7" t="n">
         <v>798</v>
       </c>
       <c r="AC7" t="n">
         <v>799</v>
       </c>
+      <c r="AD7" t="n">
+        <v>809</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>863</v>
       </c>
       <c r="C8" t="n">
         <v>870</v>
       </c>
       <c r="D8" t="n">
         <v>849</v>
       </c>
       <c r="E8" t="n">
         <v>878</v>
       </c>
       <c r="F8" t="n">
         <v>869</v>
       </c>
       <c r="G8" t="n">
         <v>861</v>
       </c>
@@ -6273,100 +6459,104 @@
         <v>862</v>
       </c>
       <c r="V8" t="n">
         <v>869</v>
       </c>
       <c r="W8" t="n">
         <v>862</v>
       </c>
       <c r="X8" t="n">
         <v>863</v>
       </c>
       <c r="Y8" t="n">
         <v>863</v>
       </c>
       <c r="Z8" t="n">
         <v>863</v>
       </c>
       <c r="AA8" t="n">
         <v>860</v>
       </c>
       <c r="AB8" t="n">
         <v>863</v>
       </c>
       <c r="AC8" t="n">
         <v>863</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6471,50 +6661,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -6562,50 +6757,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -6653,50 +6851,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6744,50 +6945,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6835,50 +7039,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6926,50 +7133,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>201</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>126</v>
       </c>
       <c r="E7" t="n">
         <v>204</v>
       </c>
       <c r="F7" t="n">
         <v>186</v>
       </c>
       <c r="G7" t="n">
         <v>154</v>
       </c>
@@ -7017,50 +7227,53 @@
       </c>
       <c r="V7" t="n">
         <v>181</v>
       </c>
       <c r="W7" t="n">
         <v>211</v>
       </c>
       <c r="X7" t="n">
         <v>193</v>
       </c>
       <c r="Y7" t="n">
         <v>213</v>
       </c>
       <c r="Z7" t="n">
         <v>164</v>
       </c>
       <c r="AA7" t="n">
         <v>160</v>
       </c>
       <c r="AB7" t="n">
         <v>168</v>
       </c>
       <c r="AC7" t="n">
         <v>168</v>
       </c>
+      <c r="AD7" t="n">
+        <v>236</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>223</v>
       </c>
       <c r="C8" t="n">
         <v>225</v>
       </c>
       <c r="D8" t="n">
         <v>219</v>
       </c>
       <c r="E8" t="n">
         <v>227</v>
       </c>
       <c r="F8" t="n">
         <v>224</v>
       </c>
       <c r="G8" t="n">
         <v>222</v>
       </c>
@@ -7107,100 +7320,104 @@
         <v>223</v>
       </c>
       <c r="V8" t="n">
         <v>224</v>
       </c>
       <c r="W8" t="n">
         <v>223</v>
       </c>
       <c r="X8" t="n">
         <v>223</v>
       </c>
       <c r="Y8" t="n">
         <v>223</v>
       </c>
       <c r="Z8" t="n">
         <v>223</v>
       </c>
       <c r="AA8" t="n">
         <v>222</v>
       </c>
       <c r="AB8" t="n">
         <v>223</v>
       </c>
       <c r="AC8" t="n">
         <v>223</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7305,50 +7522,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -7396,50 +7618,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -7487,50 +7712,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -7578,50 +7806,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7669,50 +7900,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7760,50 +7994,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>853</v>
       </c>
       <c r="C7" t="n">
         <v>850</v>
       </c>
       <c r="D7" t="n">
         <v>858</v>
       </c>
       <c r="E7" t="n">
         <v>858</v>
       </c>
       <c r="F7" t="n">
         <v>845</v>
       </c>
       <c r="G7" t="n">
         <v>852</v>
       </c>
@@ -7851,50 +8088,53 @@
       </c>
       <c r="V7" t="n">
         <v>839</v>
       </c>
       <c r="W7" t="n">
         <v>812</v>
       </c>
       <c r="X7" t="n">
         <v>823</v>
       </c>
       <c r="Y7" t="n">
         <v>803</v>
       </c>
       <c r="Z7" t="n">
         <v>848</v>
       </c>
       <c r="AA7" t="n">
         <v>846</v>
       </c>
       <c r="AB7" t="n">
         <v>842</v>
       </c>
       <c r="AC7" t="n">
         <v>843</v>
       </c>
+      <c r="AD7" t="n">
+        <v>787</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>841</v>
       </c>
       <c r="C8" t="n">
         <v>848</v>
       </c>
       <c r="D8" t="n">
         <v>827</v>
       </c>
       <c r="E8" t="n">
         <v>856</v>
       </c>
       <c r="F8" t="n">
         <v>847</v>
       </c>
       <c r="G8" t="n">
         <v>839</v>
       </c>
@@ -7941,100 +8181,104 @@
         <v>840</v>
       </c>
       <c r="V8" t="n">
         <v>847</v>
       </c>
       <c r="W8" t="n">
         <v>840</v>
       </c>
       <c r="X8" t="n">
         <v>841</v>
       </c>
       <c r="Y8" t="n">
         <v>841</v>
       </c>
       <c r="Z8" t="n">
         <v>841</v>
       </c>
       <c r="AA8" t="n">
         <v>838</v>
       </c>
       <c r="AB8" t="n">
         <v>841</v>
       </c>
       <c r="AC8" t="n">
         <v>841</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>844</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8139,50 +8383,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -8230,50 +8479,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8321,50 +8573,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -8412,50 +8667,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8503,50 +8761,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8594,50 +8855,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>461</v>
       </c>
       <c r="C7" t="n">
         <v>462</v>
       </c>
       <c r="D7" t="n">
         <v>479</v>
       </c>
       <c r="E7" t="n">
         <v>471</v>
       </c>
       <c r="F7" t="n">
         <v>459</v>
       </c>
       <c r="G7" t="n">
         <v>462</v>
       </c>
@@ -8685,50 +8949,53 @@
       </c>
       <c r="V7" t="n">
         <v>466</v>
       </c>
       <c r="W7" t="n">
         <v>468</v>
       </c>
       <c r="X7" t="n">
         <v>465</v>
       </c>
       <c r="Y7" t="n">
         <v>465</v>
       </c>
       <c r="Z7" t="n">
         <v>467</v>
       </c>
       <c r="AA7" t="n">
         <v>468</v>
       </c>
       <c r="AB7" t="n">
         <v>463</v>
       </c>
       <c r="AC7" t="n">
         <v>462</v>
       </c>
+      <c r="AD7" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>480</v>
       </c>
       <c r="C8" t="n">
         <v>484</v>
       </c>
       <c r="D8" t="n">
         <v>472</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>483</v>
       </c>
       <c r="G8" t="n">
         <v>479</v>
       </c>
@@ -8775,100 +9042,104 @@
         <v>479</v>
       </c>
       <c r="V8" t="n">
         <v>483</v>
       </c>
       <c r="W8" t="n">
         <v>479</v>
       </c>
       <c r="X8" t="n">
         <v>479</v>
       </c>
       <c r="Y8" t="n">
         <v>479</v>
       </c>
       <c r="Z8" t="n">
         <v>480</v>
       </c>
       <c r="AA8" t="n">
         <v>478</v>
       </c>
       <c r="AB8" t="n">
         <v>480</v>
       </c>
       <c r="AC8" t="n">
         <v>479</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8973,50 +9244,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -9064,50 +9340,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.55</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9155,50 +9434,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9246,50 +9528,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9337,50 +9622,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9428,50 +9716,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>492</v>
       </c>
       <c r="C7" t="n">
         <v>530</v>
       </c>
       <c r="D7" t="n">
         <v>511</v>
       </c>
       <c r="E7" t="n">
         <v>509</v>
       </c>
       <c r="F7" t="n">
         <v>532</v>
       </c>
       <c r="G7" t="n">
         <v>535</v>
       </c>
@@ -9519,50 +9810,53 @@
       </c>
       <c r="V7" t="n">
         <v>535</v>
       </c>
       <c r="W7" t="n">
         <v>514</v>
       </c>
       <c r="X7" t="n">
         <v>525</v>
       </c>
       <c r="Y7" t="n">
         <v>525</v>
       </c>
       <c r="Z7" t="n">
         <v>528</v>
       </c>
       <c r="AA7" t="n">
         <v>526</v>
       </c>
       <c r="AB7" t="n">
         <v>534</v>
       </c>
       <c r="AC7" t="n">
         <v>533</v>
       </c>
+      <c r="AD7" t="n">
+        <v>526</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>464</v>
       </c>
       <c r="C8" t="n">
         <v>468</v>
       </c>
       <c r="D8" t="n">
         <v>456</v>
       </c>
       <c r="E8" t="n">
         <v>472</v>
       </c>
       <c r="F8" t="n">
         <v>467</v>
       </c>
       <c r="G8" t="n">
         <v>463</v>
       </c>
@@ -9609,100 +9903,104 @@
         <v>463</v>
       </c>
       <c r="V8" t="n">
         <v>467</v>
       </c>
       <c r="W8" t="n">
         <v>463</v>
       </c>
       <c r="X8" t="n">
         <v>463</v>
       </c>
       <c r="Y8" t="n">
         <v>463</v>
       </c>
       <c r="Z8" t="n">
         <v>464</v>
       </c>
       <c r="AA8" t="n">
         <v>462</v>
       </c>
       <c r="AB8" t="n">
         <v>464</v>
       </c>
       <c r="AC8" t="n">
         <v>463</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9807,50 +10105,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -9898,50 +10201,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -9989,50 +10295,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10080,50 +10389,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10171,50 +10483,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10262,50 +10577,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>936</v>
       </c>
       <c r="C7" t="n">
         <v>952</v>
       </c>
       <c r="D7" t="n">
         <v>908</v>
       </c>
       <c r="E7" t="n">
         <v>966</v>
       </c>
       <c r="F7" t="n">
         <v>945</v>
       </c>
       <c r="G7" t="n">
         <v>910</v>
       </c>
@@ -10353,50 +10671,53 @@
       </c>
       <c r="V7" t="n">
         <v>977</v>
       </c>
       <c r="W7" t="n">
         <v>972</v>
       </c>
       <c r="X7" t="n">
         <v>978</v>
       </c>
       <c r="Y7" t="n">
         <v>956</v>
       </c>
       <c r="Z7" t="n">
         <v>939</v>
       </c>
       <c r="AA7" t="n">
         <v>947</v>
       </c>
       <c r="AB7" t="n">
         <v>967</v>
       </c>
       <c r="AC7" t="n">
         <v>941</v>
       </c>
+      <c r="AD7" t="n">
+        <v>961</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>973</v>
       </c>
       <c r="C8" t="n">
         <v>982</v>
       </c>
       <c r="D8" t="n">
         <v>957</v>
       </c>
       <c r="E8" t="n">
         <v>990</v>
       </c>
       <c r="F8" t="n">
         <v>981</v>
       </c>
       <c r="G8" t="n">
         <v>971</v>
       </c>
@@ -10443,100 +10764,104 @@
         <v>972</v>
       </c>
       <c r="V8" t="n">
         <v>980</v>
       </c>
       <c r="W8" t="n">
         <v>972</v>
       </c>
       <c r="X8" t="n">
         <v>973</v>
       </c>
       <c r="Y8" t="n">
         <v>973</v>
       </c>
       <c r="Z8" t="n">
         <v>973</v>
       </c>
       <c r="AA8" t="n">
         <v>970</v>
       </c>
       <c r="AB8" t="n">
         <v>973</v>
       </c>
       <c r="AC8" t="n">
         <v>973</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>977</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10641,50 +10966,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -10732,50 +11062,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10823,50 +11156,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -10914,50 +11250,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11005,50 +11344,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11096,50 +11438,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1071</v>
       </c>
       <c r="C7" t="n">
         <v>1072</v>
       </c>
       <c r="D7" t="n">
         <v>1066</v>
       </c>
       <c r="E7" t="n">
         <v>1076</v>
       </c>
       <c r="F7" t="n">
         <v>1077</v>
       </c>
       <c r="G7" t="n">
         <v>1093</v>
       </c>
@@ -11187,50 +11532,53 @@
       </c>
       <c r="V7" t="n">
         <v>1044</v>
       </c>
       <c r="W7" t="n">
         <v>1033</v>
       </c>
       <c r="X7" t="n">
         <v>1028</v>
       </c>
       <c r="Y7" t="n">
         <v>1050</v>
       </c>
       <c r="Z7" t="n">
         <v>1068</v>
       </c>
       <c r="AA7" t="n">
         <v>1053</v>
       </c>
       <c r="AB7" t="n">
         <v>1040</v>
       </c>
       <c r="AC7" t="n">
         <v>1065</v>
       </c>
+      <c r="AD7" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1034</v>
       </c>
       <c r="C8" t="n">
         <v>1042</v>
       </c>
       <c r="D8" t="n">
         <v>1017</v>
       </c>
       <c r="E8" t="n">
         <v>1052</v>
       </c>
       <c r="F8" t="n">
         <v>1041</v>
       </c>
       <c r="G8" t="n">
         <v>1032</v>
       </c>
@@ -11277,100 +11625,104 @@
         <v>1033</v>
       </c>
       <c r="V8" t="n">
         <v>1041</v>
       </c>
       <c r="W8" t="n">
         <v>1033</v>
       </c>
       <c r="X8" t="n">
         <v>1033</v>
       </c>
       <c r="Y8" t="n">
         <v>1033</v>
       </c>
       <c r="Z8" t="n">
         <v>1034</v>
       </c>
       <c r="AA8" t="n">
         <v>1030</v>
       </c>
       <c r="AB8" t="n">
         <v>1034</v>
       </c>
       <c r="AC8" t="n">
         <v>1033</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>1037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11475,50 +11827,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -11566,50 +11923,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -11657,50 +12017,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -11748,50 +12111,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11839,50 +12205,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11930,50 +12299,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>250</v>
       </c>
       <c r="C7" t="n">
         <v>263</v>
       </c>
       <c r="D7" t="n">
         <v>214</v>
       </c>
       <c r="E7" t="n">
         <v>277</v>
       </c>
       <c r="F7" t="n">
         <v>252</v>
       </c>
       <c r="G7" t="n">
         <v>235</v>
       </c>
@@ -12021,50 +12393,53 @@
       </c>
       <c r="V7" t="n">
         <v>267</v>
       </c>
       <c r="W7" t="n">
         <v>256</v>
       </c>
       <c r="X7" t="n">
         <v>288</v>
       </c>
       <c r="Y7" t="n">
         <v>288</v>
       </c>
       <c r="Z7" t="n">
         <v>254</v>
       </c>
       <c r="AA7" t="n">
         <v>256</v>
       </c>
       <c r="AB7" t="n">
         <v>258</v>
       </c>
       <c r="AC7" t="n">
         <v>237</v>
       </c>
+      <c r="AD7" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>271</v>
       </c>
       <c r="C8" t="n">
         <v>273</v>
       </c>
       <c r="D8" t="n">
         <v>266</v>
       </c>
       <c r="E8" t="n">
         <v>276</v>
       </c>
       <c r="F8" t="n">
         <v>273</v>
       </c>
       <c r="G8" t="n">
         <v>270</v>
       </c>
@@ -12111,100 +12486,104 @@
         <v>271</v>
       </c>
       <c r="V8" t="n">
         <v>273</v>
       </c>
       <c r="W8" t="n">
         <v>271</v>
       </c>
       <c r="X8" t="n">
         <v>271</v>
       </c>
       <c r="Y8" t="n">
         <v>271</v>
       </c>
       <c r="Z8" t="n">
         <v>271</v>
       </c>
       <c r="AA8" t="n">
         <v>270</v>
       </c>
       <c r="AB8" t="n">
         <v>271</v>
       </c>
       <c r="AC8" t="n">
         <v>271</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC8"/>
+  <dimension ref="A1:AD8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the statements below best describes how well you are coping financially at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12309,50 +12688,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Living comfortably</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -12400,50 +12784,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Not living comfortably but coping</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -12491,50 +12878,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Finding it a little difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -12582,50 +12972,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Finding it very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12673,50 +13066,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12764,50 +13160,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>646</v>
       </c>
       <c r="D7" t="n">
         <v>671</v>
       </c>
       <c r="E7" t="n">
         <v>653</v>
       </c>
       <c r="F7" t="n">
         <v>668</v>
       </c>
       <c r="G7" t="n">
         <v>683</v>
       </c>
@@ -12855,50 +13254,53 @@
       </c>
       <c r="V7" t="n">
         <v>690</v>
       </c>
       <c r="W7" t="n">
         <v>672</v>
       </c>
       <c r="X7" t="n">
         <v>655</v>
       </c>
       <c r="Y7" t="n">
         <v>636</v>
       </c>
       <c r="Z7" t="n">
         <v>667</v>
       </c>
       <c r="AA7" t="n">
         <v>636</v>
       </c>
       <c r="AB7" t="n">
         <v>653</v>
       </c>
       <c r="AC7" t="n">
         <v>658</v>
       </c>
+      <c r="AD7" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>652</v>
       </c>
       <c r="C8" t="n">
         <v>658</v>
       </c>
       <c r="D8" t="n">
         <v>642</v>
       </c>
       <c r="E8" t="n">
         <v>664</v>
       </c>
       <c r="F8" t="n">
         <v>657</v>
       </c>
       <c r="G8" t="n">
         <v>651</v>
       </c>
@@ -12945,46 +13347,49 @@
         <v>652</v>
       </c>
       <c r="V8" t="n">
         <v>657</v>
       </c>
       <c r="W8" t="n">
         <v>652</v>
       </c>
       <c r="X8" t="n">
         <v>652</v>
       </c>
       <c r="Y8" t="n">
         <v>652</v>
       </c>
       <c r="Z8" t="n">
         <v>652</v>
       </c>
       <c r="AA8" t="n">
         <v>650</v>
       </c>
       <c r="AB8" t="n">
         <v>652</v>
       </c>
       <c r="AC8" t="n">
         <v>652</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>