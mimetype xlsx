--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -559,50 +559,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1007,50 +1008,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -1278,50 +1284,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -1549,50 +1558,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1820,50 +1832,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1709</v>
       </c>
       <c r="C5" t="n">
         <v>1691</v>
       </c>
       <c r="D5" t="n">
         <v>1702</v>
       </c>
       <c r="E5" t="n">
         <v>1699</v>
       </c>
       <c r="F5" t="n">
         <v>1666</v>
       </c>
       <c r="G5" t="n">
         <v>1679</v>
       </c>
@@ -2091,50 +2106,53 @@
       </c>
       <c r="CD5" t="n">
         <v>1767</v>
       </c>
       <c r="CE5" t="n">
         <v>1792</v>
       </c>
       <c r="CF5" t="n">
         <v>1747</v>
       </c>
       <c r="CG5" t="n">
         <v>1719</v>
       </c>
       <c r="CH5" t="n">
         <v>1744</v>
       </c>
       <c r="CI5" t="n">
         <v>1757</v>
       </c>
       <c r="CJ5" t="n">
         <v>1748</v>
       </c>
       <c r="CK5" t="n">
         <v>1809</v>
       </c>
+      <c r="CL5" t="n">
+        <v>1739</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1709</v>
       </c>
       <c r="C6" t="n">
         <v>1691</v>
       </c>
       <c r="D6" t="n">
         <v>1702</v>
       </c>
       <c r="E6" t="n">
         <v>1699</v>
       </c>
       <c r="F6" t="n">
         <v>1666</v>
       </c>
       <c r="G6" t="n">
         <v>1679</v>
       </c>
@@ -2361,64 +2379,67 @@
         <v>1765</v>
       </c>
       <c r="CD6" t="n">
         <v>1767</v>
       </c>
       <c r="CE6" t="n">
         <v>1792</v>
       </c>
       <c r="CF6" t="n">
         <v>1747</v>
       </c>
       <c r="CG6" t="n">
         <v>1719</v>
       </c>
       <c r="CH6" t="n">
         <v>1744</v>
       </c>
       <c r="CI6" t="n">
         <v>1757</v>
       </c>
       <c r="CJ6" t="n">
         <v>1748</v>
       </c>
       <c r="CK6" t="n">
         <v>1809</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1739</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2471,50 +2492,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2919,50 +2941,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -3190,50 +3217,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3461,50 +3491,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3732,50 +3765,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>279</v>
       </c>
       <c r="C5" t="n">
         <v>273</v>
       </c>
       <c r="D5" t="n">
         <v>280</v>
       </c>
       <c r="E5" t="n">
         <v>289</v>
       </c>
       <c r="F5" t="n">
         <v>277</v>
       </c>
       <c r="G5" t="n">
         <v>282</v>
       </c>
@@ -4003,50 +4039,53 @@
       </c>
       <c r="CD5" t="n">
         <v>292</v>
       </c>
       <c r="CE5" t="n">
         <v>291</v>
       </c>
       <c r="CF5" t="n">
         <v>286</v>
       </c>
       <c r="CG5" t="n">
         <v>282</v>
       </c>
       <c r="CH5" t="n">
         <v>279</v>
       </c>
       <c r="CI5" t="n">
         <v>283</v>
       </c>
       <c r="CJ5" t="n">
         <v>300</v>
       </c>
       <c r="CK5" t="n">
         <v>267</v>
       </c>
+      <c r="CL5" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>282</v>
       </c>
       <c r="C6" t="n">
         <v>279</v>
       </c>
       <c r="D6" t="n">
         <v>281</v>
       </c>
       <c r="E6" t="n">
         <v>280</v>
       </c>
       <c r="F6" t="n">
         <v>275</v>
       </c>
       <c r="G6" t="n">
         <v>277</v>
       </c>
@@ -4273,64 +4312,67 @@
         <v>289</v>
       </c>
       <c r="CD6" t="n">
         <v>290</v>
       </c>
       <c r="CE6" t="n">
         <v>294</v>
       </c>
       <c r="CF6" t="n">
         <v>287</v>
       </c>
       <c r="CG6" t="n">
         <v>282</v>
       </c>
       <c r="CH6" t="n">
         <v>286</v>
       </c>
       <c r="CI6" t="n">
         <v>288</v>
       </c>
       <c r="CJ6" t="n">
         <v>287</v>
       </c>
       <c r="CK6" t="n">
         <v>297</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4383,50 +4425,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4831,50 +4874,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -5102,50 +5150,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -5373,50 +5424,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -5644,50 +5698,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>407</v>
       </c>
       <c r="C5" t="n">
         <v>420</v>
       </c>
       <c r="D5" t="n">
         <v>424</v>
       </c>
       <c r="E5" t="n">
         <v>428</v>
       </c>
       <c r="F5" t="n">
         <v>409</v>
       </c>
       <c r="G5" t="n">
         <v>411</v>
       </c>
@@ -5915,50 +5972,53 @@
       </c>
       <c r="CD5" t="n">
         <v>432</v>
       </c>
       <c r="CE5" t="n">
         <v>445</v>
       </c>
       <c r="CF5" t="n">
         <v>434</v>
       </c>
       <c r="CG5" t="n">
         <v>398</v>
       </c>
       <c r="CH5" t="n">
         <v>421</v>
       </c>
       <c r="CI5" t="n">
         <v>445</v>
       </c>
       <c r="CJ5" t="n">
         <v>420</v>
       </c>
       <c r="CK5" t="n">
         <v>467</v>
       </c>
+      <c r="CL5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>417</v>
       </c>
       <c r="C6" t="n">
         <v>413</v>
       </c>
       <c r="D6" t="n">
         <v>415</v>
       </c>
       <c r="E6" t="n">
         <v>415</v>
       </c>
       <c r="F6" t="n">
         <v>407</v>
       </c>
       <c r="G6" t="n">
         <v>410</v>
       </c>
@@ -6185,64 +6245,67 @@
         <v>418</v>
       </c>
       <c r="CD6" t="n">
         <v>419</v>
       </c>
       <c r="CE6" t="n">
         <v>425</v>
       </c>
       <c r="CF6" t="n">
         <v>414</v>
       </c>
       <c r="CG6" t="n">
         <v>407</v>
       </c>
       <c r="CH6" t="n">
         <v>413</v>
       </c>
       <c r="CI6" t="n">
         <v>416</v>
       </c>
       <c r="CJ6" t="n">
         <v>414</v>
       </c>
       <c r="CK6" t="n">
         <v>429</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6295,50 +6358,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6743,50 +6807,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -7014,50 +7083,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -7285,50 +7357,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7556,50 +7631,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>157</v>
       </c>
       <c r="C5" t="n">
         <v>151</v>
       </c>
       <c r="D5" t="n">
         <v>140</v>
       </c>
       <c r="E5" t="n">
         <v>157</v>
       </c>
       <c r="F5" t="n">
         <v>142</v>
       </c>
       <c r="G5" t="n">
         <v>139</v>
       </c>
@@ -7827,50 +7905,53 @@
       </c>
       <c r="CD5" t="n">
         <v>138</v>
       </c>
       <c r="CE5" t="n">
         <v>147</v>
       </c>
       <c r="CF5" t="n">
         <v>149</v>
       </c>
       <c r="CG5" t="n">
         <v>146</v>
       </c>
       <c r="CH5" t="n">
         <v>134</v>
       </c>
       <c r="CI5" t="n">
         <v>152</v>
       </c>
       <c r="CJ5" t="n">
         <v>115</v>
       </c>
       <c r="CK5" t="n">
         <v>154</v>
       </c>
+      <c r="CL5" t="n">
+        <v>129</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>147</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>146</v>
       </c>
       <c r="E6" t="n">
         <v>146</v>
       </c>
       <c r="F6" t="n">
         <v>143</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -8097,64 +8178,67 @@
         <v>154</v>
       </c>
       <c r="CD6" t="n">
         <v>154</v>
       </c>
       <c r="CE6" t="n">
         <v>156</v>
       </c>
       <c r="CF6" t="n">
         <v>152</v>
       </c>
       <c r="CG6" t="n">
         <v>150</v>
       </c>
       <c r="CH6" t="n">
         <v>152</v>
       </c>
       <c r="CI6" t="n">
         <v>153</v>
       </c>
       <c r="CJ6" t="n">
         <v>152</v>
       </c>
       <c r="CK6" t="n">
         <v>157</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8207,50 +8291,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8655,50 +8740,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -8926,50 +9016,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -9197,50 +9290,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -9468,50 +9564,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>89</v>
       </c>
       <c r="C5" t="n">
         <v>87</v>
       </c>
       <c r="D5" t="n">
         <v>93</v>
       </c>
       <c r="E5" t="n">
         <v>86</v>
       </c>
       <c r="F5" t="n">
         <v>74</v>
       </c>
       <c r="G5" t="n">
         <v>89</v>
       </c>
@@ -9739,50 +9838,53 @@
       </c>
       <c r="CD5" t="n">
         <v>94</v>
       </c>
       <c r="CE5" t="n">
         <v>86</v>
       </c>
       <c r="CF5" t="n">
         <v>79</v>
       </c>
       <c r="CG5" t="n">
         <v>95</v>
       </c>
       <c r="CH5" t="n">
         <v>82</v>
       </c>
       <c r="CI5" t="n">
         <v>91</v>
       </c>
       <c r="CJ5" t="n">
         <v>97</v>
       </c>
       <c r="CK5" t="n">
         <v>97</v>
       </c>
+      <c r="CL5" t="n">
+        <v>91</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>87</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>87</v>
       </c>
       <c r="E6" t="n">
         <v>87</v>
       </c>
       <c r="F6" t="n">
         <v>85</v>
       </c>
       <c r="G6" t="n">
         <v>86</v>
       </c>
@@ -10009,64 +10111,67 @@
         <v>85</v>
       </c>
       <c r="CD6" t="n">
         <v>85</v>
       </c>
       <c r="CE6" t="n">
         <v>86</v>
       </c>
       <c r="CF6" t="n">
         <v>84</v>
       </c>
       <c r="CG6" t="n">
         <v>83</v>
       </c>
       <c r="CH6" t="n">
         <v>84</v>
       </c>
       <c r="CI6" t="n">
         <v>84</v>
       </c>
       <c r="CJ6" t="n">
         <v>84</v>
       </c>
       <c r="CK6" t="n">
         <v>87</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10119,50 +10224,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10567,50 +10673,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10838,50 +10949,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -11109,50 +11223,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11380,50 +11497,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>590</v>
       </c>
       <c r="C5" t="n">
         <v>582</v>
       </c>
       <c r="D5" t="n">
         <v>611</v>
       </c>
       <c r="E5" t="n">
         <v>589</v>
       </c>
       <c r="F5" t="n">
         <v>580</v>
       </c>
       <c r="G5" t="n">
         <v>581</v>
       </c>
@@ -11651,50 +11771,53 @@
       </c>
       <c r="CD5" t="n">
         <v>274</v>
       </c>
       <c r="CE5" t="n">
         <v>275</v>
       </c>
       <c r="CF5" t="n">
         <v>276</v>
       </c>
       <c r="CG5" t="n">
         <v>284</v>
       </c>
       <c r="CH5" t="n">
         <v>281</v>
       </c>
       <c r="CI5" t="n">
         <v>274</v>
       </c>
       <c r="CJ5" t="n">
         <v>291</v>
       </c>
       <c r="CK5" t="n">
         <v>281</v>
       </c>
+      <c r="CL5" t="n">
+        <v>248</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>574</v>
       </c>
       <c r="C6" t="n">
         <v>568</v>
       </c>
       <c r="D6" t="n">
         <v>571</v>
       </c>
       <c r="E6" t="n">
         <v>572</v>
       </c>
       <c r="F6" t="n">
         <v>560</v>
       </c>
       <c r="G6" t="n">
         <v>562</v>
       </c>
@@ -11921,64 +12044,67 @@
         <v>318</v>
       </c>
       <c r="CD6" t="n">
         <v>319</v>
       </c>
       <c r="CE6" t="n">
         <v>323</v>
       </c>
       <c r="CF6" t="n">
         <v>314</v>
       </c>
       <c r="CG6" t="n">
         <v>310</v>
       </c>
       <c r="CH6" t="n">
         <v>315</v>
       </c>
       <c r="CI6" t="n">
         <v>316</v>
       </c>
       <c r="CJ6" t="n">
         <v>316</v>
       </c>
       <c r="CK6" t="n">
         <v>328</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12031,50 +12157,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12479,50 +12606,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12750,50 +12882,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -13021,50 +13156,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -13292,50 +13430,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>557</v>
       </c>
       <c r="C5" t="n">
         <v>554</v>
       </c>
       <c r="D5" t="n">
         <v>546</v>
       </c>
       <c r="E5" t="n">
         <v>538</v>
       </c>
       <c r="F5" t="n">
         <v>543</v>
       </c>
       <c r="G5" t="n">
         <v>535</v>
       </c>
@@ -13563,50 +13704,53 @@
       </c>
       <c r="CD5" t="n">
         <v>494</v>
       </c>
       <c r="CE5" t="n">
         <v>474</v>
       </c>
       <c r="CF5" t="n">
         <v>476</v>
       </c>
       <c r="CG5" t="n">
         <v>465</v>
       </c>
       <c r="CH5" t="n">
         <v>468</v>
       </c>
       <c r="CI5" t="n">
         <v>463</v>
       </c>
       <c r="CJ5" t="n">
         <v>451</v>
       </c>
       <c r="CK5" t="n">
         <v>473</v>
       </c>
+      <c r="CL5" t="n">
+        <v>486</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>539</v>
       </c>
       <c r="C6" t="n">
         <v>535</v>
       </c>
       <c r="D6" t="n">
         <v>541</v>
       </c>
       <c r="E6" t="n">
         <v>546</v>
       </c>
       <c r="F6" t="n">
         <v>527</v>
       </c>
       <c r="G6" t="n">
         <v>530</v>
       </c>
@@ -13833,64 +13977,67 @@
         <v>458</v>
       </c>
       <c r="CD6" t="n">
         <v>454</v>
       </c>
       <c r="CE6" t="n">
         <v>461</v>
       </c>
       <c r="CF6" t="n">
         <v>449</v>
       </c>
       <c r="CG6" t="n">
         <v>442</v>
       </c>
       <c r="CH6" t="n">
         <v>450</v>
       </c>
       <c r="CI6" t="n">
         <v>452</v>
       </c>
       <c r="CJ6" t="n">
         <v>449</v>
       </c>
       <c r="CK6" t="n">
         <v>465</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13943,50 +14090,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14391,50 +14539,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -14662,50 +14815,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -14933,50 +15089,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15204,50 +15363,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>107</v>
       </c>
       <c r="C5" t="n">
         <v>108</v>
       </c>
       <c r="D5" t="n">
         <v>107</v>
       </c>
       <c r="E5" t="n">
         <v>106</v>
       </c>
       <c r="F5" t="n">
         <v>105</v>
       </c>
       <c r="G5" t="n">
         <v>106</v>
       </c>
@@ -15475,50 +15637,53 @@
       </c>
       <c r="CD5" t="n">
         <v>170</v>
       </c>
       <c r="CE5" t="n">
         <v>166</v>
       </c>
       <c r="CF5" t="n">
         <v>171</v>
       </c>
       <c r="CG5" t="n">
         <v>167</v>
       </c>
       <c r="CH5" t="n">
         <v>173</v>
       </c>
       <c r="CI5" t="n">
         <v>172</v>
       </c>
       <c r="CJ5" t="n">
         <v>168</v>
       </c>
       <c r="CK5" t="n">
         <v>169</v>
       </c>
+      <c r="CL5" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>101</v>
       </c>
       <c r="C6" t="n">
         <v>98</v>
       </c>
       <c r="D6" t="n">
         <v>95</v>
       </c>
       <c r="E6" t="n">
         <v>97</v>
       </c>
       <c r="F6" t="n">
         <v>97</v>
       </c>
       <c r="G6" t="n">
         <v>97</v>
       </c>
@@ -15745,64 +15910,67 @@
         <v>164</v>
       </c>
       <c r="CD6" t="n">
         <v>163</v>
       </c>
       <c r="CE6" t="n">
         <v>165</v>
       </c>
       <c r="CF6" t="n">
         <v>161</v>
       </c>
       <c r="CG6" t="n">
         <v>158</v>
       </c>
       <c r="CH6" t="n">
         <v>160</v>
       </c>
       <c r="CI6" t="n">
         <v>162</v>
       </c>
       <c r="CJ6" t="n">
         <v>161</v>
       </c>
       <c r="CK6" t="n">
         <v>166</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15855,50 +16023,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16303,50 +16472,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -16574,50 +16748,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -16845,50 +17022,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -17116,50 +17296,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>759</v>
       </c>
       <c r="C5" t="n">
         <v>721</v>
       </c>
       <c r="D5" t="n">
         <v>799</v>
       </c>
       <c r="E5" t="n">
         <v>733</v>
       </c>
       <c r="F5" t="n">
         <v>752</v>
       </c>
       <c r="G5" t="n">
         <v>747</v>
       </c>
@@ -17387,50 +17570,53 @@
       </c>
       <c r="CD5" t="n">
         <v>650</v>
       </c>
       <c r="CE5" t="n">
         <v>665</v>
       </c>
       <c r="CF5" t="n">
         <v>664</v>
       </c>
       <c r="CG5" t="n">
         <v>643</v>
       </c>
       <c r="CH5" t="n">
         <v>648</v>
       </c>
       <c r="CI5" t="n">
         <v>648</v>
       </c>
       <c r="CJ5" t="n">
         <v>637</v>
       </c>
       <c r="CK5" t="n">
         <v>660</v>
       </c>
+      <c r="CL5" t="n">
+        <v>649</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>658</v>
       </c>
       <c r="C6" t="n">
         <v>651</v>
       </c>
       <c r="D6" t="n">
         <v>655</v>
       </c>
       <c r="E6" t="n">
         <v>654</v>
       </c>
       <c r="F6" t="n">
         <v>641</v>
       </c>
       <c r="G6" t="n">
         <v>646</v>
       </c>
@@ -17657,64 +17843,67 @@
         <v>655</v>
       </c>
       <c r="CD6" t="n">
         <v>656</v>
       </c>
       <c r="CE6" t="n">
         <v>665</v>
       </c>
       <c r="CF6" t="n">
         <v>648</v>
       </c>
       <c r="CG6" t="n">
         <v>638</v>
       </c>
       <c r="CH6" t="n">
         <v>647</v>
       </c>
       <c r="CI6" t="n">
         <v>652</v>
       </c>
       <c r="CJ6" t="n">
         <v>649</v>
       </c>
       <c r="CK6" t="n">
         <v>671</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17767,50 +17956,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18215,50 +18405,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -18486,50 +18681,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -18757,50 +18955,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -19028,50 +19229,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>688</v>
       </c>
       <c r="C5" t="n">
         <v>708</v>
       </c>
       <c r="D5" t="n">
         <v>667</v>
       </c>
       <c r="E5" t="n">
         <v>696</v>
       </c>
       <c r="F5" t="n">
         <v>680</v>
       </c>
       <c r="G5" t="n">
         <v>672</v>
       </c>
@@ -19299,50 +19503,53 @@
       </c>
       <c r="CD5" t="n">
         <v>653</v>
       </c>
       <c r="CE5" t="n">
         <v>644</v>
       </c>
       <c r="CF5" t="n">
         <v>622</v>
       </c>
       <c r="CG5" t="n">
         <v>645</v>
       </c>
       <c r="CH5" t="n">
         <v>642</v>
       </c>
       <c r="CI5" t="n">
         <v>629</v>
       </c>
       <c r="CJ5" t="n">
         <v>634</v>
       </c>
       <c r="CK5" t="n">
         <v>622</v>
       </c>
+      <c r="CL5" t="n">
+        <v>562</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>704</v>
       </c>
       <c r="C6" t="n">
         <v>697</v>
       </c>
       <c r="D6" t="n">
         <v>701</v>
       </c>
       <c r="E6" t="n">
         <v>700</v>
       </c>
       <c r="F6" t="n">
         <v>686</v>
       </c>
       <c r="G6" t="n">
         <v>692</v>
       </c>
@@ -19569,64 +19776,67 @@
         <v>699</v>
       </c>
       <c r="CD6" t="n">
         <v>700</v>
       </c>
       <c r="CE6" t="n">
         <v>710</v>
       </c>
       <c r="CF6" t="n">
         <v>692</v>
       </c>
       <c r="CG6" t="n">
         <v>681</v>
       </c>
       <c r="CH6" t="n">
         <v>691</v>
       </c>
       <c r="CI6" t="n">
         <v>696</v>
       </c>
       <c r="CJ6" t="n">
         <v>692</v>
       </c>
       <c r="CK6" t="n">
         <v>716</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>689</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19679,50 +19889,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20127,50 +20338,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -20398,50 +20614,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -20669,50 +20888,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -20940,50 +21162,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>236</v>
       </c>
       <c r="C5" t="n">
         <v>230</v>
       </c>
       <c r="D5" t="n">
         <v>207</v>
       </c>
       <c r="E5" t="n">
         <v>240</v>
       </c>
       <c r="F5" t="n">
         <v>200</v>
       </c>
       <c r="G5" t="n">
         <v>231</v>
       </c>
@@ -21211,50 +21436,53 @@
       </c>
       <c r="CD5" t="n">
         <v>427</v>
       </c>
       <c r="CE5" t="n">
         <v>429</v>
       </c>
       <c r="CF5" t="n">
         <v>412</v>
       </c>
       <c r="CG5" t="n">
         <v>394</v>
       </c>
       <c r="CH5" t="n">
         <v>415</v>
       </c>
       <c r="CI5" t="n">
         <v>439</v>
       </c>
       <c r="CJ5" t="n">
         <v>443</v>
       </c>
       <c r="CK5" t="n">
         <v>481</v>
       </c>
+      <c r="CL5" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>315</v>
       </c>
       <c r="C6" t="n">
         <v>300</v>
       </c>
       <c r="D6" t="n">
         <v>299</v>
       </c>
       <c r="E6" t="n">
         <v>310</v>
       </c>
       <c r="F6" t="n">
         <v>287</v>
       </c>
       <c r="G6" t="n">
         <v>299</v>
       </c>
@@ -21481,64 +21709,67 @@
         <v>383</v>
       </c>
       <c r="CD6" t="n">
         <v>388</v>
       </c>
       <c r="CE6" t="n">
         <v>386</v>
       </c>
       <c r="CF6" t="n">
         <v>377</v>
       </c>
       <c r="CG6" t="n">
         <v>377</v>
       </c>
       <c r="CH6" t="n">
         <v>381</v>
       </c>
       <c r="CI6" t="n">
         <v>385</v>
       </c>
       <c r="CJ6" t="n">
         <v>389</v>
       </c>
       <c r="CK6" t="n">
         <v>395</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21591,50 +21822,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22039,50 +22271,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -22310,50 +22547,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -22581,50 +22821,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -22852,50 +23095,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>145</v>
       </c>
       <c r="C5" t="n">
         <v>158</v>
       </c>
       <c r="D5" t="n">
         <v>129</v>
       </c>
       <c r="E5" t="n">
         <v>137</v>
       </c>
       <c r="F5" t="n">
         <v>114</v>
       </c>
       <c r="G5" t="n">
         <v>137</v>
       </c>
@@ -23123,50 +23369,53 @@
       </c>
       <c r="CD5" t="n">
         <v>123</v>
       </c>
       <c r="CE5" t="n">
         <v>109</v>
       </c>
       <c r="CF5" t="n">
         <v>114</v>
       </c>
       <c r="CG5" t="n">
         <v>114</v>
       </c>
       <c r="CH5" t="n">
         <v>121</v>
       </c>
       <c r="CI5" t="n">
         <v>142</v>
       </c>
       <c r="CJ5" t="n">
         <v>124</v>
       </c>
       <c r="CK5" t="n">
         <v>146</v>
       </c>
+      <c r="CL5" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>188</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>187</v>
       </c>
       <c r="E6" t="n">
         <v>187</v>
       </c>
       <c r="F6" t="n">
         <v>183</v>
       </c>
       <c r="G6" t="n">
         <v>185</v>
       </c>
@@ -23393,64 +23642,67 @@
         <v>192</v>
       </c>
       <c r="CD6" t="n">
         <v>193</v>
       </c>
       <c r="CE6" t="n">
         <v>195</v>
       </c>
       <c r="CF6" t="n">
         <v>190</v>
       </c>
       <c r="CG6" t="n">
         <v>187</v>
       </c>
       <c r="CH6" t="n">
         <v>190</v>
       </c>
       <c r="CI6" t="n">
         <v>192</v>
       </c>
       <c r="CJ6" t="n">
         <v>191</v>
       </c>
       <c r="CK6" t="n">
         <v>197</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23503,50 +23755,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23951,50 +24204,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24222,50 +24480,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -24493,50 +24754,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -24764,50 +25028,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>26</v>
       </c>
       <c r="C5" t="n">
         <v>32</v>
       </c>
       <c r="D5" t="n">
         <v>29</v>
       </c>
       <c r="E5" t="n">
         <v>30</v>
       </c>
       <c r="F5" t="n">
         <v>34</v>
       </c>
       <c r="G5" t="n">
         <v>29</v>
       </c>
@@ -25035,50 +25302,53 @@
       </c>
       <c r="CD5" t="n">
         <v>37</v>
       </c>
       <c r="CE5" t="n">
         <v>54</v>
       </c>
       <c r="CF5" t="n">
         <v>49</v>
       </c>
       <c r="CG5" t="n">
         <v>37</v>
       </c>
       <c r="CH5" t="n">
         <v>39</v>
       </c>
       <c r="CI5" t="n">
         <v>41</v>
       </c>
       <c r="CJ5" t="n">
         <v>34</v>
       </c>
       <c r="CK5" t="n">
         <v>46</v>
       </c>
+      <c r="CL5" t="n">
+        <v>54</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>32</v>
       </c>
       <c r="C6" t="n">
         <v>43</v>
       </c>
       <c r="D6" t="n">
         <v>46</v>
       </c>
       <c r="E6" t="n">
         <v>35</v>
       </c>
       <c r="F6" t="n">
         <v>51</v>
       </c>
       <c r="G6" t="n">
         <v>42</v>
       </c>
@@ -25305,64 +25575,67 @@
         <v>28</v>
       </c>
       <c r="CD6" t="n">
         <v>23</v>
       </c>
       <c r="CE6" t="n">
         <v>31</v>
       </c>
       <c r="CF6" t="n">
         <v>30</v>
       </c>
       <c r="CG6" t="n">
         <v>23</v>
       </c>
       <c r="CH6" t="n">
         <v>25</v>
       </c>
       <c r="CI6" t="n">
         <v>25</v>
       </c>
       <c r="CJ6" t="n">
         <v>19</v>
       </c>
       <c r="CK6" t="n">
         <v>27</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25415,50 +25688,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25863,50 +26137,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -26134,50 +26413,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -26405,50 +26687,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -26676,50 +26961,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1012</v>
       </c>
       <c r="C5" t="n">
         <v>993</v>
       </c>
       <c r="D5" t="n">
         <v>1032</v>
       </c>
       <c r="E5" t="n">
         <v>1031</v>
       </c>
       <c r="F5" t="n">
         <v>964</v>
       </c>
       <c r="G5" t="n">
         <v>1008</v>
       </c>
@@ -26947,50 +27235,53 @@
       </c>
       <c r="CD5" t="n">
         <v>1037</v>
       </c>
       <c r="CE5" t="n">
         <v>1061</v>
       </c>
       <c r="CF5" t="n">
         <v>1048</v>
       </c>
       <c r="CG5" t="n">
         <v>995</v>
       </c>
       <c r="CH5" t="n">
         <v>1049</v>
       </c>
       <c r="CI5" t="n">
         <v>1045</v>
       </c>
       <c r="CJ5" t="n">
         <v>1006</v>
       </c>
       <c r="CK5" t="n">
         <v>1053</v>
       </c>
+      <c r="CL5" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>974</v>
       </c>
       <c r="C6" t="n">
         <v>964</v>
       </c>
       <c r="D6" t="n">
         <v>970</v>
       </c>
       <c r="E6" t="n">
         <v>968</v>
       </c>
       <c r="F6" t="n">
         <v>950</v>
       </c>
       <c r="G6" t="n">
         <v>957</v>
       </c>
@@ -27217,64 +27508,67 @@
         <v>1006</v>
       </c>
       <c r="CD6" t="n">
         <v>1007</v>
       </c>
       <c r="CE6" t="n">
         <v>1021</v>
       </c>
       <c r="CF6" t="n">
         <v>996</v>
       </c>
       <c r="CG6" t="n">
         <v>980</v>
       </c>
       <c r="CH6" t="n">
         <v>994</v>
       </c>
       <c r="CI6" t="n">
         <v>1001</v>
       </c>
       <c r="CJ6" t="n">
         <v>996</v>
       </c>
       <c r="CK6" t="n">
         <v>1031</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>991</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27327,50 +27621,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27775,50 +28070,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -28046,50 +28346,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -28317,50 +28620,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -28588,50 +28894,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>697</v>
       </c>
       <c r="C5" t="n">
         <v>698</v>
       </c>
       <c r="D5" t="n">
         <v>670</v>
       </c>
       <c r="E5" t="n">
         <v>668</v>
       </c>
       <c r="F5" t="n">
         <v>702</v>
       </c>
       <c r="G5" t="n">
         <v>671</v>
       </c>
@@ -28859,50 +29168,53 @@
       </c>
       <c r="CD5" t="n">
         <v>730</v>
       </c>
       <c r="CE5" t="n">
         <v>731</v>
       </c>
       <c r="CF5" t="n">
         <v>699</v>
       </c>
       <c r="CG5" t="n">
         <v>724</v>
       </c>
       <c r="CH5" t="n">
         <v>695</v>
       </c>
       <c r="CI5" t="n">
         <v>712</v>
       </c>
       <c r="CJ5" t="n">
         <v>742</v>
       </c>
       <c r="CK5" t="n">
         <v>756</v>
       </c>
+      <c r="CL5" t="n">
+        <v>719</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>735</v>
       </c>
       <c r="C6" t="n">
         <v>727</v>
       </c>
       <c r="D6" t="n">
         <v>732</v>
       </c>
       <c r="E6" t="n">
         <v>731</v>
       </c>
       <c r="F6" t="n">
         <v>716</v>
       </c>
       <c r="G6" t="n">
         <v>722</v>
       </c>
@@ -29129,64 +29441,67 @@
         <v>759</v>
       </c>
       <c r="CD6" t="n">
         <v>760</v>
       </c>
       <c r="CE6" t="n">
         <v>771</v>
       </c>
       <c r="CF6" t="n">
         <v>751</v>
       </c>
       <c r="CG6" t="n">
         <v>739</v>
       </c>
       <c r="CH6" t="n">
         <v>750</v>
       </c>
       <c r="CI6" t="n">
         <v>756</v>
       </c>
       <c r="CJ6" t="n">
         <v>752</v>
       </c>
       <c r="CK6" t="n">
         <v>778</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29239,50 +29554,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29687,50 +30003,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -29958,50 +30279,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -30229,50 +30553,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -30500,50 +30827,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>698</v>
       </c>
       <c r="C5" t="n">
         <v>690</v>
       </c>
       <c r="D5" t="n">
         <v>706</v>
       </c>
       <c r="E5" t="n">
         <v>708</v>
       </c>
       <c r="F5" t="n">
         <v>703</v>
       </c>
       <c r="G5" t="n">
         <v>705</v>
       </c>
@@ -30771,50 +31101,53 @@
       </c>
       <c r="CD5" t="n">
         <v>739</v>
       </c>
       <c r="CE5" t="n">
         <v>749</v>
       </c>
       <c r="CF5" t="n">
         <v>731</v>
       </c>
       <c r="CG5" t="n">
         <v>707</v>
       </c>
       <c r="CH5" t="n">
         <v>713</v>
       </c>
       <c r="CI5" t="n">
         <v>714</v>
       </c>
       <c r="CJ5" t="n">
         <v>726</v>
       </c>
       <c r="CK5" t="n">
         <v>749</v>
       </c>
+      <c r="CL5" t="n">
+        <v>661</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>719</v>
       </c>
       <c r="C6" t="n">
         <v>712</v>
       </c>
       <c r="D6" t="n">
         <v>717</v>
       </c>
       <c r="E6" t="n">
         <v>715</v>
       </c>
       <c r="F6" t="n">
         <v>701</v>
       </c>
       <c r="G6" t="n">
         <v>707</v>
       </c>
@@ -31041,64 +31374,67 @@
         <v>736</v>
       </c>
       <c r="CD6" t="n">
         <v>737</v>
       </c>
       <c r="CE6" t="n">
         <v>747</v>
       </c>
       <c r="CF6" t="n">
         <v>728</v>
       </c>
       <c r="CG6" t="n">
         <v>717</v>
       </c>
       <c r="CH6" t="n">
         <v>727</v>
       </c>
       <c r="CI6" t="n">
         <v>733</v>
       </c>
       <c r="CJ6" t="n">
         <v>729</v>
       </c>
       <c r="CK6" t="n">
         <v>754</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31151,50 +31487,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31599,50 +31936,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -31870,50 +32212,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -32141,50 +32486,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32412,50 +32760,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>410</v>
       </c>
       <c r="C5" t="n">
         <v>401</v>
       </c>
       <c r="D5" t="n">
         <v>398</v>
       </c>
       <c r="E5" t="n">
         <v>415</v>
       </c>
       <c r="F5" t="n">
         <v>415</v>
       </c>
       <c r="G5" t="n">
         <v>397</v>
       </c>
@@ -32683,50 +33034,53 @@
       </c>
       <c r="CD5" t="n">
         <v>412</v>
       </c>
       <c r="CE5" t="n">
         <v>433</v>
       </c>
       <c r="CF5" t="n">
         <v>416</v>
       </c>
       <c r="CG5" t="n">
         <v>418</v>
       </c>
       <c r="CH5" t="n">
         <v>432</v>
       </c>
       <c r="CI5" t="n">
         <v>415</v>
       </c>
       <c r="CJ5" t="n">
         <v>420</v>
       </c>
       <c r="CK5" t="n">
         <v>428</v>
       </c>
+      <c r="CL5" t="n">
+        <v>426</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>407</v>
       </c>
       <c r="C6" t="n">
         <v>402</v>
       </c>
       <c r="D6" t="n">
         <v>405</v>
       </c>
       <c r="E6" t="n">
         <v>404</v>
       </c>
       <c r="F6" t="n">
         <v>397</v>
       </c>
       <c r="G6" t="n">
         <v>400</v>
       </c>
@@ -32953,64 +33307,67 @@
         <v>425</v>
       </c>
       <c r="CD6" t="n">
         <v>426</v>
       </c>
       <c r="CE6" t="n">
         <v>432</v>
       </c>
       <c r="CF6" t="n">
         <v>421</v>
       </c>
       <c r="CG6" t="n">
         <v>414</v>
       </c>
       <c r="CH6" t="n">
         <v>420</v>
       </c>
       <c r="CI6" t="n">
         <v>423</v>
       </c>
       <c r="CJ6" t="n">
         <v>421</v>
       </c>
       <c r="CK6" t="n">
         <v>436</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33063,50 +33420,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33511,50 +33869,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -33782,50 +34145,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -34053,50 +34419,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -34324,50 +34693,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>456</v>
       </c>
       <c r="C5" t="n">
         <v>442</v>
       </c>
       <c r="D5" t="n">
         <v>469</v>
       </c>
       <c r="E5" t="n">
         <v>439</v>
       </c>
       <c r="F5" t="n">
         <v>434</v>
       </c>
       <c r="G5" t="n">
         <v>440</v>
       </c>
@@ -34595,50 +34967,53 @@
       </c>
       <c r="CD5" t="n">
         <v>493</v>
       </c>
       <c r="CE5" t="n">
         <v>501</v>
       </c>
       <c r="CF5" t="n">
         <v>486</v>
       </c>
       <c r="CG5" t="n">
         <v>480</v>
       </c>
       <c r="CH5" t="n">
         <v>478</v>
       </c>
       <c r="CI5" t="n">
         <v>486</v>
       </c>
       <c r="CJ5" t="n">
         <v>478</v>
       </c>
       <c r="CK5" t="n">
         <v>486</v>
       </c>
+      <c r="CL5" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>395</v>
       </c>
       <c r="C6" t="n">
         <v>391</v>
       </c>
       <c r="D6" t="n">
         <v>393</v>
       </c>
       <c r="E6" t="n">
         <v>392</v>
       </c>
       <c r="F6" t="n">
         <v>385</v>
       </c>
       <c r="G6" t="n">
         <v>388</v>
       </c>
@@ -34865,64 +35240,67 @@
         <v>411</v>
       </c>
       <c r="CD6" t="n">
         <v>412</v>
       </c>
       <c r="CE6" t="n">
         <v>418</v>
       </c>
       <c r="CF6" t="n">
         <v>407</v>
       </c>
       <c r="CG6" t="n">
         <v>401</v>
       </c>
       <c r="CH6" t="n">
         <v>406</v>
       </c>
       <c r="CI6" t="n">
         <v>409</v>
       </c>
       <c r="CJ6" t="n">
         <v>407</v>
       </c>
       <c r="CK6" t="n">
         <v>421</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34975,50 +35353,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35423,50 +35802,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -35694,50 +36078,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -35965,50 +36352,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -36236,50 +36626,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>752</v>
       </c>
       <c r="C5" t="n">
         <v>743</v>
       </c>
       <c r="D5" t="n">
         <v>743</v>
       </c>
       <c r="E5" t="n">
         <v>747</v>
       </c>
       <c r="F5" t="n">
         <v>748</v>
       </c>
       <c r="G5" t="n">
         <v>742</v>
       </c>
@@ -36507,50 +36900,53 @@
       </c>
       <c r="CD5" t="n">
         <v>806</v>
       </c>
       <c r="CE5" t="n">
         <v>815</v>
       </c>
       <c r="CF5" t="n">
         <v>803</v>
       </c>
       <c r="CG5" t="n">
         <v>775</v>
       </c>
       <c r="CH5" t="n">
         <v>798</v>
       </c>
       <c r="CI5" t="n">
         <v>812</v>
       </c>
       <c r="CJ5" t="n">
         <v>789</v>
       </c>
       <c r="CK5" t="n">
         <v>826</v>
       </c>
+      <c r="CL5" t="n">
+        <v>759</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>827</v>
       </c>
       <c r="C6" t="n">
         <v>818</v>
       </c>
       <c r="D6" t="n">
         <v>824</v>
       </c>
       <c r="E6" t="n">
         <v>822</v>
       </c>
       <c r="F6" t="n">
         <v>806</v>
       </c>
       <c r="G6" t="n">
         <v>813</v>
       </c>
@@ -36777,64 +37173,67 @@
         <v>858</v>
       </c>
       <c r="CD6" t="n">
         <v>859</v>
       </c>
       <c r="CE6" t="n">
         <v>871</v>
       </c>
       <c r="CF6" t="n">
         <v>849</v>
       </c>
       <c r="CG6" t="n">
         <v>835</v>
       </c>
       <c r="CH6" t="n">
         <v>848</v>
       </c>
       <c r="CI6" t="n">
         <v>854</v>
       </c>
       <c r="CJ6" t="n">
         <v>850</v>
       </c>
       <c r="CK6" t="n">
         <v>879</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>845</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36887,50 +37286,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37335,50 +37735,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -37606,50 +38011,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -37877,50 +38285,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -38148,50 +38559,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>957</v>
       </c>
       <c r="C5" t="n">
         <v>948</v>
       </c>
       <c r="D5" t="n">
         <v>959</v>
       </c>
       <c r="E5" t="n">
         <v>952</v>
       </c>
       <c r="F5" t="n">
         <v>918</v>
       </c>
       <c r="G5" t="n">
         <v>937</v>
       </c>
@@ -38419,50 +38833,53 @@
       </c>
       <c r="CD5" t="n">
         <v>961</v>
       </c>
       <c r="CE5" t="n">
         <v>977</v>
       </c>
       <c r="CF5" t="n">
         <v>944</v>
       </c>
       <c r="CG5" t="n">
         <v>944</v>
       </c>
       <c r="CH5" t="n">
         <v>946</v>
       </c>
       <c r="CI5" t="n">
         <v>945</v>
       </c>
       <c r="CJ5" t="n">
         <v>959</v>
       </c>
       <c r="CK5" t="n">
         <v>983</v>
       </c>
+      <c r="CL5" t="n">
+        <v>980</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>882</v>
       </c>
       <c r="C6" t="n">
         <v>873</v>
       </c>
       <c r="D6" t="n">
         <v>878</v>
       </c>
       <c r="E6" t="n">
         <v>877</v>
       </c>
       <c r="F6" t="n">
         <v>860</v>
       </c>
       <c r="G6" t="n">
         <v>866</v>
       </c>
@@ -38689,64 +39106,67 @@
         <v>907</v>
       </c>
       <c r="CD6" t="n">
         <v>908</v>
       </c>
       <c r="CE6" t="n">
         <v>921</v>
       </c>
       <c r="CF6" t="n">
         <v>898</v>
       </c>
       <c r="CG6" t="n">
         <v>884</v>
       </c>
       <c r="CH6" t="n">
         <v>896</v>
       </c>
       <c r="CI6" t="n">
         <v>903</v>
       </c>
       <c r="CJ6" t="n">
         <v>898</v>
       </c>
       <c r="CK6" t="n">
         <v>930</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>894</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38799,50 +39219,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39247,50 +39668,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -39518,50 +39944,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -39789,50 +40218,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -40060,50 +40492,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>200</v>
       </c>
       <c r="C5" t="n">
         <v>182</v>
       </c>
       <c r="D5" t="n">
         <v>182</v>
       </c>
       <c r="E5" t="n">
         <v>163</v>
       </c>
       <c r="F5" t="n">
         <v>202</v>
       </c>
       <c r="G5" t="n">
         <v>182</v>
       </c>
@@ -40331,50 +40766,53 @@
       </c>
       <c r="CD5" t="n">
         <v>202</v>
       </c>
       <c r="CE5" t="n">
         <v>176</v>
       </c>
       <c r="CF5" t="n">
         <v>180</v>
       </c>
       <c r="CG5" t="n">
         <v>170</v>
       </c>
       <c r="CH5" t="n">
         <v>184</v>
       </c>
       <c r="CI5" t="n">
         <v>151</v>
       </c>
       <c r="CJ5" t="n">
         <v>154</v>
       </c>
       <c r="CK5" t="n">
         <v>192</v>
       </c>
+      <c r="CL5" t="n">
+        <v>188</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>205</v>
       </c>
       <c r="C6" t="n">
         <v>203</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>200</v>
       </c>
       <c r="G6" t="n">
         <v>201</v>
       </c>
@@ -40601,64 +41039,67 @@
         <v>214</v>
       </c>
       <c r="CD6" t="n">
         <v>214</v>
       </c>
       <c r="CE6" t="n">
         <v>217</v>
       </c>
       <c r="CF6" t="n">
         <v>211</v>
       </c>
       <c r="CG6" t="n">
         <v>208</v>
       </c>
       <c r="CH6" t="n">
         <v>211</v>
       </c>
       <c r="CI6" t="n">
         <v>213</v>
       </c>
       <c r="CJ6" t="n">
         <v>212</v>
       </c>
       <c r="CK6" t="n">
         <v>219</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CK6"/>
+  <dimension ref="A1:CL6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40711,50 +41152,51 @@
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41159,50 +41601,55 @@
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -41430,50 +41877,53 @@
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -41701,50 +42151,53 @@
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -41972,50 +42425,53 @@
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>577</v>
       </c>
       <c r="C5" t="n">
         <v>578</v>
       </c>
       <c r="D5" t="n">
         <v>583</v>
       </c>
       <c r="E5" t="n">
         <v>576</v>
       </c>
       <c r="F5" t="n">
         <v>562</v>
       </c>
       <c r="G5" t="n">
         <v>576</v>
       </c>
@@ -42243,50 +42699,53 @@
       </c>
       <c r="CD5" t="n">
         <v>609</v>
       </c>
       <c r="CE5" t="n">
         <v>647</v>
       </c>
       <c r="CF5" t="n">
         <v>619</v>
       </c>
       <c r="CG5" t="n">
         <v>628</v>
       </c>
       <c r="CH5" t="n">
         <v>644</v>
       </c>
       <c r="CI5" t="n">
         <v>635</v>
       </c>
       <c r="CJ5" t="n">
         <v>662</v>
       </c>
       <c r="CK5" t="n">
         <v>632</v>
       </c>
+      <c r="CL5" t="n">
+        <v>621</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>571</v>
       </c>
       <c r="C6" t="n">
         <v>565</v>
       </c>
       <c r="D6" t="n">
         <v>568</v>
       </c>
       <c r="E6" t="n">
         <v>567</v>
       </c>
       <c r="F6" t="n">
         <v>556</v>
       </c>
       <c r="G6" t="n">
         <v>561</v>
       </c>
@@ -42513,46 +42972,49 @@
         <v>605</v>
       </c>
       <c r="CD6" t="n">
         <v>606</v>
       </c>
       <c r="CE6" t="n">
         <v>615</v>
       </c>
       <c r="CF6" t="n">
         <v>599</v>
       </c>
       <c r="CG6" t="n">
         <v>590</v>
       </c>
       <c r="CH6" t="n">
         <v>598</v>
       </c>
       <c r="CI6" t="n">
         <v>603</v>
       </c>
       <c r="CJ6" t="n">
         <v>600</v>
       </c>
       <c r="CK6" t="n">
         <v>620</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>596</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>