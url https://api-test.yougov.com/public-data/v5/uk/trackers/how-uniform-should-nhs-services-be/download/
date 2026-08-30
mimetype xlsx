--- v1 (2026-06-30)
+++ v2 (2026-08-30)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -560,50 +560,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1013,50 +1015,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -1287,50 +1299,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -1561,50 +1579,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1835,50 +1859,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1709</v>
       </c>
       <c r="C5" t="n">
         <v>1691</v>
       </c>
       <c r="D5" t="n">
         <v>1702</v>
       </c>
       <c r="E5" t="n">
         <v>1699</v>
       </c>
       <c r="F5" t="n">
         <v>1666</v>
       </c>
       <c r="G5" t="n">
         <v>1679</v>
       </c>
@@ -2109,50 +2139,56 @@
       </c>
       <c r="CE5" t="n">
         <v>1792</v>
       </c>
       <c r="CF5" t="n">
         <v>1747</v>
       </c>
       <c r="CG5" t="n">
         <v>1719</v>
       </c>
       <c r="CH5" t="n">
         <v>1744</v>
       </c>
       <c r="CI5" t="n">
         <v>1757</v>
       </c>
       <c r="CJ5" t="n">
         <v>1748</v>
       </c>
       <c r="CK5" t="n">
         <v>1809</v>
       </c>
       <c r="CL5" t="n">
         <v>1739</v>
       </c>
+      <c r="CM5" t="n">
+        <v>1754</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>1753</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1709</v>
       </c>
       <c r="C6" t="n">
         <v>1691</v>
       </c>
       <c r="D6" t="n">
         <v>1702</v>
       </c>
       <c r="E6" t="n">
         <v>1699</v>
       </c>
       <c r="F6" t="n">
         <v>1666</v>
       </c>
       <c r="G6" t="n">
         <v>1679</v>
       </c>
@@ -2382,64 +2418,70 @@
         <v>1767</v>
       </c>
       <c r="CE6" t="n">
         <v>1792</v>
       </c>
       <c r="CF6" t="n">
         <v>1747</v>
       </c>
       <c r="CG6" t="n">
         <v>1719</v>
       </c>
       <c r="CH6" t="n">
         <v>1744</v>
       </c>
       <c r="CI6" t="n">
         <v>1757</v>
       </c>
       <c r="CJ6" t="n">
         <v>1748</v>
       </c>
       <c r="CK6" t="n">
         <v>1809</v>
       </c>
       <c r="CL6" t="n">
         <v>1739</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1754</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>1753</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2493,50 +2535,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2946,50 +2990,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -3220,50 +3274,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3494,50 +3554,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3768,50 +3834,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>279</v>
       </c>
       <c r="C5" t="n">
         <v>273</v>
       </c>
       <c r="D5" t="n">
         <v>280</v>
       </c>
       <c r="E5" t="n">
         <v>289</v>
       </c>
       <c r="F5" t="n">
         <v>277</v>
       </c>
       <c r="G5" t="n">
         <v>282</v>
       </c>
@@ -4042,50 +4114,56 @@
       </c>
       <c r="CE5" t="n">
         <v>291</v>
       </c>
       <c r="CF5" t="n">
         <v>286</v>
       </c>
       <c r="CG5" t="n">
         <v>282</v>
       </c>
       <c r="CH5" t="n">
         <v>279</v>
       </c>
       <c r="CI5" t="n">
         <v>283</v>
       </c>
       <c r="CJ5" t="n">
         <v>300</v>
       </c>
       <c r="CK5" t="n">
         <v>267</v>
       </c>
       <c r="CL5" t="n">
         <v>289</v>
       </c>
+      <c r="CM5" t="n">
+        <v>287</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>282</v>
       </c>
       <c r="C6" t="n">
         <v>279</v>
       </c>
       <c r="D6" t="n">
         <v>281</v>
       </c>
       <c r="E6" t="n">
         <v>280</v>
       </c>
       <c r="F6" t="n">
         <v>275</v>
       </c>
       <c r="G6" t="n">
         <v>277</v>
       </c>
@@ -4315,64 +4393,70 @@
         <v>290</v>
       </c>
       <c r="CE6" t="n">
         <v>294</v>
       </c>
       <c r="CF6" t="n">
         <v>287</v>
       </c>
       <c r="CG6" t="n">
         <v>282</v>
       </c>
       <c r="CH6" t="n">
         <v>286</v>
       </c>
       <c r="CI6" t="n">
         <v>288</v>
       </c>
       <c r="CJ6" t="n">
         <v>287</v>
       </c>
       <c r="CK6" t="n">
         <v>297</v>
       </c>
       <c r="CL6" t="n">
         <v>285</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>288</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4426,50 +4510,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4879,50 +4965,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -5153,50 +5249,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -5427,50 +5529,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -5701,50 +5809,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>407</v>
       </c>
       <c r="C5" t="n">
         <v>420</v>
       </c>
       <c r="D5" t="n">
         <v>424</v>
       </c>
       <c r="E5" t="n">
         <v>428</v>
       </c>
       <c r="F5" t="n">
         <v>409</v>
       </c>
       <c r="G5" t="n">
         <v>411</v>
       </c>
@@ -5975,50 +6089,56 @@
       </c>
       <c r="CE5" t="n">
         <v>445</v>
       </c>
       <c r="CF5" t="n">
         <v>434</v>
       </c>
       <c r="CG5" t="n">
         <v>398</v>
       </c>
       <c r="CH5" t="n">
         <v>421</v>
       </c>
       <c r="CI5" t="n">
         <v>445</v>
       </c>
       <c r="CJ5" t="n">
         <v>420</v>
       </c>
       <c r="CK5" t="n">
         <v>467</v>
       </c>
       <c r="CL5" t="n">
         <v>421</v>
       </c>
+      <c r="CM5" t="n">
+        <v>422</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>419</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>417</v>
       </c>
       <c r="C6" t="n">
         <v>413</v>
       </c>
       <c r="D6" t="n">
         <v>415</v>
       </c>
       <c r="E6" t="n">
         <v>415</v>
       </c>
       <c r="F6" t="n">
         <v>407</v>
       </c>
       <c r="G6" t="n">
         <v>410</v>
       </c>
@@ -6248,64 +6368,70 @@
         <v>419</v>
       </c>
       <c r="CE6" t="n">
         <v>425</v>
       </c>
       <c r="CF6" t="n">
         <v>414</v>
       </c>
       <c r="CG6" t="n">
         <v>407</v>
       </c>
       <c r="CH6" t="n">
         <v>413</v>
       </c>
       <c r="CI6" t="n">
         <v>416</v>
       </c>
       <c r="CJ6" t="n">
         <v>414</v>
       </c>
       <c r="CK6" t="n">
         <v>429</v>
       </c>
       <c r="CL6" t="n">
         <v>412</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>416</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6359,50 +6485,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6812,50 +6940,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -7086,50 +7224,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -7360,50 +7504,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7634,50 +7784,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>157</v>
       </c>
       <c r="C5" t="n">
         <v>151</v>
       </c>
       <c r="D5" t="n">
         <v>140</v>
       </c>
       <c r="E5" t="n">
         <v>157</v>
       </c>
       <c r="F5" t="n">
         <v>142</v>
       </c>
       <c r="G5" t="n">
         <v>139</v>
       </c>
@@ -7908,50 +8064,56 @@
       </c>
       <c r="CE5" t="n">
         <v>147</v>
       </c>
       <c r="CF5" t="n">
         <v>149</v>
       </c>
       <c r="CG5" t="n">
         <v>146</v>
       </c>
       <c r="CH5" t="n">
         <v>134</v>
       </c>
       <c r="CI5" t="n">
         <v>152</v>
       </c>
       <c r="CJ5" t="n">
         <v>115</v>
       </c>
       <c r="CK5" t="n">
         <v>154</v>
       </c>
       <c r="CL5" t="n">
         <v>129</v>
       </c>
+      <c r="CM5" t="n">
+        <v>162</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>127</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>147</v>
       </c>
       <c r="C6" t="n">
         <v>145</v>
       </c>
       <c r="D6" t="n">
         <v>146</v>
       </c>
       <c r="E6" t="n">
         <v>146</v>
       </c>
       <c r="F6" t="n">
         <v>143</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -8181,64 +8343,70 @@
         <v>154</v>
       </c>
       <c r="CE6" t="n">
         <v>156</v>
       </c>
       <c r="CF6" t="n">
         <v>152</v>
       </c>
       <c r="CG6" t="n">
         <v>150</v>
       </c>
       <c r="CH6" t="n">
         <v>152</v>
       </c>
       <c r="CI6" t="n">
         <v>153</v>
       </c>
       <c r="CJ6" t="n">
         <v>152</v>
       </c>
       <c r="CK6" t="n">
         <v>157</v>
       </c>
       <c r="CL6" t="n">
         <v>151</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>153</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8292,50 +8460,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8745,50 +8915,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -9019,50 +9199,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -9293,50 +9479,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -9567,50 +9759,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>89</v>
       </c>
       <c r="C5" t="n">
         <v>87</v>
       </c>
       <c r="D5" t="n">
         <v>93</v>
       </c>
       <c r="E5" t="n">
         <v>86</v>
       </c>
       <c r="F5" t="n">
         <v>74</v>
       </c>
       <c r="G5" t="n">
         <v>89</v>
       </c>
@@ -9841,50 +10039,56 @@
       </c>
       <c r="CE5" t="n">
         <v>86</v>
       </c>
       <c r="CF5" t="n">
         <v>79</v>
       </c>
       <c r="CG5" t="n">
         <v>95</v>
       </c>
       <c r="CH5" t="n">
         <v>82</v>
       </c>
       <c r="CI5" t="n">
         <v>91</v>
       </c>
       <c r="CJ5" t="n">
         <v>97</v>
       </c>
       <c r="CK5" t="n">
         <v>97</v>
       </c>
       <c r="CL5" t="n">
         <v>91</v>
       </c>
+      <c r="CM5" t="n">
+        <v>92</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>95</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>87</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>87</v>
       </c>
       <c r="E6" t="n">
         <v>87</v>
       </c>
       <c r="F6" t="n">
         <v>85</v>
       </c>
       <c r="G6" t="n">
         <v>86</v>
       </c>
@@ -10114,64 +10318,70 @@
         <v>85</v>
       </c>
       <c r="CE6" t="n">
         <v>86</v>
       </c>
       <c r="CF6" t="n">
         <v>84</v>
       </c>
       <c r="CG6" t="n">
         <v>83</v>
       </c>
       <c r="CH6" t="n">
         <v>84</v>
       </c>
       <c r="CI6" t="n">
         <v>84</v>
       </c>
       <c r="CJ6" t="n">
         <v>84</v>
       </c>
       <c r="CK6" t="n">
         <v>87</v>
       </c>
       <c r="CL6" t="n">
         <v>83</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>84</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10225,50 +10435,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10678,50 +10890,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10952,50 +11174,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -11226,50 +11454,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11500,50 +11734,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>590</v>
       </c>
       <c r="C5" t="n">
         <v>582</v>
       </c>
       <c r="D5" t="n">
         <v>611</v>
       </c>
       <c r="E5" t="n">
         <v>589</v>
       </c>
       <c r="F5" t="n">
         <v>580</v>
       </c>
       <c r="G5" t="n">
         <v>581</v>
       </c>
@@ -11774,50 +12014,56 @@
       </c>
       <c r="CE5" t="n">
         <v>275</v>
       </c>
       <c r="CF5" t="n">
         <v>276</v>
       </c>
       <c r="CG5" t="n">
         <v>284</v>
       </c>
       <c r="CH5" t="n">
         <v>281</v>
       </c>
       <c r="CI5" t="n">
         <v>274</v>
       </c>
       <c r="CJ5" t="n">
         <v>291</v>
       </c>
       <c r="CK5" t="n">
         <v>281</v>
       </c>
       <c r="CL5" t="n">
         <v>248</v>
       </c>
+      <c r="CM5" t="n">
+        <v>245</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>283</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>574</v>
       </c>
       <c r="C6" t="n">
         <v>568</v>
       </c>
       <c r="D6" t="n">
         <v>571</v>
       </c>
       <c r="E6" t="n">
         <v>572</v>
       </c>
       <c r="F6" t="n">
         <v>560</v>
       </c>
       <c r="G6" t="n">
         <v>562</v>
       </c>
@@ -12046,65 +12292,71 @@
       <c r="CD6" t="n">
         <v>319</v>
       </c>
       <c r="CE6" t="n">
         <v>323</v>
       </c>
       <c r="CF6" t="n">
         <v>314</v>
       </c>
       <c r="CG6" t="n">
         <v>310</v>
       </c>
       <c r="CH6" t="n">
         <v>315</v>
       </c>
       <c r="CI6" t="n">
         <v>316</v>
       </c>
       <c r="CJ6" t="n">
         <v>316</v>
       </c>
       <c r="CK6" t="n">
         <v>328</v>
       </c>
       <c r="CL6" t="n">
+        <v>318</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>317</v>
+      </c>
+      <c r="CN6" t="n">
         <v>318</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12158,50 +12410,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12611,50 +12865,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12885,50 +13149,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -13159,50 +13429,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -13433,50 +13709,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>557</v>
       </c>
       <c r="C5" t="n">
         <v>554</v>
       </c>
       <c r="D5" t="n">
         <v>546</v>
       </c>
       <c r="E5" t="n">
         <v>538</v>
       </c>
       <c r="F5" t="n">
         <v>543</v>
       </c>
       <c r="G5" t="n">
         <v>535</v>
       </c>
@@ -13707,50 +13989,56 @@
       </c>
       <c r="CE5" t="n">
         <v>474</v>
       </c>
       <c r="CF5" t="n">
         <v>476</v>
       </c>
       <c r="CG5" t="n">
         <v>465</v>
       </c>
       <c r="CH5" t="n">
         <v>468</v>
       </c>
       <c r="CI5" t="n">
         <v>463</v>
       </c>
       <c r="CJ5" t="n">
         <v>451</v>
       </c>
       <c r="CK5" t="n">
         <v>473</v>
       </c>
       <c r="CL5" t="n">
         <v>486</v>
       </c>
+      <c r="CM5" t="n">
+        <v>484</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>469</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>539</v>
       </c>
       <c r="C6" t="n">
         <v>535</v>
       </c>
       <c r="D6" t="n">
         <v>541</v>
       </c>
       <c r="E6" t="n">
         <v>546</v>
       </c>
       <c r="F6" t="n">
         <v>527</v>
       </c>
       <c r="G6" t="n">
         <v>530</v>
       </c>
@@ -13980,64 +14268,70 @@
         <v>454</v>
       </c>
       <c r="CE6" t="n">
         <v>461</v>
       </c>
       <c r="CF6" t="n">
         <v>449</v>
       </c>
       <c r="CG6" t="n">
         <v>442</v>
       </c>
       <c r="CH6" t="n">
         <v>450</v>
       </c>
       <c r="CI6" t="n">
         <v>452</v>
       </c>
       <c r="CJ6" t="n">
         <v>449</v>
       </c>
       <c r="CK6" t="n">
         <v>465</v>
       </c>
       <c r="CL6" t="n">
         <v>452</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>453</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14091,50 +14385,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14544,50 +14840,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -14818,50 +15124,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -15092,50 +15404,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15366,50 +15684,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>107</v>
       </c>
       <c r="C5" t="n">
         <v>108</v>
       </c>
       <c r="D5" t="n">
         <v>107</v>
       </c>
       <c r="E5" t="n">
         <v>106</v>
       </c>
       <c r="F5" t="n">
         <v>105</v>
       </c>
       <c r="G5" t="n">
         <v>106</v>
       </c>
@@ -15640,50 +15964,56 @@
       </c>
       <c r="CE5" t="n">
         <v>166</v>
       </c>
       <c r="CF5" t="n">
         <v>171</v>
       </c>
       <c r="CG5" t="n">
         <v>167</v>
       </c>
       <c r="CH5" t="n">
         <v>173</v>
       </c>
       <c r="CI5" t="n">
         <v>172</v>
       </c>
       <c r="CJ5" t="n">
         <v>168</v>
       </c>
       <c r="CK5" t="n">
         <v>169</v>
       </c>
       <c r="CL5" t="n">
         <v>169</v>
       </c>
+      <c r="CM5" t="n">
+        <v>163</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>167</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>101</v>
       </c>
       <c r="C6" t="n">
         <v>98</v>
       </c>
       <c r="D6" t="n">
         <v>95</v>
       </c>
       <c r="E6" t="n">
         <v>97</v>
       </c>
       <c r="F6" t="n">
         <v>97</v>
       </c>
       <c r="G6" t="n">
         <v>97</v>
       </c>
@@ -15913,64 +16243,70 @@
         <v>163</v>
       </c>
       <c r="CE6" t="n">
         <v>165</v>
       </c>
       <c r="CF6" t="n">
         <v>161</v>
       </c>
       <c r="CG6" t="n">
         <v>158</v>
       </c>
       <c r="CH6" t="n">
         <v>160</v>
       </c>
       <c r="CI6" t="n">
         <v>162</v>
       </c>
       <c r="CJ6" t="n">
         <v>161</v>
       </c>
       <c r="CK6" t="n">
         <v>166</v>
       </c>
       <c r="CL6" t="n">
         <v>163</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>165</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16024,50 +16360,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16477,50 +16815,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -16751,50 +17099,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -17025,50 +17379,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -17299,50 +17659,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>759</v>
       </c>
       <c r="C5" t="n">
         <v>721</v>
       </c>
       <c r="D5" t="n">
         <v>799</v>
       </c>
       <c r="E5" t="n">
         <v>733</v>
       </c>
       <c r="F5" t="n">
         <v>752</v>
       </c>
       <c r="G5" t="n">
         <v>747</v>
       </c>
@@ -17573,50 +17939,56 @@
       </c>
       <c r="CE5" t="n">
         <v>665</v>
       </c>
       <c r="CF5" t="n">
         <v>664</v>
       </c>
       <c r="CG5" t="n">
         <v>643</v>
       </c>
       <c r="CH5" t="n">
         <v>648</v>
       </c>
       <c r="CI5" t="n">
         <v>648</v>
       </c>
       <c r="CJ5" t="n">
         <v>637</v>
       </c>
       <c r="CK5" t="n">
         <v>660</v>
       </c>
       <c r="CL5" t="n">
         <v>649</v>
       </c>
+      <c r="CM5" t="n">
+        <v>634</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>642</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>658</v>
       </c>
       <c r="C6" t="n">
         <v>651</v>
       </c>
       <c r="D6" t="n">
         <v>655</v>
       </c>
       <c r="E6" t="n">
         <v>654</v>
       </c>
       <c r="F6" t="n">
         <v>641</v>
       </c>
       <c r="G6" t="n">
         <v>646</v>
       </c>
@@ -17846,64 +18218,70 @@
         <v>656</v>
       </c>
       <c r="CE6" t="n">
         <v>665</v>
       </c>
       <c r="CF6" t="n">
         <v>648</v>
       </c>
       <c r="CG6" t="n">
         <v>638</v>
       </c>
       <c r="CH6" t="n">
         <v>647</v>
       </c>
       <c r="CI6" t="n">
         <v>652</v>
       </c>
       <c r="CJ6" t="n">
         <v>649</v>
       </c>
       <c r="CK6" t="n">
         <v>671</v>
       </c>
       <c r="CL6" t="n">
         <v>645</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>651</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>650</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17957,50 +18335,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18410,50 +18790,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -18684,50 +19074,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -18958,50 +19354,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -19232,50 +19634,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>688</v>
       </c>
       <c r="C5" t="n">
         <v>708</v>
       </c>
       <c r="D5" t="n">
         <v>667</v>
       </c>
       <c r="E5" t="n">
         <v>696</v>
       </c>
       <c r="F5" t="n">
         <v>680</v>
       </c>
       <c r="G5" t="n">
         <v>672</v>
       </c>
@@ -19506,50 +19914,56 @@
       </c>
       <c r="CE5" t="n">
         <v>644</v>
       </c>
       <c r="CF5" t="n">
         <v>622</v>
       </c>
       <c r="CG5" t="n">
         <v>645</v>
       </c>
       <c r="CH5" t="n">
         <v>642</v>
       </c>
       <c r="CI5" t="n">
         <v>629</v>
       </c>
       <c r="CJ5" t="n">
         <v>634</v>
       </c>
       <c r="CK5" t="n">
         <v>622</v>
       </c>
       <c r="CL5" t="n">
         <v>562</v>
       </c>
+      <c r="CM5" t="n">
+        <v>607</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>704</v>
       </c>
       <c r="C6" t="n">
         <v>697</v>
       </c>
       <c r="D6" t="n">
         <v>701</v>
       </c>
       <c r="E6" t="n">
         <v>700</v>
       </c>
       <c r="F6" t="n">
         <v>686</v>
       </c>
       <c r="G6" t="n">
         <v>692</v>
       </c>
@@ -19779,64 +20193,70 @@
         <v>700</v>
       </c>
       <c r="CE6" t="n">
         <v>710</v>
       </c>
       <c r="CF6" t="n">
         <v>692</v>
       </c>
       <c r="CG6" t="n">
         <v>681</v>
       </c>
       <c r="CH6" t="n">
         <v>691</v>
       </c>
       <c r="CI6" t="n">
         <v>696</v>
       </c>
       <c r="CJ6" t="n">
         <v>692</v>
       </c>
       <c r="CK6" t="n">
         <v>716</v>
       </c>
       <c r="CL6" t="n">
         <v>689</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>695</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>694</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19890,50 +20310,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20343,50 +20765,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -20617,50 +21049,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -20891,50 +21329,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -21165,50 +21609,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>236</v>
       </c>
       <c r="C5" t="n">
         <v>230</v>
       </c>
       <c r="D5" t="n">
         <v>207</v>
       </c>
       <c r="E5" t="n">
         <v>240</v>
       </c>
       <c r="F5" t="n">
         <v>200</v>
       </c>
       <c r="G5" t="n">
         <v>231</v>
       </c>
@@ -21439,50 +21889,56 @@
       </c>
       <c r="CE5" t="n">
         <v>429</v>
       </c>
       <c r="CF5" t="n">
         <v>412</v>
       </c>
       <c r="CG5" t="n">
         <v>394</v>
       </c>
       <c r="CH5" t="n">
         <v>415</v>
       </c>
       <c r="CI5" t="n">
         <v>439</v>
       </c>
       <c r="CJ5" t="n">
         <v>443</v>
       </c>
       <c r="CK5" t="n">
         <v>481</v>
       </c>
       <c r="CL5" t="n">
         <v>474</v>
       </c>
+      <c r="CM5" t="n">
+        <v>474</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>459</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>315</v>
       </c>
       <c r="C6" t="n">
         <v>300</v>
       </c>
       <c r="D6" t="n">
         <v>299</v>
       </c>
       <c r="E6" t="n">
         <v>310</v>
       </c>
       <c r="F6" t="n">
         <v>287</v>
       </c>
       <c r="G6" t="n">
         <v>299</v>
       </c>
@@ -21712,64 +22168,70 @@
         <v>388</v>
       </c>
       <c r="CE6" t="n">
         <v>386</v>
       </c>
       <c r="CF6" t="n">
         <v>377</v>
       </c>
       <c r="CG6" t="n">
         <v>377</v>
       </c>
       <c r="CH6" t="n">
         <v>381</v>
       </c>
       <c r="CI6" t="n">
         <v>385</v>
       </c>
       <c r="CJ6" t="n">
         <v>389</v>
       </c>
       <c r="CK6" t="n">
         <v>395</v>
       </c>
       <c r="CL6" t="n">
         <v>373</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>389</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21823,50 +22285,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22276,50 +22740,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -22550,50 +23024,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -22824,50 +23304,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23098,50 +23584,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>145</v>
       </c>
       <c r="C5" t="n">
         <v>158</v>
       </c>
       <c r="D5" t="n">
         <v>129</v>
       </c>
       <c r="E5" t="n">
         <v>137</v>
       </c>
       <c r="F5" t="n">
         <v>114</v>
       </c>
       <c r="G5" t="n">
         <v>137</v>
       </c>
@@ -23372,50 +23864,56 @@
       </c>
       <c r="CE5" t="n">
         <v>109</v>
       </c>
       <c r="CF5" t="n">
         <v>114</v>
       </c>
       <c r="CG5" t="n">
         <v>114</v>
       </c>
       <c r="CH5" t="n">
         <v>121</v>
       </c>
       <c r="CI5" t="n">
         <v>142</v>
       </c>
       <c r="CJ5" t="n">
         <v>124</v>
       </c>
       <c r="CK5" t="n">
         <v>146</v>
       </c>
       <c r="CL5" t="n">
         <v>178</v>
       </c>
+      <c r="CM5" t="n">
+        <v>161</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>188</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>187</v>
       </c>
       <c r="E6" t="n">
         <v>187</v>
       </c>
       <c r="F6" t="n">
         <v>183</v>
       </c>
       <c r="G6" t="n">
         <v>185</v>
       </c>
@@ -23645,64 +24143,70 @@
         <v>193</v>
       </c>
       <c r="CE6" t="n">
         <v>195</v>
       </c>
       <c r="CF6" t="n">
         <v>190</v>
       </c>
       <c r="CG6" t="n">
         <v>187</v>
       </c>
       <c r="CH6" t="n">
         <v>190</v>
       </c>
       <c r="CI6" t="n">
         <v>192</v>
       </c>
       <c r="CJ6" t="n">
         <v>191</v>
       </c>
       <c r="CK6" t="n">
         <v>197</v>
       </c>
       <c r="CL6" t="n">
         <v>190</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>191</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23756,50 +24260,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24209,50 +24715,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24483,50 +24999,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -24757,50 +25279,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -25031,50 +25559,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>26</v>
       </c>
       <c r="C5" t="n">
         <v>32</v>
       </c>
       <c r="D5" t="n">
         <v>29</v>
       </c>
       <c r="E5" t="n">
         <v>30</v>
       </c>
       <c r="F5" t="n">
         <v>34</v>
       </c>
       <c r="G5" t="n">
         <v>29</v>
       </c>
@@ -25305,50 +25839,56 @@
       </c>
       <c r="CE5" t="n">
         <v>54</v>
       </c>
       <c r="CF5" t="n">
         <v>49</v>
       </c>
       <c r="CG5" t="n">
         <v>37</v>
       </c>
       <c r="CH5" t="n">
         <v>39</v>
       </c>
       <c r="CI5" t="n">
         <v>41</v>
       </c>
       <c r="CJ5" t="n">
         <v>34</v>
       </c>
       <c r="CK5" t="n">
         <v>46</v>
       </c>
       <c r="CL5" t="n">
         <v>54</v>
       </c>
+      <c r="CM5" t="n">
+        <v>39</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>32</v>
       </c>
       <c r="C6" t="n">
         <v>43</v>
       </c>
       <c r="D6" t="n">
         <v>46</v>
       </c>
       <c r="E6" t="n">
         <v>35</v>
       </c>
       <c r="F6" t="n">
         <v>51</v>
       </c>
       <c r="G6" t="n">
         <v>42</v>
       </c>
@@ -25578,64 +26118,70 @@
         <v>23</v>
       </c>
       <c r="CE6" t="n">
         <v>31</v>
       </c>
       <c r="CF6" t="n">
         <v>30</v>
       </c>
       <c r="CG6" t="n">
         <v>23</v>
       </c>
       <c r="CH6" t="n">
         <v>25</v>
       </c>
       <c r="CI6" t="n">
         <v>25</v>
       </c>
       <c r="CJ6" t="n">
         <v>19</v>
       </c>
       <c r="CK6" t="n">
         <v>27</v>
       </c>
       <c r="CL6" t="n">
         <v>32</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>20</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25689,50 +26235,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26142,50 +26690,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -26416,50 +26974,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -26690,50 +27254,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -26964,50 +27534,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1012</v>
       </c>
       <c r="C5" t="n">
         <v>993</v>
       </c>
       <c r="D5" t="n">
         <v>1032</v>
       </c>
       <c r="E5" t="n">
         <v>1031</v>
       </c>
       <c r="F5" t="n">
         <v>964</v>
       </c>
       <c r="G5" t="n">
         <v>1008</v>
       </c>
@@ -27238,50 +27814,56 @@
       </c>
       <c r="CE5" t="n">
         <v>1061</v>
       </c>
       <c r="CF5" t="n">
         <v>1048</v>
       </c>
       <c r="CG5" t="n">
         <v>995</v>
       </c>
       <c r="CH5" t="n">
         <v>1049</v>
       </c>
       <c r="CI5" t="n">
         <v>1045</v>
       </c>
       <c r="CJ5" t="n">
         <v>1006</v>
       </c>
       <c r="CK5" t="n">
         <v>1053</v>
       </c>
       <c r="CL5" t="n">
         <v>1020</v>
       </c>
+      <c r="CM5" t="n">
+        <v>1024</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>1034</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>974</v>
       </c>
       <c r="C6" t="n">
         <v>964</v>
       </c>
       <c r="D6" t="n">
         <v>970</v>
       </c>
       <c r="E6" t="n">
         <v>968</v>
       </c>
       <c r="F6" t="n">
         <v>950</v>
       </c>
       <c r="G6" t="n">
         <v>957</v>
       </c>
@@ -27511,64 +28093,70 @@
         <v>1007</v>
       </c>
       <c r="CE6" t="n">
         <v>1021</v>
       </c>
       <c r="CF6" t="n">
         <v>996</v>
       </c>
       <c r="CG6" t="n">
         <v>980</v>
       </c>
       <c r="CH6" t="n">
         <v>994</v>
       </c>
       <c r="CI6" t="n">
         <v>1001</v>
       </c>
       <c r="CJ6" t="n">
         <v>996</v>
       </c>
       <c r="CK6" t="n">
         <v>1031</v>
       </c>
       <c r="CL6" t="n">
         <v>991</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>1000</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27622,50 +28210,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28075,50 +28665,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -28349,50 +28949,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -28623,50 +29229,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -28897,50 +29509,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>697</v>
       </c>
       <c r="C5" t="n">
         <v>698</v>
       </c>
       <c r="D5" t="n">
         <v>670</v>
       </c>
       <c r="E5" t="n">
         <v>668</v>
       </c>
       <c r="F5" t="n">
         <v>702</v>
       </c>
       <c r="G5" t="n">
         <v>671</v>
       </c>
@@ -29171,50 +29789,56 @@
       </c>
       <c r="CE5" t="n">
         <v>731</v>
       </c>
       <c r="CF5" t="n">
         <v>699</v>
       </c>
       <c r="CG5" t="n">
         <v>724</v>
       </c>
       <c r="CH5" t="n">
         <v>695</v>
       </c>
       <c r="CI5" t="n">
         <v>712</v>
       </c>
       <c r="CJ5" t="n">
         <v>742</v>
       </c>
       <c r="CK5" t="n">
         <v>756</v>
       </c>
       <c r="CL5" t="n">
         <v>719</v>
       </c>
+      <c r="CM5" t="n">
+        <v>730</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>719</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>735</v>
       </c>
       <c r="C6" t="n">
         <v>727</v>
       </c>
       <c r="D6" t="n">
         <v>732</v>
       </c>
       <c r="E6" t="n">
         <v>731</v>
       </c>
       <c r="F6" t="n">
         <v>716</v>
       </c>
       <c r="G6" t="n">
         <v>722</v>
       </c>
@@ -29444,64 +30068,70 @@
         <v>760</v>
       </c>
       <c r="CE6" t="n">
         <v>771</v>
       </c>
       <c r="CF6" t="n">
         <v>751</v>
       </c>
       <c r="CG6" t="n">
         <v>739</v>
       </c>
       <c r="CH6" t="n">
         <v>750</v>
       </c>
       <c r="CI6" t="n">
         <v>756</v>
       </c>
       <c r="CJ6" t="n">
         <v>752</v>
       </c>
       <c r="CK6" t="n">
         <v>778</v>
       </c>
       <c r="CL6" t="n">
         <v>748</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>754</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29555,50 +30185,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30008,50 +30640,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -30282,50 +30924,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -30556,50 +31204,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -30830,50 +31484,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>698</v>
       </c>
       <c r="C5" t="n">
         <v>690</v>
       </c>
       <c r="D5" t="n">
         <v>706</v>
       </c>
       <c r="E5" t="n">
         <v>708</v>
       </c>
       <c r="F5" t="n">
         <v>703</v>
       </c>
       <c r="G5" t="n">
         <v>705</v>
       </c>
@@ -31104,50 +31764,56 @@
       </c>
       <c r="CE5" t="n">
         <v>749</v>
       </c>
       <c r="CF5" t="n">
         <v>731</v>
       </c>
       <c r="CG5" t="n">
         <v>707</v>
       </c>
       <c r="CH5" t="n">
         <v>713</v>
       </c>
       <c r="CI5" t="n">
         <v>714</v>
       </c>
       <c r="CJ5" t="n">
         <v>726</v>
       </c>
       <c r="CK5" t="n">
         <v>749</v>
       </c>
       <c r="CL5" t="n">
         <v>661</v>
       </c>
+      <c r="CM5" t="n">
+        <v>697</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>706</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>719</v>
       </c>
       <c r="C6" t="n">
         <v>712</v>
       </c>
       <c r="D6" t="n">
         <v>717</v>
       </c>
       <c r="E6" t="n">
         <v>715</v>
       </c>
       <c r="F6" t="n">
         <v>701</v>
       </c>
       <c r="G6" t="n">
         <v>707</v>
       </c>
@@ -31377,64 +32043,70 @@
         <v>737</v>
       </c>
       <c r="CE6" t="n">
         <v>747</v>
       </c>
       <c r="CF6" t="n">
         <v>728</v>
       </c>
       <c r="CG6" t="n">
         <v>717</v>
       </c>
       <c r="CH6" t="n">
         <v>727</v>
       </c>
       <c r="CI6" t="n">
         <v>733</v>
       </c>
       <c r="CJ6" t="n">
         <v>729</v>
       </c>
       <c r="CK6" t="n">
         <v>754</v>
       </c>
       <c r="CL6" t="n">
         <v>725</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>731</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31488,50 +32160,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31941,50 +32615,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -32215,50 +32899,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -32489,50 +33179,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32763,50 +33459,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>410</v>
       </c>
       <c r="C5" t="n">
         <v>401</v>
       </c>
       <c r="D5" t="n">
         <v>398</v>
       </c>
       <c r="E5" t="n">
         <v>415</v>
       </c>
       <c r="F5" t="n">
         <v>415</v>
       </c>
       <c r="G5" t="n">
         <v>397</v>
       </c>
@@ -33037,50 +33739,56 @@
       </c>
       <c r="CE5" t="n">
         <v>433</v>
       </c>
       <c r="CF5" t="n">
         <v>416</v>
       </c>
       <c r="CG5" t="n">
         <v>418</v>
       </c>
       <c r="CH5" t="n">
         <v>432</v>
       </c>
       <c r="CI5" t="n">
         <v>415</v>
       </c>
       <c r="CJ5" t="n">
         <v>420</v>
       </c>
       <c r="CK5" t="n">
         <v>428</v>
       </c>
       <c r="CL5" t="n">
         <v>426</v>
       </c>
+      <c r="CM5" t="n">
+        <v>423</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>414</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>407</v>
       </c>
       <c r="C6" t="n">
         <v>402</v>
       </c>
       <c r="D6" t="n">
         <v>405</v>
       </c>
       <c r="E6" t="n">
         <v>404</v>
       </c>
       <c r="F6" t="n">
         <v>397</v>
       </c>
       <c r="G6" t="n">
         <v>400</v>
       </c>
@@ -33310,64 +34018,70 @@
         <v>426</v>
       </c>
       <c r="CE6" t="n">
         <v>432</v>
       </c>
       <c r="CF6" t="n">
         <v>421</v>
       </c>
       <c r="CG6" t="n">
         <v>414</v>
       </c>
       <c r="CH6" t="n">
         <v>420</v>
       </c>
       <c r="CI6" t="n">
         <v>423</v>
       </c>
       <c r="CJ6" t="n">
         <v>421</v>
       </c>
       <c r="CK6" t="n">
         <v>436</v>
       </c>
       <c r="CL6" t="n">
         <v>419</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>423</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33421,50 +34135,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33874,50 +34590,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -34148,50 +34874,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -34422,50 +35154,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -34696,50 +35434,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>456</v>
       </c>
       <c r="C5" t="n">
         <v>442</v>
       </c>
       <c r="D5" t="n">
         <v>469</v>
       </c>
       <c r="E5" t="n">
         <v>439</v>
       </c>
       <c r="F5" t="n">
         <v>434</v>
       </c>
       <c r="G5" t="n">
         <v>440</v>
       </c>
@@ -34970,50 +35714,56 @@
       </c>
       <c r="CE5" t="n">
         <v>501</v>
       </c>
       <c r="CF5" t="n">
         <v>486</v>
       </c>
       <c r="CG5" t="n">
         <v>480</v>
       </c>
       <c r="CH5" t="n">
         <v>478</v>
       </c>
       <c r="CI5" t="n">
         <v>486</v>
       </c>
       <c r="CJ5" t="n">
         <v>478</v>
       </c>
       <c r="CK5" t="n">
         <v>486</v>
       </c>
       <c r="CL5" t="n">
         <v>474</v>
       </c>
+      <c r="CM5" t="n">
+        <v>473</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>395</v>
       </c>
       <c r="C6" t="n">
         <v>391</v>
       </c>
       <c r="D6" t="n">
         <v>393</v>
       </c>
       <c r="E6" t="n">
         <v>392</v>
       </c>
       <c r="F6" t="n">
         <v>385</v>
       </c>
       <c r="G6" t="n">
         <v>388</v>
       </c>
@@ -35243,64 +35993,70 @@
         <v>412</v>
       </c>
       <c r="CE6" t="n">
         <v>418</v>
       </c>
       <c r="CF6" t="n">
         <v>407</v>
       </c>
       <c r="CG6" t="n">
         <v>401</v>
       </c>
       <c r="CH6" t="n">
         <v>406</v>
       </c>
       <c r="CI6" t="n">
         <v>409</v>
       </c>
       <c r="CJ6" t="n">
         <v>407</v>
       </c>
       <c r="CK6" t="n">
         <v>421</v>
       </c>
       <c r="CL6" t="n">
         <v>405</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>409</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35354,50 +36110,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35807,50 +36565,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -36081,50 +36849,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -36355,50 +37129,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -36629,50 +37409,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>752</v>
       </c>
       <c r="C5" t="n">
         <v>743</v>
       </c>
       <c r="D5" t="n">
         <v>743</v>
       </c>
       <c r="E5" t="n">
         <v>747</v>
       </c>
       <c r="F5" t="n">
         <v>748</v>
       </c>
       <c r="G5" t="n">
         <v>742</v>
       </c>
@@ -36903,50 +37689,56 @@
       </c>
       <c r="CE5" t="n">
         <v>815</v>
       </c>
       <c r="CF5" t="n">
         <v>803</v>
       </c>
       <c r="CG5" t="n">
         <v>775</v>
       </c>
       <c r="CH5" t="n">
         <v>798</v>
       </c>
       <c r="CI5" t="n">
         <v>812</v>
       </c>
       <c r="CJ5" t="n">
         <v>789</v>
       </c>
       <c r="CK5" t="n">
         <v>826</v>
       </c>
       <c r="CL5" t="n">
         <v>759</v>
       </c>
+      <c r="CM5" t="n">
+        <v>779</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>781</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>827</v>
       </c>
       <c r="C6" t="n">
         <v>818</v>
       </c>
       <c r="D6" t="n">
         <v>824</v>
       </c>
       <c r="E6" t="n">
         <v>822</v>
       </c>
       <c r="F6" t="n">
         <v>806</v>
       </c>
       <c r="G6" t="n">
         <v>813</v>
       </c>
@@ -37176,64 +37968,70 @@
         <v>859</v>
       </c>
       <c r="CE6" t="n">
         <v>871</v>
       </c>
       <c r="CF6" t="n">
         <v>849</v>
       </c>
       <c r="CG6" t="n">
         <v>835</v>
       </c>
       <c r="CH6" t="n">
         <v>848</v>
       </c>
       <c r="CI6" t="n">
         <v>854</v>
       </c>
       <c r="CJ6" t="n">
         <v>850</v>
       </c>
       <c r="CK6" t="n">
         <v>879</v>
       </c>
       <c r="CL6" t="n">
         <v>845</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>852</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37287,50 +38085,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37740,50 +38540,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -38014,50 +38824,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -38288,50 +39104,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -38562,50 +39384,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>957</v>
       </c>
       <c r="C5" t="n">
         <v>948</v>
       </c>
       <c r="D5" t="n">
         <v>959</v>
       </c>
       <c r="E5" t="n">
         <v>952</v>
       </c>
       <c r="F5" t="n">
         <v>918</v>
       </c>
       <c r="G5" t="n">
         <v>937</v>
       </c>
@@ -38836,50 +39664,56 @@
       </c>
       <c r="CE5" t="n">
         <v>977</v>
       </c>
       <c r="CF5" t="n">
         <v>944</v>
       </c>
       <c r="CG5" t="n">
         <v>944</v>
       </c>
       <c r="CH5" t="n">
         <v>946</v>
       </c>
       <c r="CI5" t="n">
         <v>945</v>
       </c>
       <c r="CJ5" t="n">
         <v>959</v>
       </c>
       <c r="CK5" t="n">
         <v>983</v>
       </c>
       <c r="CL5" t="n">
         <v>980</v>
       </c>
+      <c r="CM5" t="n">
+        <v>975</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>972</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>882</v>
       </c>
       <c r="C6" t="n">
         <v>873</v>
       </c>
       <c r="D6" t="n">
         <v>878</v>
       </c>
       <c r="E6" t="n">
         <v>877</v>
       </c>
       <c r="F6" t="n">
         <v>860</v>
       </c>
       <c r="G6" t="n">
         <v>866</v>
       </c>
@@ -39109,64 +39943,70 @@
         <v>908</v>
       </c>
       <c r="CE6" t="n">
         <v>921</v>
       </c>
       <c r="CF6" t="n">
         <v>898</v>
       </c>
       <c r="CG6" t="n">
         <v>884</v>
       </c>
       <c r="CH6" t="n">
         <v>896</v>
       </c>
       <c r="CI6" t="n">
         <v>903</v>
       </c>
       <c r="CJ6" t="n">
         <v>898</v>
       </c>
       <c r="CK6" t="n">
         <v>930</v>
       </c>
       <c r="CL6" t="n">
         <v>894</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>902</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>901</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39220,50 +40060,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39673,50 +40515,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -39947,50 +40799,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -40221,50 +41079,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -40495,50 +41359,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>200</v>
       </c>
       <c r="C5" t="n">
         <v>182</v>
       </c>
       <c r="D5" t="n">
         <v>182</v>
       </c>
       <c r="E5" t="n">
         <v>163</v>
       </c>
       <c r="F5" t="n">
         <v>202</v>
       </c>
       <c r="G5" t="n">
         <v>182</v>
       </c>
@@ -40769,50 +41639,56 @@
       </c>
       <c r="CE5" t="n">
         <v>176</v>
       </c>
       <c r="CF5" t="n">
         <v>180</v>
       </c>
       <c r="CG5" t="n">
         <v>170</v>
       </c>
       <c r="CH5" t="n">
         <v>184</v>
       </c>
       <c r="CI5" t="n">
         <v>151</v>
       </c>
       <c r="CJ5" t="n">
         <v>154</v>
       </c>
       <c r="CK5" t="n">
         <v>192</v>
       </c>
       <c r="CL5" t="n">
         <v>188</v>
       </c>
+      <c r="CM5" t="n">
+        <v>170</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>179</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>205</v>
       </c>
       <c r="C6" t="n">
         <v>203</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>200</v>
       </c>
       <c r="G6" t="n">
         <v>201</v>
       </c>
@@ -41042,64 +41918,70 @@
         <v>214</v>
       </c>
       <c r="CE6" t="n">
         <v>217</v>
       </c>
       <c r="CF6" t="n">
         <v>211</v>
       </c>
       <c r="CG6" t="n">
         <v>208</v>
       </c>
       <c r="CH6" t="n">
         <v>211</v>
       </c>
       <c r="CI6" t="n">
         <v>213</v>
       </c>
       <c r="CJ6" t="n">
         <v>212</v>
       </c>
       <c r="CK6" t="n">
         <v>219</v>
       </c>
       <c r="CL6" t="n">
         <v>210</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>212</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL6"/>
+  <dimension ref="A1:CN6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -41153,50 +42035,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -41606,50 +42490,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Local health services should have the ability to set their own priorities and respond to local needs, even if this means different drugs and services are only available in certain areas</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -41880,50 +42774,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The NHS should provide the same drugs and services across the whole country, even if this means local health services have less ability to set their own priorities or respond to local needs</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -42154,50 +43054,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -42428,50 +43334,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>577</v>
       </c>
       <c r="C5" t="n">
         <v>578</v>
       </c>
       <c r="D5" t="n">
         <v>583</v>
       </c>
       <c r="E5" t="n">
         <v>576</v>
       </c>
       <c r="F5" t="n">
         <v>562</v>
       </c>
       <c r="G5" t="n">
         <v>576</v>
       </c>
@@ -42702,50 +43614,56 @@
       </c>
       <c r="CE5" t="n">
         <v>647</v>
       </c>
       <c r="CF5" t="n">
         <v>619</v>
       </c>
       <c r="CG5" t="n">
         <v>628</v>
       </c>
       <c r="CH5" t="n">
         <v>644</v>
       </c>
       <c r="CI5" t="n">
         <v>635</v>
       </c>
       <c r="CJ5" t="n">
         <v>662</v>
       </c>
       <c r="CK5" t="n">
         <v>632</v>
       </c>
       <c r="CL5" t="n">
         <v>621</v>
       </c>
+      <c r="CM5" t="n">
+        <v>621</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>633</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>571</v>
       </c>
       <c r="C6" t="n">
         <v>565</v>
       </c>
       <c r="D6" t="n">
         <v>568</v>
       </c>
       <c r="E6" t="n">
         <v>567</v>
       </c>
       <c r="F6" t="n">
         <v>556</v>
       </c>
       <c r="G6" t="n">
         <v>561</v>
       </c>
@@ -42975,46 +43893,52 @@
         <v>606</v>
       </c>
       <c r="CE6" t="n">
         <v>615</v>
       </c>
       <c r="CF6" t="n">
         <v>599</v>
       </c>
       <c r="CG6" t="n">
         <v>590</v>
       </c>
       <c r="CH6" t="n">
         <v>598</v>
       </c>
       <c r="CI6" t="n">
         <v>603</v>
       </c>
       <c r="CJ6" t="n">
         <v>600</v>
       </c>
       <c r="CK6" t="n">
         <v>620</v>
       </c>
       <c r="CL6" t="n">
         <v>596</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>602</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>601</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>