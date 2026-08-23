--- v0 (2026-05-01)
+++ v1 (2026-08-23)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,428 +550,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="K5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1049</v>
       </c>
       <c r="C7" t="n">
         <v>1072</v>
       </c>
       <c r="D7" t="n">
         <v>974</v>
       </c>
       <c r="E7" t="n">
         <v>914</v>
       </c>
       <c r="F7" t="n">
         <v>1005</v>
       </c>
       <c r="G7" t="n">
         <v>1055</v>
       </c>
       <c r="H7" t="n">
         <v>1133</v>
       </c>
       <c r="I7" t="n">
         <v>1121</v>
       </c>
       <c r="J7" t="n">
         <v>1118</v>
       </c>
       <c r="K7" t="n">
         <v>1076</v>
       </c>
       <c r="L7" t="n">
         <v>1104</v>
       </c>
       <c r="M7" t="n">
         <v>1124</v>
       </c>
       <c r="N7" t="n">
         <v>1083</v>
       </c>
       <c r="O7" t="n">
         <v>1058</v>
       </c>
+      <c r="P7" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="C8" t="n">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D8" t="n">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E8" t="n">
-        <v>937</v>
+        <v>920</v>
       </c>
       <c r="F8" t="n">
-        <v>1035</v>
+        <v>1011</v>
       </c>
       <c r="G8" t="n">
-        <v>1090</v>
+        <v>1082</v>
       </c>
       <c r="H8" t="n">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="I8" t="n">
-        <v>1143</v>
+        <v>1130</v>
       </c>
       <c r="J8" t="n">
-        <v>1134</v>
+        <v>1123</v>
       </c>
       <c r="K8" t="n">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="L8" t="n">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="M8" t="n">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="N8" t="n">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="O8" t="n">
         <v>1080</v>
+      </c>
+      <c r="P8" t="n">
+        <v>1068</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1005,428 +1033,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="D3" s="1" t="n">
         <v>0.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>165</v>
       </c>
       <c r="C7" t="n">
         <v>177</v>
       </c>
       <c r="D7" t="n">
         <v>152</v>
       </c>
       <c r="E7" t="n">
         <v>154</v>
       </c>
       <c r="F7" t="n">
         <v>176</v>
       </c>
       <c r="G7" t="n">
         <v>176</v>
       </c>
       <c r="H7" t="n">
         <v>177</v>
       </c>
       <c r="I7" t="n">
         <v>180</v>
       </c>
       <c r="J7" t="n">
         <v>187</v>
       </c>
       <c r="K7" t="n">
         <v>165</v>
       </c>
       <c r="L7" t="n">
         <v>169</v>
       </c>
       <c r="M7" t="n">
         <v>177</v>
       </c>
       <c r="N7" t="n">
         <v>183</v>
       </c>
       <c r="O7" t="n">
         <v>176</v>
       </c>
+      <c r="P7" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C8" t="n">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D8" t="n">
         <v>154</v>
       </c>
       <c r="E8" t="n">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F8" t="n">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G8" t="n">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="H8" t="n">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="I8" t="n">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J8" t="n">
+        <v>188</v>
+      </c>
+      <c r="K8" t="n">
+        <v>168</v>
+      </c>
+      <c r="L8" t="n">
+        <v>167</v>
+      </c>
+      <c r="M8" t="n">
+        <v>179</v>
+      </c>
+      <c r="N8" t="n">
         <v>186</v>
       </c>
-      <c r="K8" t="n">
+      <c r="O8" t="n">
+        <v>182</v>
+      </c>
+      <c r="P8" t="n">
         <v>179</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1461,428 +1516,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>239</v>
       </c>
       <c r="C7" t="n">
         <v>233</v>
       </c>
       <c r="D7" t="n">
         <v>227</v>
       </c>
       <c r="E7" t="n">
         <v>231</v>
       </c>
       <c r="F7" t="n">
         <v>228</v>
       </c>
       <c r="G7" t="n">
         <v>255</v>
       </c>
       <c r="H7" t="n">
         <v>264</v>
       </c>
       <c r="I7" t="n">
         <v>258</v>
       </c>
       <c r="J7" t="n">
         <v>277</v>
       </c>
       <c r="K7" t="n">
         <v>274</v>
       </c>
       <c r="L7" t="n">
         <v>286</v>
       </c>
       <c r="M7" t="n">
         <v>272</v>
       </c>
       <c r="N7" t="n">
         <v>273</v>
       </c>
       <c r="O7" t="n">
         <v>244</v>
       </c>
+      <c r="P7" t="n">
+        <v>234</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C8" t="n">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="D8" t="n">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E8" t="n">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="F8" t="n">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="G8" t="n">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="H8" t="n">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="I8" t="n">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J8" t="n">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="K8" t="n">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="L8" t="n">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="M8" t="n">
         <v>272</v>
       </c>
       <c r="N8" t="n">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="O8" t="n">
-        <v>251</v>
+        <v>243</v>
+      </c>
+      <c r="P8" t="n">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1917,428 +1999,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>89</v>
       </c>
       <c r="C7" t="n">
         <v>90</v>
       </c>
       <c r="D7" t="n">
         <v>76</v>
       </c>
       <c r="E7" t="n">
         <v>66</v>
       </c>
       <c r="F7" t="n">
         <v>88</v>
       </c>
       <c r="G7" t="n">
         <v>108</v>
       </c>
       <c r="H7" t="n">
         <v>101</v>
       </c>
       <c r="I7" t="n">
         <v>79</v>
       </c>
       <c r="J7" t="n">
         <v>95</v>
       </c>
       <c r="K7" t="n">
         <v>85</v>
       </c>
       <c r="L7" t="n">
         <v>105</v>
       </c>
       <c r="M7" t="n">
         <v>96</v>
       </c>
       <c r="N7" t="n">
         <v>74</v>
       </c>
       <c r="O7" t="n">
         <v>90</v>
       </c>
+      <c r="P7" t="n">
+        <v>84</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>91</v>
       </c>
       <c r="C8" t="n">
+        <v>92</v>
+      </c>
+      <c r="D8" t="n">
+        <v>81</v>
+      </c>
+      <c r="E8" t="n">
+        <v>72</v>
+      </c>
+      <c r="F8" t="n">
+        <v>89</v>
+      </c>
+      <c r="G8" t="n">
+        <v>115</v>
+      </c>
+      <c r="H8" t="n">
+        <v>105</v>
+      </c>
+      <c r="I8" t="n">
+        <v>85</v>
+      </c>
+      <c r="J8" t="n">
         <v>95</v>
       </c>
-      <c r="D8" t="n">
-[...14 lines deleted...]
-      <c r="I8" t="n">
+      <c r="K8" t="n">
+        <v>86</v>
+      </c>
+      <c r="L8" t="n">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M8" t="n">
         <v>98</v>
       </c>
       <c r="N8" t="n">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="O8" t="n">
-        <v>95</v>
+        <v>91</v>
+      </c>
+      <c r="P8" t="n">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2373,428 +2482,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.57</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="C5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="C5" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="F5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>51</v>
       </c>
       <c r="C7" t="n">
         <v>49</v>
       </c>
       <c r="D7" t="n">
         <v>49</v>
       </c>
       <c r="E7" t="n">
         <v>43</v>
       </c>
       <c r="F7" t="n">
         <v>50</v>
       </c>
       <c r="G7" t="n">
         <v>34</v>
       </c>
       <c r="H7" t="n">
         <v>52</v>
       </c>
       <c r="I7" t="n">
         <v>55</v>
       </c>
       <c r="J7" t="n">
         <v>47</v>
       </c>
       <c r="K7" t="n">
         <v>39</v>
       </c>
       <c r="L7" t="n">
         <v>47</v>
       </c>
       <c r="M7" t="n">
         <v>53</v>
       </c>
       <c r="N7" t="n">
         <v>57</v>
       </c>
       <c r="O7" t="n">
         <v>53</v>
       </c>
+      <c r="P7" t="n">
+        <v>49</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>50</v>
       </c>
       <c r="C8" t="n">
+        <v>51</v>
+      </c>
+      <c r="D8" t="n">
         <v>49</v>
       </c>
-      <c r="D8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="n">
+        <v>43</v>
+      </c>
+      <c r="F8" t="n">
+        <v>51</v>
+      </c>
+      <c r="G8" t="n">
+        <v>32</v>
+      </c>
+      <c r="H8" t="n">
+        <v>53</v>
+      </c>
+      <c r="I8" t="n">
+        <v>55</v>
+      </c>
+      <c r="J8" t="n">
+        <v>48</v>
+      </c>
+      <c r="K8" t="n">
         <v>41</v>
       </c>
-      <c r="F8" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="L8" t="n">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M8" t="n">
         <v>53</v>
       </c>
       <c r="N8" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" t="n">
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="P8" t="n">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2829,428 +2965,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>684</v>
       </c>
       <c r="C7" t="n">
         <v>701</v>
       </c>
       <c r="D7" t="n">
         <v>662</v>
       </c>
       <c r="E7" t="n">
         <v>620</v>
       </c>
       <c r="F7" t="n">
         <v>673</v>
       </c>
       <c r="G7" t="n">
         <v>648</v>
       </c>
       <c r="H7" t="n">
         <v>730</v>
       </c>
       <c r="I7" t="n">
         <v>792</v>
       </c>
       <c r="J7" t="n">
         <v>775</v>
       </c>
       <c r="K7" t="n">
         <v>714</v>
       </c>
       <c r="L7" t="n">
         <v>738</v>
       </c>
       <c r="M7" t="n">
         <v>748</v>
       </c>
       <c r="N7" t="n">
         <v>698</v>
       </c>
       <c r="O7" t="n">
         <v>682</v>
       </c>
+      <c r="P7" t="n">
+        <v>658</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>674</v>
+        <v>654</v>
       </c>
       <c r="C8" t="n">
-        <v>684</v>
+        <v>672</v>
       </c>
       <c r="D8" t="n">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="E8" t="n">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="F8" t="n">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="G8" t="n">
-        <v>635</v>
+        <v>618</v>
       </c>
       <c r="H8" t="n">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="I8" t="n">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="J8" t="n">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="K8" t="n">
+        <v>686</v>
+      </c>
+      <c r="L8" t="n">
+        <v>713</v>
+      </c>
+      <c r="M8" t="n">
+        <v>717</v>
+      </c>
+      <c r="N8" t="n">
         <v>673</v>
       </c>
-      <c r="L8" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="O8" t="n">
-        <v>658</v>
+        <v>652</v>
+      </c>
+      <c r="P8" t="n">
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3285,428 +3448,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="K4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="L4" s="1" t="n">
         <v>0.22</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.21</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>365</v>
       </c>
       <c r="C7" t="n">
         <v>371</v>
       </c>
       <c r="D7" t="n">
         <v>312</v>
       </c>
       <c r="E7" t="n">
         <v>294</v>
       </c>
       <c r="F7" t="n">
         <v>332</v>
       </c>
       <c r="G7" t="n">
         <v>407</v>
       </c>
       <c r="H7" t="n">
         <v>403</v>
       </c>
       <c r="I7" t="n">
         <v>329</v>
       </c>
       <c r="J7" t="n">
         <v>343</v>
       </c>
       <c r="K7" t="n">
         <v>362</v>
       </c>
       <c r="L7" t="n">
         <v>366</v>
       </c>
       <c r="M7" t="n">
         <v>376</v>
       </c>
       <c r="N7" t="n">
         <v>385</v>
       </c>
       <c r="O7" t="n">
         <v>376</v>
       </c>
+      <c r="P7" t="n">
+        <v>362</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>396</v>
+        <v>423</v>
       </c>
       <c r="C8" t="n">
+        <v>420</v>
+      </c>
+      <c r="D8" t="n">
+        <v>352</v>
+      </c>
+      <c r="E8" t="n">
+        <v>328</v>
+      </c>
+      <c r="F8" t="n">
+        <v>367</v>
+      </c>
+      <c r="G8" t="n">
+        <v>464</v>
+      </c>
+      <c r="H8" t="n">
+        <v>452</v>
+      </c>
+      <c r="I8" t="n">
+        <v>373</v>
+      </c>
+      <c r="J8" t="n">
+        <v>383</v>
+      </c>
+      <c r="K8" t="n">
+        <v>416</v>
+      </c>
+      <c r="L8" t="n">
         <v>408</v>
       </c>
-      <c r="D8" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="M8" t="n">
-        <v>399</v>
+        <v>430</v>
       </c>
       <c r="N8" t="n">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="O8" t="n">
-        <v>422</v>
+        <v>428</v>
+      </c>
+      <c r="P8" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3741,428 +3931,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
-      <c r="D3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="1" t="n">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="D6" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E6" s="1" t="n">
         <v>0.18</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="H6" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="H6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>58</v>
       </c>
       <c r="C7" t="n">
         <v>77</v>
       </c>
       <c r="D7" t="n">
         <v>69</v>
       </c>
       <c r="E7" t="n">
         <v>56</v>
       </c>
       <c r="F7" t="n">
         <v>67</v>
       </c>
       <c r="G7" t="n">
         <v>93</v>
       </c>
       <c r="H7" t="n">
         <v>86</v>
       </c>
       <c r="I7" t="n">
         <v>76</v>
       </c>
       <c r="J7" t="n">
         <v>86</v>
       </c>
       <c r="K7" t="n">
         <v>96</v>
       </c>
       <c r="L7" t="n">
         <v>88</v>
       </c>
       <c r="M7" t="n">
         <v>84</v>
       </c>
       <c r="N7" t="n">
         <v>79</v>
       </c>
       <c r="O7" t="n">
         <v>61</v>
       </c>
+      <c r="P7" t="n">
+        <v>99</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="C8" t="n">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D8" t="n">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E8" t="n">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="F8" t="n">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G8" t="n">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="H8" t="n">
         <v>100</v>
       </c>
       <c r="I8" t="n">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="J8" t="n">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K8" t="n">
+        <v>125</v>
+      </c>
+      <c r="L8" t="n">
         <v>106</v>
       </c>
-      <c r="L8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M8" t="n">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="N8" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="O8" t="n">
-        <v>81</v>
+        <v>76</v>
+      </c>
+      <c r="P8" t="n">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4197,428 +4414,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="H4" s="1" t="n">
         <v>0.18</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.19</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>646</v>
       </c>
       <c r="C7" t="n">
         <v>654</v>
       </c>
       <c r="D7" t="n">
         <v>602</v>
       </c>
       <c r="E7" t="n">
         <v>594</v>
       </c>
       <c r="F7" t="n">
         <v>637</v>
       </c>
       <c r="G7" t="n">
         <v>637</v>
       </c>
       <c r="H7" t="n">
         <v>686</v>
       </c>
       <c r="I7" t="n">
         <v>681</v>
       </c>
       <c r="J7" t="n">
         <v>680</v>
       </c>
       <c r="K7" t="n">
         <v>647</v>
       </c>
       <c r="L7" t="n">
         <v>633</v>
       </c>
       <c r="M7" t="n">
         <v>705</v>
       </c>
       <c r="N7" t="n">
         <v>676</v>
       </c>
       <c r="O7" t="n">
         <v>677</v>
       </c>
+      <c r="P7" t="n">
+        <v>603</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
+        <v>656</v>
+      </c>
+      <c r="C8" t="n">
+        <v>655</v>
+      </c>
+      <c r="D8" t="n">
+        <v>601</v>
+      </c>
+      <c r="E8" t="n">
+        <v>589</v>
+      </c>
+      <c r="F8" t="n">
         <v>631</v>
       </c>
-      <c r="C8" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="G8" t="n">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="H8" t="n">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="I8" t="n">
-        <v>692</v>
+        <v>676</v>
       </c>
       <c r="J8" t="n">
-        <v>682</v>
+        <v>669</v>
       </c>
       <c r="K8" t="n">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="L8" t="n">
-        <v>650</v>
+        <v>630</v>
       </c>
       <c r="M8" t="n">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="N8" t="n">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="O8" t="n">
-        <v>677</v>
+        <v>679</v>
+      </c>
+      <c r="P8" t="n">
+        <v>649</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4653,428 +4897,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>283</v>
       </c>
       <c r="C7" t="n">
         <v>287</v>
       </c>
       <c r="D7" t="n">
         <v>245</v>
       </c>
       <c r="E7" t="n">
         <v>228</v>
       </c>
       <c r="F7" t="n">
         <v>252</v>
       </c>
       <c r="G7" t="n">
         <v>271</v>
       </c>
       <c r="H7" t="n">
         <v>295</v>
       </c>
       <c r="I7" t="n">
         <v>306</v>
       </c>
       <c r="J7" t="n">
         <v>281</v>
       </c>
       <c r="K7" t="n">
         <v>271</v>
       </c>
       <c r="L7" t="n">
         <v>299</v>
       </c>
       <c r="M7" t="n">
         <v>276</v>
       </c>
       <c r="N7" t="n">
         <v>266</v>
       </c>
       <c r="O7" t="n">
         <v>264</v>
       </c>
+      <c r="P7" t="n">
+        <v>263</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C8" t="n">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="D8" t="n">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E8" t="n">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F8" t="n">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="G8" t="n">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="H8" t="n">
+        <v>306</v>
+      </c>
+      <c r="I8" t="n">
+        <v>317</v>
+      </c>
+      <c r="J8" t="n">
+        <v>291</v>
+      </c>
+      <c r="K8" t="n">
+        <v>278</v>
+      </c>
+      <c r="L8" t="n">
         <v>310</v>
       </c>
-      <c r="I8" t="n">
-[...2 lines deleted...]
-      <c r="J8" t="n">
+      <c r="M8" t="n">
         <v>289</v>
       </c>
-      <c r="K8" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="N8" t="n">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="O8" t="n">
-        <v>272</v>
+        <v>275</v>
+      </c>
+      <c r="P8" t="n">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5109,428 +5380,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="L3" s="1" t="n">
         <v>0.31</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="M4" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="M4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>62</v>
       </c>
       <c r="C7" t="n">
         <v>54</v>
       </c>
       <c r="D7" t="n">
         <v>58</v>
       </c>
       <c r="E7" t="n">
         <v>36</v>
       </c>
       <c r="F7" t="n">
         <v>49</v>
       </c>
       <c r="G7" t="n">
         <v>54</v>
       </c>
       <c r="H7" t="n">
         <v>66</v>
       </c>
       <c r="I7" t="n">
         <v>58</v>
       </c>
       <c r="J7" t="n">
         <v>71</v>
       </c>
       <c r="K7" t="n">
         <v>62</v>
       </c>
       <c r="L7" t="n">
         <v>84</v>
       </c>
       <c r="M7" t="n">
         <v>59</v>
       </c>
       <c r="N7" t="n">
         <v>62</v>
       </c>
       <c r="O7" t="n">
         <v>56</v>
       </c>
+      <c r="P7" t="n">
+        <v>55</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D8" t="n">
         <v>51</v>
       </c>
       <c r="E8" t="n">
         <v>31</v>
       </c>
       <c r="F8" t="n">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G8" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H8" t="n">
         <v>58</v>
       </c>
       <c r="I8" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J8" t="n">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="K8" t="n">
+        <v>54</v>
+      </c>
+      <c r="L8" t="n">
+        <v>74</v>
+      </c>
+      <c r="M8" t="n">
+        <v>53</v>
+      </c>
+      <c r="N8" t="n">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="O8" t="n">
         <v>50</v>
+      </c>
+      <c r="P8" t="n">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5565,428 +5863,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>520</v>
       </c>
       <c r="C7" t="n">
         <v>514</v>
       </c>
       <c r="D7" t="n">
         <v>465</v>
       </c>
       <c r="E7" t="n">
         <v>436</v>
       </c>
       <c r="F7" t="n">
         <v>489</v>
       </c>
       <c r="G7" t="n">
         <v>514</v>
       </c>
       <c r="H7" t="n">
         <v>555</v>
       </c>
       <c r="I7" t="n">
         <v>533</v>
       </c>
       <c r="J7" t="n">
         <v>543</v>
       </c>
       <c r="K7" t="n">
         <v>534</v>
       </c>
       <c r="L7" t="n">
         <v>542</v>
       </c>
       <c r="M7" t="n">
         <v>550</v>
       </c>
       <c r="N7" t="n">
         <v>537</v>
       </c>
       <c r="O7" t="n">
         <v>518</v>
       </c>
+      <c r="P7" t="n">
+        <v>511</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C8" t="n">
-        <v>555</v>
+        <v>539</v>
       </c>
       <c r="D8" t="n">
-        <v>497</v>
+        <v>479</v>
       </c>
       <c r="E8" t="n">
-        <v>481</v>
+        <v>449</v>
       </c>
       <c r="F8" t="n">
-        <v>522</v>
+        <v>503</v>
       </c>
       <c r="G8" t="n">
+        <v>544</v>
+      </c>
+      <c r="H8" t="n">
+        <v>578</v>
+      </c>
+      <c r="I8" t="n">
+        <v>551</v>
+      </c>
+      <c r="J8" t="n">
         <v>560</v>
       </c>
-      <c r="H8" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="K8" t="n">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="L8" t="n">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M8" t="n">
-        <v>571</v>
+        <v>583</v>
       </c>
       <c r="N8" t="n">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="O8" t="n">
-        <v>544</v>
+        <v>547</v>
+      </c>
+      <c r="P8" t="n">
+        <v>536</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6021,428 +6346,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>529</v>
       </c>
       <c r="C7" t="n">
         <v>558</v>
       </c>
       <c r="D7" t="n">
         <v>509</v>
       </c>
       <c r="E7" t="n">
         <v>478</v>
       </c>
       <c r="F7" t="n">
         <v>516</v>
       </c>
       <c r="G7" t="n">
         <v>541</v>
       </c>
       <c r="H7" t="n">
         <v>578</v>
       </c>
       <c r="I7" t="n">
         <v>588</v>
       </c>
       <c r="J7" t="n">
         <v>575</v>
       </c>
       <c r="K7" t="n">
         <v>542</v>
       </c>
       <c r="L7" t="n">
         <v>562</v>
       </c>
       <c r="M7" t="n">
         <v>574</v>
       </c>
       <c r="N7" t="n">
         <v>546</v>
       </c>
       <c r="O7" t="n">
         <v>540</v>
       </c>
+      <c r="P7" t="n">
+        <v>509</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="C8" t="n">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="D8" t="n">
-        <v>489</v>
+        <v>505</v>
       </c>
       <c r="E8" t="n">
-        <v>456</v>
+        <v>471</v>
       </c>
       <c r="F8" t="n">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="G8" t="n">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="H8" t="n">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="I8" t="n">
         <v>579</v>
       </c>
       <c r="J8" t="n">
         <v>563</v>
       </c>
       <c r="K8" t="n">
-        <v>549</v>
+        <v>532</v>
       </c>
       <c r="L8" t="n">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="M8" t="n">
-        <v>575</v>
+        <v>564</v>
       </c>
       <c r="N8" t="n">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="O8" t="n">
-        <v>537</v>
+        <v>533</v>
+      </c>
+      <c r="P8" t="n">
+        <v>532</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6477,428 +6829,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>158</v>
       </c>
       <c r="C7" t="n">
         <v>158</v>
       </c>
       <c r="D7" t="n">
         <v>116</v>
       </c>
       <c r="E7" t="n">
         <v>96</v>
       </c>
       <c r="F7" t="n">
         <v>137</v>
       </c>
       <c r="G7" t="n">
         <v>141</v>
       </c>
       <c r="H7" t="n">
         <v>151</v>
       </c>
       <c r="I7" t="n">
         <v>147</v>
       </c>
       <c r="J7" t="n">
         <v>140</v>
       </c>
       <c r="K7" t="n">
         <v>149</v>
       </c>
       <c r="L7" t="n">
         <v>144</v>
       </c>
       <c r="M7" t="n">
         <v>163</v>
       </c>
       <c r="N7" t="n">
         <v>142</v>
       </c>
       <c r="O7" t="n">
         <v>139</v>
       </c>
+      <c r="P7" t="n">
+        <v>147</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>170</v>
       </c>
       <c r="C8" t="n">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D8" t="n">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="E8" t="n">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="F8" t="n">
+        <v>142</v>
+      </c>
+      <c r="G8" t="n">
+        <v>150</v>
+      </c>
+      <c r="H8" t="n">
+        <v>159</v>
+      </c>
+      <c r="I8" t="n">
+        <v>157</v>
+      </c>
+      <c r="J8" t="n">
+        <v>146</v>
+      </c>
+      <c r="K8" t="n">
+        <v>167</v>
+      </c>
+      <c r="L8" t="n">
+        <v>157</v>
+      </c>
+      <c r="M8" t="n">
+        <v>179</v>
+      </c>
+      <c r="N8" t="n">
         <v>158</v>
       </c>
-      <c r="G8" t="n">
+      <c r="O8" t="n">
+        <v>150</v>
+      </c>
+      <c r="P8" t="n">
         <v>154</v>
-      </c>
-[...22 lines deleted...]
-        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How optimistic or pessimistic would you say you are that you would be able to change or update your skillset to find new work if your current job was replaced through automation?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-21</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-17</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6933,388 +7312,414 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-14</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-13</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very optimistic</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly optimistic</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly pessimistic</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very pessimistic</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>347</v>
       </c>
       <c r="C7" t="n">
         <v>365</v>
       </c>
       <c r="D7" t="n">
         <v>354</v>
       </c>
       <c r="E7" t="n">
         <v>324</v>
       </c>
       <c r="F7" t="n">
         <v>326</v>
       </c>
       <c r="G7" t="n">
         <v>341</v>
       </c>
       <c r="H7" t="n">
         <v>388</v>
       </c>
       <c r="I7" t="n">
         <v>402</v>
       </c>
       <c r="J7" t="n">
         <v>372</v>
       </c>
       <c r="K7" t="n">
         <v>364</v>
       </c>
       <c r="L7" t="n">
         <v>353</v>
       </c>
       <c r="M7" t="n">
         <v>363</v>
       </c>
       <c r="N7" t="n">
         <v>354</v>
       </c>
       <c r="O7" t="n">
         <v>356</v>
       </c>
+      <c r="P7" t="n">
+        <v>336</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C8" t="n">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D8" t="n">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="E8" t="n">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="F8" t="n">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="G8" t="n">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="H8" t="n">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="I8" t="n">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="J8" t="n">
+        <v>371</v>
+      </c>
+      <c r="K8" t="n">
         <v>362</v>
       </c>
-      <c r="K8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L8" t="n">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="M8" t="n">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="N8" t="n">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="O8" t="n">
-        <v>346</v>
+        <v>360</v>
+      </c>
+      <c r="P8" t="n">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>