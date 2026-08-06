--- v0 (2026-04-16)
+++ v1 (2026-08-06)
@@ -448,87 +448,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -633,50 +634,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -724,50 +730,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -815,50 +824,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -906,50 +918,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -997,50 +1012,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1088,50 +1106,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1179,50 +1200,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1270,50 +1294,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1361,50 +1388,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1452,50 +1482,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1543,50 +1576,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>2007</v>
       </c>
       <c r="C12" t="n">
         <v>2024</v>
       </c>
       <c r="D12" t="n">
         <v>1974</v>
       </c>
       <c r="E12" t="n">
         <v>2042</v>
       </c>
       <c r="F12" t="n">
         <v>2022</v>
       </c>
       <c r="G12" t="n">
         <v>2003</v>
       </c>
@@ -1634,50 +1670,53 @@
       </c>
       <c r="V12" t="n">
         <v>2021</v>
       </c>
       <c r="W12" t="n">
         <v>2005</v>
       </c>
       <c r="X12" t="n">
         <v>2006</v>
       </c>
       <c r="Y12" t="n">
         <v>2006</v>
       </c>
       <c r="Z12" t="n">
         <v>2007</v>
       </c>
       <c r="AA12" t="n">
         <v>2000</v>
       </c>
       <c r="AB12" t="n">
         <v>2007</v>
       </c>
       <c r="AC12" t="n">
         <v>2006</v>
       </c>
+      <c r="AD12" t="n">
+        <v>2014</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2007</v>
       </c>
       <c r="C13" t="n">
         <v>2024</v>
       </c>
       <c r="D13" t="n">
         <v>1974</v>
       </c>
       <c r="E13" t="n">
         <v>2042</v>
       </c>
       <c r="F13" t="n">
         <v>2022</v>
       </c>
       <c r="G13" t="n">
         <v>2003</v>
       </c>
@@ -1724,100 +1763,104 @@
         <v>2005</v>
       </c>
       <c r="V13" t="n">
         <v>2021</v>
       </c>
       <c r="W13" t="n">
         <v>2005</v>
       </c>
       <c r="X13" t="n">
         <v>2006</v>
       </c>
       <c r="Y13" t="n">
         <v>2006</v>
       </c>
       <c r="Z13" t="n">
         <v>2007</v>
       </c>
       <c r="AA13" t="n">
         <v>2000</v>
       </c>
       <c r="AB13" t="n">
         <v>2007</v>
       </c>
       <c r="AC13" t="n">
         <v>2006</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>2014</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1922,50 +1965,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2013,50 +2061,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -2104,50 +2155,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -2195,50 +2249,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2286,50 +2343,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2377,50 +2437,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2468,50 +2531,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2559,50 +2625,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2650,50 +2719,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2741,50 +2813,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2832,50 +2907,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>341</v>
       </c>
       <c r="C12" t="n">
         <v>332</v>
       </c>
       <c r="D12" t="n">
         <v>323</v>
       </c>
       <c r="E12" t="n">
         <v>338</v>
       </c>
       <c r="F12" t="n">
         <v>335</v>
       </c>
       <c r="G12" t="n">
         <v>331</v>
       </c>
@@ -2923,50 +3001,53 @@
       </c>
       <c r="V12" t="n">
         <v>347</v>
       </c>
       <c r="W12" t="n">
         <v>328</v>
       </c>
       <c r="X12" t="n">
         <v>326</v>
       </c>
       <c r="Y12" t="n">
         <v>341</v>
       </c>
       <c r="Z12" t="n">
         <v>330</v>
       </c>
       <c r="AA12" t="n">
         <v>339</v>
       </c>
       <c r="AB12" t="n">
         <v>349</v>
       </c>
       <c r="AC12" t="n">
         <v>338</v>
       </c>
+      <c r="AD12" t="n">
+        <v>332</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>331</v>
       </c>
       <c r="C13" t="n">
         <v>334</v>
       </c>
       <c r="D13" t="n">
         <v>326</v>
       </c>
       <c r="E13" t="n">
         <v>337</v>
       </c>
       <c r="F13" t="n">
         <v>334</v>
       </c>
       <c r="G13" t="n">
         <v>330</v>
       </c>
@@ -3013,100 +3094,104 @@
         <v>331</v>
       </c>
       <c r="V13" t="n">
         <v>333</v>
       </c>
       <c r="W13" t="n">
         <v>331</v>
       </c>
       <c r="X13" t="n">
         <v>331</v>
       </c>
       <c r="Y13" t="n">
         <v>331</v>
       </c>
       <c r="Z13" t="n">
         <v>331</v>
       </c>
       <c r="AA13" t="n">
         <v>330</v>
       </c>
       <c r="AB13" t="n">
         <v>331</v>
       </c>
       <c r="AC13" t="n">
         <v>331</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3211,50 +3296,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3302,50 +3392,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -3393,50 +3486,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3484,50 +3580,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3575,50 +3674,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -3666,50 +3768,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -3757,50 +3862,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -3848,50 +3956,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3939,50 +4050,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4030,50 +4144,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4121,50 +4238,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>485</v>
       </c>
       <c r="C12" t="n">
         <v>500</v>
       </c>
       <c r="D12" t="n">
         <v>491</v>
       </c>
       <c r="E12" t="n">
         <v>495</v>
       </c>
       <c r="F12" t="n">
         <v>481</v>
       </c>
       <c r="G12" t="n">
         <v>491</v>
       </c>
@@ -4212,50 +4332,53 @@
       </c>
       <c r="V12" t="n">
         <v>472</v>
       </c>
       <c r="W12" t="n">
         <v>468</v>
       </c>
       <c r="X12" t="n">
         <v>476</v>
       </c>
       <c r="Y12" t="n">
         <v>470</v>
       </c>
       <c r="Z12" t="n">
         <v>491</v>
       </c>
       <c r="AA12" t="n">
         <v>496</v>
       </c>
       <c r="AB12" t="n">
         <v>486</v>
       </c>
       <c r="AC12" t="n">
         <v>499</v>
       </c>
+      <c r="AD12" t="n">
+        <v>490</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>480</v>
       </c>
       <c r="C13" t="n">
         <v>484</v>
       </c>
       <c r="D13" t="n">
         <v>472</v>
       </c>
       <c r="E13" t="n">
         <v>488</v>
       </c>
       <c r="F13" t="n">
         <v>483</v>
       </c>
       <c r="G13" t="n">
         <v>479</v>
       </c>
@@ -4302,100 +4425,104 @@
         <v>479</v>
       </c>
       <c r="V13" t="n">
         <v>483</v>
       </c>
       <c r="W13" t="n">
         <v>479</v>
       </c>
       <c r="X13" t="n">
         <v>479</v>
       </c>
       <c r="Y13" t="n">
         <v>479</v>
       </c>
       <c r="Z13" t="n">
         <v>480</v>
       </c>
       <c r="AA13" t="n">
         <v>478</v>
       </c>
       <c r="AB13" t="n">
         <v>480</v>
       </c>
       <c r="AC13" t="n">
         <v>479</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4500,50 +4627,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4591,50 +4723,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -4682,50 +4817,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -4773,50 +4911,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4864,50 +5005,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4955,50 +5099,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5046,50 +5193,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5137,50 +5287,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5228,50 +5381,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5319,50 +5475,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5410,50 +5569,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>185</v>
       </c>
       <c r="C12" t="n">
         <v>176</v>
       </c>
       <c r="D12" t="n">
         <v>180</v>
       </c>
       <c r="E12" t="n">
         <v>181</v>
       </c>
       <c r="F12" t="n">
         <v>181</v>
       </c>
       <c r="G12" t="n">
         <v>184</v>
       </c>
@@ -5501,50 +5663,53 @@
       </c>
       <c r="V12" t="n">
         <v>173</v>
       </c>
       <c r="W12" t="n">
         <v>181</v>
       </c>
       <c r="X12" t="n">
         <v>176</v>
       </c>
       <c r="Y12" t="n">
         <v>183</v>
       </c>
       <c r="Z12" t="n">
         <v>162</v>
       </c>
       <c r="AA12" t="n">
         <v>173</v>
       </c>
       <c r="AB12" t="n">
         <v>177</v>
       </c>
       <c r="AC12" t="n">
         <v>171</v>
       </c>
+      <c r="AD12" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>175</v>
       </c>
       <c r="C13" t="n">
         <v>176</v>
       </c>
       <c r="D13" t="n">
         <v>172</v>
       </c>
       <c r="E13" t="n">
         <v>178</v>
       </c>
       <c r="F13" t="n">
         <v>176</v>
       </c>
       <c r="G13" t="n">
         <v>174</v>
       </c>
@@ -5590,101 +5755,105 @@
       <c r="U13" t="n">
         <v>174</v>
       </c>
       <c r="V13" t="n">
         <v>176</v>
       </c>
       <c r="W13" t="n">
         <v>174</v>
       </c>
       <c r="X13" t="n">
         <v>175</v>
       </c>
       <c r="Y13" t="n">
         <v>175</v>
       </c>
       <c r="Z13" t="n">
         <v>175</v>
       </c>
       <c r="AA13" t="n">
         <v>174</v>
       </c>
       <c r="AB13" t="n">
         <v>175</v>
       </c>
       <c r="AC13" t="n">
+        <v>175</v>
+      </c>
+      <c r="AD13" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5789,50 +5958,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5880,50 +6054,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -5971,50 +6148,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -6062,50 +6242,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6153,50 +6336,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -6244,50 +6430,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6335,50 +6524,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -6426,50 +6618,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6517,50 +6712,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6608,50 +6806,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -6699,50 +6900,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>95</v>
       </c>
       <c r="C12" t="n">
         <v>107</v>
       </c>
       <c r="D12" t="n">
         <v>95</v>
       </c>
       <c r="E12" t="n">
         <v>98</v>
       </c>
       <c r="F12" t="n">
         <v>105</v>
       </c>
       <c r="G12" t="n">
         <v>79</v>
       </c>
@@ -6790,50 +6994,53 @@
       </c>
       <c r="V12" t="n">
         <v>72</v>
       </c>
       <c r="W12" t="n">
         <v>100</v>
       </c>
       <c r="X12" t="n">
         <v>85</v>
       </c>
       <c r="Y12" t="n">
         <v>88</v>
       </c>
       <c r="Z12" t="n">
         <v>103</v>
       </c>
       <c r="AA12" t="n">
         <v>100</v>
       </c>
       <c r="AB12" t="n">
         <v>84</v>
       </c>
       <c r="AC12" t="n">
         <v>103</v>
       </c>
+      <c r="AD12" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>98</v>
       </c>
       <c r="C13" t="n">
         <v>99</v>
       </c>
       <c r="D13" t="n">
         <v>97</v>
       </c>
       <c r="E13" t="n">
         <v>100</v>
       </c>
       <c r="F13" t="n">
         <v>99</v>
       </c>
       <c r="G13" t="n">
         <v>98</v>
       </c>
@@ -6880,100 +7087,104 @@
         <v>98</v>
       </c>
       <c r="V13" t="n">
         <v>99</v>
       </c>
       <c r="W13" t="n">
         <v>98</v>
       </c>
       <c r="X13" t="n">
         <v>98</v>
       </c>
       <c r="Y13" t="n">
         <v>98</v>
       </c>
       <c r="Z13" t="n">
         <v>98</v>
       </c>
       <c r="AA13" t="n">
         <v>98</v>
       </c>
       <c r="AB13" t="n">
         <v>98</v>
       </c>
       <c r="AC13" t="n">
         <v>98</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7078,50 +7289,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7169,50 +7385,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -7260,50 +7479,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -7351,50 +7573,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7442,50 +7667,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7533,50 +7761,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7624,50 +7855,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7715,50 +7949,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7806,50 +8043,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7897,50 +8137,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7988,50 +8231,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1193</v>
       </c>
       <c r="C12" t="n">
         <v>1197</v>
       </c>
       <c r="D12" t="n">
         <v>1197</v>
       </c>
       <c r="E12" t="n">
         <v>1188</v>
       </c>
       <c r="F12" t="n">
         <v>1205</v>
       </c>
       <c r="G12" t="n">
         <v>1219</v>
       </c>
@@ -8079,50 +8325,53 @@
       </c>
       <c r="V12" t="n">
         <v>1240</v>
       </c>
       <c r="W12" t="n">
         <v>1205</v>
       </c>
       <c r="X12" t="n">
         <v>1209</v>
       </c>
       <c r="Y12" t="n">
         <v>1218</v>
       </c>
       <c r="Z12" t="n">
         <v>1212</v>
       </c>
       <c r="AA12" t="n">
         <v>1204</v>
       </c>
       <c r="AB12" t="n">
         <v>1209</v>
       </c>
       <c r="AC12" t="n">
         <v>1207</v>
       </c>
+      <c r="AD12" t="n">
+        <v>1205</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1144</v>
       </c>
       <c r="C13" t="n">
         <v>1154</v>
       </c>
       <c r="D13" t="n">
         <v>1125</v>
       </c>
       <c r="E13" t="n">
         <v>1164</v>
       </c>
       <c r="F13" t="n">
         <v>1153</v>
       </c>
       <c r="G13" t="n">
         <v>1142</v>
       </c>
@@ -8169,100 +8418,104 @@
         <v>1143</v>
       </c>
       <c r="V13" t="n">
         <v>1152</v>
       </c>
       <c r="W13" t="n">
         <v>1143</v>
       </c>
       <c r="X13" t="n">
         <v>1143</v>
       </c>
       <c r="Y13" t="n">
         <v>1143</v>
       </c>
       <c r="Z13" t="n">
         <v>1144</v>
       </c>
       <c r="AA13" t="n">
         <v>1140</v>
       </c>
       <c r="AB13" t="n">
         <v>1144</v>
       </c>
       <c r="AC13" t="n">
         <v>1143</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>1148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8367,50 +8620,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8458,50 +8716,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -8549,50 +8810,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8640,50 +8904,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8731,50 +8998,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8822,50 +9092,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8913,50 +9186,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9004,50 +9280,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9095,50 +9374,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9186,50 +9468,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9277,50 +9562,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>814</v>
       </c>
       <c r="C12" t="n">
         <v>827</v>
       </c>
       <c r="D12" t="n">
         <v>777</v>
       </c>
       <c r="E12" t="n">
         <v>854</v>
       </c>
       <c r="F12" t="n">
         <v>817</v>
       </c>
       <c r="G12" t="n">
         <v>784</v>
       </c>
@@ -9368,50 +9656,53 @@
       </c>
       <c r="V12" t="n">
         <v>781</v>
       </c>
       <c r="W12" t="n">
         <v>800</v>
       </c>
       <c r="X12" t="n">
         <v>797</v>
       </c>
       <c r="Y12" t="n">
         <v>788</v>
       </c>
       <c r="Z12" t="n">
         <v>795</v>
       </c>
       <c r="AA12" t="n">
         <v>796</v>
       </c>
       <c r="AB12" t="n">
         <v>798</v>
       </c>
       <c r="AC12" t="n">
         <v>799</v>
       </c>
+      <c r="AD12" t="n">
+        <v>809</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>863</v>
       </c>
       <c r="C13" t="n">
         <v>870</v>
       </c>
       <c r="D13" t="n">
         <v>849</v>
       </c>
       <c r="E13" t="n">
         <v>878</v>
       </c>
       <c r="F13" t="n">
         <v>869</v>
       </c>
       <c r="G13" t="n">
         <v>861</v>
       </c>
@@ -9458,100 +9749,104 @@
         <v>862</v>
       </c>
       <c r="V13" t="n">
         <v>869</v>
       </c>
       <c r="W13" t="n">
         <v>862</v>
       </c>
       <c r="X13" t="n">
         <v>863</v>
       </c>
       <c r="Y13" t="n">
         <v>863</v>
       </c>
       <c r="Z13" t="n">
         <v>863</v>
       </c>
       <c r="AA13" t="n">
         <v>860</v>
       </c>
       <c r="AB13" t="n">
         <v>863</v>
       </c>
       <c r="AC13" t="n">
         <v>863</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9656,50 +9951,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -9747,50 +10047,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -9838,50 +10141,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -9929,50 +10235,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10020,50 +10329,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10111,50 +10423,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10202,50 +10517,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10293,50 +10611,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10384,50 +10705,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10475,50 +10799,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10566,50 +10893,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>201</v>
       </c>
       <c r="C12" t="n">
         <v>182</v>
       </c>
       <c r="D12" t="n">
         <v>126</v>
       </c>
       <c r="E12" t="n">
         <v>204</v>
       </c>
       <c r="F12" t="n">
         <v>186</v>
       </c>
       <c r="G12" t="n">
         <v>154</v>
       </c>
@@ -10657,50 +10987,53 @@
       </c>
       <c r="V12" t="n">
         <v>181</v>
       </c>
       <c r="W12" t="n">
         <v>211</v>
       </c>
       <c r="X12" t="n">
         <v>193</v>
       </c>
       <c r="Y12" t="n">
         <v>213</v>
       </c>
       <c r="Z12" t="n">
         <v>164</v>
       </c>
       <c r="AA12" t="n">
         <v>160</v>
       </c>
       <c r="AB12" t="n">
         <v>168</v>
       </c>
       <c r="AC12" t="n">
         <v>168</v>
       </c>
+      <c r="AD12" t="n">
+        <v>236</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>223</v>
       </c>
       <c r="C13" t="n">
         <v>225</v>
       </c>
       <c r="D13" t="n">
         <v>219</v>
       </c>
       <c r="E13" t="n">
         <v>227</v>
       </c>
       <c r="F13" t="n">
         <v>224</v>
       </c>
       <c r="G13" t="n">
         <v>222</v>
       </c>
@@ -10747,100 +11080,104 @@
         <v>223</v>
       </c>
       <c r="V13" t="n">
         <v>224</v>
       </c>
       <c r="W13" t="n">
         <v>223</v>
       </c>
       <c r="X13" t="n">
         <v>223</v>
       </c>
       <c r="Y13" t="n">
         <v>223</v>
       </c>
       <c r="Z13" t="n">
         <v>223</v>
       </c>
       <c r="AA13" t="n">
         <v>222</v>
       </c>
       <c r="AB13" t="n">
         <v>223</v>
       </c>
       <c r="AC13" t="n">
         <v>223</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10945,50 +11282,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11036,50 +11378,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -11127,50 +11472,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -11218,50 +11566,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11309,50 +11660,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11400,50 +11754,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11491,50 +11848,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11582,50 +11942,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11673,50 +12036,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11764,50 +12130,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11855,50 +12224,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>853</v>
       </c>
       <c r="C12" t="n">
         <v>850</v>
       </c>
       <c r="D12" t="n">
         <v>858</v>
       </c>
       <c r="E12" t="n">
         <v>858</v>
       </c>
       <c r="F12" t="n">
         <v>845</v>
       </c>
       <c r="G12" t="n">
         <v>852</v>
       </c>
@@ -11946,50 +12318,53 @@
       </c>
       <c r="V12" t="n">
         <v>839</v>
       </c>
       <c r="W12" t="n">
         <v>812</v>
       </c>
       <c r="X12" t="n">
         <v>823</v>
       </c>
       <c r="Y12" t="n">
         <v>803</v>
       </c>
       <c r="Z12" t="n">
         <v>848</v>
       </c>
       <c r="AA12" t="n">
         <v>846</v>
       </c>
       <c r="AB12" t="n">
         <v>842</v>
       </c>
       <c r="AC12" t="n">
         <v>843</v>
       </c>
+      <c r="AD12" t="n">
+        <v>787</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>841</v>
       </c>
       <c r="C13" t="n">
         <v>848</v>
       </c>
       <c r="D13" t="n">
         <v>827</v>
       </c>
       <c r="E13" t="n">
         <v>856</v>
       </c>
       <c r="F13" t="n">
         <v>847</v>
       </c>
       <c r="G13" t="n">
         <v>839</v>
       </c>
@@ -12036,100 +12411,104 @@
         <v>840</v>
       </c>
       <c r="V13" t="n">
         <v>847</v>
       </c>
       <c r="W13" t="n">
         <v>840</v>
       </c>
       <c r="X13" t="n">
         <v>841</v>
       </c>
       <c r="Y13" t="n">
         <v>841</v>
       </c>
       <c r="Z13" t="n">
         <v>841</v>
       </c>
       <c r="AA13" t="n">
         <v>838</v>
       </c>
       <c r="AB13" t="n">
         <v>841</v>
       </c>
       <c r="AC13" t="n">
         <v>841</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>844</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12234,50 +12613,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12325,50 +12709,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -12416,50 +12803,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -12507,50 +12897,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12598,50 +12991,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12689,50 +13085,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12780,50 +13179,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12871,50 +13273,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12962,50 +13367,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13053,50 +13461,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13144,50 +13555,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>461</v>
       </c>
       <c r="C12" t="n">
         <v>462</v>
       </c>
       <c r="D12" t="n">
         <v>479</v>
       </c>
       <c r="E12" t="n">
         <v>471</v>
       </c>
       <c r="F12" t="n">
         <v>459</v>
       </c>
       <c r="G12" t="n">
         <v>462</v>
       </c>
@@ -13235,50 +13649,53 @@
       </c>
       <c r="V12" t="n">
         <v>466</v>
       </c>
       <c r="W12" t="n">
         <v>468</v>
       </c>
       <c r="X12" t="n">
         <v>465</v>
       </c>
       <c r="Y12" t="n">
         <v>465</v>
       </c>
       <c r="Z12" t="n">
         <v>467</v>
       </c>
       <c r="AA12" t="n">
         <v>468</v>
       </c>
       <c r="AB12" t="n">
         <v>463</v>
       </c>
       <c r="AC12" t="n">
         <v>462</v>
       </c>
+      <c r="AD12" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>480</v>
       </c>
       <c r="C13" t="n">
         <v>484</v>
       </c>
       <c r="D13" t="n">
         <v>472</v>
       </c>
       <c r="E13" t="n">
         <v>488</v>
       </c>
       <c r="F13" t="n">
         <v>483</v>
       </c>
       <c r="G13" t="n">
         <v>479</v>
       </c>
@@ -13325,100 +13742,104 @@
         <v>479</v>
       </c>
       <c r="V13" t="n">
         <v>483</v>
       </c>
       <c r="W13" t="n">
         <v>479</v>
       </c>
       <c r="X13" t="n">
         <v>479</v>
       </c>
       <c r="Y13" t="n">
         <v>479</v>
       </c>
       <c r="Z13" t="n">
         <v>480</v>
       </c>
       <c r="AA13" t="n">
         <v>478</v>
       </c>
       <c r="AB13" t="n">
         <v>480</v>
       </c>
       <c r="AC13" t="n">
         <v>479</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13523,50 +13944,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13614,50 +14040,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -13705,50 +14134,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -13796,50 +14228,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13887,50 +14322,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -13978,50 +14416,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14069,50 +14510,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14160,50 +14604,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14251,50 +14698,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14342,50 +14792,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -14433,50 +14886,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>492</v>
       </c>
       <c r="C12" t="n">
         <v>530</v>
       </c>
       <c r="D12" t="n">
         <v>511</v>
       </c>
       <c r="E12" t="n">
         <v>509</v>
       </c>
       <c r="F12" t="n">
         <v>532</v>
       </c>
       <c r="G12" t="n">
         <v>535</v>
       </c>
@@ -14524,50 +14980,53 @@
       </c>
       <c r="V12" t="n">
         <v>535</v>
       </c>
       <c r="W12" t="n">
         <v>514</v>
       </c>
       <c r="X12" t="n">
         <v>525</v>
       </c>
       <c r="Y12" t="n">
         <v>525</v>
       </c>
       <c r="Z12" t="n">
         <v>528</v>
       </c>
       <c r="AA12" t="n">
         <v>526</v>
       </c>
       <c r="AB12" t="n">
         <v>534</v>
       </c>
       <c r="AC12" t="n">
         <v>533</v>
       </c>
+      <c r="AD12" t="n">
+        <v>526</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>464</v>
       </c>
       <c r="C13" t="n">
         <v>468</v>
       </c>
       <c r="D13" t="n">
         <v>456</v>
       </c>
       <c r="E13" t="n">
         <v>472</v>
       </c>
       <c r="F13" t="n">
         <v>467</v>
       </c>
       <c r="G13" t="n">
         <v>463</v>
       </c>
@@ -14614,100 +15073,104 @@
         <v>463</v>
       </c>
       <c r="V13" t="n">
         <v>467</v>
       </c>
       <c r="W13" t="n">
         <v>463</v>
       </c>
       <c r="X13" t="n">
         <v>463</v>
       </c>
       <c r="Y13" t="n">
         <v>463</v>
       </c>
       <c r="Z13" t="n">
         <v>464</v>
       </c>
       <c r="AA13" t="n">
         <v>462</v>
       </c>
       <c r="AB13" t="n">
         <v>464</v>
       </c>
       <c r="AC13" t="n">
         <v>463</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14812,50 +15275,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14903,50 +15371,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -14994,50 +15465,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -15085,50 +15559,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15176,50 +15653,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -15267,50 +15747,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15358,50 +15841,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15449,50 +15935,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15540,50 +16029,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15631,50 +16123,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15722,50 +16217,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>936</v>
       </c>
       <c r="C12" t="n">
         <v>952</v>
       </c>
       <c r="D12" t="n">
         <v>908</v>
       </c>
       <c r="E12" t="n">
         <v>966</v>
       </c>
       <c r="F12" t="n">
         <v>945</v>
       </c>
       <c r="G12" t="n">
         <v>910</v>
       </c>
@@ -15813,50 +16311,53 @@
       </c>
       <c r="V12" t="n">
         <v>977</v>
       </c>
       <c r="W12" t="n">
         <v>972</v>
       </c>
       <c r="X12" t="n">
         <v>978</v>
       </c>
       <c r="Y12" t="n">
         <v>956</v>
       </c>
       <c r="Z12" t="n">
         <v>939</v>
       </c>
       <c r="AA12" t="n">
         <v>947</v>
       </c>
       <c r="AB12" t="n">
         <v>967</v>
       </c>
       <c r="AC12" t="n">
         <v>941</v>
       </c>
+      <c r="AD12" t="n">
+        <v>961</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>973</v>
       </c>
       <c r="C13" t="n">
         <v>982</v>
       </c>
       <c r="D13" t="n">
         <v>957</v>
       </c>
       <c r="E13" t="n">
         <v>990</v>
       </c>
       <c r="F13" t="n">
         <v>981</v>
       </c>
       <c r="G13" t="n">
         <v>971</v>
       </c>
@@ -15903,100 +16404,104 @@
         <v>972</v>
       </c>
       <c r="V13" t="n">
         <v>980</v>
       </c>
       <c r="W13" t="n">
         <v>972</v>
       </c>
       <c r="X13" t="n">
         <v>973</v>
       </c>
       <c r="Y13" t="n">
         <v>973</v>
       </c>
       <c r="Z13" t="n">
         <v>973</v>
       </c>
       <c r="AA13" t="n">
         <v>970</v>
       </c>
       <c r="AB13" t="n">
         <v>973</v>
       </c>
       <c r="AC13" t="n">
         <v>973</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>977</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16101,50 +16606,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16192,50 +16702,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -16283,50 +16796,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -16374,50 +16890,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16465,50 +16984,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16556,50 +17078,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16647,50 +17172,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16738,50 +17266,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16829,50 +17360,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16920,50 +17454,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -17011,50 +17548,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1071</v>
       </c>
       <c r="C12" t="n">
         <v>1072</v>
       </c>
       <c r="D12" t="n">
         <v>1066</v>
       </c>
       <c r="E12" t="n">
         <v>1076</v>
       </c>
       <c r="F12" t="n">
         <v>1077</v>
       </c>
       <c r="G12" t="n">
         <v>1093</v>
       </c>
@@ -17102,50 +17642,53 @@
       </c>
       <c r="V12" t="n">
         <v>1044</v>
       </c>
       <c r="W12" t="n">
         <v>1033</v>
       </c>
       <c r="X12" t="n">
         <v>1028</v>
       </c>
       <c r="Y12" t="n">
         <v>1050</v>
       </c>
       <c r="Z12" t="n">
         <v>1068</v>
       </c>
       <c r="AA12" t="n">
         <v>1053</v>
       </c>
       <c r="AB12" t="n">
         <v>1040</v>
       </c>
       <c r="AC12" t="n">
         <v>1065</v>
       </c>
+      <c r="AD12" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1034</v>
       </c>
       <c r="C13" t="n">
         <v>1042</v>
       </c>
       <c r="D13" t="n">
         <v>1017</v>
       </c>
       <c r="E13" t="n">
         <v>1052</v>
       </c>
       <c r="F13" t="n">
         <v>1041</v>
       </c>
       <c r="G13" t="n">
         <v>1032</v>
       </c>
@@ -17192,100 +17735,104 @@
         <v>1033</v>
       </c>
       <c r="V13" t="n">
         <v>1041</v>
       </c>
       <c r="W13" t="n">
         <v>1033</v>
       </c>
       <c r="X13" t="n">
         <v>1033</v>
       </c>
       <c r="Y13" t="n">
         <v>1033</v>
       </c>
       <c r="Z13" t="n">
         <v>1034</v>
       </c>
       <c r="AA13" t="n">
         <v>1030</v>
       </c>
       <c r="AB13" t="n">
         <v>1034</v>
       </c>
       <c r="AC13" t="n">
         <v>1033</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>1037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17390,50 +17937,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17481,50 +18033,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -17572,50 +18127,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -17663,50 +18221,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17754,50 +18315,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17845,50 +18409,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17936,50 +18503,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18027,50 +18597,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18118,50 +18691,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -18209,50 +18785,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -18300,50 +18879,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>250</v>
       </c>
       <c r="C12" t="n">
         <v>263</v>
       </c>
       <c r="D12" t="n">
         <v>214</v>
       </c>
       <c r="E12" t="n">
         <v>277</v>
       </c>
       <c r="F12" t="n">
         <v>252</v>
       </c>
       <c r="G12" t="n">
         <v>235</v>
       </c>
@@ -18391,50 +18973,53 @@
       </c>
       <c r="V12" t="n">
         <v>267</v>
       </c>
       <c r="W12" t="n">
         <v>256</v>
       </c>
       <c r="X12" t="n">
         <v>288</v>
       </c>
       <c r="Y12" t="n">
         <v>288</v>
       </c>
       <c r="Z12" t="n">
         <v>254</v>
       </c>
       <c r="AA12" t="n">
         <v>256</v>
       </c>
       <c r="AB12" t="n">
         <v>258</v>
       </c>
       <c r="AC12" t="n">
         <v>237</v>
       </c>
+      <c r="AD12" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>271</v>
       </c>
       <c r="C13" t="n">
         <v>273</v>
       </c>
       <c r="D13" t="n">
         <v>266</v>
       </c>
       <c r="E13" t="n">
         <v>276</v>
       </c>
       <c r="F13" t="n">
         <v>273</v>
       </c>
       <c r="G13" t="n">
         <v>270</v>
       </c>
@@ -18481,100 +19066,104 @@
         <v>271</v>
       </c>
       <c r="V13" t="n">
         <v>273</v>
       </c>
       <c r="W13" t="n">
         <v>271</v>
       </c>
       <c r="X13" t="n">
         <v>271</v>
       </c>
       <c r="Y13" t="n">
         <v>271</v>
       </c>
       <c r="Z13" t="n">
         <v>271</v>
       </c>
       <c r="AA13" t="n">
         <v>270</v>
       </c>
       <c r="AB13" t="n">
         <v>271</v>
       </c>
       <c r="AC13" t="n">
         <v>271</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:AD13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>On average, how often do you eat a sweet treat of some form (e.g. a chocolate bar, bag of sweets, a piece of cake or muffin)?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18679,50 +19268,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Several times a day</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18770,50 +19364,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Once a day</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -18861,50 +19458,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Once or twice a week</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -18952,50 +19552,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Once every two weeks</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19043,50 +19646,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Once or twice a month</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19134,50 +19740,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Once every few months</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19225,50 +19834,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Less than once every few months</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19316,50 +19928,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Never – I like sweet treats but don't eat them</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19407,50 +20022,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Never – I don't like sweet treats</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19498,50 +20116,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -19589,50 +20210,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>651</v>
       </c>
       <c r="C12" t="n">
         <v>646</v>
       </c>
       <c r="D12" t="n">
         <v>671</v>
       </c>
       <c r="E12" t="n">
         <v>653</v>
       </c>
       <c r="F12" t="n">
         <v>668</v>
       </c>
       <c r="G12" t="n">
         <v>683</v>
       </c>
@@ -19680,50 +20304,53 @@
       </c>
       <c r="V12" t="n">
         <v>690</v>
       </c>
       <c r="W12" t="n">
         <v>672</v>
       </c>
       <c r="X12" t="n">
         <v>655</v>
       </c>
       <c r="Y12" t="n">
         <v>636</v>
       </c>
       <c r="Z12" t="n">
         <v>667</v>
       </c>
       <c r="AA12" t="n">
         <v>636</v>
       </c>
       <c r="AB12" t="n">
         <v>653</v>
       </c>
       <c r="AC12" t="n">
         <v>658</v>
       </c>
+      <c r="AD12" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>652</v>
       </c>
       <c r="C13" t="n">
         <v>658</v>
       </c>
       <c r="D13" t="n">
         <v>642</v>
       </c>
       <c r="E13" t="n">
         <v>664</v>
       </c>
       <c r="F13" t="n">
         <v>657</v>
       </c>
       <c r="G13" t="n">
         <v>651</v>
       </c>
@@ -19770,46 +20397,49 @@
         <v>652</v>
       </c>
       <c r="V13" t="n">
         <v>657</v>
       </c>
       <c r="W13" t="n">
         <v>652</v>
       </c>
       <c r="X13" t="n">
         <v>652</v>
       </c>
       <c r="Y13" t="n">
         <v>652</v>
       </c>
       <c r="Z13" t="n">
         <v>652</v>
       </c>
       <c r="AA13" t="n">
         <v>650</v>
       </c>
       <c r="AB13" t="n">
         <v>652</v>
       </c>
       <c r="AC13" t="n">
         <v>652</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>