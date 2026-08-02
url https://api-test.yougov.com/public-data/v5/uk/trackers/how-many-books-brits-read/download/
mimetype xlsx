--- v0 (2026-05-31)
+++ v1 (2026-08-02)
@@ -448,87 +448,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -633,50 +634,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -723,50 +729,53 @@
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.29</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -813,50 +822,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
@@ -902,50 +914,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
@@ -991,50 +1006,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -1080,50 +1098,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -1169,50 +1190,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1260,50 +1284,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1351,50 +1378,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1442,50 +1472,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1533,50 +1566,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -1624,50 +1660,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2007</v>
       </c>
       <c r="C13" t="n">
         <v>2024</v>
       </c>
       <c r="D13" t="n">
         <v>1974</v>
       </c>
       <c r="E13" t="n">
         <v>2042</v>
       </c>
       <c r="F13" t="n">
         <v>2022</v>
       </c>
       <c r="G13" t="n">
         <v>2003</v>
       </c>
@@ -1715,50 +1754,53 @@
       </c>
       <c r="V13" t="n">
         <v>2021</v>
       </c>
       <c r="W13" t="n">
         <v>2005</v>
       </c>
       <c r="X13" t="n">
         <v>2006</v>
       </c>
       <c r="Y13" t="n">
         <v>2006</v>
       </c>
       <c r="Z13" t="n">
         <v>2007</v>
       </c>
       <c r="AA13" t="n">
         <v>2000</v>
       </c>
       <c r="AB13" t="n">
         <v>2007</v>
       </c>
       <c r="AC13" t="n">
         <v>2006</v>
       </c>
+      <c r="AD13" t="n">
+        <v>2014</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>2007</v>
       </c>
       <c r="C14" t="n">
         <v>2024</v>
       </c>
       <c r="D14" t="n">
         <v>1974</v>
       </c>
       <c r="E14" t="n">
         <v>2042</v>
       </c>
       <c r="F14" t="n">
         <v>2022</v>
       </c>
       <c r="G14" t="n">
         <v>2003</v>
       </c>
@@ -1805,100 +1847,104 @@
         <v>2005</v>
       </c>
       <c r="V14" t="n">
         <v>2021</v>
       </c>
       <c r="W14" t="n">
         <v>2005</v>
       </c>
       <c r="X14" t="n">
         <v>2006</v>
       </c>
       <c r="Y14" t="n">
         <v>2006</v>
       </c>
       <c r="Z14" t="n">
         <v>2007</v>
       </c>
       <c r="AA14" t="n">
         <v>2000</v>
       </c>
       <c r="AB14" t="n">
         <v>2007</v>
       </c>
       <c r="AC14" t="n">
         <v>2006</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>2014</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2003,50 +2049,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2092,50 +2143,53 @@
       <c r="U2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AD2" s="1" t="n">
         <v>0.29</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2183,50 +2237,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
@@ -2272,50 +2329,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -2361,50 +2421,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
@@ -2450,50 +2513,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -2539,50 +2605,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2630,50 +2699,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2721,50 +2793,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2812,50 +2887,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -2903,50 +2981,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2994,50 +3075,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>341</v>
       </c>
       <c r="C13" t="n">
         <v>332</v>
       </c>
       <c r="D13" t="n">
         <v>323</v>
       </c>
       <c r="E13" t="n">
         <v>338</v>
       </c>
       <c r="F13" t="n">
         <v>335</v>
       </c>
       <c r="G13" t="n">
         <v>331</v>
       </c>
@@ -3085,50 +3169,53 @@
       </c>
       <c r="V13" t="n">
         <v>347</v>
       </c>
       <c r="W13" t="n">
         <v>328</v>
       </c>
       <c r="X13" t="n">
         <v>326</v>
       </c>
       <c r="Y13" t="n">
         <v>341</v>
       </c>
       <c r="Z13" t="n">
         <v>330</v>
       </c>
       <c r="AA13" t="n">
         <v>339</v>
       </c>
       <c r="AB13" t="n">
         <v>349</v>
       </c>
       <c r="AC13" t="n">
         <v>338</v>
       </c>
+      <c r="AD13" t="n">
+        <v>332</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>331</v>
       </c>
       <c r="C14" t="n">
         <v>334</v>
       </c>
       <c r="D14" t="n">
         <v>326</v>
       </c>
       <c r="E14" t="n">
         <v>337</v>
       </c>
       <c r="F14" t="n">
         <v>334</v>
       </c>
       <c r="G14" t="n">
         <v>330</v>
       </c>
@@ -3175,100 +3262,104 @@
         <v>331</v>
       </c>
       <c r="V14" t="n">
         <v>333</v>
       </c>
       <c r="W14" t="n">
         <v>331</v>
       </c>
       <c r="X14" t="n">
         <v>331</v>
       </c>
       <c r="Y14" t="n">
         <v>331</v>
       </c>
       <c r="Z14" t="n">
         <v>331</v>
       </c>
       <c r="AA14" t="n">
         <v>330</v>
       </c>
       <c r="AB14" t="n">
         <v>331</v>
       </c>
       <c r="AC14" t="n">
         <v>331</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3373,50 +3464,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -3463,50 +3559,53 @@
         <v>0.26</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -3553,50 +3652,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
@@ -3642,50 +3744,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -3731,50 +3836,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -3820,50 +3928,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.08</v>
@@ -3909,50 +4020,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4000,50 +4114,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4091,50 +4208,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4182,50 +4302,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4273,50 +4396,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4364,50 +4490,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>485</v>
       </c>
       <c r="C13" t="n">
         <v>500</v>
       </c>
       <c r="D13" t="n">
         <v>491</v>
       </c>
       <c r="E13" t="n">
         <v>495</v>
       </c>
       <c r="F13" t="n">
         <v>481</v>
       </c>
       <c r="G13" t="n">
         <v>491</v>
       </c>
@@ -4455,50 +4584,53 @@
       </c>
       <c r="V13" t="n">
         <v>472</v>
       </c>
       <c r="W13" t="n">
         <v>468</v>
       </c>
       <c r="X13" t="n">
         <v>476</v>
       </c>
       <c r="Y13" t="n">
         <v>470</v>
       </c>
       <c r="Z13" t="n">
         <v>491</v>
       </c>
       <c r="AA13" t="n">
         <v>496</v>
       </c>
       <c r="AB13" t="n">
         <v>486</v>
       </c>
       <c r="AC13" t="n">
         <v>499</v>
       </c>
+      <c r="AD13" t="n">
+        <v>490</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>480</v>
       </c>
       <c r="C14" t="n">
         <v>484</v>
       </c>
       <c r="D14" t="n">
         <v>472</v>
       </c>
       <c r="E14" t="n">
         <v>488</v>
       </c>
       <c r="F14" t="n">
         <v>483</v>
       </c>
       <c r="G14" t="n">
         <v>479</v>
       </c>
@@ -4545,100 +4677,104 @@
         <v>479</v>
       </c>
       <c r="V14" t="n">
         <v>483</v>
       </c>
       <c r="W14" t="n">
         <v>479</v>
       </c>
       <c r="X14" t="n">
         <v>479</v>
       </c>
       <c r="Y14" t="n">
         <v>479</v>
       </c>
       <c r="Z14" t="n">
         <v>480</v>
       </c>
       <c r="AA14" t="n">
         <v>478</v>
       </c>
       <c r="AB14" t="n">
         <v>480</v>
       </c>
       <c r="AC14" t="n">
         <v>479</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4743,50 +4879,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -4833,50 +4974,53 @@
         <v>0.23</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.31</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -4923,50 +5067,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
@@ -5012,50 +5159,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
@@ -5101,50 +5251,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -5190,50 +5343,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
@@ -5279,50 +5435,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5370,50 +5529,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5461,50 +5623,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5552,50 +5717,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5643,50 +5811,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5734,50 +5905,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>185</v>
       </c>
       <c r="C13" t="n">
         <v>176</v>
       </c>
       <c r="D13" t="n">
         <v>180</v>
       </c>
       <c r="E13" t="n">
         <v>181</v>
       </c>
       <c r="F13" t="n">
         <v>181</v>
       </c>
       <c r="G13" t="n">
         <v>184</v>
       </c>
@@ -5825,50 +5999,53 @@
       </c>
       <c r="V13" t="n">
         <v>173</v>
       </c>
       <c r="W13" t="n">
         <v>181</v>
       </c>
       <c r="X13" t="n">
         <v>176</v>
       </c>
       <c r="Y13" t="n">
         <v>183</v>
       </c>
       <c r="Z13" t="n">
         <v>162</v>
       </c>
       <c r="AA13" t="n">
         <v>173</v>
       </c>
       <c r="AB13" t="n">
         <v>177</v>
       </c>
       <c r="AC13" t="n">
         <v>171</v>
       </c>
+      <c r="AD13" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>175</v>
       </c>
       <c r="C14" t="n">
         <v>176</v>
       </c>
       <c r="D14" t="n">
         <v>172</v>
       </c>
       <c r="E14" t="n">
         <v>178</v>
       </c>
       <c r="F14" t="n">
         <v>176</v>
       </c>
       <c r="G14" t="n">
         <v>174</v>
       </c>
@@ -5914,101 +6091,105 @@
       <c r="U14" t="n">
         <v>174</v>
       </c>
       <c r="V14" t="n">
         <v>176</v>
       </c>
       <c r="W14" t="n">
         <v>174</v>
       </c>
       <c r="X14" t="n">
         <v>175</v>
       </c>
       <c r="Y14" t="n">
         <v>175</v>
       </c>
       <c r="Z14" t="n">
         <v>175</v>
       </c>
       <c r="AA14" t="n">
         <v>174</v>
       </c>
       <c r="AB14" t="n">
         <v>175</v>
       </c>
       <c r="AC14" t="n">
+        <v>175</v>
+      </c>
+      <c r="AD14" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6113,50 +6294,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -6203,50 +6389,53 @@
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.32</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -6293,50 +6482,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
@@ -6382,50 +6574,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
@@ -6471,50 +6666,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
@@ -6560,50 +6758,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -6649,50 +6850,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6740,50 +6944,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6831,50 +7038,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6922,50 +7132,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7013,50 +7226,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0</v>
       </c>
@@ -7104,50 +7320,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>95</v>
       </c>
       <c r="C13" t="n">
         <v>107</v>
       </c>
       <c r="D13" t="n">
         <v>95</v>
       </c>
       <c r="E13" t="n">
         <v>98</v>
       </c>
       <c r="F13" t="n">
         <v>105</v>
       </c>
       <c r="G13" t="n">
         <v>79</v>
       </c>
@@ -7195,50 +7414,53 @@
       </c>
       <c r="V13" t="n">
         <v>72</v>
       </c>
       <c r="W13" t="n">
         <v>100</v>
       </c>
       <c r="X13" t="n">
         <v>85</v>
       </c>
       <c r="Y13" t="n">
         <v>88</v>
       </c>
       <c r="Z13" t="n">
         <v>103</v>
       </c>
       <c r="AA13" t="n">
         <v>100</v>
       </c>
       <c r="AB13" t="n">
         <v>84</v>
       </c>
       <c r="AC13" t="n">
         <v>103</v>
       </c>
+      <c r="AD13" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>98</v>
       </c>
       <c r="C14" t="n">
         <v>99</v>
       </c>
       <c r="D14" t="n">
         <v>97</v>
       </c>
       <c r="E14" t="n">
         <v>100</v>
       </c>
       <c r="F14" t="n">
         <v>99</v>
       </c>
       <c r="G14" t="n">
         <v>98</v>
       </c>
@@ -7285,100 +7507,104 @@
         <v>98</v>
       </c>
       <c r="V14" t="n">
         <v>99</v>
       </c>
       <c r="W14" t="n">
         <v>98</v>
       </c>
       <c r="X14" t="n">
         <v>98</v>
       </c>
       <c r="Y14" t="n">
         <v>98</v>
       </c>
       <c r="Z14" t="n">
         <v>98</v>
       </c>
       <c r="AA14" t="n">
         <v>98</v>
       </c>
       <c r="AB14" t="n">
         <v>98</v>
       </c>
       <c r="AC14" t="n">
         <v>98</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7483,50 +7709,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -7573,50 +7804,53 @@
         <v>0.19</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.26</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -7663,50 +7897,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
@@ -7752,50 +7989,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -7841,50 +8081,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
@@ -7930,50 +8173,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -8019,50 +8265,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8110,50 +8359,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8201,50 +8453,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -8292,50 +8547,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8383,50 +8641,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8474,50 +8735,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1193</v>
       </c>
       <c r="C13" t="n">
         <v>1197</v>
       </c>
       <c r="D13" t="n">
         <v>1197</v>
       </c>
       <c r="E13" t="n">
         <v>1188</v>
       </c>
       <c r="F13" t="n">
         <v>1205</v>
       </c>
       <c r="G13" t="n">
         <v>1219</v>
       </c>
@@ -8565,50 +8829,53 @@
       </c>
       <c r="V13" t="n">
         <v>1240</v>
       </c>
       <c r="W13" t="n">
         <v>1205</v>
       </c>
       <c r="X13" t="n">
         <v>1209</v>
       </c>
       <c r="Y13" t="n">
         <v>1218</v>
       </c>
       <c r="Z13" t="n">
         <v>1212</v>
       </c>
       <c r="AA13" t="n">
         <v>1204</v>
       </c>
       <c r="AB13" t="n">
         <v>1209</v>
       </c>
       <c r="AC13" t="n">
         <v>1207</v>
       </c>
+      <c r="AD13" t="n">
+        <v>1205</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1144</v>
       </c>
       <c r="C14" t="n">
         <v>1154</v>
       </c>
       <c r="D14" t="n">
         <v>1125</v>
       </c>
       <c r="E14" t="n">
         <v>1164</v>
       </c>
       <c r="F14" t="n">
         <v>1153</v>
       </c>
       <c r="G14" t="n">
         <v>1142</v>
       </c>
@@ -8655,100 +8922,104 @@
         <v>1143</v>
       </c>
       <c r="V14" t="n">
         <v>1152</v>
       </c>
       <c r="W14" t="n">
         <v>1143</v>
       </c>
       <c r="X14" t="n">
         <v>1143</v>
       </c>
       <c r="Y14" t="n">
         <v>1143</v>
       </c>
       <c r="Z14" t="n">
         <v>1144</v>
       </c>
       <c r="AA14" t="n">
         <v>1140</v>
       </c>
       <c r="AB14" t="n">
         <v>1144</v>
       </c>
       <c r="AC14" t="n">
         <v>1143</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>1148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8853,50 +9124,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -8942,50 +9218,53 @@
       <c r="U2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AD2" s="1" t="n">
         <v>0.32</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -9033,50 +9312,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
@@ -9122,50 +9404,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
@@ -9211,50 +9496,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
@@ -9300,50 +9588,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -9389,50 +9680,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9480,50 +9774,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9571,50 +9868,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9662,50 +9962,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9753,50 +10056,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9844,50 +10150,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>814</v>
       </c>
       <c r="C13" t="n">
         <v>827</v>
       </c>
       <c r="D13" t="n">
         <v>777</v>
       </c>
       <c r="E13" t="n">
         <v>854</v>
       </c>
       <c r="F13" t="n">
         <v>817</v>
       </c>
       <c r="G13" t="n">
         <v>784</v>
       </c>
@@ -9935,50 +10244,53 @@
       </c>
       <c r="V13" t="n">
         <v>781</v>
       </c>
       <c r="W13" t="n">
         <v>800</v>
       </c>
       <c r="X13" t="n">
         <v>797</v>
       </c>
       <c r="Y13" t="n">
         <v>788</v>
       </c>
       <c r="Z13" t="n">
         <v>795</v>
       </c>
       <c r="AA13" t="n">
         <v>796</v>
       </c>
       <c r="AB13" t="n">
         <v>798</v>
       </c>
       <c r="AC13" t="n">
         <v>799</v>
       </c>
+      <c r="AD13" t="n">
+        <v>809</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>863</v>
       </c>
       <c r="C14" t="n">
         <v>870</v>
       </c>
       <c r="D14" t="n">
         <v>849</v>
       </c>
       <c r="E14" t="n">
         <v>878</v>
       </c>
       <c r="F14" t="n">
         <v>869</v>
       </c>
       <c r="G14" t="n">
         <v>861</v>
       </c>
@@ -10025,100 +10337,104 @@
         <v>862</v>
       </c>
       <c r="V14" t="n">
         <v>869</v>
       </c>
       <c r="W14" t="n">
         <v>862</v>
       </c>
       <c r="X14" t="n">
         <v>863</v>
       </c>
       <c r="Y14" t="n">
         <v>863</v>
       </c>
       <c r="Z14" t="n">
         <v>863</v>
       </c>
       <c r="AA14" t="n">
         <v>860</v>
       </c>
       <c r="AB14" t="n">
         <v>863</v>
       </c>
       <c r="AC14" t="n">
         <v>863</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10223,50 +10539,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -10313,50 +10634,53 @@
         <v>0.14</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.27</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -10403,50 +10727,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
@@ -10492,50 +10819,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
@@ -10581,50 +10911,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
@@ -10670,50 +11003,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
@@ -10759,50 +11095,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -10850,50 +11189,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10941,50 +11283,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11032,50 +11377,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11123,50 +11471,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11214,50 +11565,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>201</v>
       </c>
       <c r="C13" t="n">
         <v>182</v>
       </c>
       <c r="D13" t="n">
         <v>126</v>
       </c>
       <c r="E13" t="n">
         <v>204</v>
       </c>
       <c r="F13" t="n">
         <v>186</v>
       </c>
       <c r="G13" t="n">
         <v>154</v>
       </c>
@@ -11305,50 +11659,53 @@
       </c>
       <c r="V13" t="n">
         <v>181</v>
       </c>
       <c r="W13" t="n">
         <v>211</v>
       </c>
       <c r="X13" t="n">
         <v>193</v>
       </c>
       <c r="Y13" t="n">
         <v>213</v>
       </c>
       <c r="Z13" t="n">
         <v>164</v>
       </c>
       <c r="AA13" t="n">
         <v>160</v>
       </c>
       <c r="AB13" t="n">
         <v>168</v>
       </c>
       <c r="AC13" t="n">
         <v>168</v>
       </c>
+      <c r="AD13" t="n">
+        <v>236</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>223</v>
       </c>
       <c r="C14" t="n">
         <v>225</v>
       </c>
       <c r="D14" t="n">
         <v>219</v>
       </c>
       <c r="E14" t="n">
         <v>227</v>
       </c>
       <c r="F14" t="n">
         <v>224</v>
       </c>
       <c r="G14" t="n">
         <v>222</v>
       </c>
@@ -11395,100 +11752,104 @@
         <v>223</v>
       </c>
       <c r="V14" t="n">
         <v>224</v>
       </c>
       <c r="W14" t="n">
         <v>223</v>
       </c>
       <c r="X14" t="n">
         <v>223</v>
       </c>
       <c r="Y14" t="n">
         <v>223</v>
       </c>
       <c r="Z14" t="n">
         <v>223</v>
       </c>
       <c r="AA14" t="n">
         <v>222</v>
       </c>
       <c r="AB14" t="n">
         <v>223</v>
       </c>
       <c r="AC14" t="n">
         <v>223</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11593,50 +11954,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -11683,50 +12049,53 @@
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.34</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -11773,50 +12142,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
@@ -11862,50 +12234,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -11951,50 +12326,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
@@ -12040,50 +12418,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -12129,50 +12510,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -12220,50 +12604,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12311,50 +12698,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12402,50 +12792,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12493,50 +12886,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12584,50 +12980,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>853</v>
       </c>
       <c r="C13" t="n">
         <v>850</v>
       </c>
       <c r="D13" t="n">
         <v>858</v>
       </c>
       <c r="E13" t="n">
         <v>858</v>
       </c>
       <c r="F13" t="n">
         <v>845</v>
       </c>
       <c r="G13" t="n">
         <v>852</v>
       </c>
@@ -12675,50 +13074,53 @@
       </c>
       <c r="V13" t="n">
         <v>839</v>
       </c>
       <c r="W13" t="n">
         <v>812</v>
       </c>
       <c r="X13" t="n">
         <v>823</v>
       </c>
       <c r="Y13" t="n">
         <v>803</v>
       </c>
       <c r="Z13" t="n">
         <v>848</v>
       </c>
       <c r="AA13" t="n">
         <v>846</v>
       </c>
       <c r="AB13" t="n">
         <v>842</v>
       </c>
       <c r="AC13" t="n">
         <v>843</v>
       </c>
+      <c r="AD13" t="n">
+        <v>787</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>841</v>
       </c>
       <c r="C14" t="n">
         <v>848</v>
       </c>
       <c r="D14" t="n">
         <v>827</v>
       </c>
       <c r="E14" t="n">
         <v>856</v>
       </c>
       <c r="F14" t="n">
         <v>847</v>
       </c>
       <c r="G14" t="n">
         <v>839</v>
       </c>
@@ -12765,100 +13167,104 @@
         <v>840</v>
       </c>
       <c r="V14" t="n">
         <v>847</v>
       </c>
       <c r="W14" t="n">
         <v>840</v>
       </c>
       <c r="X14" t="n">
         <v>841</v>
       </c>
       <c r="Y14" t="n">
         <v>841</v>
       </c>
       <c r="Z14" t="n">
         <v>841</v>
       </c>
       <c r="AA14" t="n">
         <v>838</v>
       </c>
       <c r="AB14" t="n">
         <v>841</v>
       </c>
       <c r="AC14" t="n">
         <v>841</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>844</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12963,50 +13369,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -13053,50 +13464,53 @@
         <v>0.28</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.27</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -13143,50 +13557,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
@@ -13232,50 +13649,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -13321,50 +13741,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
@@ -13410,50 +13833,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -13499,50 +13925,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -13590,50 +14019,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13681,50 +14113,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -13772,50 +14207,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -13863,50 +14301,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13954,50 +14395,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>461</v>
       </c>
       <c r="C13" t="n">
         <v>462</v>
       </c>
       <c r="D13" t="n">
         <v>479</v>
       </c>
       <c r="E13" t="n">
         <v>471</v>
       </c>
       <c r="F13" t="n">
         <v>459</v>
       </c>
       <c r="G13" t="n">
         <v>462</v>
       </c>
@@ -14045,50 +14489,53 @@
       </c>
       <c r="V13" t="n">
         <v>466</v>
       </c>
       <c r="W13" t="n">
         <v>468</v>
       </c>
       <c r="X13" t="n">
         <v>465</v>
       </c>
       <c r="Y13" t="n">
         <v>465</v>
       </c>
       <c r="Z13" t="n">
         <v>467</v>
       </c>
       <c r="AA13" t="n">
         <v>468</v>
       </c>
       <c r="AB13" t="n">
         <v>463</v>
       </c>
       <c r="AC13" t="n">
         <v>462</v>
       </c>
+      <c r="AD13" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>480</v>
       </c>
       <c r="C14" t="n">
         <v>484</v>
       </c>
       <c r="D14" t="n">
         <v>472</v>
       </c>
       <c r="E14" t="n">
         <v>488</v>
       </c>
       <c r="F14" t="n">
         <v>483</v>
       </c>
       <c r="G14" t="n">
         <v>479</v>
       </c>
@@ -14135,100 +14582,104 @@
         <v>479</v>
       </c>
       <c r="V14" t="n">
         <v>483</v>
       </c>
       <c r="W14" t="n">
         <v>479</v>
       </c>
       <c r="X14" t="n">
         <v>479</v>
       </c>
       <c r="Y14" t="n">
         <v>479</v>
       </c>
       <c r="Z14" t="n">
         <v>480</v>
       </c>
       <c r="AA14" t="n">
         <v>478</v>
       </c>
       <c r="AB14" t="n">
         <v>480</v>
       </c>
       <c r="AC14" t="n">
         <v>479</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14333,50 +14784,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -14423,50 +14879,53 @@
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.2</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -14513,50 +14972,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
@@ -14602,50 +15064,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -14691,50 +15156,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
@@ -14780,50 +15248,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -14869,50 +15340,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -14960,50 +15434,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15051,50 +15528,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15142,50 +15622,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15233,50 +15716,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15324,50 +15810,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>492</v>
       </c>
       <c r="C13" t="n">
         <v>530</v>
       </c>
       <c r="D13" t="n">
         <v>511</v>
       </c>
       <c r="E13" t="n">
         <v>509</v>
       </c>
       <c r="F13" t="n">
         <v>532</v>
       </c>
       <c r="G13" t="n">
         <v>535</v>
       </c>
@@ -15415,50 +15904,53 @@
       </c>
       <c r="V13" t="n">
         <v>535</v>
       </c>
       <c r="W13" t="n">
         <v>514</v>
       </c>
       <c r="X13" t="n">
         <v>525</v>
       </c>
       <c r="Y13" t="n">
         <v>525</v>
       </c>
       <c r="Z13" t="n">
         <v>528</v>
       </c>
       <c r="AA13" t="n">
         <v>526</v>
       </c>
       <c r="AB13" t="n">
         <v>534</v>
       </c>
       <c r="AC13" t="n">
         <v>533</v>
       </c>
+      <c r="AD13" t="n">
+        <v>526</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>464</v>
       </c>
       <c r="C14" t="n">
         <v>468</v>
       </c>
       <c r="D14" t="n">
         <v>456</v>
       </c>
       <c r="E14" t="n">
         <v>472</v>
       </c>
       <c r="F14" t="n">
         <v>467</v>
       </c>
       <c r="G14" t="n">
         <v>463</v>
       </c>
@@ -15505,100 +15997,104 @@
         <v>463</v>
       </c>
       <c r="V14" t="n">
         <v>467</v>
       </c>
       <c r="W14" t="n">
         <v>463</v>
       </c>
       <c r="X14" t="n">
         <v>463</v>
       </c>
       <c r="Y14" t="n">
         <v>463</v>
       </c>
       <c r="Z14" t="n">
         <v>464</v>
       </c>
       <c r="AA14" t="n">
         <v>462</v>
       </c>
       <c r="AB14" t="n">
         <v>464</v>
       </c>
       <c r="AC14" t="n">
         <v>463</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15703,50 +16199,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -15792,50 +16293,53 @@
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AC2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="AD2" s="1" t="n">
         <v>0.34</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15883,50 +16387,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
@@ -15972,50 +16479,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
@@ -16061,50 +16571,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
@@ -16150,50 +16663,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
@@ -16239,50 +16755,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -16330,50 +16849,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16421,50 +16943,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -16512,50 +17037,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16603,50 +17131,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16694,50 +17225,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>936</v>
       </c>
       <c r="C13" t="n">
         <v>952</v>
       </c>
       <c r="D13" t="n">
         <v>908</v>
       </c>
       <c r="E13" t="n">
         <v>966</v>
       </c>
       <c r="F13" t="n">
         <v>945</v>
       </c>
       <c r="G13" t="n">
         <v>910</v>
       </c>
@@ -16785,50 +17319,53 @@
       </c>
       <c r="V13" t="n">
         <v>977</v>
       </c>
       <c r="W13" t="n">
         <v>972</v>
       </c>
       <c r="X13" t="n">
         <v>978</v>
       </c>
       <c r="Y13" t="n">
         <v>956</v>
       </c>
       <c r="Z13" t="n">
         <v>939</v>
       </c>
       <c r="AA13" t="n">
         <v>947</v>
       </c>
       <c r="AB13" t="n">
         <v>967</v>
       </c>
       <c r="AC13" t="n">
         <v>941</v>
       </c>
+      <c r="AD13" t="n">
+        <v>961</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>973</v>
       </c>
       <c r="C14" t="n">
         <v>982</v>
       </c>
       <c r="D14" t="n">
         <v>957</v>
       </c>
       <c r="E14" t="n">
         <v>990</v>
       </c>
       <c r="F14" t="n">
         <v>981</v>
       </c>
       <c r="G14" t="n">
         <v>971</v>
       </c>
@@ -16875,100 +17412,104 @@
         <v>972</v>
       </c>
       <c r="V14" t="n">
         <v>980</v>
       </c>
       <c r="W14" t="n">
         <v>972</v>
       </c>
       <c r="X14" t="n">
         <v>973</v>
       </c>
       <c r="Y14" t="n">
         <v>973</v>
       </c>
       <c r="Z14" t="n">
         <v>973</v>
       </c>
       <c r="AA14" t="n">
         <v>970</v>
       </c>
       <c r="AB14" t="n">
         <v>973</v>
       </c>
       <c r="AC14" t="n">
         <v>973</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>977</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17073,50 +17614,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -17163,50 +17709,53 @@
         <v>0.21</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.24</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.21</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -17253,50 +17802,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
@@ -17342,50 +17894,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -17431,50 +17986,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -17520,50 +18078,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.07000000000000001</v>
@@ -17609,50 +18170,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -17700,50 +18264,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17791,50 +18358,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -17882,50 +18452,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17973,50 +18546,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18064,50 +18640,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1071</v>
       </c>
       <c r="C13" t="n">
         <v>1072</v>
       </c>
       <c r="D13" t="n">
         <v>1066</v>
       </c>
       <c r="E13" t="n">
         <v>1076</v>
       </c>
       <c r="F13" t="n">
         <v>1077</v>
       </c>
       <c r="G13" t="n">
         <v>1093</v>
       </c>
@@ -18155,50 +18734,53 @@
       </c>
       <c r="V13" t="n">
         <v>1044</v>
       </c>
       <c r="W13" t="n">
         <v>1033</v>
       </c>
       <c r="X13" t="n">
         <v>1028</v>
       </c>
       <c r="Y13" t="n">
         <v>1050</v>
       </c>
       <c r="Z13" t="n">
         <v>1068</v>
       </c>
       <c r="AA13" t="n">
         <v>1053</v>
       </c>
       <c r="AB13" t="n">
         <v>1040</v>
       </c>
       <c r="AC13" t="n">
         <v>1065</v>
       </c>
+      <c r="AD13" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1034</v>
       </c>
       <c r="C14" t="n">
         <v>1042</v>
       </c>
       <c r="D14" t="n">
         <v>1017</v>
       </c>
       <c r="E14" t="n">
         <v>1052</v>
       </c>
       <c r="F14" t="n">
         <v>1041</v>
       </c>
       <c r="G14" t="n">
         <v>1032</v>
       </c>
@@ -18245,100 +18827,104 @@
         <v>1033</v>
       </c>
       <c r="V14" t="n">
         <v>1041</v>
       </c>
       <c r="W14" t="n">
         <v>1033</v>
       </c>
       <c r="X14" t="n">
         <v>1033</v>
       </c>
       <c r="Y14" t="n">
         <v>1033</v>
       </c>
       <c r="Z14" t="n">
         <v>1034</v>
       </c>
       <c r="AA14" t="n">
         <v>1030</v>
       </c>
       <c r="AB14" t="n">
         <v>1034</v>
       </c>
       <c r="AC14" t="n">
         <v>1033</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>1037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18443,50 +19029,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -18533,50 +19124,53 @@
         <v>0.18</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
@@ -18623,50 +19217,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
@@ -18712,50 +19309,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
@@ -18801,50 +19401,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
@@ -18890,50 +19493,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
@@ -18979,50 +19585,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -19070,50 +19679,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19161,50 +19773,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19252,50 +19867,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -19343,50 +19961,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19434,50 +20055,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>250</v>
       </c>
       <c r="C13" t="n">
         <v>263</v>
       </c>
       <c r="D13" t="n">
         <v>214</v>
       </c>
       <c r="E13" t="n">
         <v>277</v>
       </c>
       <c r="F13" t="n">
         <v>252</v>
       </c>
       <c r="G13" t="n">
         <v>235</v>
       </c>
@@ -19525,50 +20149,53 @@
       </c>
       <c r="V13" t="n">
         <v>267</v>
       </c>
       <c r="W13" t="n">
         <v>256</v>
       </c>
       <c r="X13" t="n">
         <v>288</v>
       </c>
       <c r="Y13" t="n">
         <v>288</v>
       </c>
       <c r="Z13" t="n">
         <v>254</v>
       </c>
       <c r="AA13" t="n">
         <v>256</v>
       </c>
       <c r="AB13" t="n">
         <v>258</v>
       </c>
       <c r="AC13" t="n">
         <v>237</v>
       </c>
+      <c r="AD13" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>271</v>
       </c>
       <c r="C14" t="n">
         <v>273</v>
       </c>
       <c r="D14" t="n">
         <v>266</v>
       </c>
       <c r="E14" t="n">
         <v>276</v>
       </c>
       <c r="F14" t="n">
         <v>273</v>
       </c>
       <c r="G14" t="n">
         <v>270</v>
       </c>
@@ -19615,100 +20242,104 @@
         <v>271</v>
       </c>
       <c r="V14" t="n">
         <v>273</v>
       </c>
       <c r="W14" t="n">
         <v>271</v>
       </c>
       <c r="X14" t="n">
         <v>271</v>
       </c>
       <c r="Y14" t="n">
         <v>271</v>
       </c>
       <c r="Z14" t="n">
         <v>271</v>
       </c>
       <c r="AA14" t="n">
         <v>270</v>
       </c>
       <c r="AB14" t="n">
         <v>271</v>
       </c>
       <c r="AC14" t="n">
         <v>271</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Roughly how many, if any, books have you read over the last 3 months?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19813,50 +20444,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -19902,50 +20538,53 @@
       <c r="U2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AD2" s="1" t="n">
         <v>0.28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -19993,50 +20632,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
@@ -20082,50 +20724,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.1</v>
@@ -20171,50 +20816,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
@@ -20260,50 +20908,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
@@ -20349,50 +21000,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6-8</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20440,50 +21094,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9-11</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20531,50 +21188,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>12+</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -20622,50 +21282,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20713,50 +21376,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>N/A – I never read books</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20804,50 +21470,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>651</v>
       </c>
       <c r="C13" t="n">
         <v>646</v>
       </c>
       <c r="D13" t="n">
         <v>671</v>
       </c>
       <c r="E13" t="n">
         <v>653</v>
       </c>
       <c r="F13" t="n">
         <v>668</v>
       </c>
       <c r="G13" t="n">
         <v>683</v>
       </c>
@@ -20895,50 +21564,53 @@
       </c>
       <c r="V13" t="n">
         <v>690</v>
       </c>
       <c r="W13" t="n">
         <v>672</v>
       </c>
       <c r="X13" t="n">
         <v>655</v>
       </c>
       <c r="Y13" t="n">
         <v>636</v>
       </c>
       <c r="Z13" t="n">
         <v>667</v>
       </c>
       <c r="AA13" t="n">
         <v>636</v>
       </c>
       <c r="AB13" t="n">
         <v>653</v>
       </c>
       <c r="AC13" t="n">
         <v>658</v>
       </c>
+      <c r="AD13" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>652</v>
       </c>
       <c r="C14" t="n">
         <v>658</v>
       </c>
       <c r="D14" t="n">
         <v>642</v>
       </c>
       <c r="E14" t="n">
         <v>664</v>
       </c>
       <c r="F14" t="n">
         <v>657</v>
       </c>
       <c r="G14" t="n">
         <v>651</v>
       </c>
@@ -20985,46 +21657,49 @@
         <v>652</v>
       </c>
       <c r="V14" t="n">
         <v>657</v>
       </c>
       <c r="W14" t="n">
         <v>652</v>
       </c>
       <c r="X14" t="n">
         <v>652</v>
       </c>
       <c r="Y14" t="n">
         <v>652</v>
       </c>
       <c r="Z14" t="n">
         <v>652</v>
       </c>
       <c r="AA14" t="n">
         <v>650</v>
       </c>
       <c r="AB14" t="n">
         <v>652</v>
       </c>
       <c r="AC14" t="n">
         <v>652</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>