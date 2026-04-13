--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -448,86 +448,87 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -627,50 +628,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -715,50 +721,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -803,50 +812,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -891,50 +903,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -979,50 +994,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -1067,50 +1085,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2007</v>
       </c>
       <c r="C7" t="n">
         <v>2024</v>
       </c>
       <c r="D7" t="n">
         <v>1974</v>
       </c>
       <c r="E7" t="n">
         <v>2042</v>
       </c>
       <c r="F7" t="n">
         <v>2022</v>
       </c>
       <c r="G7" t="n">
         <v>2003</v>
       </c>
@@ -1155,50 +1176,53 @@
       </c>
       <c r="U7" t="n">
         <v>2005</v>
       </c>
       <c r="V7" t="n">
         <v>2021</v>
       </c>
       <c r="W7" t="n">
         <v>2005</v>
       </c>
       <c r="X7" t="n">
         <v>2006</v>
       </c>
       <c r="Y7" t="n">
         <v>2006</v>
       </c>
       <c r="Z7" t="n">
         <v>2007</v>
       </c>
       <c r="AA7" t="n">
         <v>2000</v>
       </c>
       <c r="AB7" t="n">
         <v>2007</v>
       </c>
+      <c r="AC7" t="n">
+        <v>2006</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>2007</v>
       </c>
       <c r="C8" t="n">
         <v>2024</v>
       </c>
       <c r="D8" t="n">
         <v>1974</v>
       </c>
       <c r="E8" t="n">
         <v>2042</v>
       </c>
       <c r="F8" t="n">
         <v>2022</v>
       </c>
       <c r="G8" t="n">
         <v>2003</v>
       </c>
@@ -1242,99 +1266,103 @@
         <v>2014</v>
       </c>
       <c r="U8" t="n">
         <v>2005</v>
       </c>
       <c r="V8" t="n">
         <v>2021</v>
       </c>
       <c r="W8" t="n">
         <v>2005</v>
       </c>
       <c r="X8" t="n">
         <v>2006</v>
       </c>
       <c r="Y8" t="n">
         <v>2006</v>
       </c>
       <c r="Z8" t="n">
         <v>2007</v>
       </c>
       <c r="AA8" t="n">
         <v>2000</v>
       </c>
       <c r="AB8" t="n">
         <v>2007</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>2006</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1434,50 +1462,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -1522,50 +1555,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -1610,50 +1646,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1698,50 +1737,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1786,50 +1828,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1874,50 +1919,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>341</v>
       </c>
       <c r="C7" t="n">
         <v>332</v>
       </c>
       <c r="D7" t="n">
         <v>323</v>
       </c>
       <c r="E7" t="n">
         <v>338</v>
       </c>
       <c r="F7" t="n">
         <v>335</v>
       </c>
       <c r="G7" t="n">
         <v>331</v>
       </c>
@@ -1962,50 +2010,53 @@
       </c>
       <c r="U7" t="n">
         <v>307</v>
       </c>
       <c r="V7" t="n">
         <v>347</v>
       </c>
       <c r="W7" t="n">
         <v>328</v>
       </c>
       <c r="X7" t="n">
         <v>326</v>
       </c>
       <c r="Y7" t="n">
         <v>341</v>
       </c>
       <c r="Z7" t="n">
         <v>330</v>
       </c>
       <c r="AA7" t="n">
         <v>339</v>
       </c>
       <c r="AB7" t="n">
         <v>349</v>
       </c>
+      <c r="AC7" t="n">
+        <v>338</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>331</v>
       </c>
       <c r="C8" t="n">
         <v>334</v>
       </c>
       <c r="D8" t="n">
         <v>326</v>
       </c>
       <c r="E8" t="n">
         <v>337</v>
       </c>
       <c r="F8" t="n">
         <v>334</v>
       </c>
       <c r="G8" t="n">
         <v>330</v>
       </c>
@@ -2048,100 +2099,104 @@
       <c r="T8" t="n">
         <v>332</v>
       </c>
       <c r="U8" t="n">
         <v>331</v>
       </c>
       <c r="V8" t="n">
         <v>333</v>
       </c>
       <c r="W8" t="n">
         <v>331</v>
       </c>
       <c r="X8" t="n">
         <v>331</v>
       </c>
       <c r="Y8" t="n">
         <v>331</v>
       </c>
       <c r="Z8" t="n">
         <v>331</v>
       </c>
       <c r="AA8" t="n">
         <v>330</v>
       </c>
       <c r="AB8" t="n">
+        <v>331</v>
+      </c>
+      <c r="AC8" t="n">
         <v>331</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2241,50 +2296,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2329,50 +2389,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -2417,50 +2480,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -2505,50 +2571,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2593,50 +2662,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2681,50 +2753,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>485</v>
       </c>
       <c r="C7" t="n">
         <v>500</v>
       </c>
       <c r="D7" t="n">
         <v>491</v>
       </c>
       <c r="E7" t="n">
         <v>495</v>
       </c>
       <c r="F7" t="n">
         <v>481</v>
       </c>
       <c r="G7" t="n">
         <v>491</v>
       </c>
@@ -2769,50 +2844,53 @@
       </c>
       <c r="U7" t="n">
         <v>485</v>
       </c>
       <c r="V7" t="n">
         <v>472</v>
       </c>
       <c r="W7" t="n">
         <v>468</v>
       </c>
       <c r="X7" t="n">
         <v>476</v>
       </c>
       <c r="Y7" t="n">
         <v>470</v>
       </c>
       <c r="Z7" t="n">
         <v>491</v>
       </c>
       <c r="AA7" t="n">
         <v>496</v>
       </c>
       <c r="AB7" t="n">
         <v>486</v>
       </c>
+      <c r="AC7" t="n">
+        <v>499</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>480</v>
       </c>
       <c r="C8" t="n">
         <v>484</v>
       </c>
       <c r="D8" t="n">
         <v>472</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>483</v>
       </c>
       <c r="G8" t="n">
         <v>479</v>
       </c>
@@ -2856,99 +2934,103 @@
         <v>481</v>
       </c>
       <c r="U8" t="n">
         <v>479</v>
       </c>
       <c r="V8" t="n">
         <v>483</v>
       </c>
       <c r="W8" t="n">
         <v>479</v>
       </c>
       <c r="X8" t="n">
         <v>479</v>
       </c>
       <c r="Y8" t="n">
         <v>479</v>
       </c>
       <c r="Z8" t="n">
         <v>480</v>
       </c>
       <c r="AA8" t="n">
         <v>478</v>
       </c>
       <c r="AB8" t="n">
         <v>480</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3048,50 +3130,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3136,50 +3223,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -3224,50 +3314,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -3312,50 +3405,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3400,50 +3496,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3488,50 +3587,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>185</v>
       </c>
       <c r="C7" t="n">
         <v>176</v>
       </c>
       <c r="D7" t="n">
         <v>180</v>
       </c>
       <c r="E7" t="n">
         <v>181</v>
       </c>
       <c r="F7" t="n">
         <v>181</v>
       </c>
       <c r="G7" t="n">
         <v>184</v>
       </c>
@@ -3576,50 +3678,53 @@
       </c>
       <c r="U7" t="n">
         <v>182</v>
       </c>
       <c r="V7" t="n">
         <v>173</v>
       </c>
       <c r="W7" t="n">
         <v>181</v>
       </c>
       <c r="X7" t="n">
         <v>176</v>
       </c>
       <c r="Y7" t="n">
         <v>183</v>
       </c>
       <c r="Z7" t="n">
         <v>162</v>
       </c>
       <c r="AA7" t="n">
         <v>173</v>
       </c>
       <c r="AB7" t="n">
         <v>177</v>
       </c>
+      <c r="AC7" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>175</v>
       </c>
       <c r="C8" t="n">
         <v>176</v>
       </c>
       <c r="D8" t="n">
         <v>172</v>
       </c>
       <c r="E8" t="n">
         <v>178</v>
       </c>
       <c r="F8" t="n">
         <v>176</v>
       </c>
       <c r="G8" t="n">
         <v>174</v>
       </c>
@@ -3662,100 +3767,104 @@
       <c r="T8" t="n">
         <v>175</v>
       </c>
       <c r="U8" t="n">
         <v>174</v>
       </c>
       <c r="V8" t="n">
         <v>176</v>
       </c>
       <c r="W8" t="n">
         <v>174</v>
       </c>
       <c r="X8" t="n">
         <v>175</v>
       </c>
       <c r="Y8" t="n">
         <v>175</v>
       </c>
       <c r="Z8" t="n">
         <v>175</v>
       </c>
       <c r="AA8" t="n">
         <v>174</v>
       </c>
       <c r="AB8" t="n">
+        <v>175</v>
+      </c>
+      <c r="AC8" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3855,50 +3964,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3943,50 +4057,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -4031,50 +4148,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -4119,50 +4239,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -4207,50 +4330,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4295,50 +4421,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>95</v>
       </c>
       <c r="C7" t="n">
         <v>107</v>
       </c>
       <c r="D7" t="n">
         <v>95</v>
       </c>
       <c r="E7" t="n">
         <v>98</v>
       </c>
       <c r="F7" t="n">
         <v>105</v>
       </c>
       <c r="G7" t="n">
         <v>79</v>
       </c>
@@ -4383,50 +4512,53 @@
       </c>
       <c r="U7" t="n">
         <v>103</v>
       </c>
       <c r="V7" t="n">
         <v>72</v>
       </c>
       <c r="W7" t="n">
         <v>100</v>
       </c>
       <c r="X7" t="n">
         <v>85</v>
       </c>
       <c r="Y7" t="n">
         <v>88</v>
       </c>
       <c r="Z7" t="n">
         <v>103</v>
       </c>
       <c r="AA7" t="n">
         <v>100</v>
       </c>
       <c r="AB7" t="n">
         <v>84</v>
       </c>
+      <c r="AC7" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>98</v>
       </c>
       <c r="C8" t="n">
         <v>99</v>
       </c>
       <c r="D8" t="n">
         <v>97</v>
       </c>
       <c r="E8" t="n">
         <v>100</v>
       </c>
       <c r="F8" t="n">
         <v>99</v>
       </c>
       <c r="G8" t="n">
         <v>98</v>
       </c>
@@ -4469,100 +4601,104 @@
       <c r="T8" t="n">
         <v>99</v>
       </c>
       <c r="U8" t="n">
         <v>98</v>
       </c>
       <c r="V8" t="n">
         <v>99</v>
       </c>
       <c r="W8" t="n">
         <v>98</v>
       </c>
       <c r="X8" t="n">
         <v>98</v>
       </c>
       <c r="Y8" t="n">
         <v>98</v>
       </c>
       <c r="Z8" t="n">
         <v>98</v>
       </c>
       <c r="AA8" t="n">
         <v>98</v>
       </c>
       <c r="AB8" t="n">
+        <v>98</v>
+      </c>
+      <c r="AC8" t="n">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4662,50 +4798,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4750,50 +4891,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -4838,50 +4982,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -4926,50 +5073,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -5014,50 +5164,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5102,50 +5255,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1193</v>
       </c>
       <c r="C7" t="n">
         <v>1197</v>
       </c>
       <c r="D7" t="n">
         <v>1197</v>
       </c>
       <c r="E7" t="n">
         <v>1188</v>
       </c>
       <c r="F7" t="n">
         <v>1205</v>
       </c>
       <c r="G7" t="n">
         <v>1219</v>
       </c>
@@ -5190,50 +5346,53 @@
       </c>
       <c r="U7" t="n">
         <v>1216</v>
       </c>
       <c r="V7" t="n">
         <v>1240</v>
       </c>
       <c r="W7" t="n">
         <v>1205</v>
       </c>
       <c r="X7" t="n">
         <v>1209</v>
       </c>
       <c r="Y7" t="n">
         <v>1218</v>
       </c>
       <c r="Z7" t="n">
         <v>1212</v>
       </c>
       <c r="AA7" t="n">
         <v>1204</v>
       </c>
       <c r="AB7" t="n">
         <v>1209</v>
       </c>
+      <c r="AC7" t="n">
+        <v>1207</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1144</v>
       </c>
       <c r="C8" t="n">
         <v>1154</v>
       </c>
       <c r="D8" t="n">
         <v>1125</v>
       </c>
       <c r="E8" t="n">
         <v>1164</v>
       </c>
       <c r="F8" t="n">
         <v>1153</v>
       </c>
       <c r="G8" t="n">
         <v>1142</v>
       </c>
@@ -5277,99 +5436,103 @@
         <v>1148</v>
       </c>
       <c r="U8" t="n">
         <v>1143</v>
       </c>
       <c r="V8" t="n">
         <v>1152</v>
       </c>
       <c r="W8" t="n">
         <v>1143</v>
       </c>
       <c r="X8" t="n">
         <v>1143</v>
       </c>
       <c r="Y8" t="n">
         <v>1143</v>
       </c>
       <c r="Z8" t="n">
         <v>1144</v>
       </c>
       <c r="AA8" t="n">
         <v>1140</v>
       </c>
       <c r="AB8" t="n">
         <v>1144</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>1143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5469,50 +5632,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5557,50 +5725,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -5645,50 +5816,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -5733,50 +5907,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -5821,50 +5998,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5909,50 +6089,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>814</v>
       </c>
       <c r="C7" t="n">
         <v>827</v>
       </c>
       <c r="D7" t="n">
         <v>777</v>
       </c>
       <c r="E7" t="n">
         <v>854</v>
       </c>
       <c r="F7" t="n">
         <v>817</v>
       </c>
       <c r="G7" t="n">
         <v>784</v>
       </c>
@@ -5997,50 +6180,53 @@
       </c>
       <c r="U7" t="n">
         <v>789</v>
       </c>
       <c r="V7" t="n">
         <v>781</v>
       </c>
       <c r="W7" t="n">
         <v>800</v>
       </c>
       <c r="X7" t="n">
         <v>797</v>
       </c>
       <c r="Y7" t="n">
         <v>788</v>
       </c>
       <c r="Z7" t="n">
         <v>795</v>
       </c>
       <c r="AA7" t="n">
         <v>796</v>
       </c>
       <c r="AB7" t="n">
         <v>798</v>
       </c>
+      <c r="AC7" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>863</v>
       </c>
       <c r="C8" t="n">
         <v>870</v>
       </c>
       <c r="D8" t="n">
         <v>849</v>
       </c>
       <c r="E8" t="n">
         <v>878</v>
       </c>
       <c r="F8" t="n">
         <v>869</v>
       </c>
       <c r="G8" t="n">
         <v>861</v>
       </c>
@@ -6083,100 +6269,104 @@
       <c r="T8" t="n">
         <v>866</v>
       </c>
       <c r="U8" t="n">
         <v>862</v>
       </c>
       <c r="V8" t="n">
         <v>869</v>
       </c>
       <c r="W8" t="n">
         <v>862</v>
       </c>
       <c r="X8" t="n">
         <v>863</v>
       </c>
       <c r="Y8" t="n">
         <v>863</v>
       </c>
       <c r="Z8" t="n">
         <v>863</v>
       </c>
       <c r="AA8" t="n">
         <v>860</v>
       </c>
       <c r="AB8" t="n">
+        <v>863</v>
+      </c>
+      <c r="AC8" t="n">
         <v>863</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6276,50 +6466,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6364,50 +6559,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -6452,50 +6650,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -6540,50 +6741,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6628,50 +6832,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6716,50 +6923,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>201</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>126</v>
       </c>
       <c r="E7" t="n">
         <v>204</v>
       </c>
       <c r="F7" t="n">
         <v>186</v>
       </c>
       <c r="G7" t="n">
         <v>154</v>
       </c>
@@ -6804,50 +7014,53 @@
       </c>
       <c r="U7" t="n">
         <v>197</v>
       </c>
       <c r="V7" t="n">
         <v>181</v>
       </c>
       <c r="W7" t="n">
         <v>211</v>
       </c>
       <c r="X7" t="n">
         <v>193</v>
       </c>
       <c r="Y7" t="n">
         <v>213</v>
       </c>
       <c r="Z7" t="n">
         <v>164</v>
       </c>
       <c r="AA7" t="n">
         <v>160</v>
       </c>
       <c r="AB7" t="n">
         <v>168</v>
       </c>
+      <c r="AC7" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>223</v>
       </c>
       <c r="C8" t="n">
         <v>225</v>
       </c>
       <c r="D8" t="n">
         <v>219</v>
       </c>
       <c r="E8" t="n">
         <v>227</v>
       </c>
       <c r="F8" t="n">
         <v>224</v>
       </c>
       <c r="G8" t="n">
         <v>222</v>
       </c>
@@ -6890,100 +7103,104 @@
       <c r="T8" t="n">
         <v>224</v>
       </c>
       <c r="U8" t="n">
         <v>223</v>
       </c>
       <c r="V8" t="n">
         <v>224</v>
       </c>
       <c r="W8" t="n">
         <v>223</v>
       </c>
       <c r="X8" t="n">
         <v>223</v>
       </c>
       <c r="Y8" t="n">
         <v>223</v>
       </c>
       <c r="Z8" t="n">
         <v>223</v>
       </c>
       <c r="AA8" t="n">
         <v>222</v>
       </c>
       <c r="AB8" t="n">
+        <v>223</v>
+      </c>
+      <c r="AC8" t="n">
         <v>223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7083,50 +7300,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7171,50 +7393,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -7259,50 +7484,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -7347,50 +7575,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -7435,50 +7666,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7523,50 +7757,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>853</v>
       </c>
       <c r="C7" t="n">
         <v>850</v>
       </c>
       <c r="D7" t="n">
         <v>858</v>
       </c>
       <c r="E7" t="n">
         <v>858</v>
       </c>
       <c r="F7" t="n">
         <v>845</v>
       </c>
       <c r="G7" t="n">
         <v>852</v>
       </c>
@@ -7611,50 +7848,53 @@
       </c>
       <c r="U7" t="n">
         <v>820</v>
       </c>
       <c r="V7" t="n">
         <v>839</v>
       </c>
       <c r="W7" t="n">
         <v>812</v>
       </c>
       <c r="X7" t="n">
         <v>823</v>
       </c>
       <c r="Y7" t="n">
         <v>803</v>
       </c>
       <c r="Z7" t="n">
         <v>848</v>
       </c>
       <c r="AA7" t="n">
         <v>846</v>
       </c>
       <c r="AB7" t="n">
         <v>842</v>
       </c>
+      <c r="AC7" t="n">
+        <v>843</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>841</v>
       </c>
       <c r="C8" t="n">
         <v>848</v>
       </c>
       <c r="D8" t="n">
         <v>827</v>
       </c>
       <c r="E8" t="n">
         <v>856</v>
       </c>
       <c r="F8" t="n">
         <v>847</v>
       </c>
       <c r="G8" t="n">
         <v>839</v>
       </c>
@@ -7697,100 +7937,104 @@
       <c r="T8" t="n">
         <v>844</v>
       </c>
       <c r="U8" t="n">
         <v>840</v>
       </c>
       <c r="V8" t="n">
         <v>847</v>
       </c>
       <c r="W8" t="n">
         <v>840</v>
       </c>
       <c r="X8" t="n">
         <v>841</v>
       </c>
       <c r="Y8" t="n">
         <v>841</v>
       </c>
       <c r="Z8" t="n">
         <v>841</v>
       </c>
       <c r="AA8" t="n">
         <v>838</v>
       </c>
       <c r="AB8" t="n">
+        <v>841</v>
+      </c>
+      <c r="AC8" t="n">
         <v>841</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7890,50 +8134,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7978,50 +8227,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -8066,50 +8318,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8154,50 +8409,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8242,50 +8500,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8330,50 +8591,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>461</v>
       </c>
       <c r="C7" t="n">
         <v>462</v>
       </c>
       <c r="D7" t="n">
         <v>479</v>
       </c>
       <c r="E7" t="n">
         <v>471</v>
       </c>
       <c r="F7" t="n">
         <v>459</v>
       </c>
       <c r="G7" t="n">
         <v>462</v>
       </c>
@@ -8418,50 +8682,53 @@
       </c>
       <c r="U7" t="n">
         <v>467</v>
       </c>
       <c r="V7" t="n">
         <v>466</v>
       </c>
       <c r="W7" t="n">
         <v>468</v>
       </c>
       <c r="X7" t="n">
         <v>465</v>
       </c>
       <c r="Y7" t="n">
         <v>465</v>
       </c>
       <c r="Z7" t="n">
         <v>467</v>
       </c>
       <c r="AA7" t="n">
         <v>468</v>
       </c>
       <c r="AB7" t="n">
         <v>463</v>
       </c>
+      <c r="AC7" t="n">
+        <v>462</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>480</v>
       </c>
       <c r="C8" t="n">
         <v>484</v>
       </c>
       <c r="D8" t="n">
         <v>472</v>
       </c>
       <c r="E8" t="n">
         <v>488</v>
       </c>
       <c r="F8" t="n">
         <v>483</v>
       </c>
       <c r="G8" t="n">
         <v>479</v>
       </c>
@@ -8505,99 +8772,103 @@
         <v>481</v>
       </c>
       <c r="U8" t="n">
         <v>479</v>
       </c>
       <c r="V8" t="n">
         <v>483</v>
       </c>
       <c r="W8" t="n">
         <v>479</v>
       </c>
       <c r="X8" t="n">
         <v>479</v>
       </c>
       <c r="Y8" t="n">
         <v>479</v>
       </c>
       <c r="Z8" t="n">
         <v>480</v>
       </c>
       <c r="AA8" t="n">
         <v>478</v>
       </c>
       <c r="AB8" t="n">
         <v>480</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8697,50 +8968,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8785,50 +9061,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -8873,50 +9152,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -8961,50 +9243,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9049,50 +9334,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -9137,50 +9425,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>492</v>
       </c>
       <c r="C7" t="n">
         <v>530</v>
       </c>
       <c r="D7" t="n">
         <v>511</v>
       </c>
       <c r="E7" t="n">
         <v>509</v>
       </c>
       <c r="F7" t="n">
         <v>532</v>
       </c>
       <c r="G7" t="n">
         <v>535</v>
       </c>
@@ -9225,50 +9516,53 @@
       </c>
       <c r="U7" t="n">
         <v>521</v>
       </c>
       <c r="V7" t="n">
         <v>535</v>
       </c>
       <c r="W7" t="n">
         <v>514</v>
       </c>
       <c r="X7" t="n">
         <v>525</v>
       </c>
       <c r="Y7" t="n">
         <v>525</v>
       </c>
       <c r="Z7" t="n">
         <v>528</v>
       </c>
       <c r="AA7" t="n">
         <v>526</v>
       </c>
       <c r="AB7" t="n">
         <v>534</v>
       </c>
+      <c r="AC7" t="n">
+        <v>533</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>464</v>
       </c>
       <c r="C8" t="n">
         <v>468</v>
       </c>
       <c r="D8" t="n">
         <v>456</v>
       </c>
       <c r="E8" t="n">
         <v>472</v>
       </c>
       <c r="F8" t="n">
         <v>467</v>
       </c>
       <c r="G8" t="n">
         <v>463</v>
       </c>
@@ -9312,99 +9606,103 @@
         <v>465</v>
       </c>
       <c r="U8" t="n">
         <v>463</v>
       </c>
       <c r="V8" t="n">
         <v>467</v>
       </c>
       <c r="W8" t="n">
         <v>463</v>
       </c>
       <c r="X8" t="n">
         <v>463</v>
       </c>
       <c r="Y8" t="n">
         <v>463</v>
       </c>
       <c r="Z8" t="n">
         <v>464</v>
       </c>
       <c r="AA8" t="n">
         <v>462</v>
       </c>
       <c r="AB8" t="n">
         <v>464</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9504,50 +9802,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9592,50 +9895,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -9680,50 +9986,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -9768,50 +10077,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -9856,50 +10168,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9944,50 +10259,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>936</v>
       </c>
       <c r="C7" t="n">
         <v>952</v>
       </c>
       <c r="D7" t="n">
         <v>908</v>
       </c>
       <c r="E7" t="n">
         <v>966</v>
       </c>
       <c r="F7" t="n">
         <v>945</v>
       </c>
       <c r="G7" t="n">
         <v>910</v>
       </c>
@@ -10032,50 +10350,53 @@
       </c>
       <c r="U7" t="n">
         <v>956</v>
       </c>
       <c r="V7" t="n">
         <v>977</v>
       </c>
       <c r="W7" t="n">
         <v>972</v>
       </c>
       <c r="X7" t="n">
         <v>978</v>
       </c>
       <c r="Y7" t="n">
         <v>956</v>
       </c>
       <c r="Z7" t="n">
         <v>939</v>
       </c>
       <c r="AA7" t="n">
         <v>947</v>
       </c>
       <c r="AB7" t="n">
         <v>967</v>
       </c>
+      <c r="AC7" t="n">
+        <v>941</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>973</v>
       </c>
       <c r="C8" t="n">
         <v>982</v>
       </c>
       <c r="D8" t="n">
         <v>957</v>
       </c>
       <c r="E8" t="n">
         <v>990</v>
       </c>
       <c r="F8" t="n">
         <v>981</v>
       </c>
       <c r="G8" t="n">
         <v>971</v>
       </c>
@@ -10118,100 +10439,104 @@
       <c r="T8" t="n">
         <v>977</v>
       </c>
       <c r="U8" t="n">
         <v>972</v>
       </c>
       <c r="V8" t="n">
         <v>980</v>
       </c>
       <c r="W8" t="n">
         <v>972</v>
       </c>
       <c r="X8" t="n">
         <v>973</v>
       </c>
       <c r="Y8" t="n">
         <v>973</v>
       </c>
       <c r="Z8" t="n">
         <v>973</v>
       </c>
       <c r="AA8" t="n">
         <v>970</v>
       </c>
       <c r="AB8" t="n">
+        <v>973</v>
+      </c>
+      <c r="AC8" t="n">
         <v>973</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10311,50 +10636,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10399,50 +10729,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -10487,50 +10820,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10575,50 +10911,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10663,50 +11002,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10751,50 +11093,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1071</v>
       </c>
       <c r="C7" t="n">
         <v>1072</v>
       </c>
       <c r="D7" t="n">
         <v>1066</v>
       </c>
       <c r="E7" t="n">
         <v>1076</v>
       </c>
       <c r="F7" t="n">
         <v>1077</v>
       </c>
       <c r="G7" t="n">
         <v>1093</v>
       </c>
@@ -10839,50 +11184,53 @@
       </c>
       <c r="U7" t="n">
         <v>1049</v>
       </c>
       <c r="V7" t="n">
         <v>1044</v>
       </c>
       <c r="W7" t="n">
         <v>1033</v>
       </c>
       <c r="X7" t="n">
         <v>1028</v>
       </c>
       <c r="Y7" t="n">
         <v>1050</v>
       </c>
       <c r="Z7" t="n">
         <v>1068</v>
       </c>
       <c r="AA7" t="n">
         <v>1053</v>
       </c>
       <c r="AB7" t="n">
         <v>1040</v>
       </c>
+      <c r="AC7" t="n">
+        <v>1065</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1034</v>
       </c>
       <c r="C8" t="n">
         <v>1042</v>
       </c>
       <c r="D8" t="n">
         <v>1017</v>
       </c>
       <c r="E8" t="n">
         <v>1052</v>
       </c>
       <c r="F8" t="n">
         <v>1041</v>
       </c>
       <c r="G8" t="n">
         <v>1032</v>
       </c>
@@ -10926,99 +11274,103 @@
         <v>1037</v>
       </c>
       <c r="U8" t="n">
         <v>1033</v>
       </c>
       <c r="V8" t="n">
         <v>1041</v>
       </c>
       <c r="W8" t="n">
         <v>1033</v>
       </c>
       <c r="X8" t="n">
         <v>1033</v>
       </c>
       <c r="Y8" t="n">
         <v>1033</v>
       </c>
       <c r="Z8" t="n">
         <v>1034</v>
       </c>
       <c r="AA8" t="n">
         <v>1030</v>
       </c>
       <c r="AB8" t="n">
         <v>1034</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11118,50 +11470,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11206,50 +11563,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -11294,50 +11654,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -11382,50 +11745,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11470,50 +11836,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11558,50 +11927,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>250</v>
       </c>
       <c r="C7" t="n">
         <v>263</v>
       </c>
       <c r="D7" t="n">
         <v>214</v>
       </c>
       <c r="E7" t="n">
         <v>277</v>
       </c>
       <c r="F7" t="n">
         <v>252</v>
       </c>
       <c r="G7" t="n">
         <v>235</v>
       </c>
@@ -11646,50 +12018,53 @@
       </c>
       <c r="U7" t="n">
         <v>260</v>
       </c>
       <c r="V7" t="n">
         <v>267</v>
       </c>
       <c r="W7" t="n">
         <v>256</v>
       </c>
       <c r="X7" t="n">
         <v>288</v>
       </c>
       <c r="Y7" t="n">
         <v>288</v>
       </c>
       <c r="Z7" t="n">
         <v>254</v>
       </c>
       <c r="AA7" t="n">
         <v>256</v>
       </c>
       <c r="AB7" t="n">
         <v>258</v>
       </c>
+      <c r="AC7" t="n">
+        <v>237</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>271</v>
       </c>
       <c r="C8" t="n">
         <v>273</v>
       </c>
       <c r="D8" t="n">
         <v>266</v>
       </c>
       <c r="E8" t="n">
         <v>276</v>
       </c>
       <c r="F8" t="n">
         <v>273</v>
       </c>
       <c r="G8" t="n">
         <v>270</v>
       </c>
@@ -11732,100 +12107,104 @@
       <c r="T8" t="n">
         <v>272</v>
       </c>
       <c r="U8" t="n">
         <v>271</v>
       </c>
       <c r="V8" t="n">
         <v>273</v>
       </c>
       <c r="W8" t="n">
         <v>271</v>
       </c>
       <c r="X8" t="n">
         <v>271</v>
       </c>
       <c r="Y8" t="n">
         <v>271</v>
       </c>
       <c r="Z8" t="n">
         <v>271</v>
       </c>
       <c r="AA8" t="n">
         <v>270</v>
       </c>
       <c r="AB8" t="n">
+        <v>271</v>
+      </c>
+      <c r="AC8" t="n">
         <v>271</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB8"/>
+  <dimension ref="A1:AC8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In general, how happy, if at all, would you say you are regarding your own weight and body image?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11925,50 +12304,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very happy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -12013,50 +12397,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly happy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -12101,50 +12488,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very happy</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -12189,50 +12579,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not happy at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -12277,50 +12670,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12365,50 +12761,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>646</v>
       </c>
       <c r="D7" t="n">
         <v>671</v>
       </c>
       <c r="E7" t="n">
         <v>653</v>
       </c>
       <c r="F7" t="n">
         <v>668</v>
       </c>
       <c r="G7" t="n">
         <v>683</v>
       </c>
@@ -12453,50 +12852,53 @@
       </c>
       <c r="U7" t="n">
         <v>668</v>
       </c>
       <c r="V7" t="n">
         <v>690</v>
       </c>
       <c r="W7" t="n">
         <v>672</v>
       </c>
       <c r="X7" t="n">
         <v>655</v>
       </c>
       <c r="Y7" t="n">
         <v>636</v>
       </c>
       <c r="Z7" t="n">
         <v>667</v>
       </c>
       <c r="AA7" t="n">
         <v>636</v>
       </c>
       <c r="AB7" t="n">
         <v>653</v>
       </c>
+      <c r="AC7" t="n">
+        <v>658</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>652</v>
       </c>
       <c r="C8" t="n">
         <v>658</v>
       </c>
       <c r="D8" t="n">
         <v>642</v>
       </c>
       <c r="E8" t="n">
         <v>664</v>
       </c>
       <c r="F8" t="n">
         <v>657</v>
       </c>
       <c r="G8" t="n">
         <v>651</v>
       </c>
@@ -12539,47 +12941,50 @@
       <c r="T8" t="n">
         <v>655</v>
       </c>
       <c r="U8" t="n">
         <v>652</v>
       </c>
       <c r="V8" t="n">
         <v>657</v>
       </c>
       <c r="W8" t="n">
         <v>652</v>
       </c>
       <c r="X8" t="n">
         <v>652</v>
       </c>
       <c r="Y8" t="n">
         <v>652</v>
       </c>
       <c r="Z8" t="n">
         <v>652</v>
       </c>
       <c r="AA8" t="n">
         <v>650</v>
       </c>
       <c r="AB8" t="n">
+        <v>652</v>
+      </c>
+      <c r="AC8" t="n">
         <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>