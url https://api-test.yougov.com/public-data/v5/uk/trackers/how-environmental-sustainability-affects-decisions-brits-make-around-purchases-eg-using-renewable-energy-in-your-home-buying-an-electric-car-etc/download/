--- v0 (2026-07-11)
+++ v1 (2026-09-09)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,428 +550,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1968</v>
       </c>
       <c r="C7" t="n">
         <v>1991</v>
       </c>
       <c r="D7" t="n">
         <v>2022</v>
       </c>
       <c r="E7" t="n">
         <v>2004</v>
       </c>
       <c r="F7" t="n">
         <v>2010</v>
       </c>
       <c r="G7" t="n">
         <v>2010</v>
       </c>
       <c r="H7" t="n">
         <v>2008</v>
       </c>
       <c r="I7" t="n">
         <v>2004</v>
       </c>
       <c r="J7" t="n">
         <v>2001</v>
       </c>
       <c r="K7" t="n">
         <v>2006</v>
       </c>
       <c r="L7" t="n">
         <v>2007</v>
       </c>
       <c r="M7" t="n">
         <v>2009</v>
       </c>
       <c r="N7" t="n">
         <v>2005</v>
       </c>
       <c r="O7" t="n">
         <v>2001</v>
       </c>
+      <c r="P7" t="n">
+        <v>2017</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1950</v>
       </c>
       <c r="C8" t="n">
         <v>1977</v>
       </c>
       <c r="D8" t="n">
         <v>2011</v>
       </c>
       <c r="E8" t="n">
         <v>1964</v>
       </c>
       <c r="F8" t="n">
         <v>1979</v>
       </c>
       <c r="G8" t="n">
         <v>2005</v>
       </c>
       <c r="H8" t="n">
         <v>1994</v>
       </c>
       <c r="I8" t="n">
         <v>1996</v>
       </c>
       <c r="J8" t="n">
         <v>1983</v>
       </c>
       <c r="K8" t="n">
         <v>2040</v>
       </c>
       <c r="L8" t="n">
         <v>2040</v>
       </c>
       <c r="M8" t="n">
         <v>2023</v>
       </c>
       <c r="N8" t="n">
         <v>1998</v>
       </c>
       <c r="O8" t="n">
         <v>1988</v>
+      </c>
+      <c r="P8" t="n">
+        <v>2017</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1005,428 +1033,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>325</v>
       </c>
       <c r="C7" t="n">
         <v>341</v>
       </c>
       <c r="D7" t="n">
         <v>338</v>
       </c>
       <c r="E7" t="n">
         <v>325</v>
       </c>
       <c r="F7" t="n">
         <v>332</v>
       </c>
       <c r="G7" t="n">
         <v>346</v>
       </c>
       <c r="H7" t="n">
         <v>333</v>
       </c>
       <c r="I7" t="n">
         <v>343</v>
       </c>
       <c r="J7" t="n">
         <v>331</v>
       </c>
       <c r="K7" t="n">
         <v>335</v>
       </c>
       <c r="L7" t="n">
         <v>348</v>
       </c>
       <c r="M7" t="n">
         <v>354</v>
       </c>
       <c r="N7" t="n">
         <v>338</v>
       </c>
       <c r="O7" t="n">
         <v>340</v>
       </c>
+      <c r="P7" t="n">
+        <v>337</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>317</v>
       </c>
       <c r="C8" t="n">
         <v>343</v>
       </c>
       <c r="D8" t="n">
         <v>335</v>
       </c>
       <c r="E8" t="n">
         <v>321</v>
       </c>
       <c r="F8" t="n">
         <v>323</v>
       </c>
       <c r="G8" t="n">
         <v>348</v>
       </c>
       <c r="H8" t="n">
         <v>330</v>
       </c>
       <c r="I8" t="n">
         <v>337</v>
       </c>
       <c r="J8" t="n">
         <v>323</v>
       </c>
       <c r="K8" t="n">
         <v>333</v>
       </c>
       <c r="L8" t="n">
         <v>345</v>
       </c>
       <c r="M8" t="n">
         <v>351</v>
       </c>
       <c r="N8" t="n">
         <v>333</v>
       </c>
       <c r="O8" t="n">
         <v>334</v>
+      </c>
+      <c r="P8" t="n">
+        <v>333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1461,428 +1516,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>472</v>
       </c>
       <c r="C7" t="n">
         <v>484</v>
       </c>
       <c r="D7" t="n">
         <v>480</v>
       </c>
       <c r="E7" t="n">
         <v>486</v>
       </c>
       <c r="F7" t="n">
         <v>485</v>
       </c>
       <c r="G7" t="n">
         <v>489</v>
       </c>
       <c r="H7" t="n">
         <v>483</v>
       </c>
       <c r="I7" t="n">
         <v>498</v>
       </c>
       <c r="J7" t="n">
         <v>495</v>
       </c>
       <c r="K7" t="n">
         <v>501</v>
       </c>
       <c r="L7" t="n">
         <v>467</v>
       </c>
       <c r="M7" t="n">
         <v>492</v>
       </c>
       <c r="N7" t="n">
         <v>469</v>
       </c>
       <c r="O7" t="n">
         <v>496</v>
       </c>
+      <c r="P7" t="n">
+        <v>468</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>453</v>
       </c>
       <c r="C8" t="n">
         <v>478</v>
       </c>
       <c r="D8" t="n">
         <v>470</v>
       </c>
       <c r="E8" t="n">
         <v>469</v>
       </c>
       <c r="F8" t="n">
         <v>472</v>
       </c>
       <c r="G8" t="n">
         <v>479</v>
       </c>
       <c r="H8" t="n">
         <v>473</v>
       </c>
       <c r="I8" t="n">
         <v>486</v>
       </c>
       <c r="J8" t="n">
         <v>487</v>
       </c>
       <c r="K8" t="n">
         <v>502</v>
       </c>
       <c r="L8" t="n">
         <v>464</v>
       </c>
       <c r="M8" t="n">
         <v>487</v>
       </c>
       <c r="N8" t="n">
         <v>461</v>
       </c>
       <c r="O8" t="n">
         <v>489</v>
+      </c>
+      <c r="P8" t="n">
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1917,428 +1999,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>171</v>
       </c>
       <c r="C7" t="n">
         <v>178</v>
       </c>
       <c r="D7" t="n">
         <v>169</v>
       </c>
       <c r="E7" t="n">
         <v>183</v>
       </c>
       <c r="F7" t="n">
         <v>164</v>
       </c>
       <c r="G7" t="n">
         <v>174</v>
       </c>
       <c r="H7" t="n">
         <v>148</v>
       </c>
       <c r="I7" t="n">
         <v>133</v>
       </c>
       <c r="J7" t="n">
         <v>121</v>
       </c>
       <c r="K7" t="n">
         <v>113</v>
       </c>
       <c r="L7" t="n">
         <v>157</v>
       </c>
       <c r="M7" t="n">
         <v>145</v>
       </c>
       <c r="N7" t="n">
         <v>165</v>
       </c>
       <c r="O7" t="n">
         <v>164</v>
       </c>
+      <c r="P7" t="n">
+        <v>174</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>187</v>
       </c>
       <c r="C8" t="n">
         <v>179</v>
       </c>
       <c r="D8" t="n">
         <v>169</v>
       </c>
       <c r="E8" t="n">
         <v>183</v>
       </c>
       <c r="F8" t="n">
         <v>170</v>
       </c>
       <c r="G8" t="n">
         <v>174</v>
       </c>
       <c r="H8" t="n">
         <v>153</v>
       </c>
       <c r="I8" t="n">
         <v>148</v>
       </c>
       <c r="J8" t="n">
         <v>123</v>
       </c>
       <c r="K8" t="n">
         <v>112</v>
       </c>
       <c r="L8" t="n">
         <v>161</v>
       </c>
       <c r="M8" t="n">
         <v>152</v>
       </c>
       <c r="N8" t="n">
         <v>164</v>
       </c>
       <c r="O8" t="n">
         <v>164</v>
+      </c>
+      <c r="P8" t="n">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2373,428 +2482,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>97</v>
       </c>
       <c r="C7" t="n">
         <v>101</v>
       </c>
       <c r="D7" t="n">
         <v>104</v>
       </c>
       <c r="E7" t="n">
         <v>94</v>
       </c>
       <c r="F7" t="n">
         <v>108</v>
       </c>
       <c r="G7" t="n">
         <v>108</v>
       </c>
       <c r="H7" t="n">
         <v>97</v>
       </c>
       <c r="I7" t="n">
         <v>101</v>
       </c>
       <c r="J7" t="n">
         <v>105</v>
       </c>
       <c r="K7" t="n">
         <v>87</v>
       </c>
       <c r="L7" t="n">
         <v>94</v>
       </c>
       <c r="M7" t="n">
         <v>103</v>
       </c>
       <c r="N7" t="n">
         <v>103</v>
       </c>
       <c r="O7" t="n">
         <v>102</v>
       </c>
+      <c r="P7" t="n">
+        <v>106</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>96</v>
       </c>
       <c r="C8" t="n">
         <v>98</v>
       </c>
       <c r="D8" t="n">
         <v>101</v>
       </c>
       <c r="E8" t="n">
         <v>93</v>
       </c>
       <c r="F8" t="n">
         <v>101</v>
       </c>
       <c r="G8" t="n">
         <v>106</v>
       </c>
       <c r="H8" t="n">
         <v>97</v>
       </c>
       <c r="I8" t="n">
         <v>104</v>
       </c>
       <c r="J8" t="n">
         <v>99</v>
       </c>
       <c r="K8" t="n">
         <v>88</v>
       </c>
       <c r="L8" t="n">
         <v>95</v>
       </c>
       <c r="M8" t="n">
         <v>103</v>
       </c>
       <c r="N8" t="n">
         <v>102</v>
       </c>
       <c r="O8" t="n">
         <v>101</v>
+      </c>
+      <c r="P8" t="n">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2829,428 +2965,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1155</v>
       </c>
       <c r="C7" t="n">
         <v>1217</v>
       </c>
       <c r="D7" t="n">
         <v>1221</v>
       </c>
       <c r="E7" t="n">
         <v>1217</v>
       </c>
       <c r="F7" t="n">
         <v>1215</v>
       </c>
       <c r="G7" t="n">
         <v>1193</v>
       </c>
       <c r="H7" t="n">
         <v>1237</v>
       </c>
       <c r="I7" t="n">
         <v>1207</v>
       </c>
       <c r="J7" t="n">
         <v>1231</v>
       </c>
       <c r="K7" t="n">
         <v>1198</v>
       </c>
       <c r="L7" t="n">
         <v>1232</v>
       </c>
       <c r="M7" t="n">
         <v>1218</v>
       </c>
       <c r="N7" t="n">
         <v>1220</v>
       </c>
       <c r="O7" t="n">
         <v>1209</v>
       </c>
+      <c r="P7" t="n">
+        <v>1203</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1098</v>
       </c>
       <c r="C8" t="n">
         <v>1144</v>
       </c>
       <c r="D8" t="n">
         <v>1154</v>
       </c>
       <c r="E8" t="n">
         <v>1134</v>
       </c>
       <c r="F8" t="n">
         <v>1134</v>
       </c>
       <c r="G8" t="n">
         <v>1131</v>
       </c>
       <c r="H8" t="n">
         <v>1175</v>
       </c>
       <c r="I8" t="n">
         <v>1139</v>
       </c>
       <c r="J8" t="n">
         <v>1167</v>
       </c>
       <c r="K8" t="n">
         <v>1152</v>
       </c>
       <c r="L8" t="n">
         <v>1200</v>
       </c>
       <c r="M8" t="n">
         <v>1178</v>
       </c>
       <c r="N8" t="n">
         <v>1164</v>
       </c>
       <c r="O8" t="n">
         <v>1148</v>
+      </c>
+      <c r="P8" t="n">
+        <v>1150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3285,428 +3448,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>813</v>
       </c>
       <c r="C7" t="n">
         <v>774</v>
       </c>
       <c r="D7" t="n">
         <v>801</v>
       </c>
       <c r="E7" t="n">
         <v>787</v>
       </c>
       <c r="F7" t="n">
         <v>795</v>
       </c>
       <c r="G7" t="n">
         <v>817</v>
       </c>
       <c r="H7" t="n">
         <v>771</v>
       </c>
       <c r="I7" t="n">
         <v>797</v>
       </c>
       <c r="J7" t="n">
         <v>770</v>
       </c>
       <c r="K7" t="n">
         <v>808</v>
       </c>
       <c r="L7" t="n">
         <v>775</v>
       </c>
       <c r="M7" t="n">
         <v>791</v>
       </c>
       <c r="N7" t="n">
         <v>785</v>
       </c>
       <c r="O7" t="n">
         <v>792</v>
       </c>
+      <c r="P7" t="n">
+        <v>814</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>852</v>
       </c>
       <c r="C8" t="n">
         <v>833</v>
       </c>
       <c r="D8" t="n">
         <v>857</v>
       </c>
       <c r="E8" t="n">
         <v>830</v>
       </c>
       <c r="F8" t="n">
         <v>845</v>
       </c>
       <c r="G8" t="n">
         <v>874</v>
       </c>
       <c r="H8" t="n">
         <v>819</v>
       </c>
       <c r="I8" t="n">
         <v>857</v>
       </c>
       <c r="J8" t="n">
         <v>816</v>
       </c>
       <c r="K8" t="n">
         <v>888</v>
       </c>
       <c r="L8" t="n">
         <v>840</v>
       </c>
       <c r="M8" t="n">
         <v>845</v>
       </c>
       <c r="N8" t="n">
         <v>835</v>
       </c>
       <c r="O8" t="n">
         <v>840</v>
+      </c>
+      <c r="P8" t="n">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3741,428 +3931,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>161</v>
       </c>
       <c r="D7" t="n">
         <v>164</v>
       </c>
       <c r="E7" t="n">
         <v>134</v>
       </c>
       <c r="F7" t="n">
         <v>131</v>
       </c>
       <c r="G7" t="n">
         <v>180</v>
       </c>
       <c r="H7" t="n">
         <v>189</v>
       </c>
       <c r="I7" t="n">
         <v>194</v>
       </c>
       <c r="J7" t="n">
         <v>176</v>
       </c>
       <c r="K7" t="n">
         <v>235</v>
       </c>
       <c r="L7" t="n">
         <v>242</v>
       </c>
       <c r="M7" t="n">
         <v>239</v>
       </c>
       <c r="N7" t="n">
         <v>184</v>
       </c>
       <c r="O7" t="n">
         <v>190</v>
       </c>
+      <c r="P7" t="n">
+        <v>235</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>165</v>
       </c>
       <c r="C8" t="n">
         <v>189</v>
       </c>
       <c r="D8" t="n">
         <v>190</v>
       </c>
       <c r="E8" t="n">
         <v>152</v>
       </c>
       <c r="F8" t="n">
         <v>146</v>
       </c>
       <c r="G8" t="n">
         <v>209</v>
       </c>
       <c r="H8" t="n">
         <v>230</v>
       </c>
       <c r="I8" t="n">
         <v>241</v>
       </c>
       <c r="J8" t="n">
         <v>209</v>
       </c>
       <c r="K8" t="n">
         <v>301</v>
       </c>
       <c r="L8" t="n">
         <v>311</v>
       </c>
       <c r="M8" t="n">
         <v>307</v>
       </c>
       <c r="N8" t="n">
         <v>227</v>
       </c>
       <c r="O8" t="n">
         <v>229</v>
+      </c>
+      <c r="P8" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4197,428 +4414,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>828</v>
       </c>
       <c r="C7" t="n">
         <v>837</v>
       </c>
       <c r="D7" t="n">
         <v>866</v>
       </c>
       <c r="E7" t="n">
         <v>840</v>
       </c>
       <c r="F7" t="n">
         <v>864</v>
       </c>
       <c r="G7" t="n">
         <v>830</v>
       </c>
       <c r="H7" t="n">
         <v>815</v>
       </c>
       <c r="I7" t="n">
         <v>809</v>
       </c>
       <c r="J7" t="n">
         <v>826</v>
       </c>
       <c r="K7" t="n">
         <v>808</v>
       </c>
       <c r="L7" t="n">
         <v>798</v>
       </c>
       <c r="M7" t="n">
         <v>797</v>
       </c>
       <c r="N7" t="n">
         <v>817</v>
       </c>
       <c r="O7" t="n">
         <v>819</v>
       </c>
+      <c r="P7" t="n">
+        <v>791</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>831</v>
       </c>
       <c r="C8" t="n">
         <v>842</v>
       </c>
       <c r="D8" t="n">
         <v>872</v>
       </c>
       <c r="E8" t="n">
         <v>841</v>
       </c>
       <c r="F8" t="n">
         <v>866</v>
       </c>
       <c r="G8" t="n">
         <v>838</v>
       </c>
       <c r="H8" t="n">
         <v>811</v>
       </c>
       <c r="I8" t="n">
         <v>810</v>
       </c>
       <c r="J8" t="n">
         <v>822</v>
       </c>
       <c r="K8" t="n">
         <v>821</v>
       </c>
       <c r="L8" t="n">
         <v>806</v>
       </c>
       <c r="M8" t="n">
         <v>789</v>
       </c>
       <c r="N8" t="n">
         <v>813</v>
       </c>
       <c r="O8" t="n">
         <v>807</v>
+      </c>
+      <c r="P8" t="n">
+        <v>845</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4653,428 +4897,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>480</v>
       </c>
       <c r="C7" t="n">
         <v>468</v>
       </c>
       <c r="D7" t="n">
         <v>474</v>
       </c>
       <c r="E7" t="n">
         <v>460</v>
       </c>
       <c r="F7" t="n">
         <v>465</v>
       </c>
       <c r="G7" t="n">
         <v>470</v>
       </c>
       <c r="H7" t="n">
         <v>471</v>
       </c>
       <c r="I7" t="n">
         <v>463</v>
       </c>
       <c r="J7" t="n">
         <v>472</v>
       </c>
       <c r="K7" t="n">
         <v>448</v>
       </c>
       <c r="L7" t="n">
         <v>452</v>
       </c>
       <c r="M7" t="n">
         <v>455</v>
       </c>
       <c r="N7" t="n">
         <v>465</v>
       </c>
       <c r="O7" t="n">
         <v>465</v>
       </c>
+      <c r="P7" t="n">
+        <v>454</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>498</v>
       </c>
       <c r="C8" t="n">
         <v>484</v>
       </c>
       <c r="D8" t="n">
         <v>492</v>
       </c>
       <c r="E8" t="n">
         <v>474</v>
       </c>
       <c r="F8" t="n">
         <v>482</v>
       </c>
       <c r="G8" t="n">
         <v>488</v>
       </c>
       <c r="H8" t="n">
         <v>486</v>
       </c>
       <c r="I8" t="n">
         <v>475</v>
       </c>
       <c r="J8" t="n">
         <v>487</v>
       </c>
       <c r="K8" t="n">
         <v>465</v>
       </c>
       <c r="L8" t="n">
         <v>470</v>
       </c>
       <c r="M8" t="n">
         <v>469</v>
       </c>
       <c r="N8" t="n">
         <v>483</v>
       </c>
       <c r="O8" t="n">
         <v>484</v>
+      </c>
+      <c r="P8" t="n">
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5109,428 +5380,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>515</v>
       </c>
       <c r="C7" t="n">
         <v>525</v>
       </c>
       <c r="D7" t="n">
         <v>518</v>
       </c>
       <c r="E7" t="n">
         <v>570</v>
       </c>
       <c r="F7" t="n">
         <v>550</v>
       </c>
       <c r="G7" t="n">
         <v>530</v>
       </c>
       <c r="H7" t="n">
         <v>533</v>
       </c>
       <c r="I7" t="n">
         <v>538</v>
       </c>
       <c r="J7" t="n">
         <v>527</v>
       </c>
       <c r="K7" t="n">
         <v>515</v>
       </c>
       <c r="L7" t="n">
         <v>515</v>
       </c>
       <c r="M7" t="n">
         <v>518</v>
       </c>
       <c r="N7" t="n">
         <v>539</v>
       </c>
       <c r="O7" t="n">
         <v>527</v>
       </c>
+      <c r="P7" t="n">
+        <v>537</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>455</v>
       </c>
       <c r="C8" t="n">
         <v>462</v>
       </c>
       <c r="D8" t="n">
         <v>457</v>
       </c>
       <c r="E8" t="n">
         <v>498</v>
       </c>
       <c r="F8" t="n">
         <v>484</v>
       </c>
       <c r="G8" t="n">
         <v>470</v>
       </c>
       <c r="H8" t="n">
         <v>467</v>
       </c>
       <c r="I8" t="n">
         <v>470</v>
       </c>
       <c r="J8" t="n">
         <v>465</v>
       </c>
       <c r="K8" t="n">
         <v>454</v>
       </c>
       <c r="L8" t="n">
         <v>454</v>
       </c>
       <c r="M8" t="n">
         <v>457</v>
       </c>
       <c r="N8" t="n">
         <v>475</v>
       </c>
       <c r="O8" t="n">
         <v>468</v>
+      </c>
+      <c r="P8" t="n">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5565,428 +5863,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>906</v>
       </c>
       <c r="C7" t="n">
         <v>910</v>
       </c>
       <c r="D7" t="n">
         <v>929</v>
       </c>
       <c r="E7" t="n">
         <v>903</v>
       </c>
       <c r="F7" t="n">
         <v>923</v>
       </c>
       <c r="G7" t="n">
         <v>928</v>
       </c>
       <c r="H7" t="n">
         <v>934</v>
       </c>
       <c r="I7" t="n">
         <v>928</v>
       </c>
       <c r="J7" t="n">
         <v>927</v>
       </c>
       <c r="K7" t="n">
         <v>967</v>
       </c>
       <c r="L7" t="n">
         <v>949</v>
       </c>
       <c r="M7" t="n">
         <v>961</v>
       </c>
       <c r="N7" t="n">
         <v>948</v>
       </c>
       <c r="O7" t="n">
         <v>941</v>
       </c>
+      <c r="P7" t="n">
+        <v>972</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>915</v>
       </c>
       <c r="C8" t="n">
         <v>926</v>
       </c>
       <c r="D8" t="n">
         <v>947</v>
       </c>
       <c r="E8" t="n">
         <v>898</v>
       </c>
       <c r="F8" t="n">
         <v>926</v>
       </c>
       <c r="G8" t="n">
         <v>952</v>
       </c>
       <c r="H8" t="n">
         <v>956</v>
       </c>
       <c r="I8" t="n">
         <v>950</v>
       </c>
       <c r="J8" t="n">
         <v>942</v>
       </c>
       <c r="K8" t="n">
         <v>1025</v>
       </c>
       <c r="L8" t="n">
         <v>1008</v>
       </c>
       <c r="M8" t="n">
         <v>1006</v>
       </c>
       <c r="N8" t="n">
         <v>975</v>
       </c>
       <c r="O8" t="n">
         <v>965</v>
+      </c>
+      <c r="P8" t="n">
+        <v>978</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6021,428 +6346,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1062</v>
       </c>
       <c r="C7" t="n">
         <v>1081</v>
       </c>
       <c r="D7" t="n">
         <v>1093</v>
       </c>
       <c r="E7" t="n">
         <v>1101</v>
       </c>
       <c r="F7" t="n">
         <v>1087</v>
       </c>
       <c r="G7" t="n">
         <v>1082</v>
       </c>
       <c r="H7" t="n">
         <v>1074</v>
       </c>
       <c r="I7" t="n">
         <v>1076</v>
       </c>
       <c r="J7" t="n">
         <v>1074</v>
       </c>
       <c r="K7" t="n">
         <v>1039</v>
       </c>
       <c r="L7" t="n">
         <v>1058</v>
       </c>
       <c r="M7" t="n">
         <v>1048</v>
       </c>
       <c r="N7" t="n">
         <v>1057</v>
       </c>
       <c r="O7" t="n">
         <v>1060</v>
       </c>
+      <c r="P7" t="n">
+        <v>1045</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1035</v>
       </c>
       <c r="C8" t="n">
         <v>1051</v>
       </c>
       <c r="D8" t="n">
         <v>1064</v>
       </c>
       <c r="E8" t="n">
         <v>1066</v>
       </c>
       <c r="F8" t="n">
         <v>1053</v>
       </c>
       <c r="G8" t="n">
         <v>1053</v>
       </c>
       <c r="H8" t="n">
         <v>1038</v>
       </c>
       <c r="I8" t="n">
         <v>1045</v>
       </c>
       <c r="J8" t="n">
         <v>1041</v>
       </c>
       <c r="K8" t="n">
         <v>1015</v>
       </c>
       <c r="L8" t="n">
         <v>1032</v>
       </c>
       <c r="M8" t="n">
         <v>1017</v>
       </c>
       <c r="N8" t="n">
         <v>1023</v>
       </c>
       <c r="O8" t="n">
         <v>1023</v>
+      </c>
+      <c r="P8" t="n">
+        <v>1039</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6477,428 +6829,455 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>266</v>
       </c>
       <c r="C7" t="n">
         <v>231</v>
       </c>
       <c r="D7" t="n">
         <v>272</v>
       </c>
       <c r="E7" t="n">
         <v>239</v>
       </c>
       <c r="F7" t="n">
         <v>240</v>
       </c>
       <c r="G7" t="n">
         <v>218</v>
       </c>
       <c r="H7" t="n">
         <v>265</v>
       </c>
       <c r="I7" t="n">
         <v>246</v>
       </c>
       <c r="J7" t="n">
         <v>270</v>
       </c>
       <c r="K7" t="n">
         <v>285</v>
       </c>
       <c r="L7" t="n">
         <v>276</v>
       </c>
       <c r="M7" t="n">
         <v>264</v>
       </c>
       <c r="N7" t="n">
         <v>264</v>
       </c>
       <c r="O7" t="n">
         <v>235</v>
       </c>
+      <c r="P7" t="n">
+        <v>277</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>280</v>
       </c>
       <c r="C8" t="n">
         <v>237</v>
       </c>
       <c r="D8" t="n">
         <v>285</v>
       </c>
       <c r="E8" t="n">
         <v>240</v>
       </c>
       <c r="F8" t="n">
         <v>247</v>
       </c>
       <c r="G8" t="n">
         <v>232</v>
       </c>
       <c r="H8" t="n">
         <v>275</v>
       </c>
       <c r="I8" t="n">
         <v>261</v>
       </c>
       <c r="J8" t="n">
         <v>288</v>
       </c>
       <c r="K8" t="n">
         <v>322</v>
       </c>
       <c r="L8" t="n">
         <v>317</v>
       </c>
       <c r="M8" t="n">
         <v>292</v>
       </c>
       <c r="N8" t="n">
         <v>285</v>
       </c>
       <c r="O8" t="n">
         <v>248</v>
+      </c>
+      <c r="P8" t="n">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O8"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Generally speaking, to what extent, if at all, does environmental sustainability play a part in your decisions in the following areas of life? Purchases (e.g. using renewable energy in your home, buying an electric car, etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6933,388 +7312,414 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>To a large extent</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>A fair amount</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very much</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>637</v>
       </c>
       <c r="C7" t="n">
         <v>656</v>
       </c>
       <c r="D7" t="n">
         <v>659</v>
       </c>
       <c r="E7" t="n">
         <v>677</v>
       </c>
       <c r="F7" t="n">
         <v>681</v>
       </c>
       <c r="G7" t="n">
         <v>675</v>
       </c>
       <c r="H7" t="n">
         <v>682</v>
       </c>
       <c r="I7" t="n">
         <v>683</v>
       </c>
       <c r="J7" t="n">
         <v>679</v>
       </c>
       <c r="K7" t="n">
         <v>685</v>
       </c>
       <c r="L7" t="n">
         <v>665</v>
       </c>
       <c r="M7" t="n">
         <v>651</v>
       </c>
       <c r="N7" t="n">
         <v>666</v>
       </c>
       <c r="O7" t="n">
         <v>664</v>
       </c>
+      <c r="P7" t="n">
+        <v>655</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>616</v>
       </c>
       <c r="C8" t="n">
         <v>641</v>
       </c>
       <c r="D8" t="n">
         <v>652</v>
       </c>
       <c r="E8" t="n">
         <v>659</v>
       </c>
       <c r="F8" t="n">
         <v>666</v>
       </c>
       <c r="G8" t="n">
         <v>667</v>
       </c>
       <c r="H8" t="n">
         <v>667</v>
       </c>
       <c r="I8" t="n">
         <v>661</v>
       </c>
       <c r="J8" t="n">
         <v>664</v>
       </c>
       <c r="K8" t="n">
         <v>684</v>
       </c>
       <c r="L8" t="n">
         <v>659</v>
       </c>
       <c r="M8" t="n">
         <v>637</v>
       </c>
       <c r="N8" t="n">
         <v>655</v>
       </c>
       <c r="O8" t="n">
         <v>651</v>
+      </c>
+      <c r="P8" t="n">
+        <v>656</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>