--- v0 (2026-07-09)
+++ v1 (2026-08-25)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -516,50 +516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -749,50 +750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -891,50 +897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1033,50 +1042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -1175,50 +1187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1317,50 +1332,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1459,50 +1477,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1709</v>
       </c>
       <c r="C7" t="n">
         <v>1702</v>
       </c>
       <c r="D7" t="n">
         <v>1666</v>
       </c>
       <c r="E7" t="n">
         <v>1695</v>
       </c>
       <c r="F7" t="n">
         <v>1692</v>
       </c>
       <c r="G7" t="n">
         <v>1619</v>
       </c>
@@ -1601,50 +1622,53 @@
       </c>
       <c r="AM7" t="n">
         <v>1692</v>
       </c>
       <c r="AN7" t="n">
         <v>1711</v>
       </c>
       <c r="AO7" t="n">
         <v>1758</v>
       </c>
       <c r="AP7" t="n">
         <v>1765</v>
       </c>
       <c r="AQ7" t="n">
         <v>1792</v>
       </c>
       <c r="AR7" t="n">
         <v>1719</v>
       </c>
       <c r="AS7" t="n">
         <v>1757</v>
       </c>
       <c r="AT7" t="n">
         <v>1809</v>
       </c>
+      <c r="AU7" t="n">
+        <v>1754</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1709</v>
       </c>
       <c r="C8" t="n">
         <v>1702</v>
       </c>
       <c r="D8" t="n">
         <v>1666</v>
       </c>
       <c r="E8" t="n">
         <v>1695</v>
       </c>
       <c r="F8" t="n">
         <v>1692</v>
       </c>
       <c r="G8" t="n">
         <v>1619</v>
       </c>
@@ -1742,64 +1766,67 @@
         <v>1699</v>
       </c>
       <c r="AM8" t="n">
         <v>1692</v>
       </c>
       <c r="AN8" t="n">
         <v>1711</v>
       </c>
       <c r="AO8" t="n">
         <v>1758</v>
       </c>
       <c r="AP8" t="n">
         <v>1765</v>
       </c>
       <c r="AQ8" t="n">
         <v>1792</v>
       </c>
       <c r="AR8" t="n">
         <v>1719</v>
       </c>
       <c r="AS8" t="n">
         <v>1757</v>
       </c>
       <c r="AT8" t="n">
         <v>1809</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>1754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1809,50 +1836,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2042,50 +2070,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2184,50 +2217,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -2326,50 +2362,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2468,50 +2507,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2610,50 +2652,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2752,50 +2797,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>279</v>
       </c>
       <c r="C7" t="n">
         <v>280</v>
       </c>
       <c r="D7" t="n">
         <v>277</v>
       </c>
       <c r="E7" t="n">
         <v>272</v>
       </c>
       <c r="F7" t="n">
         <v>282</v>
       </c>
       <c r="G7" t="n">
         <v>275</v>
       </c>
@@ -2894,50 +2942,53 @@
       </c>
       <c r="AM7" t="n">
         <v>287</v>
       </c>
       <c r="AN7" t="n">
         <v>294</v>
       </c>
       <c r="AO7" t="n">
         <v>291</v>
       </c>
       <c r="AP7" t="n">
         <v>297</v>
       </c>
       <c r="AQ7" t="n">
         <v>291</v>
       </c>
       <c r="AR7" t="n">
         <v>282</v>
       </c>
       <c r="AS7" t="n">
         <v>283</v>
       </c>
       <c r="AT7" t="n">
         <v>267</v>
       </c>
+      <c r="AU7" t="n">
+        <v>287</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>282</v>
       </c>
       <c r="C8" t="n">
         <v>281</v>
       </c>
       <c r="D8" t="n">
         <v>275</v>
       </c>
       <c r="E8" t="n">
         <v>280</v>
       </c>
       <c r="F8" t="n">
         <v>279</v>
       </c>
       <c r="G8" t="n">
         <v>269</v>
       </c>
@@ -3035,64 +3086,67 @@
         <v>279</v>
       </c>
       <c r="AM8" t="n">
         <v>277</v>
       </c>
       <c r="AN8" t="n">
         <v>281</v>
       </c>
       <c r="AO8" t="n">
         <v>288</v>
       </c>
       <c r="AP8" t="n">
         <v>289</v>
       </c>
       <c r="AQ8" t="n">
         <v>294</v>
       </c>
       <c r="AR8" t="n">
         <v>282</v>
       </c>
       <c r="AS8" t="n">
         <v>288</v>
       </c>
       <c r="AT8" t="n">
         <v>297</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3102,50 +3156,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3335,50 +3390,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3477,50 +3537,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3619,50 +3682,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3761,50 +3827,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3903,50 +3972,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4045,50 +4117,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>407</v>
       </c>
       <c r="C7" t="n">
         <v>424</v>
       </c>
       <c r="D7" t="n">
         <v>409</v>
       </c>
       <c r="E7" t="n">
         <v>417</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>383</v>
       </c>
@@ -4187,50 +4262,53 @@
       </c>
       <c r="AM7" t="n">
         <v>415</v>
       </c>
       <c r="AN7" t="n">
         <v>411</v>
       </c>
       <c r="AO7" t="n">
         <v>420</v>
       </c>
       <c r="AP7" t="n">
         <v>443</v>
       </c>
       <c r="AQ7" t="n">
         <v>445</v>
       </c>
       <c r="AR7" t="n">
         <v>398</v>
       </c>
       <c r="AS7" t="n">
         <v>445</v>
       </c>
       <c r="AT7" t="n">
         <v>467</v>
       </c>
+      <c r="AU7" t="n">
+        <v>422</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>417</v>
       </c>
       <c r="C8" t="n">
         <v>415</v>
       </c>
       <c r="D8" t="n">
         <v>407</v>
       </c>
       <c r="E8" t="n">
         <v>414</v>
       </c>
       <c r="F8" t="n">
         <v>413</v>
       </c>
       <c r="G8" t="n">
         <v>390</v>
       </c>
@@ -4328,64 +4406,67 @@
         <v>403</v>
       </c>
       <c r="AM8" t="n">
         <v>401</v>
       </c>
       <c r="AN8" t="n">
         <v>406</v>
       </c>
       <c r="AO8" t="n">
         <v>417</v>
       </c>
       <c r="AP8" t="n">
         <v>418</v>
       </c>
       <c r="AQ8" t="n">
         <v>425</v>
       </c>
       <c r="AR8" t="n">
         <v>407</v>
       </c>
       <c r="AS8" t="n">
         <v>416</v>
       </c>
       <c r="AT8" t="n">
         <v>429</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4395,50 +4476,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4628,50 +4710,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4770,50 +4857,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -4912,50 +5002,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -5054,50 +5147,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -5196,50 +5292,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5338,50 +5437,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>157</v>
       </c>
       <c r="C7" t="n">
         <v>140</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>153</v>
       </c>
       <c r="F7" t="n">
         <v>147</v>
       </c>
       <c r="G7" t="n">
         <v>141</v>
       </c>
@@ -5480,50 +5582,53 @@
       </c>
       <c r="AM7" t="n">
         <v>147</v>
       </c>
       <c r="AN7" t="n">
         <v>151</v>
       </c>
       <c r="AO7" t="n">
         <v>155</v>
       </c>
       <c r="AP7" t="n">
         <v>145</v>
       </c>
       <c r="AQ7" t="n">
         <v>147</v>
       </c>
       <c r="AR7" t="n">
         <v>146</v>
       </c>
       <c r="AS7" t="n">
         <v>152</v>
       </c>
       <c r="AT7" t="n">
         <v>154</v>
       </c>
+      <c r="AU7" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>147</v>
       </c>
       <c r="C8" t="n">
         <v>146</v>
       </c>
       <c r="D8" t="n">
         <v>143</v>
       </c>
       <c r="E8" t="n">
         <v>146</v>
       </c>
       <c r="F8" t="n">
         <v>146</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
@@ -5621,64 +5726,67 @@
         <v>148</v>
       </c>
       <c r="AM8" t="n">
         <v>147</v>
       </c>
       <c r="AN8" t="n">
         <v>149</v>
       </c>
       <c r="AO8" t="n">
         <v>153</v>
       </c>
       <c r="AP8" t="n">
         <v>154</v>
       </c>
       <c r="AQ8" t="n">
         <v>156</v>
       </c>
       <c r="AR8" t="n">
         <v>150</v>
       </c>
       <c r="AS8" t="n">
         <v>153</v>
       </c>
       <c r="AT8" t="n">
         <v>157</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5688,50 +5796,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5921,50 +6030,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6063,50 +6177,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6205,50 +6322,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -6347,50 +6467,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -6489,50 +6612,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -6631,50 +6757,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>89</v>
       </c>
       <c r="C7" t="n">
         <v>93</v>
       </c>
       <c r="D7" t="n">
         <v>74</v>
       </c>
       <c r="E7" t="n">
         <v>92</v>
       </c>
       <c r="F7" t="n">
         <v>90</v>
       </c>
       <c r="G7" t="n">
         <v>85</v>
       </c>
@@ -6773,50 +6902,53 @@
       </c>
       <c r="AM7" t="n">
         <v>90</v>
       </c>
       <c r="AN7" t="n">
         <v>93</v>
       </c>
       <c r="AO7" t="n">
         <v>93</v>
       </c>
       <c r="AP7" t="n">
         <v>93</v>
       </c>
       <c r="AQ7" t="n">
         <v>86</v>
       </c>
       <c r="AR7" t="n">
         <v>95</v>
       </c>
       <c r="AS7" t="n">
         <v>91</v>
       </c>
       <c r="AT7" t="n">
         <v>97</v>
       </c>
+      <c r="AU7" t="n">
+        <v>92</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>87</v>
       </c>
       <c r="C8" t="n">
         <v>87</v>
       </c>
       <c r="D8" t="n">
         <v>85</v>
       </c>
       <c r="E8" t="n">
         <v>86</v>
       </c>
       <c r="F8" t="n">
         <v>86</v>
       </c>
       <c r="G8" t="n">
         <v>83</v>
       </c>
@@ -6914,64 +7046,67 @@
         <v>82</v>
       </c>
       <c r="AM8" t="n">
         <v>81</v>
       </c>
       <c r="AN8" t="n">
         <v>82</v>
       </c>
       <c r="AO8" t="n">
         <v>84</v>
       </c>
       <c r="AP8" t="n">
         <v>85</v>
       </c>
       <c r="AQ8" t="n">
         <v>86</v>
       </c>
       <c r="AR8" t="n">
         <v>83</v>
       </c>
       <c r="AS8" t="n">
         <v>84</v>
       </c>
       <c r="AT8" t="n">
         <v>87</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6981,50 +7116,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7214,50 +7350,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7356,50 +7497,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -7498,50 +7642,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -7640,50 +7787,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7782,50 +7932,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -7924,50 +8077,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>590</v>
       </c>
       <c r="C7" t="n">
         <v>611</v>
       </c>
       <c r="D7" t="n">
         <v>580</v>
       </c>
       <c r="E7" t="n">
         <v>585</v>
       </c>
       <c r="F7" t="n">
         <v>627</v>
       </c>
       <c r="G7" t="n">
         <v>587</v>
       </c>
@@ -8066,50 +8222,53 @@
       </c>
       <c r="AM7" t="n">
         <v>252</v>
       </c>
       <c r="AN7" t="n">
         <v>271</v>
       </c>
       <c r="AO7" t="n">
         <v>280</v>
       </c>
       <c r="AP7" t="n">
         <v>308</v>
       </c>
       <c r="AQ7" t="n">
         <v>275</v>
       </c>
       <c r="AR7" t="n">
         <v>284</v>
       </c>
       <c r="AS7" t="n">
         <v>274</v>
       </c>
       <c r="AT7" t="n">
         <v>281</v>
       </c>
+      <c r="AU7" t="n">
+        <v>245</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>574</v>
       </c>
       <c r="C8" t="n">
         <v>571</v>
       </c>
       <c r="D8" t="n">
         <v>560</v>
       </c>
       <c r="E8" t="n">
         <v>566</v>
       </c>
       <c r="F8" t="n">
         <v>606</v>
       </c>
       <c r="G8" t="n">
         <v>551</v>
       </c>
@@ -8207,64 +8366,67 @@
         <v>306</v>
       </c>
       <c r="AM8" t="n">
         <v>305</v>
       </c>
       <c r="AN8" t="n">
         <v>309</v>
       </c>
       <c r="AO8" t="n">
         <v>316</v>
       </c>
       <c r="AP8" t="n">
         <v>318</v>
       </c>
       <c r="AQ8" t="n">
         <v>323</v>
       </c>
       <c r="AR8" t="n">
         <v>310</v>
       </c>
       <c r="AS8" t="n">
         <v>316</v>
       </c>
       <c r="AT8" t="n">
         <v>328</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>317</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8274,50 +8436,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8507,50 +8670,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8649,50 +8817,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8791,50 +8962,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -8933,50 +9107,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -9075,50 +9252,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -9217,50 +9397,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>557</v>
       </c>
       <c r="C7" t="n">
         <v>546</v>
       </c>
       <c r="D7" t="n">
         <v>543</v>
       </c>
       <c r="E7" t="n">
         <v>552</v>
       </c>
       <c r="F7" t="n">
         <v>466</v>
       </c>
       <c r="G7" t="n">
         <v>461</v>
       </c>
@@ -9359,50 +9542,53 @@
       </c>
       <c r="AM7" t="n">
         <v>516</v>
       </c>
       <c r="AN7" t="n">
         <v>487</v>
       </c>
       <c r="AO7" t="n">
         <v>473</v>
       </c>
       <c r="AP7" t="n">
         <v>483</v>
       </c>
       <c r="AQ7" t="n">
         <v>474</v>
       </c>
       <c r="AR7" t="n">
         <v>465</v>
       </c>
       <c r="AS7" t="n">
         <v>463</v>
       </c>
       <c r="AT7" t="n">
         <v>473</v>
       </c>
+      <c r="AU7" t="n">
+        <v>484</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>539</v>
       </c>
       <c r="C8" t="n">
         <v>541</v>
       </c>
       <c r="D8" t="n">
         <v>527</v>
       </c>
       <c r="E8" t="n">
         <v>533</v>
       </c>
       <c r="F8" t="n">
         <v>464</v>
       </c>
       <c r="G8" t="n">
         <v>404</v>
       </c>
@@ -9500,64 +9686,67 @@
         <v>437</v>
       </c>
       <c r="AM8" t="n">
         <v>436</v>
       </c>
       <c r="AN8" t="n">
         <v>440</v>
       </c>
       <c r="AO8" t="n">
         <v>452</v>
       </c>
       <c r="AP8" t="n">
         <v>458</v>
       </c>
       <c r="AQ8" t="n">
         <v>461</v>
       </c>
       <c r="AR8" t="n">
         <v>442</v>
       </c>
       <c r="AS8" t="n">
         <v>452</v>
       </c>
       <c r="AT8" t="n">
         <v>465</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9567,50 +9756,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9800,50 +9990,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9942,50 +10137,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10084,50 +10282,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10226,50 +10427,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -10368,50 +10572,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10510,50 +10717,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>107</v>
       </c>
       <c r="C7" t="n">
         <v>107</v>
       </c>
       <c r="D7" t="n">
         <v>105</v>
       </c>
       <c r="E7" t="n">
         <v>101</v>
       </c>
       <c r="F7" t="n">
         <v>170</v>
       </c>
       <c r="G7" t="n">
         <v>157</v>
       </c>
@@ -10652,50 +10862,53 @@
       </c>
       <c r="AM7" t="n">
         <v>190</v>
       </c>
       <c r="AN7" t="n">
         <v>211</v>
       </c>
       <c r="AO7" t="n">
         <v>171</v>
       </c>
       <c r="AP7" t="n">
         <v>158</v>
       </c>
       <c r="AQ7" t="n">
         <v>166</v>
       </c>
       <c r="AR7" t="n">
         <v>167</v>
       </c>
       <c r="AS7" t="n">
         <v>172</v>
       </c>
       <c r="AT7" t="n">
         <v>169</v>
       </c>
+      <c r="AU7" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>101</v>
       </c>
       <c r="C8" t="n">
         <v>95</v>
       </c>
       <c r="D8" t="n">
         <v>97</v>
       </c>
       <c r="E8" t="n">
         <v>97</v>
       </c>
       <c r="F8" t="n">
         <v>154</v>
       </c>
       <c r="G8" t="n">
         <v>146</v>
       </c>
@@ -10793,64 +11006,67 @@
         <v>156</v>
       </c>
       <c r="AM8" t="n">
         <v>156</v>
       </c>
       <c r="AN8" t="n">
         <v>157</v>
       </c>
       <c r="AO8" t="n">
         <v>164</v>
       </c>
       <c r="AP8" t="n">
         <v>164</v>
       </c>
       <c r="AQ8" t="n">
         <v>165</v>
       </c>
       <c r="AR8" t="n">
         <v>158</v>
       </c>
       <c r="AS8" t="n">
         <v>162</v>
       </c>
       <c r="AT8" t="n">
         <v>166</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10860,50 +11076,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11093,50 +11310,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11235,50 +11457,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11377,50 +11602,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -11519,50 +11747,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -11661,50 +11892,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -11803,50 +12037,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>759</v>
       </c>
       <c r="C7" t="n">
         <v>799</v>
       </c>
       <c r="D7" t="n">
         <v>752</v>
       </c>
       <c r="E7" t="n">
         <v>748</v>
       </c>
       <c r="F7" t="n">
         <v>736</v>
       </c>
       <c r="G7" t="n">
         <v>711</v>
       </c>
@@ -11945,50 +12182,53 @@
       </c>
       <c r="AM7" t="n">
         <v>675</v>
       </c>
       <c r="AN7" t="n">
         <v>701</v>
       </c>
       <c r="AO7" t="n">
         <v>652</v>
       </c>
       <c r="AP7" t="n">
         <v>645</v>
       </c>
       <c r="AQ7" t="n">
         <v>665</v>
       </c>
       <c r="AR7" t="n">
         <v>643</v>
       </c>
       <c r="AS7" t="n">
         <v>648</v>
       </c>
       <c r="AT7" t="n">
         <v>660</v>
       </c>
+      <c r="AU7" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>658</v>
       </c>
       <c r="C8" t="n">
         <v>655</v>
       </c>
       <c r="D8" t="n">
         <v>641</v>
       </c>
       <c r="E8" t="n">
         <v>653</v>
       </c>
       <c r="F8" t="n">
         <v>651</v>
       </c>
       <c r="G8" t="n">
         <v>601</v>
       </c>
@@ -12086,64 +12326,67 @@
         <v>630</v>
       </c>
       <c r="AM8" t="n">
         <v>628</v>
       </c>
       <c r="AN8" t="n">
         <v>635</v>
       </c>
       <c r="AO8" t="n">
         <v>652</v>
       </c>
       <c r="AP8" t="n">
         <v>655</v>
       </c>
       <c r="AQ8" t="n">
         <v>665</v>
       </c>
       <c r="AR8" t="n">
         <v>638</v>
       </c>
       <c r="AS8" t="n">
         <v>652</v>
       </c>
       <c r="AT8" t="n">
         <v>671</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>651</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12153,50 +12396,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12386,50 +12630,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12528,50 +12777,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -12670,50 +12922,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -12812,50 +13067,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -12954,50 +13212,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -13096,50 +13357,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>688</v>
       </c>
       <c r="C7" t="n">
         <v>667</v>
       </c>
       <c r="D7" t="n">
         <v>680</v>
       </c>
       <c r="E7" t="n">
         <v>678</v>
       </c>
       <c r="F7" t="n">
         <v>689</v>
       </c>
       <c r="G7" t="n">
         <v>662</v>
       </c>
@@ -13238,50 +13502,53 @@
       </c>
       <c r="AM7" t="n">
         <v>637</v>
       </c>
       <c r="AN7" t="n">
         <v>597</v>
       </c>
       <c r="AO7" t="n">
         <v>650</v>
       </c>
       <c r="AP7" t="n">
         <v>653</v>
       </c>
       <c r="AQ7" t="n">
         <v>644</v>
       </c>
       <c r="AR7" t="n">
         <v>645</v>
       </c>
       <c r="AS7" t="n">
         <v>629</v>
       </c>
       <c r="AT7" t="n">
         <v>622</v>
       </c>
+      <c r="AU7" t="n">
+        <v>607</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>704</v>
       </c>
       <c r="C8" t="n">
         <v>701</v>
       </c>
       <c r="D8" t="n">
         <v>686</v>
       </c>
       <c r="E8" t="n">
         <v>698</v>
       </c>
       <c r="F8" t="n">
         <v>697</v>
       </c>
       <c r="G8" t="n">
         <v>641</v>
       </c>
@@ -13379,64 +13646,67 @@
         <v>673</v>
       </c>
       <c r="AM8" t="n">
         <v>670</v>
       </c>
       <c r="AN8" t="n">
         <v>678</v>
       </c>
       <c r="AO8" t="n">
         <v>696</v>
       </c>
       <c r="AP8" t="n">
         <v>699</v>
       </c>
       <c r="AQ8" t="n">
         <v>710</v>
       </c>
       <c r="AR8" t="n">
         <v>681</v>
       </c>
       <c r="AS8" t="n">
         <v>696</v>
       </c>
       <c r="AT8" t="n">
         <v>716</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>695</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13446,50 +13716,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13679,50 +13950,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13821,50 +14097,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -13963,50 +14242,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -14105,50 +14387,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -14247,50 +14532,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -14389,50 +14677,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>236</v>
       </c>
       <c r="C7" t="n">
         <v>207</v>
       </c>
       <c r="D7" t="n">
         <v>200</v>
       </c>
       <c r="E7" t="n">
         <v>246</v>
       </c>
       <c r="F7" t="n">
         <v>235</v>
       </c>
       <c r="G7" t="n">
         <v>220</v>
       </c>
@@ -14531,50 +14822,53 @@
       </c>
       <c r="AM7" t="n">
         <v>343</v>
       </c>
       <c r="AN7" t="n">
         <v>372</v>
       </c>
       <c r="AO7" t="n">
         <v>411</v>
       </c>
       <c r="AP7" t="n">
         <v>421</v>
       </c>
       <c r="AQ7" t="n">
         <v>429</v>
       </c>
       <c r="AR7" t="n">
         <v>394</v>
       </c>
       <c r="AS7" t="n">
         <v>439</v>
       </c>
       <c r="AT7" t="n">
         <v>481</v>
       </c>
+      <c r="AU7" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>315</v>
       </c>
       <c r="C8" t="n">
         <v>299</v>
       </c>
       <c r="D8" t="n">
         <v>287</v>
       </c>
       <c r="E8" t="n">
         <v>311</v>
       </c>
       <c r="F8" t="n">
         <v>299</v>
       </c>
       <c r="G8" t="n">
         <v>338</v>
       </c>
@@ -14672,64 +14966,67 @@
         <v>371</v>
       </c>
       <c r="AM8" t="n">
         <v>363</v>
       </c>
       <c r="AN8" t="n">
         <v>369</v>
       </c>
       <c r="AO8" t="n">
         <v>381</v>
       </c>
       <c r="AP8" t="n">
         <v>383</v>
       </c>
       <c r="AQ8" t="n">
         <v>386</v>
       </c>
       <c r="AR8" t="n">
         <v>377</v>
       </c>
       <c r="AS8" t="n">
         <v>385</v>
       </c>
       <c r="AT8" t="n">
         <v>395</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14739,50 +15036,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14972,50 +15270,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15114,50 +15417,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -15256,50 +15562,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -15398,50 +15707,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -15540,50 +15852,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15682,50 +15997,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>129</v>
       </c>
       <c r="D7" t="n">
         <v>114</v>
       </c>
       <c r="E7" t="n">
         <v>147</v>
       </c>
       <c r="F7" t="n">
         <v>143</v>
       </c>
       <c r="G7" t="n">
         <v>130</v>
       </c>
@@ -15824,50 +16142,53 @@
       </c>
       <c r="AM7" t="n">
         <v>134</v>
       </c>
       <c r="AN7" t="n">
         <v>134</v>
       </c>
       <c r="AO7" t="n">
         <v>137</v>
       </c>
       <c r="AP7" t="n">
         <v>133</v>
       </c>
       <c r="AQ7" t="n">
         <v>109</v>
       </c>
       <c r="AR7" t="n">
         <v>114</v>
       </c>
       <c r="AS7" t="n">
         <v>142</v>
       </c>
       <c r="AT7" t="n">
         <v>146</v>
       </c>
+      <c r="AU7" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>188</v>
       </c>
       <c r="C8" t="n">
         <v>187</v>
       </c>
       <c r="D8" t="n">
         <v>183</v>
       </c>
       <c r="E8" t="n">
         <v>186</v>
       </c>
       <c r="F8" t="n">
         <v>186</v>
       </c>
       <c r="G8" t="n">
         <v>176</v>
       </c>
@@ -15965,64 +16286,67 @@
         <v>185</v>
       </c>
       <c r="AM8" t="n">
         <v>184</v>
       </c>
       <c r="AN8" t="n">
         <v>186</v>
       </c>
       <c r="AO8" t="n">
         <v>192</v>
       </c>
       <c r="AP8" t="n">
         <v>192</v>
       </c>
       <c r="AQ8" t="n">
         <v>195</v>
       </c>
       <c r="AR8" t="n">
         <v>187</v>
       </c>
       <c r="AS8" t="n">
         <v>192</v>
       </c>
       <c r="AT8" t="n">
         <v>197</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16032,50 +16356,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16265,50 +16590,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16407,50 +16737,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16549,50 +16882,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -16691,50 +17027,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -16833,50 +17172,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -16975,50 +17317,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>29</v>
       </c>
       <c r="D7" t="n">
         <v>34</v>
       </c>
       <c r="E7" t="n">
         <v>23</v>
       </c>
       <c r="F7" t="n">
         <v>32</v>
       </c>
       <c r="G7" t="n">
         <v>26</v>
       </c>
@@ -17117,50 +17462,53 @@
       </c>
       <c r="AM7" t="n">
         <v>37</v>
       </c>
       <c r="AN7" t="n">
         <v>41</v>
       </c>
       <c r="AO7" t="n">
         <v>45</v>
       </c>
       <c r="AP7" t="n">
         <v>46</v>
       </c>
       <c r="AQ7" t="n">
         <v>54</v>
       </c>
       <c r="AR7" t="n">
         <v>37</v>
       </c>
       <c r="AS7" t="n">
         <v>41</v>
       </c>
       <c r="AT7" t="n">
         <v>46</v>
       </c>
+      <c r="AU7" t="n">
+        <v>39</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>32</v>
       </c>
       <c r="C8" t="n">
         <v>46</v>
       </c>
       <c r="D8" t="n">
         <v>51</v>
       </c>
       <c r="E8" t="n">
         <v>33</v>
       </c>
       <c r="F8" t="n">
         <v>45</v>
       </c>
       <c r="G8" t="n">
         <v>39</v>
       </c>
@@ -17258,64 +17606,67 @@
         <v>25</v>
       </c>
       <c r="AM8" t="n">
         <v>32</v>
       </c>
       <c r="AN8" t="n">
         <v>29</v>
       </c>
       <c r="AO8" t="n">
         <v>29</v>
       </c>
       <c r="AP8" t="n">
         <v>28</v>
       </c>
       <c r="AQ8" t="n">
         <v>31</v>
       </c>
       <c r="AR8" t="n">
         <v>23</v>
       </c>
       <c r="AS8" t="n">
         <v>25</v>
       </c>
       <c r="AT8" t="n">
         <v>27</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17325,50 +17676,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17558,50 +17910,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17700,50 +18057,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -17842,50 +18202,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -17984,50 +18347,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -18126,50 +18492,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -18268,50 +18637,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1012</v>
       </c>
       <c r="C7" t="n">
         <v>1032</v>
       </c>
       <c r="D7" t="n">
         <v>964</v>
       </c>
       <c r="E7" t="n">
         <v>1020</v>
       </c>
       <c r="F7" t="n">
         <v>1025</v>
       </c>
       <c r="G7" t="n">
         <v>965</v>
       </c>
@@ -18410,50 +18782,53 @@
       </c>
       <c r="AM7" t="n">
         <v>981</v>
       </c>
       <c r="AN7" t="n">
         <v>1022</v>
       </c>
       <c r="AO7" t="n">
         <v>1054</v>
       </c>
       <c r="AP7" t="n">
         <v>1042</v>
       </c>
       <c r="AQ7" t="n">
         <v>1061</v>
       </c>
       <c r="AR7" t="n">
         <v>995</v>
       </c>
       <c r="AS7" t="n">
         <v>1045</v>
       </c>
       <c r="AT7" t="n">
         <v>1053</v>
       </c>
+      <c r="AU7" t="n">
+        <v>1024</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>974</v>
       </c>
       <c r="C8" t="n">
         <v>970</v>
       </c>
       <c r="D8" t="n">
         <v>950</v>
       </c>
       <c r="E8" t="n">
         <v>966</v>
       </c>
       <c r="F8" t="n">
         <v>964</v>
       </c>
       <c r="G8" t="n">
         <v>923</v>
       </c>
@@ -18551,64 +18926,67 @@
         <v>968</v>
       </c>
       <c r="AM8" t="n">
         <v>964</v>
       </c>
       <c r="AN8" t="n">
         <v>975</v>
       </c>
       <c r="AO8" t="n">
         <v>1002</v>
       </c>
       <c r="AP8" t="n">
         <v>1006</v>
       </c>
       <c r="AQ8" t="n">
         <v>1021</v>
       </c>
       <c r="AR8" t="n">
         <v>980</v>
       </c>
       <c r="AS8" t="n">
         <v>1001</v>
       </c>
       <c r="AT8" t="n">
         <v>1031</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>1000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18618,50 +18996,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18851,50 +19230,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18993,50 +19377,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -19135,50 +19522,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -19277,50 +19667,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -19419,50 +19812,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -19561,50 +19957,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>697</v>
       </c>
       <c r="C7" t="n">
         <v>670</v>
       </c>
       <c r="D7" t="n">
         <v>702</v>
       </c>
       <c r="E7" t="n">
         <v>675</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>654</v>
       </c>
@@ -19703,50 +20102,53 @@
       </c>
       <c r="AM7" t="n">
         <v>711</v>
       </c>
       <c r="AN7" t="n">
         <v>689</v>
       </c>
       <c r="AO7" t="n">
         <v>704</v>
       </c>
       <c r="AP7" t="n">
         <v>723</v>
       </c>
       <c r="AQ7" t="n">
         <v>731</v>
       </c>
       <c r="AR7" t="n">
         <v>724</v>
       </c>
       <c r="AS7" t="n">
         <v>712</v>
       </c>
       <c r="AT7" t="n">
         <v>756</v>
       </c>
+      <c r="AU7" t="n">
+        <v>730</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>735</v>
       </c>
       <c r="C8" t="n">
         <v>732</v>
       </c>
       <c r="D8" t="n">
         <v>716</v>
       </c>
       <c r="E8" t="n">
         <v>729</v>
       </c>
       <c r="F8" t="n">
         <v>728</v>
       </c>
       <c r="G8" t="n">
         <v>696</v>
       </c>
@@ -19844,64 +20246,67 @@
         <v>731</v>
       </c>
       <c r="AM8" t="n">
         <v>728</v>
       </c>
       <c r="AN8" t="n">
         <v>736</v>
       </c>
       <c r="AO8" t="n">
         <v>756</v>
       </c>
       <c r="AP8" t="n">
         <v>759</v>
       </c>
       <c r="AQ8" t="n">
         <v>771</v>
       </c>
       <c r="AR8" t="n">
         <v>739</v>
       </c>
       <c r="AS8" t="n">
         <v>756</v>
       </c>
       <c r="AT8" t="n">
         <v>778</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19911,50 +20316,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20144,50 +20550,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20286,50 +20697,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -20428,50 +20842,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -20570,50 +20987,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -20712,50 +21132,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -20854,50 +21277,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>698</v>
       </c>
       <c r="C7" t="n">
         <v>706</v>
       </c>
       <c r="D7" t="n">
         <v>703</v>
       </c>
       <c r="E7" t="n">
         <v>701</v>
       </c>
       <c r="F7" t="n">
         <v>682</v>
       </c>
       <c r="G7" t="n">
         <v>650</v>
       </c>
@@ -20996,50 +21422,53 @@
       </c>
       <c r="AM7" t="n">
         <v>676</v>
       </c>
       <c r="AN7" t="n">
         <v>666</v>
       </c>
       <c r="AO7" t="n">
         <v>700</v>
       </c>
       <c r="AP7" t="n">
         <v>737</v>
       </c>
       <c r="AQ7" t="n">
         <v>749</v>
       </c>
       <c r="AR7" t="n">
         <v>707</v>
       </c>
       <c r="AS7" t="n">
         <v>714</v>
       </c>
       <c r="AT7" t="n">
         <v>749</v>
       </c>
+      <c r="AU7" t="n">
+        <v>697</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>719</v>
       </c>
       <c r="C8" t="n">
         <v>717</v>
       </c>
       <c r="D8" t="n">
         <v>701</v>
       </c>
       <c r="E8" t="n">
         <v>714</v>
       </c>
       <c r="F8" t="n">
         <v>712</v>
       </c>
       <c r="G8" t="n">
         <v>675</v>
       </c>
@@ -21137,64 +21566,67 @@
         <v>708</v>
       </c>
       <c r="AM8" t="n">
         <v>706</v>
       </c>
       <c r="AN8" t="n">
         <v>713</v>
       </c>
       <c r="AO8" t="n">
         <v>733</v>
       </c>
       <c r="AP8" t="n">
         <v>736</v>
       </c>
       <c r="AQ8" t="n">
         <v>747</v>
       </c>
       <c r="AR8" t="n">
         <v>717</v>
       </c>
       <c r="AS8" t="n">
         <v>733</v>
       </c>
       <c r="AT8" t="n">
         <v>754</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21204,50 +21636,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21437,50 +21870,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21579,50 +22017,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -21721,50 +22162,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -21863,50 +22307,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22005,50 +22452,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22147,50 +22597,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>410</v>
       </c>
       <c r="C7" t="n">
         <v>398</v>
       </c>
       <c r="D7" t="n">
         <v>415</v>
       </c>
       <c r="E7" t="n">
         <v>396</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>386</v>
       </c>
@@ -22289,50 +22742,53 @@
       </c>
       <c r="AM7" t="n">
         <v>407</v>
       </c>
       <c r="AN7" t="n">
         <v>423</v>
       </c>
       <c r="AO7" t="n">
         <v>417</v>
       </c>
       <c r="AP7" t="n">
         <v>425</v>
       </c>
       <c r="AQ7" t="n">
         <v>433</v>
       </c>
       <c r="AR7" t="n">
         <v>418</v>
       </c>
       <c r="AS7" t="n">
         <v>415</v>
       </c>
       <c r="AT7" t="n">
         <v>428</v>
       </c>
+      <c r="AU7" t="n">
+        <v>423</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>407</v>
       </c>
       <c r="C8" t="n">
         <v>405</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>403</v>
       </c>
       <c r="F8" t="n">
         <v>403</v>
       </c>
       <c r="G8" t="n">
         <v>390</v>
       </c>
@@ -22430,64 +22886,67 @@
         <v>409</v>
       </c>
       <c r="AM8" t="n">
         <v>408</v>
       </c>
       <c r="AN8" t="n">
         <v>412</v>
       </c>
       <c r="AO8" t="n">
         <v>424</v>
       </c>
       <c r="AP8" t="n">
         <v>425</v>
       </c>
       <c r="AQ8" t="n">
         <v>432</v>
       </c>
       <c r="AR8" t="n">
         <v>414</v>
       </c>
       <c r="AS8" t="n">
         <v>423</v>
       </c>
       <c r="AT8" t="n">
         <v>436</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22497,50 +22956,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22730,50 +23190,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22872,50 +23337,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -23014,50 +23482,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -23156,50 +23627,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23298,50 +23772,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -23440,50 +23917,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>456</v>
       </c>
       <c r="C7" t="n">
         <v>469</v>
       </c>
       <c r="D7" t="n">
         <v>434</v>
       </c>
       <c r="E7" t="n">
         <v>451</v>
       </c>
       <c r="F7" t="n">
         <v>464</v>
       </c>
       <c r="G7" t="n">
         <v>453</v>
       </c>
@@ -23582,50 +24062,53 @@
       </c>
       <c r="AM7" t="n">
         <v>475</v>
       </c>
       <c r="AN7" t="n">
         <v>488</v>
       </c>
       <c r="AO7" t="n">
         <v>504</v>
       </c>
       <c r="AP7" t="n">
         <v>470</v>
       </c>
       <c r="AQ7" t="n">
         <v>501</v>
       </c>
       <c r="AR7" t="n">
         <v>480</v>
       </c>
       <c r="AS7" t="n">
         <v>486</v>
       </c>
       <c r="AT7" t="n">
         <v>486</v>
       </c>
+      <c r="AU7" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>395</v>
       </c>
       <c r="C8" t="n">
         <v>393</v>
       </c>
       <c r="D8" t="n">
         <v>385</v>
       </c>
       <c r="E8" t="n">
         <v>392</v>
       </c>
       <c r="F8" t="n">
         <v>391</v>
       </c>
       <c r="G8" t="n">
         <v>377</v>
       </c>
@@ -23723,64 +24206,67 @@
         <v>396</v>
       </c>
       <c r="AM8" t="n">
         <v>394</v>
       </c>
       <c r="AN8" t="n">
         <v>399</v>
       </c>
       <c r="AO8" t="n">
         <v>410</v>
       </c>
       <c r="AP8" t="n">
         <v>411</v>
       </c>
       <c r="AQ8" t="n">
         <v>418</v>
       </c>
       <c r="AR8" t="n">
         <v>401</v>
       </c>
       <c r="AS8" t="n">
         <v>409</v>
       </c>
       <c r="AT8" t="n">
         <v>421</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23790,50 +24276,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24023,50 +24510,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24165,50 +24657,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -24307,50 +24802,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -24449,50 +24947,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -24591,50 +25092,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -24733,50 +25237,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>752</v>
       </c>
       <c r="C7" t="n">
         <v>743</v>
       </c>
       <c r="D7" t="n">
         <v>748</v>
       </c>
       <c r="E7" t="n">
         <v>749</v>
       </c>
       <c r="F7" t="n">
         <v>740</v>
       </c>
       <c r="G7" t="n">
         <v>701</v>
       </c>
@@ -24875,50 +25382,53 @@
       </c>
       <c r="AM7" t="n">
         <v>775</v>
       </c>
       <c r="AN7" t="n">
         <v>768</v>
       </c>
       <c r="AO7" t="n">
         <v>777</v>
       </c>
       <c r="AP7" t="n">
         <v>800</v>
       </c>
       <c r="AQ7" t="n">
         <v>815</v>
       </c>
       <c r="AR7" t="n">
         <v>775</v>
       </c>
       <c r="AS7" t="n">
         <v>812</v>
       </c>
       <c r="AT7" t="n">
         <v>826</v>
       </c>
+      <c r="AU7" t="n">
+        <v>779</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>827</v>
       </c>
       <c r="C8" t="n">
         <v>824</v>
       </c>
       <c r="D8" t="n">
         <v>806</v>
       </c>
       <c r="E8" t="n">
         <v>820</v>
       </c>
       <c r="F8" t="n">
         <v>819</v>
       </c>
       <c r="G8" t="n">
         <v>787</v>
       </c>
@@ -25016,64 +25526,67 @@
         <v>826</v>
       </c>
       <c r="AM8" t="n">
         <v>822</v>
       </c>
       <c r="AN8" t="n">
         <v>832</v>
       </c>
       <c r="AO8" t="n">
         <v>854</v>
       </c>
       <c r="AP8" t="n">
         <v>858</v>
       </c>
       <c r="AQ8" t="n">
         <v>871</v>
       </c>
       <c r="AR8" t="n">
         <v>835</v>
       </c>
       <c r="AS8" t="n">
         <v>854</v>
       </c>
       <c r="AT8" t="n">
         <v>879</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25083,50 +25596,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25316,50 +25830,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25458,50 +25977,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -25600,50 +26122,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -25742,50 +26267,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -25884,50 +26412,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -26026,50 +26557,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>957</v>
       </c>
       <c r="C7" t="n">
         <v>959</v>
       </c>
       <c r="D7" t="n">
         <v>918</v>
       </c>
       <c r="E7" t="n">
         <v>946</v>
       </c>
       <c r="F7" t="n">
         <v>952</v>
       </c>
       <c r="G7" t="n">
         <v>918</v>
       </c>
@@ -26168,50 +26702,53 @@
       </c>
       <c r="AM7" t="n">
         <v>917</v>
       </c>
       <c r="AN7" t="n">
         <v>943</v>
       </c>
       <c r="AO7" t="n">
         <v>981</v>
       </c>
       <c r="AP7" t="n">
         <v>965</v>
       </c>
       <c r="AQ7" t="n">
         <v>977</v>
       </c>
       <c r="AR7" t="n">
         <v>944</v>
       </c>
       <c r="AS7" t="n">
         <v>945</v>
       </c>
       <c r="AT7" t="n">
         <v>983</v>
       </c>
+      <c r="AU7" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>882</v>
       </c>
       <c r="C8" t="n">
         <v>878</v>
       </c>
       <c r="D8" t="n">
         <v>860</v>
       </c>
       <c r="E8" t="n">
         <v>875</v>
       </c>
       <c r="F8" t="n">
         <v>873</v>
       </c>
       <c r="G8" t="n">
         <v>832</v>
       </c>
@@ -26309,64 +26846,67 @@
         <v>873</v>
       </c>
       <c r="AM8" t="n">
         <v>870</v>
       </c>
       <c r="AN8" t="n">
         <v>879</v>
       </c>
       <c r="AO8" t="n">
         <v>904</v>
       </c>
       <c r="AP8" t="n">
         <v>907</v>
       </c>
       <c r="AQ8" t="n">
         <v>921</v>
       </c>
       <c r="AR8" t="n">
         <v>884</v>
       </c>
       <c r="AS8" t="n">
         <v>903</v>
       </c>
       <c r="AT8" t="n">
         <v>930</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>902</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26376,50 +26916,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26609,50 +27150,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26751,50 +27297,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -26893,50 +27442,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -27035,50 +27587,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -27177,50 +27732,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -27319,50 +27877,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>200</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>202</v>
       </c>
       <c r="E7" t="n">
         <v>195</v>
       </c>
       <c r="F7" t="n">
         <v>197</v>
       </c>
       <c r="G7" t="n">
         <v>170</v>
       </c>
@@ -27461,50 +28022,53 @@
       </c>
       <c r="AM7" t="n">
         <v>174</v>
       </c>
       <c r="AN7" t="n">
         <v>168</v>
       </c>
       <c r="AO7" t="n">
         <v>168</v>
       </c>
       <c r="AP7" t="n">
         <v>174</v>
       </c>
       <c r="AQ7" t="n">
         <v>176</v>
       </c>
       <c r="AR7" t="n">
         <v>170</v>
       </c>
       <c r="AS7" t="n">
         <v>151</v>
       </c>
       <c r="AT7" t="n">
         <v>192</v>
       </c>
+      <c r="AU7" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>205</v>
       </c>
       <c r="C8" t="n">
         <v>204</v>
       </c>
       <c r="D8" t="n">
         <v>200</v>
       </c>
       <c r="E8" t="n">
         <v>203</v>
       </c>
       <c r="F8" t="n">
         <v>203</v>
       </c>
       <c r="G8" t="n">
         <v>194</v>
       </c>
@@ -27602,64 +28166,67 @@
         <v>206</v>
       </c>
       <c r="AM8" t="n">
         <v>205</v>
       </c>
       <c r="AN8" t="n">
         <v>207</v>
       </c>
       <c r="AO8" t="n">
         <v>213</v>
       </c>
       <c r="AP8" t="n">
         <v>214</v>
       </c>
       <c r="AQ8" t="n">
         <v>217</v>
       </c>
       <c r="AR8" t="n">
         <v>208</v>
       </c>
       <c r="AS8" t="n">
         <v>213</v>
       </c>
       <c r="AT8" t="n">
         <v>219</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT8"/>
+  <dimension ref="A1:AU8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27669,50 +28236,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27902,50 +28470,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -28044,50 +28617,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -28186,50 +28762,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -28328,50 +28907,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -28470,50 +29052,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -28612,50 +29197,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>577</v>
       </c>
       <c r="C7" t="n">
         <v>583</v>
       </c>
       <c r="D7" t="n">
         <v>562</v>
       </c>
       <c r="E7" t="n">
         <v>566</v>
       </c>
       <c r="F7" t="n">
         <v>573</v>
       </c>
       <c r="G7" t="n">
         <v>565</v>
       </c>
@@ -28754,50 +29342,53 @@
       </c>
       <c r="AM7" t="n">
         <v>579</v>
       </c>
       <c r="AN7" t="n">
         <v>594</v>
       </c>
       <c r="AO7" t="n">
         <v>631</v>
       </c>
       <c r="AP7" t="n">
         <v>613</v>
       </c>
       <c r="AQ7" t="n">
         <v>647</v>
       </c>
       <c r="AR7" t="n">
         <v>628</v>
       </c>
       <c r="AS7" t="n">
         <v>635</v>
       </c>
       <c r="AT7" t="n">
         <v>632</v>
       </c>
+      <c r="AU7" t="n">
+        <v>621</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>571</v>
       </c>
       <c r="C8" t="n">
         <v>568</v>
       </c>
       <c r="D8" t="n">
         <v>556</v>
       </c>
       <c r="E8" t="n">
         <v>566</v>
       </c>
       <c r="F8" t="n">
         <v>565</v>
       </c>
       <c r="G8" t="n">
         <v>544</v>
       </c>
@@ -28895,46 +29486,49 @@
         <v>583</v>
       </c>
       <c r="AM8" t="n">
         <v>580</v>
       </c>
       <c r="AN8" t="n">
         <v>587</v>
       </c>
       <c r="AO8" t="n">
         <v>603</v>
       </c>
       <c r="AP8" t="n">
         <v>605</v>
       </c>
       <c r="AQ8" t="n">
         <v>615</v>
       </c>
       <c r="AR8" t="n">
         <v>590</v>
       </c>
       <c r="AS8" t="n">
         <v>603</v>
       </c>
       <c r="AT8" t="n">
         <v>620</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>