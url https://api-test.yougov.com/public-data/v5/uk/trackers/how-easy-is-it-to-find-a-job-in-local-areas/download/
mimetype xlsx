--- v1 (2026-08-25)
+++ v2 (2026-10-18)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -517,50 +517,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -755,50 +756,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -900,50 +906,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1045,50 +1054,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -1190,50 +1202,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1335,50 +1350,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1480,50 +1498,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1709</v>
       </c>
       <c r="C7" t="n">
         <v>1702</v>
       </c>
       <c r="D7" t="n">
         <v>1666</v>
       </c>
       <c r="E7" t="n">
         <v>1695</v>
       </c>
       <c r="F7" t="n">
         <v>1692</v>
       </c>
       <c r="G7" t="n">
         <v>1619</v>
       </c>
@@ -1625,50 +1646,53 @@
       </c>
       <c r="AN7" t="n">
         <v>1711</v>
       </c>
       <c r="AO7" t="n">
         <v>1758</v>
       </c>
       <c r="AP7" t="n">
         <v>1765</v>
       </c>
       <c r="AQ7" t="n">
         <v>1792</v>
       </c>
       <c r="AR7" t="n">
         <v>1719</v>
       </c>
       <c r="AS7" t="n">
         <v>1757</v>
       </c>
       <c r="AT7" t="n">
         <v>1809</v>
       </c>
       <c r="AU7" t="n">
         <v>1754</v>
       </c>
+      <c r="AV7" t="n">
+        <v>1788</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1709</v>
       </c>
       <c r="C8" t="n">
         <v>1702</v>
       </c>
       <c r="D8" t="n">
         <v>1666</v>
       </c>
       <c r="E8" t="n">
         <v>1695</v>
       </c>
       <c r="F8" t="n">
         <v>1692</v>
       </c>
       <c r="G8" t="n">
         <v>1619</v>
       </c>
@@ -1769,64 +1793,67 @@
         <v>1692</v>
       </c>
       <c r="AN8" t="n">
         <v>1711</v>
       </c>
       <c r="AO8" t="n">
         <v>1758</v>
       </c>
       <c r="AP8" t="n">
         <v>1765</v>
       </c>
       <c r="AQ8" t="n">
         <v>1792</v>
       </c>
       <c r="AR8" t="n">
         <v>1719</v>
       </c>
       <c r="AS8" t="n">
         <v>1757</v>
       </c>
       <c r="AT8" t="n">
         <v>1809</v>
       </c>
       <c r="AU8" t="n">
         <v>1754</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>1788</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1837,50 +1864,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2075,50 +2103,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2220,50 +2253,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -2365,50 +2401,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2510,50 +2549,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2655,50 +2697,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2800,50 +2845,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>279</v>
       </c>
       <c r="C7" t="n">
         <v>280</v>
       </c>
       <c r="D7" t="n">
         <v>277</v>
       </c>
       <c r="E7" t="n">
         <v>272</v>
       </c>
       <c r="F7" t="n">
         <v>282</v>
       </c>
       <c r="G7" t="n">
         <v>275</v>
       </c>
@@ -2945,50 +2993,53 @@
       </c>
       <c r="AN7" t="n">
         <v>294</v>
       </c>
       <c r="AO7" t="n">
         <v>291</v>
       </c>
       <c r="AP7" t="n">
         <v>297</v>
       </c>
       <c r="AQ7" t="n">
         <v>291</v>
       </c>
       <c r="AR7" t="n">
         <v>282</v>
       </c>
       <c r="AS7" t="n">
         <v>283</v>
       </c>
       <c r="AT7" t="n">
         <v>267</v>
       </c>
       <c r="AU7" t="n">
         <v>287</v>
       </c>
+      <c r="AV7" t="n">
+        <v>311</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>282</v>
       </c>
       <c r="C8" t="n">
         <v>281</v>
       </c>
       <c r="D8" t="n">
         <v>275</v>
       </c>
       <c r="E8" t="n">
         <v>280</v>
       </c>
       <c r="F8" t="n">
         <v>279</v>
       </c>
       <c r="G8" t="n">
         <v>269</v>
       </c>
@@ -3089,64 +3140,67 @@
         <v>277</v>
       </c>
       <c r="AN8" t="n">
         <v>281</v>
       </c>
       <c r="AO8" t="n">
         <v>288</v>
       </c>
       <c r="AP8" t="n">
         <v>289</v>
       </c>
       <c r="AQ8" t="n">
         <v>294</v>
       </c>
       <c r="AR8" t="n">
         <v>282</v>
       </c>
       <c r="AS8" t="n">
         <v>288</v>
       </c>
       <c r="AT8" t="n">
         <v>297</v>
       </c>
       <c r="AU8" t="n">
         <v>288</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3157,50 +3211,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3395,50 +3450,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3540,50 +3600,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -3685,50 +3748,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3830,50 +3896,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3975,50 +4044,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4120,50 +4192,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>407</v>
       </c>
       <c r="C7" t="n">
         <v>424</v>
       </c>
       <c r="D7" t="n">
         <v>409</v>
       </c>
       <c r="E7" t="n">
         <v>417</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>383</v>
       </c>
@@ -4265,50 +4340,53 @@
       </c>
       <c r="AN7" t="n">
         <v>411</v>
       </c>
       <c r="AO7" t="n">
         <v>420</v>
       </c>
       <c r="AP7" t="n">
         <v>443</v>
       </c>
       <c r="AQ7" t="n">
         <v>445</v>
       </c>
       <c r="AR7" t="n">
         <v>398</v>
       </c>
       <c r="AS7" t="n">
         <v>445</v>
       </c>
       <c r="AT7" t="n">
         <v>467</v>
       </c>
       <c r="AU7" t="n">
         <v>422</v>
       </c>
+      <c r="AV7" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>417</v>
       </c>
       <c r="C8" t="n">
         <v>415</v>
       </c>
       <c r="D8" t="n">
         <v>407</v>
       </c>
       <c r="E8" t="n">
         <v>414</v>
       </c>
       <c r="F8" t="n">
         <v>413</v>
       </c>
       <c r="G8" t="n">
         <v>390</v>
       </c>
@@ -4409,64 +4487,67 @@
         <v>401</v>
       </c>
       <c r="AN8" t="n">
         <v>406</v>
       </c>
       <c r="AO8" t="n">
         <v>417</v>
       </c>
       <c r="AP8" t="n">
         <v>418</v>
       </c>
       <c r="AQ8" t="n">
         <v>425</v>
       </c>
       <c r="AR8" t="n">
         <v>407</v>
       </c>
       <c r="AS8" t="n">
         <v>416</v>
       </c>
       <c r="AT8" t="n">
         <v>429</v>
       </c>
       <c r="AU8" t="n">
         <v>416</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4477,50 +4558,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4715,50 +4797,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4860,50 +4947,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5005,50 +5095,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -5150,50 +5243,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -5295,50 +5391,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5440,50 +5539,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>157</v>
       </c>
       <c r="C7" t="n">
         <v>140</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>153</v>
       </c>
       <c r="F7" t="n">
         <v>147</v>
       </c>
       <c r="G7" t="n">
         <v>141</v>
       </c>
@@ -5585,50 +5687,53 @@
       </c>
       <c r="AN7" t="n">
         <v>151</v>
       </c>
       <c r="AO7" t="n">
         <v>155</v>
       </c>
       <c r="AP7" t="n">
         <v>145</v>
       </c>
       <c r="AQ7" t="n">
         <v>147</v>
       </c>
       <c r="AR7" t="n">
         <v>146</v>
       </c>
       <c r="AS7" t="n">
         <v>152</v>
       </c>
       <c r="AT7" t="n">
         <v>154</v>
       </c>
       <c r="AU7" t="n">
         <v>162</v>
       </c>
+      <c r="AV7" t="n">
+        <v>147</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>147</v>
       </c>
       <c r="C8" t="n">
         <v>146</v>
       </c>
       <c r="D8" t="n">
         <v>143</v>
       </c>
       <c r="E8" t="n">
         <v>146</v>
       </c>
       <c r="F8" t="n">
         <v>146</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
@@ -5729,64 +5834,67 @@
         <v>147</v>
       </c>
       <c r="AN8" t="n">
         <v>149</v>
       </c>
       <c r="AO8" t="n">
         <v>153</v>
       </c>
       <c r="AP8" t="n">
         <v>154</v>
       </c>
       <c r="AQ8" t="n">
         <v>156</v>
       </c>
       <c r="AR8" t="n">
         <v>150</v>
       </c>
       <c r="AS8" t="n">
         <v>153</v>
       </c>
       <c r="AT8" t="n">
         <v>157</v>
       </c>
       <c r="AU8" t="n">
         <v>153</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5797,50 +5905,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6035,50 +6144,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6180,50 +6294,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6325,50 +6442,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -6470,50 +6590,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -6615,50 +6738,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -6760,50 +6886,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>89</v>
       </c>
       <c r="C7" t="n">
         <v>93</v>
       </c>
       <c r="D7" t="n">
         <v>74</v>
       </c>
       <c r="E7" t="n">
         <v>92</v>
       </c>
       <c r="F7" t="n">
         <v>90</v>
       </c>
       <c r="G7" t="n">
         <v>85</v>
       </c>
@@ -6905,50 +7034,53 @@
       </c>
       <c r="AN7" t="n">
         <v>93</v>
       </c>
       <c r="AO7" t="n">
         <v>93</v>
       </c>
       <c r="AP7" t="n">
         <v>93</v>
       </c>
       <c r="AQ7" t="n">
         <v>86</v>
       </c>
       <c r="AR7" t="n">
         <v>95</v>
       </c>
       <c r="AS7" t="n">
         <v>91</v>
       </c>
       <c r="AT7" t="n">
         <v>97</v>
       </c>
       <c r="AU7" t="n">
         <v>92</v>
       </c>
+      <c r="AV7" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>87</v>
       </c>
       <c r="C8" t="n">
         <v>87</v>
       </c>
       <c r="D8" t="n">
         <v>85</v>
       </c>
       <c r="E8" t="n">
         <v>86</v>
       </c>
       <c r="F8" t="n">
         <v>86</v>
       </c>
       <c r="G8" t="n">
         <v>83</v>
       </c>
@@ -7049,64 +7181,67 @@
         <v>81</v>
       </c>
       <c r="AN8" t="n">
         <v>82</v>
       </c>
       <c r="AO8" t="n">
         <v>84</v>
       </c>
       <c r="AP8" t="n">
         <v>85</v>
       </c>
       <c r="AQ8" t="n">
         <v>86</v>
       </c>
       <c r="AR8" t="n">
         <v>83</v>
       </c>
       <c r="AS8" t="n">
         <v>84</v>
       </c>
       <c r="AT8" t="n">
         <v>87</v>
       </c>
       <c r="AU8" t="n">
         <v>84</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7117,50 +7252,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7355,50 +7491,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7500,50 +7641,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -7645,50 +7789,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -7790,50 +7937,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7935,50 +8085,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8080,50 +8233,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>590</v>
       </c>
       <c r="C7" t="n">
         <v>611</v>
       </c>
       <c r="D7" t="n">
         <v>580</v>
       </c>
       <c r="E7" t="n">
         <v>585</v>
       </c>
       <c r="F7" t="n">
         <v>627</v>
       </c>
       <c r="G7" t="n">
         <v>587</v>
       </c>
@@ -8225,50 +8381,53 @@
       </c>
       <c r="AN7" t="n">
         <v>271</v>
       </c>
       <c r="AO7" t="n">
         <v>280</v>
       </c>
       <c r="AP7" t="n">
         <v>308</v>
       </c>
       <c r="AQ7" t="n">
         <v>275</v>
       </c>
       <c r="AR7" t="n">
         <v>284</v>
       </c>
       <c r="AS7" t="n">
         <v>274</v>
       </c>
       <c r="AT7" t="n">
         <v>281</v>
       </c>
       <c r="AU7" t="n">
         <v>245</v>
       </c>
+      <c r="AV7" t="n">
+        <v>306</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>574</v>
       </c>
       <c r="C8" t="n">
         <v>571</v>
       </c>
       <c r="D8" t="n">
         <v>560</v>
       </c>
       <c r="E8" t="n">
         <v>566</v>
       </c>
       <c r="F8" t="n">
         <v>606</v>
       </c>
       <c r="G8" t="n">
         <v>551</v>
       </c>
@@ -8369,64 +8528,67 @@
         <v>305</v>
       </c>
       <c r="AN8" t="n">
         <v>309</v>
       </c>
       <c r="AO8" t="n">
         <v>316</v>
       </c>
       <c r="AP8" t="n">
         <v>318</v>
       </c>
       <c r="AQ8" t="n">
         <v>323</v>
       </c>
       <c r="AR8" t="n">
         <v>310</v>
       </c>
       <c r="AS8" t="n">
         <v>316</v>
       </c>
       <c r="AT8" t="n">
         <v>328</v>
       </c>
       <c r="AU8" t="n">
         <v>317</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8437,50 +8599,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8675,50 +8838,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8820,50 +8988,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8965,50 +9136,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -9110,50 +9284,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -9255,50 +9432,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -9400,50 +9580,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>557</v>
       </c>
       <c r="C7" t="n">
         <v>546</v>
       </c>
       <c r="D7" t="n">
         <v>543</v>
       </c>
       <c r="E7" t="n">
         <v>552</v>
       </c>
       <c r="F7" t="n">
         <v>466</v>
       </c>
       <c r="G7" t="n">
         <v>461</v>
       </c>
@@ -9545,50 +9728,53 @@
       </c>
       <c r="AN7" t="n">
         <v>487</v>
       </c>
       <c r="AO7" t="n">
         <v>473</v>
       </c>
       <c r="AP7" t="n">
         <v>483</v>
       </c>
       <c r="AQ7" t="n">
         <v>474</v>
       </c>
       <c r="AR7" t="n">
         <v>465</v>
       </c>
       <c r="AS7" t="n">
         <v>463</v>
       </c>
       <c r="AT7" t="n">
         <v>473</v>
       </c>
       <c r="AU7" t="n">
         <v>484</v>
       </c>
+      <c r="AV7" t="n">
+        <v>492</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>539</v>
       </c>
       <c r="C8" t="n">
         <v>541</v>
       </c>
       <c r="D8" t="n">
         <v>527</v>
       </c>
       <c r="E8" t="n">
         <v>533</v>
       </c>
       <c r="F8" t="n">
         <v>464</v>
       </c>
       <c r="G8" t="n">
         <v>404</v>
       </c>
@@ -9689,64 +9875,67 @@
         <v>436</v>
       </c>
       <c r="AN8" t="n">
         <v>440</v>
       </c>
       <c r="AO8" t="n">
         <v>452</v>
       </c>
       <c r="AP8" t="n">
         <v>458</v>
       </c>
       <c r="AQ8" t="n">
         <v>461</v>
       </c>
       <c r="AR8" t="n">
         <v>442</v>
       </c>
       <c r="AS8" t="n">
         <v>452</v>
       </c>
       <c r="AT8" t="n">
         <v>465</v>
       </c>
       <c r="AU8" t="n">
         <v>453</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9757,50 +9946,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9995,50 +10185,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10140,50 +10335,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10285,50 +10483,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10430,50 +10631,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -10575,50 +10779,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10720,50 +10927,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>107</v>
       </c>
       <c r="C7" t="n">
         <v>107</v>
       </c>
       <c r="D7" t="n">
         <v>105</v>
       </c>
       <c r="E7" t="n">
         <v>101</v>
       </c>
       <c r="F7" t="n">
         <v>170</v>
       </c>
       <c r="G7" t="n">
         <v>157</v>
       </c>
@@ -10865,50 +11075,53 @@
       </c>
       <c r="AN7" t="n">
         <v>211</v>
       </c>
       <c r="AO7" t="n">
         <v>171</v>
       </c>
       <c r="AP7" t="n">
         <v>158</v>
       </c>
       <c r="AQ7" t="n">
         <v>166</v>
       </c>
       <c r="AR7" t="n">
         <v>167</v>
       </c>
       <c r="AS7" t="n">
         <v>172</v>
       </c>
       <c r="AT7" t="n">
         <v>169</v>
       </c>
       <c r="AU7" t="n">
         <v>163</v>
       </c>
+      <c r="AV7" t="n">
+        <v>177</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>101</v>
       </c>
       <c r="C8" t="n">
         <v>95</v>
       </c>
       <c r="D8" t="n">
         <v>97</v>
       </c>
       <c r="E8" t="n">
         <v>97</v>
       </c>
       <c r="F8" t="n">
         <v>154</v>
       </c>
       <c r="G8" t="n">
         <v>146</v>
       </c>
@@ -11009,64 +11222,67 @@
         <v>156</v>
       </c>
       <c r="AN8" t="n">
         <v>157</v>
       </c>
       <c r="AO8" t="n">
         <v>164</v>
       </c>
       <c r="AP8" t="n">
         <v>164</v>
       </c>
       <c r="AQ8" t="n">
         <v>165</v>
       </c>
       <c r="AR8" t="n">
         <v>158</v>
       </c>
       <c r="AS8" t="n">
         <v>162</v>
       </c>
       <c r="AT8" t="n">
         <v>166</v>
       </c>
       <c r="AU8" t="n">
         <v>165</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11077,50 +11293,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11315,50 +11532,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11460,50 +11682,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11605,50 +11830,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -11750,50 +11978,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -11895,50 +12126,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -12040,50 +12274,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>759</v>
       </c>
       <c r="C7" t="n">
         <v>799</v>
       </c>
       <c r="D7" t="n">
         <v>752</v>
       </c>
       <c r="E7" t="n">
         <v>748</v>
       </c>
       <c r="F7" t="n">
         <v>736</v>
       </c>
       <c r="G7" t="n">
         <v>711</v>
       </c>
@@ -12185,50 +12422,53 @@
       </c>
       <c r="AN7" t="n">
         <v>701</v>
       </c>
       <c r="AO7" t="n">
         <v>652</v>
       </c>
       <c r="AP7" t="n">
         <v>645</v>
       </c>
       <c r="AQ7" t="n">
         <v>665</v>
       </c>
       <c r="AR7" t="n">
         <v>643</v>
       </c>
       <c r="AS7" t="n">
         <v>648</v>
       </c>
       <c r="AT7" t="n">
         <v>660</v>
       </c>
       <c r="AU7" t="n">
         <v>634</v>
       </c>
+      <c r="AV7" t="n">
+        <v>656</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>658</v>
       </c>
       <c r="C8" t="n">
         <v>655</v>
       </c>
       <c r="D8" t="n">
         <v>641</v>
       </c>
       <c r="E8" t="n">
         <v>653</v>
       </c>
       <c r="F8" t="n">
         <v>651</v>
       </c>
       <c r="G8" t="n">
         <v>601</v>
       </c>
@@ -12329,64 +12569,67 @@
         <v>628</v>
       </c>
       <c r="AN8" t="n">
         <v>635</v>
       </c>
       <c r="AO8" t="n">
         <v>652</v>
       </c>
       <c r="AP8" t="n">
         <v>655</v>
       </c>
       <c r="AQ8" t="n">
         <v>665</v>
       </c>
       <c r="AR8" t="n">
         <v>638</v>
       </c>
       <c r="AS8" t="n">
         <v>652</v>
       </c>
       <c r="AT8" t="n">
         <v>671</v>
       </c>
       <c r="AU8" t="n">
         <v>651</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12397,50 +12640,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12635,50 +12879,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12780,50 +13029,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -12925,50 +13177,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -13070,50 +13325,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -13215,50 +13473,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -13360,50 +13621,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>688</v>
       </c>
       <c r="C7" t="n">
         <v>667</v>
       </c>
       <c r="D7" t="n">
         <v>680</v>
       </c>
       <c r="E7" t="n">
         <v>678</v>
       </c>
       <c r="F7" t="n">
         <v>689</v>
       </c>
       <c r="G7" t="n">
         <v>662</v>
       </c>
@@ -13505,50 +13769,53 @@
       </c>
       <c r="AN7" t="n">
         <v>597</v>
       </c>
       <c r="AO7" t="n">
         <v>650</v>
       </c>
       <c r="AP7" t="n">
         <v>653</v>
       </c>
       <c r="AQ7" t="n">
         <v>644</v>
       </c>
       <c r="AR7" t="n">
         <v>645</v>
       </c>
       <c r="AS7" t="n">
         <v>629</v>
       </c>
       <c r="AT7" t="n">
         <v>622</v>
       </c>
       <c r="AU7" t="n">
         <v>607</v>
       </c>
+      <c r="AV7" t="n">
+        <v>635</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>704</v>
       </c>
       <c r="C8" t="n">
         <v>701</v>
       </c>
       <c r="D8" t="n">
         <v>686</v>
       </c>
       <c r="E8" t="n">
         <v>698</v>
       </c>
       <c r="F8" t="n">
         <v>697</v>
       </c>
       <c r="G8" t="n">
         <v>641</v>
       </c>
@@ -13649,64 +13916,67 @@
         <v>670</v>
       </c>
       <c r="AN8" t="n">
         <v>678</v>
       </c>
       <c r="AO8" t="n">
         <v>696</v>
       </c>
       <c r="AP8" t="n">
         <v>699</v>
       </c>
       <c r="AQ8" t="n">
         <v>710</v>
       </c>
       <c r="AR8" t="n">
         <v>681</v>
       </c>
       <c r="AS8" t="n">
         <v>696</v>
       </c>
       <c r="AT8" t="n">
         <v>716</v>
       </c>
       <c r="AU8" t="n">
         <v>695</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13717,50 +13987,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13955,50 +14226,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14100,50 +14376,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14245,50 +14524,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -14390,50 +14672,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -14535,50 +14820,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -14680,50 +14968,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>236</v>
       </c>
       <c r="C7" t="n">
         <v>207</v>
       </c>
       <c r="D7" t="n">
         <v>200</v>
       </c>
       <c r="E7" t="n">
         <v>246</v>
       </c>
       <c r="F7" t="n">
         <v>235</v>
       </c>
       <c r="G7" t="n">
         <v>220</v>
       </c>
@@ -14825,50 +15116,53 @@
       </c>
       <c r="AN7" t="n">
         <v>372</v>
       </c>
       <c r="AO7" t="n">
         <v>411</v>
       </c>
       <c r="AP7" t="n">
         <v>421</v>
       </c>
       <c r="AQ7" t="n">
         <v>429</v>
       </c>
       <c r="AR7" t="n">
         <v>394</v>
       </c>
       <c r="AS7" t="n">
         <v>439</v>
       </c>
       <c r="AT7" t="n">
         <v>481</v>
       </c>
       <c r="AU7" t="n">
         <v>474</v>
       </c>
+      <c r="AV7" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>315</v>
       </c>
       <c r="C8" t="n">
         <v>299</v>
       </c>
       <c r="D8" t="n">
         <v>287</v>
       </c>
       <c r="E8" t="n">
         <v>311</v>
       </c>
       <c r="F8" t="n">
         <v>299</v>
       </c>
       <c r="G8" t="n">
         <v>338</v>
       </c>
@@ -14969,64 +15263,67 @@
         <v>363</v>
       </c>
       <c r="AN8" t="n">
         <v>369</v>
       </c>
       <c r="AO8" t="n">
         <v>381</v>
       </c>
       <c r="AP8" t="n">
         <v>383</v>
       </c>
       <c r="AQ8" t="n">
         <v>386</v>
       </c>
       <c r="AR8" t="n">
         <v>377</v>
       </c>
       <c r="AS8" t="n">
         <v>385</v>
       </c>
       <c r="AT8" t="n">
         <v>395</v>
       </c>
       <c r="AU8" t="n">
         <v>389</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15037,50 +15334,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15275,50 +15573,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15420,50 +15723,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -15565,50 +15871,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -15710,50 +16019,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -15855,50 +16167,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -16000,50 +16315,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>129</v>
       </c>
       <c r="D7" t="n">
         <v>114</v>
       </c>
       <c r="E7" t="n">
         <v>147</v>
       </c>
       <c r="F7" t="n">
         <v>143</v>
       </c>
       <c r="G7" t="n">
         <v>130</v>
       </c>
@@ -16145,50 +16463,53 @@
       </c>
       <c r="AN7" t="n">
         <v>134</v>
       </c>
       <c r="AO7" t="n">
         <v>137</v>
       </c>
       <c r="AP7" t="n">
         <v>133</v>
       </c>
       <c r="AQ7" t="n">
         <v>109</v>
       </c>
       <c r="AR7" t="n">
         <v>114</v>
       </c>
       <c r="AS7" t="n">
         <v>142</v>
       </c>
       <c r="AT7" t="n">
         <v>146</v>
       </c>
       <c r="AU7" t="n">
         <v>161</v>
       </c>
+      <c r="AV7" t="n">
+        <v>167</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>188</v>
       </c>
       <c r="C8" t="n">
         <v>187</v>
       </c>
       <c r="D8" t="n">
         <v>183</v>
       </c>
       <c r="E8" t="n">
         <v>186</v>
       </c>
       <c r="F8" t="n">
         <v>186</v>
       </c>
       <c r="G8" t="n">
         <v>176</v>
       </c>
@@ -16289,64 +16610,67 @@
         <v>184</v>
       </c>
       <c r="AN8" t="n">
         <v>186</v>
       </c>
       <c r="AO8" t="n">
         <v>192</v>
       </c>
       <c r="AP8" t="n">
         <v>192</v>
       </c>
       <c r="AQ8" t="n">
         <v>195</v>
       </c>
       <c r="AR8" t="n">
         <v>187</v>
       </c>
       <c r="AS8" t="n">
         <v>192</v>
       </c>
       <c r="AT8" t="n">
         <v>197</v>
       </c>
       <c r="AU8" t="n">
         <v>191</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16357,50 +16681,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16595,50 +16920,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16740,50 +17070,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16885,50 +17218,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -17030,50 +17366,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -17175,50 +17514,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -17320,50 +17662,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>29</v>
       </c>
       <c r="D7" t="n">
         <v>34</v>
       </c>
       <c r="E7" t="n">
         <v>23</v>
       </c>
       <c r="F7" t="n">
         <v>32</v>
       </c>
       <c r="G7" t="n">
         <v>26</v>
       </c>
@@ -17465,50 +17810,53 @@
       </c>
       <c r="AN7" t="n">
         <v>41</v>
       </c>
       <c r="AO7" t="n">
         <v>45</v>
       </c>
       <c r="AP7" t="n">
         <v>46</v>
       </c>
       <c r="AQ7" t="n">
         <v>54</v>
       </c>
       <c r="AR7" t="n">
         <v>37</v>
       </c>
       <c r="AS7" t="n">
         <v>41</v>
       </c>
       <c r="AT7" t="n">
         <v>46</v>
       </c>
       <c r="AU7" t="n">
         <v>39</v>
       </c>
+      <c r="AV7" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>32</v>
       </c>
       <c r="C8" t="n">
         <v>46</v>
       </c>
       <c r="D8" t="n">
         <v>51</v>
       </c>
       <c r="E8" t="n">
         <v>33</v>
       </c>
       <c r="F8" t="n">
         <v>45</v>
       </c>
       <c r="G8" t="n">
         <v>39</v>
       </c>
@@ -17609,64 +17957,67 @@
         <v>32</v>
       </c>
       <c r="AN8" t="n">
         <v>29</v>
       </c>
       <c r="AO8" t="n">
         <v>29</v>
       </c>
       <c r="AP8" t="n">
         <v>28</v>
       </c>
       <c r="AQ8" t="n">
         <v>31</v>
       </c>
       <c r="AR8" t="n">
         <v>23</v>
       </c>
       <c r="AS8" t="n">
         <v>25</v>
       </c>
       <c r="AT8" t="n">
         <v>27</v>
       </c>
       <c r="AU8" t="n">
         <v>20</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17677,50 +18028,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17915,50 +18267,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18060,50 +18417,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -18205,50 +18565,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -18350,50 +18713,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -18495,50 +18861,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -18640,50 +19009,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1012</v>
       </c>
       <c r="C7" t="n">
         <v>1032</v>
       </c>
       <c r="D7" t="n">
         <v>964</v>
       </c>
       <c r="E7" t="n">
         <v>1020</v>
       </c>
       <c r="F7" t="n">
         <v>1025</v>
       </c>
       <c r="G7" t="n">
         <v>965</v>
       </c>
@@ -18785,50 +19157,53 @@
       </c>
       <c r="AN7" t="n">
         <v>1022</v>
       </c>
       <c r="AO7" t="n">
         <v>1054</v>
       </c>
       <c r="AP7" t="n">
         <v>1042</v>
       </c>
       <c r="AQ7" t="n">
         <v>1061</v>
       </c>
       <c r="AR7" t="n">
         <v>995</v>
       </c>
       <c r="AS7" t="n">
         <v>1045</v>
       </c>
       <c r="AT7" t="n">
         <v>1053</v>
       </c>
       <c r="AU7" t="n">
         <v>1024</v>
       </c>
+      <c r="AV7" t="n">
+        <v>1063</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>974</v>
       </c>
       <c r="C8" t="n">
         <v>970</v>
       </c>
       <c r="D8" t="n">
         <v>950</v>
       </c>
       <c r="E8" t="n">
         <v>966</v>
       </c>
       <c r="F8" t="n">
         <v>964</v>
       </c>
       <c r="G8" t="n">
         <v>923</v>
       </c>
@@ -18929,64 +19304,67 @@
         <v>964</v>
       </c>
       <c r="AN8" t="n">
         <v>975</v>
       </c>
       <c r="AO8" t="n">
         <v>1002</v>
       </c>
       <c r="AP8" t="n">
         <v>1006</v>
       </c>
       <c r="AQ8" t="n">
         <v>1021</v>
       </c>
       <c r="AR8" t="n">
         <v>980</v>
       </c>
       <c r="AS8" t="n">
         <v>1001</v>
       </c>
       <c r="AT8" t="n">
         <v>1031</v>
       </c>
       <c r="AU8" t="n">
         <v>1000</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>1019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18997,50 +19375,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19235,50 +19614,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19380,50 +19764,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -19525,50 +19912,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -19670,50 +20060,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -19815,50 +20208,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -19960,50 +20356,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>697</v>
       </c>
       <c r="C7" t="n">
         <v>670</v>
       </c>
       <c r="D7" t="n">
         <v>702</v>
       </c>
       <c r="E7" t="n">
         <v>675</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>654</v>
       </c>
@@ -20105,50 +20504,53 @@
       </c>
       <c r="AN7" t="n">
         <v>689</v>
       </c>
       <c r="AO7" t="n">
         <v>704</v>
       </c>
       <c r="AP7" t="n">
         <v>723</v>
       </c>
       <c r="AQ7" t="n">
         <v>731</v>
       </c>
       <c r="AR7" t="n">
         <v>724</v>
       </c>
       <c r="AS7" t="n">
         <v>712</v>
       </c>
       <c r="AT7" t="n">
         <v>756</v>
       </c>
       <c r="AU7" t="n">
         <v>730</v>
       </c>
+      <c r="AV7" t="n">
+        <v>725</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>735</v>
       </c>
       <c r="C8" t="n">
         <v>732</v>
       </c>
       <c r="D8" t="n">
         <v>716</v>
       </c>
       <c r="E8" t="n">
         <v>729</v>
       </c>
       <c r="F8" t="n">
         <v>728</v>
       </c>
       <c r="G8" t="n">
         <v>696</v>
       </c>
@@ -20249,64 +20651,67 @@
         <v>728</v>
       </c>
       <c r="AN8" t="n">
         <v>736</v>
       </c>
       <c r="AO8" t="n">
         <v>756</v>
       </c>
       <c r="AP8" t="n">
         <v>759</v>
       </c>
       <c r="AQ8" t="n">
         <v>771</v>
       </c>
       <c r="AR8" t="n">
         <v>739</v>
       </c>
       <c r="AS8" t="n">
         <v>756</v>
       </c>
       <c r="AT8" t="n">
         <v>778</v>
       </c>
       <c r="AU8" t="n">
         <v>754</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>769</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20317,50 +20722,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20555,50 +20961,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20700,50 +21111,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -20845,50 +21259,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -20990,50 +21407,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -21135,50 +21555,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -21280,50 +21703,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>698</v>
       </c>
       <c r="C7" t="n">
         <v>706</v>
       </c>
       <c r="D7" t="n">
         <v>703</v>
       </c>
       <c r="E7" t="n">
         <v>701</v>
       </c>
       <c r="F7" t="n">
         <v>682</v>
       </c>
       <c r="G7" t="n">
         <v>650</v>
       </c>
@@ -21425,50 +21851,53 @@
       </c>
       <c r="AN7" t="n">
         <v>666</v>
       </c>
       <c r="AO7" t="n">
         <v>700</v>
       </c>
       <c r="AP7" t="n">
         <v>737</v>
       </c>
       <c r="AQ7" t="n">
         <v>749</v>
       </c>
       <c r="AR7" t="n">
         <v>707</v>
       </c>
       <c r="AS7" t="n">
         <v>714</v>
       </c>
       <c r="AT7" t="n">
         <v>749</v>
       </c>
       <c r="AU7" t="n">
         <v>697</v>
       </c>
+      <c r="AV7" t="n">
+        <v>709</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>719</v>
       </c>
       <c r="C8" t="n">
         <v>717</v>
       </c>
       <c r="D8" t="n">
         <v>701</v>
       </c>
       <c r="E8" t="n">
         <v>714</v>
       </c>
       <c r="F8" t="n">
         <v>712</v>
       </c>
       <c r="G8" t="n">
         <v>675</v>
       </c>
@@ -21569,64 +21998,67 @@
         <v>706</v>
       </c>
       <c r="AN8" t="n">
         <v>713</v>
       </c>
       <c r="AO8" t="n">
         <v>733</v>
       </c>
       <c r="AP8" t="n">
         <v>736</v>
       </c>
       <c r="AQ8" t="n">
         <v>747</v>
       </c>
       <c r="AR8" t="n">
         <v>717</v>
       </c>
       <c r="AS8" t="n">
         <v>733</v>
       </c>
       <c r="AT8" t="n">
         <v>754</v>
       </c>
       <c r="AU8" t="n">
         <v>731</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21637,50 +22069,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21875,50 +22308,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -22020,50 +22458,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -22165,50 +22606,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -22310,50 +22754,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22455,50 +22902,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22600,50 +23050,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>410</v>
       </c>
       <c r="C7" t="n">
         <v>398</v>
       </c>
       <c r="D7" t="n">
         <v>415</v>
       </c>
       <c r="E7" t="n">
         <v>396</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>386</v>
       </c>
@@ -22745,50 +23198,53 @@
       </c>
       <c r="AN7" t="n">
         <v>423</v>
       </c>
       <c r="AO7" t="n">
         <v>417</v>
       </c>
       <c r="AP7" t="n">
         <v>425</v>
       </c>
       <c r="AQ7" t="n">
         <v>433</v>
       </c>
       <c r="AR7" t="n">
         <v>418</v>
       </c>
       <c r="AS7" t="n">
         <v>415</v>
       </c>
       <c r="AT7" t="n">
         <v>428</v>
       </c>
       <c r="AU7" t="n">
         <v>423</v>
       </c>
+      <c r="AV7" t="n">
+        <v>436</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>407</v>
       </c>
       <c r="C8" t="n">
         <v>405</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>403</v>
       </c>
       <c r="F8" t="n">
         <v>403</v>
       </c>
       <c r="G8" t="n">
         <v>390</v>
       </c>
@@ -22889,64 +23345,67 @@
         <v>408</v>
       </c>
       <c r="AN8" t="n">
         <v>412</v>
       </c>
       <c r="AO8" t="n">
         <v>424</v>
       </c>
       <c r="AP8" t="n">
         <v>425</v>
       </c>
       <c r="AQ8" t="n">
         <v>432</v>
       </c>
       <c r="AR8" t="n">
         <v>414</v>
       </c>
       <c r="AS8" t="n">
         <v>423</v>
       </c>
       <c r="AT8" t="n">
         <v>436</v>
       </c>
       <c r="AU8" t="n">
         <v>423</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22957,50 +23416,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23195,50 +23655,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -23340,50 +23805,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -23485,50 +23953,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -23630,50 +24101,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23775,50 +24249,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -23920,50 +24397,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>456</v>
       </c>
       <c r="C7" t="n">
         <v>469</v>
       </c>
       <c r="D7" t="n">
         <v>434</v>
       </c>
       <c r="E7" t="n">
         <v>451</v>
       </c>
       <c r="F7" t="n">
         <v>464</v>
       </c>
       <c r="G7" t="n">
         <v>453</v>
       </c>
@@ -24065,50 +24545,53 @@
       </c>
       <c r="AN7" t="n">
         <v>488</v>
       </c>
       <c r="AO7" t="n">
         <v>504</v>
       </c>
       <c r="AP7" t="n">
         <v>470</v>
       </c>
       <c r="AQ7" t="n">
         <v>501</v>
       </c>
       <c r="AR7" t="n">
         <v>480</v>
       </c>
       <c r="AS7" t="n">
         <v>486</v>
       </c>
       <c r="AT7" t="n">
         <v>486</v>
       </c>
       <c r="AU7" t="n">
         <v>473</v>
       </c>
+      <c r="AV7" t="n">
+        <v>476</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>395</v>
       </c>
       <c r="C8" t="n">
         <v>393</v>
       </c>
       <c r="D8" t="n">
         <v>385</v>
       </c>
       <c r="E8" t="n">
         <v>392</v>
       </c>
       <c r="F8" t="n">
         <v>391</v>
       </c>
       <c r="G8" t="n">
         <v>377</v>
       </c>
@@ -24209,64 +24692,67 @@
         <v>394</v>
       </c>
       <c r="AN8" t="n">
         <v>399</v>
       </c>
       <c r="AO8" t="n">
         <v>410</v>
       </c>
       <c r="AP8" t="n">
         <v>411</v>
       </c>
       <c r="AQ8" t="n">
         <v>418</v>
       </c>
       <c r="AR8" t="n">
         <v>401</v>
       </c>
       <c r="AS8" t="n">
         <v>409</v>
       </c>
       <c r="AT8" t="n">
         <v>421</v>
       </c>
       <c r="AU8" t="n">
         <v>409</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24277,50 +24763,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24515,50 +25002,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24660,50 +25152,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -24805,50 +25300,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -24950,50 +25448,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -25095,50 +25596,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -25240,50 +25744,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>752</v>
       </c>
       <c r="C7" t="n">
         <v>743</v>
       </c>
       <c r="D7" t="n">
         <v>748</v>
       </c>
       <c r="E7" t="n">
         <v>749</v>
       </c>
       <c r="F7" t="n">
         <v>740</v>
       </c>
       <c r="G7" t="n">
         <v>701</v>
       </c>
@@ -25385,50 +25892,53 @@
       </c>
       <c r="AN7" t="n">
         <v>768</v>
       </c>
       <c r="AO7" t="n">
         <v>777</v>
       </c>
       <c r="AP7" t="n">
         <v>800</v>
       </c>
       <c r="AQ7" t="n">
         <v>815</v>
       </c>
       <c r="AR7" t="n">
         <v>775</v>
       </c>
       <c r="AS7" t="n">
         <v>812</v>
       </c>
       <c r="AT7" t="n">
         <v>826</v>
       </c>
       <c r="AU7" t="n">
         <v>779</v>
       </c>
+      <c r="AV7" t="n">
+        <v>791</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>827</v>
       </c>
       <c r="C8" t="n">
         <v>824</v>
       </c>
       <c r="D8" t="n">
         <v>806</v>
       </c>
       <c r="E8" t="n">
         <v>820</v>
       </c>
       <c r="F8" t="n">
         <v>819</v>
       </c>
       <c r="G8" t="n">
         <v>787</v>
       </c>
@@ -25529,64 +26039,67 @@
         <v>822</v>
       </c>
       <c r="AN8" t="n">
         <v>832</v>
       </c>
       <c r="AO8" t="n">
         <v>854</v>
       </c>
       <c r="AP8" t="n">
         <v>858</v>
       </c>
       <c r="AQ8" t="n">
         <v>871</v>
       </c>
       <c r="AR8" t="n">
         <v>835</v>
       </c>
       <c r="AS8" t="n">
         <v>854</v>
       </c>
       <c r="AT8" t="n">
         <v>879</v>
       </c>
       <c r="AU8" t="n">
         <v>852</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>869</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25597,50 +26110,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25835,50 +26349,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25980,50 +26499,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -26125,50 +26647,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -26270,50 +26795,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -26415,50 +26943,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -26560,50 +27091,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>957</v>
       </c>
       <c r="C7" t="n">
         <v>959</v>
       </c>
       <c r="D7" t="n">
         <v>918</v>
       </c>
       <c r="E7" t="n">
         <v>946</v>
       </c>
       <c r="F7" t="n">
         <v>952</v>
       </c>
       <c r="G7" t="n">
         <v>918</v>
       </c>
@@ -26705,50 +27239,53 @@
       </c>
       <c r="AN7" t="n">
         <v>943</v>
       </c>
       <c r="AO7" t="n">
         <v>981</v>
       </c>
       <c r="AP7" t="n">
         <v>965</v>
       </c>
       <c r="AQ7" t="n">
         <v>977</v>
       </c>
       <c r="AR7" t="n">
         <v>944</v>
       </c>
       <c r="AS7" t="n">
         <v>945</v>
       </c>
       <c r="AT7" t="n">
         <v>983</v>
       </c>
       <c r="AU7" t="n">
         <v>975</v>
       </c>
+      <c r="AV7" t="n">
+        <v>997</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>882</v>
       </c>
       <c r="C8" t="n">
         <v>878</v>
       </c>
       <c r="D8" t="n">
         <v>860</v>
       </c>
       <c r="E8" t="n">
         <v>875</v>
       </c>
       <c r="F8" t="n">
         <v>873</v>
       </c>
       <c r="G8" t="n">
         <v>832</v>
       </c>
@@ -26849,64 +27386,67 @@
         <v>870</v>
       </c>
       <c r="AN8" t="n">
         <v>879</v>
       </c>
       <c r="AO8" t="n">
         <v>904</v>
       </c>
       <c r="AP8" t="n">
         <v>907</v>
       </c>
       <c r="AQ8" t="n">
         <v>921</v>
       </c>
       <c r="AR8" t="n">
         <v>884</v>
       </c>
       <c r="AS8" t="n">
         <v>903</v>
       </c>
       <c r="AT8" t="n">
         <v>930</v>
       </c>
       <c r="AU8" t="n">
         <v>902</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>919</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26917,50 +27457,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27155,50 +27696,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -27300,50 +27846,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -27445,50 +27994,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -27590,50 +28142,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -27735,50 +28290,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -27880,50 +28438,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>200</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>202</v>
       </c>
       <c r="E7" t="n">
         <v>195</v>
       </c>
       <c r="F7" t="n">
         <v>197</v>
       </c>
       <c r="G7" t="n">
         <v>170</v>
       </c>
@@ -28025,50 +28586,53 @@
       </c>
       <c r="AN7" t="n">
         <v>168</v>
       </c>
       <c r="AO7" t="n">
         <v>168</v>
       </c>
       <c r="AP7" t="n">
         <v>174</v>
       </c>
       <c r="AQ7" t="n">
         <v>176</v>
       </c>
       <c r="AR7" t="n">
         <v>170</v>
       </c>
       <c r="AS7" t="n">
         <v>151</v>
       </c>
       <c r="AT7" t="n">
         <v>192</v>
       </c>
       <c r="AU7" t="n">
         <v>170</v>
       </c>
+      <c r="AV7" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>205</v>
       </c>
       <c r="C8" t="n">
         <v>204</v>
       </c>
       <c r="D8" t="n">
         <v>200</v>
       </c>
       <c r="E8" t="n">
         <v>203</v>
       </c>
       <c r="F8" t="n">
         <v>203</v>
       </c>
       <c r="G8" t="n">
         <v>194</v>
       </c>
@@ -28169,64 +28733,67 @@
         <v>205</v>
       </c>
       <c r="AN8" t="n">
         <v>207</v>
       </c>
       <c r="AO8" t="n">
         <v>213</v>
       </c>
       <c r="AP8" t="n">
         <v>214</v>
       </c>
       <c r="AQ8" t="n">
         <v>217</v>
       </c>
       <c r="AR8" t="n">
         <v>208</v>
       </c>
       <c r="AS8" t="n">
         <v>213</v>
       </c>
       <c r="AT8" t="n">
         <v>219</v>
       </c>
       <c r="AU8" t="n">
         <v>212</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AU8"/>
+  <dimension ref="A1:AV8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28237,50 +28804,51 @@
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
     <col width="14" customWidth="1" min="47" max="47"/>
+    <col width="14" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How easy or difficult do you think it currently is for people looking for a job in your LOCAL area to find work at the moment?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28475,50 +29043,55 @@
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="AU1" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very easy</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -28620,50 +29193,53 @@
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly easy</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -28765,50 +29341,53 @@
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AV3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Fairly difficult</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -28910,50 +29489,53 @@
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AV4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Very difficult</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -29055,50 +29637,53 @@
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AV5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -29200,50 +29785,53 @@
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AV6" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>577</v>
       </c>
       <c r="C7" t="n">
         <v>583</v>
       </c>
       <c r="D7" t="n">
         <v>562</v>
       </c>
       <c r="E7" t="n">
         <v>566</v>
       </c>
       <c r="F7" t="n">
         <v>573</v>
       </c>
       <c r="G7" t="n">
         <v>565</v>
       </c>
@@ -29345,50 +29933,53 @@
       </c>
       <c r="AN7" t="n">
         <v>594</v>
       </c>
       <c r="AO7" t="n">
         <v>631</v>
       </c>
       <c r="AP7" t="n">
         <v>613</v>
       </c>
       <c r="AQ7" t="n">
         <v>647</v>
       </c>
       <c r="AR7" t="n">
         <v>628</v>
       </c>
       <c r="AS7" t="n">
         <v>635</v>
       </c>
       <c r="AT7" t="n">
         <v>632</v>
       </c>
       <c r="AU7" t="n">
         <v>621</v>
       </c>
+      <c r="AV7" t="n">
+        <v>635</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>571</v>
       </c>
       <c r="C8" t="n">
         <v>568</v>
       </c>
       <c r="D8" t="n">
         <v>556</v>
       </c>
       <c r="E8" t="n">
         <v>566</v>
       </c>
       <c r="F8" t="n">
         <v>565</v>
       </c>
       <c r="G8" t="n">
         <v>544</v>
       </c>
@@ -29489,46 +30080,49 @@
         <v>580</v>
       </c>
       <c r="AN8" t="n">
         <v>587</v>
       </c>
       <c r="AO8" t="n">
         <v>603</v>
       </c>
       <c r="AP8" t="n">
         <v>605</v>
       </c>
       <c r="AQ8" t="n">
         <v>615</v>
       </c>
       <c r="AR8" t="n">
         <v>590</v>
       </c>
       <c r="AS8" t="n">
         <v>603</v>
       </c>
       <c r="AT8" t="n">
         <v>620</v>
       </c>
       <c r="AU8" t="n">
         <v>602</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>613</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>