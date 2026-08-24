--- v0 (2026-04-16)
+++ v1 (2026-08-24)
@@ -462,74 +462,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -569,50 +570,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -621,50 +627,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -673,50 +682,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -725,50 +737,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -777,50 +792,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -829,50 +847,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1665</v>
       </c>
       <c r="C7" t="n">
         <v>1688</v>
       </c>
       <c r="D7" t="n">
         <v>1648</v>
       </c>
       <c r="E7" t="n">
         <v>1650</v>
       </c>
       <c r="F7" t="n">
         <v>1610</v>
       </c>
       <c r="G7" t="n">
         <v>1802</v>
       </c>
@@ -881,50 +902,53 @@
       </c>
       <c r="I7" t="n">
         <v>1780</v>
       </c>
       <c r="J7" t="n">
         <v>1797</v>
       </c>
       <c r="K7" t="n">
         <v>1759</v>
       </c>
       <c r="L7" t="n">
         <v>1758</v>
       </c>
       <c r="M7" t="n">
         <v>1700</v>
       </c>
       <c r="N7" t="n">
         <v>1716</v>
       </c>
       <c r="O7" t="n">
         <v>1760</v>
       </c>
       <c r="P7" t="n">
         <v>1770</v>
       </c>
+      <c r="Q7" t="n">
+        <v>1782</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1665</v>
       </c>
       <c r="C8" t="n">
         <v>1688</v>
       </c>
       <c r="D8" t="n">
         <v>1648</v>
       </c>
       <c r="E8" t="n">
         <v>1650</v>
       </c>
       <c r="F8" t="n">
         <v>1610</v>
       </c>
       <c r="G8" t="n">
         <v>1802</v>
       </c>
@@ -932,87 +956,91 @@
         <v>1799</v>
       </c>
       <c r="I8" t="n">
         <v>1780</v>
       </c>
       <c r="J8" t="n">
         <v>1797</v>
       </c>
       <c r="K8" t="n">
         <v>1759</v>
       </c>
       <c r="L8" t="n">
         <v>1758</v>
       </c>
       <c r="M8" t="n">
         <v>1700</v>
       </c>
       <c r="N8" t="n">
         <v>1716</v>
       </c>
       <c r="O8" t="n">
         <v>1760</v>
       </c>
       <c r="P8" t="n">
         <v>1770</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>1782</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1052,50 +1080,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1104,50 +1137,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1156,50 +1192,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1208,50 +1247,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -1260,50 +1302,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -1312,50 +1357,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>270</v>
       </c>
       <c r="C7" t="n">
         <v>285</v>
       </c>
       <c r="D7" t="n">
         <v>268</v>
       </c>
       <c r="E7" t="n">
         <v>285</v>
       </c>
       <c r="F7" t="n">
         <v>277</v>
       </c>
       <c r="G7" t="n">
         <v>301</v>
       </c>
@@ -1364,50 +1412,53 @@
       </c>
       <c r="I7" t="n">
         <v>291</v>
       </c>
       <c r="J7" t="n">
         <v>295</v>
       </c>
       <c r="K7" t="n">
         <v>293</v>
       </c>
       <c r="L7" t="n">
         <v>293</v>
       </c>
       <c r="M7" t="n">
         <v>283</v>
       </c>
       <c r="N7" t="n">
         <v>290</v>
       </c>
       <c r="O7" t="n">
         <v>309</v>
       </c>
       <c r="P7" t="n">
         <v>298</v>
       </c>
+      <c r="Q7" t="n">
+        <v>306</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>275</v>
       </c>
       <c r="C8" t="n">
         <v>279</v>
       </c>
       <c r="D8" t="n">
         <v>274</v>
       </c>
       <c r="E8" t="n">
         <v>274</v>
       </c>
       <c r="F8" t="n">
         <v>267</v>
       </c>
       <c r="G8" t="n">
         <v>299</v>
       </c>
@@ -1415,87 +1466,91 @@
         <v>299</v>
       </c>
       <c r="I8" t="n">
         <v>295</v>
       </c>
       <c r="J8" t="n">
         <v>298</v>
       </c>
       <c r="K8" t="n">
         <v>293</v>
       </c>
       <c r="L8" t="n">
         <v>292</v>
       </c>
       <c r="M8" t="n">
         <v>279</v>
       </c>
       <c r="N8" t="n">
         <v>281</v>
       </c>
       <c r="O8" t="n">
         <v>289</v>
       </c>
       <c r="P8" t="n">
         <v>290</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1535,50 +1590,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1587,50 +1647,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -1639,50 +1702,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -1691,50 +1757,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1743,50 +1812,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -1795,50 +1867,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>401</v>
       </c>
       <c r="C7" t="n">
         <v>399</v>
       </c>
       <c r="D7" t="n">
         <v>405</v>
       </c>
       <c r="E7" t="n">
         <v>417</v>
       </c>
       <c r="F7" t="n">
         <v>393</v>
       </c>
       <c r="G7" t="n">
         <v>446</v>
       </c>
@@ -1847,50 +1922,53 @@
       </c>
       <c r="I7" t="n">
         <v>442</v>
       </c>
       <c r="J7" t="n">
         <v>436</v>
       </c>
       <c r="K7" t="n">
         <v>435</v>
       </c>
       <c r="L7" t="n">
         <v>424</v>
       </c>
       <c r="M7" t="n">
         <v>421</v>
       </c>
       <c r="N7" t="n">
         <v>418</v>
       </c>
       <c r="O7" t="n">
         <v>445</v>
       </c>
       <c r="P7" t="n">
         <v>429</v>
       </c>
+      <c r="Q7" t="n">
+        <v>428</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>406</v>
       </c>
       <c r="C8" t="n">
         <v>412</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>398</v>
       </c>
       <c r="F8" t="n">
         <v>388</v>
       </c>
       <c r="G8" t="n">
         <v>434</v>
       </c>
@@ -1898,87 +1976,91 @@
         <v>434</v>
       </c>
       <c r="I8" t="n">
         <v>429</v>
       </c>
       <c r="J8" t="n">
         <v>433</v>
       </c>
       <c r="K8" t="n">
         <v>425</v>
       </c>
       <c r="L8" t="n">
         <v>424</v>
       </c>
       <c r="M8" t="n">
         <v>403</v>
       </c>
       <c r="N8" t="n">
         <v>407</v>
       </c>
       <c r="O8" t="n">
         <v>417</v>
       </c>
       <c r="P8" t="n">
         <v>419</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2018,50 +2100,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -2070,50 +2157,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -2122,50 +2212,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2174,50 +2267,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2226,50 +2322,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -2278,50 +2377,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>150</v>
       </c>
       <c r="C7" t="n">
         <v>153</v>
       </c>
       <c r="D7" t="n">
         <v>149</v>
       </c>
       <c r="E7" t="n">
         <v>150</v>
       </c>
       <c r="F7" t="n">
         <v>149</v>
       </c>
       <c r="G7" t="n">
         <v>145</v>
       </c>
@@ -2330,50 +2432,53 @@
       </c>
       <c r="I7" t="n">
         <v>153</v>
       </c>
       <c r="J7" t="n">
         <v>154</v>
       </c>
       <c r="K7" t="n">
         <v>153</v>
       </c>
       <c r="L7" t="n">
         <v>150</v>
       </c>
       <c r="M7" t="n">
         <v>141</v>
       </c>
       <c r="N7" t="n">
         <v>147</v>
       </c>
       <c r="O7" t="n">
         <v>132</v>
       </c>
       <c r="P7" t="n">
         <v>140</v>
       </c>
+      <c r="Q7" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>143</v>
       </c>
       <c r="C8" t="n">
         <v>145</v>
       </c>
       <c r="D8" t="n">
         <v>142</v>
       </c>
       <c r="E8" t="n">
         <v>142</v>
       </c>
       <c r="F8" t="n">
         <v>138</v>
       </c>
       <c r="G8" t="n">
         <v>155</v>
       </c>
@@ -2381,87 +2486,91 @@
         <v>155</v>
       </c>
       <c r="I8" t="n">
         <v>153</v>
       </c>
       <c r="J8" t="n">
         <v>155</v>
       </c>
       <c r="K8" t="n">
         <v>152</v>
       </c>
       <c r="L8" t="n">
         <v>151</v>
       </c>
       <c r="M8" t="n">
         <v>148</v>
       </c>
       <c r="N8" t="n">
         <v>149</v>
       </c>
       <c r="O8" t="n">
         <v>153</v>
       </c>
       <c r="P8" t="n">
         <v>154</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2501,50 +2610,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2553,50 +2667,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -2605,50 +2722,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -2657,50 +2777,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -2709,50 +2832,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -2761,50 +2887,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>85</v>
       </c>
       <c r="D7" t="n">
         <v>87</v>
       </c>
       <c r="E7" t="n">
         <v>64</v>
       </c>
       <c r="F7" t="n">
         <v>64</v>
       </c>
       <c r="G7" t="n">
         <v>93</v>
       </c>
@@ -2813,50 +2942,53 @@
       </c>
       <c r="I7" t="n">
         <v>96</v>
       </c>
       <c r="J7" t="n">
         <v>91</v>
       </c>
       <c r="K7" t="n">
         <v>88</v>
       </c>
       <c r="L7" t="n">
         <v>92</v>
       </c>
       <c r="M7" t="n">
         <v>94</v>
       </c>
       <c r="N7" t="n">
         <v>91</v>
       </c>
       <c r="O7" t="n">
         <v>86</v>
       </c>
       <c r="P7" t="n">
         <v>92</v>
       </c>
+      <c r="Q7" t="n">
+        <v>94</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>85</v>
       </c>
       <c r="C8" t="n">
         <v>86</v>
       </c>
       <c r="D8" t="n">
         <v>84</v>
       </c>
       <c r="E8" t="n">
         <v>84</v>
       </c>
       <c r="F8" t="n">
         <v>82</v>
       </c>
       <c r="G8" t="n">
         <v>92</v>
       </c>
@@ -2864,87 +2996,91 @@
         <v>92</v>
       </c>
       <c r="I8" t="n">
         <v>91</v>
       </c>
       <c r="J8" t="n">
         <v>92</v>
       </c>
       <c r="K8" t="n">
         <v>86</v>
       </c>
       <c r="L8" t="n">
         <v>90</v>
       </c>
       <c r="M8" t="n">
         <v>82</v>
       </c>
       <c r="N8" t="n">
         <v>82</v>
       </c>
       <c r="O8" t="n">
         <v>84</v>
       </c>
       <c r="P8" t="n">
         <v>85</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2984,50 +3120,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3036,50 +3177,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3088,50 +3232,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -3140,50 +3287,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -3192,50 +3342,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -3244,50 +3397,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>579</v>
       </c>
       <c r="C7" t="n">
         <v>591</v>
       </c>
       <c r="D7" t="n">
         <v>625</v>
       </c>
       <c r="E7" t="n">
         <v>614</v>
       </c>
       <c r="F7" t="n">
         <v>564</v>
       </c>
       <c r="G7" t="n">
         <v>608</v>
       </c>
@@ -3296,50 +3452,53 @@
       </c>
       <c r="I7" t="n">
         <v>608</v>
       </c>
       <c r="J7" t="n">
         <v>607</v>
       </c>
       <c r="K7" t="n">
         <v>586</v>
       </c>
       <c r="L7" t="n">
         <v>594</v>
       </c>
       <c r="M7" t="n">
         <v>269</v>
       </c>
       <c r="N7" t="n">
         <v>282</v>
       </c>
       <c r="O7" t="n">
         <v>281</v>
       </c>
       <c r="P7" t="n">
         <v>278</v>
       </c>
+      <c r="Q7" t="n">
+        <v>293</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>558</v>
       </c>
       <c r="C8" t="n">
         <v>571</v>
       </c>
       <c r="D8" t="n">
         <v>563</v>
       </c>
       <c r="E8" t="n">
         <v>562</v>
       </c>
       <c r="F8" t="n">
         <v>547</v>
       </c>
       <c r="G8" t="n">
         <v>626</v>
       </c>
@@ -3347,87 +3506,91 @@
         <v>627</v>
       </c>
       <c r="I8" t="n">
         <v>613</v>
       </c>
       <c r="J8" t="n">
         <v>623</v>
       </c>
       <c r="K8" t="n">
         <v>605</v>
       </c>
       <c r="L8" t="n">
         <v>606</v>
       </c>
       <c r="M8" t="n">
         <v>306</v>
       </c>
       <c r="N8" t="n">
         <v>309</v>
       </c>
       <c r="O8" t="n">
         <v>318</v>
       </c>
       <c r="P8" t="n">
         <v>319</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3467,50 +3630,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3519,50 +3687,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3571,50 +3742,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3623,50 +3797,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3675,50 +3852,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3727,50 +3907,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>536</v>
       </c>
       <c r="C7" t="n">
         <v>557</v>
       </c>
       <c r="D7" t="n">
         <v>459</v>
       </c>
       <c r="E7" t="n">
         <v>438</v>
       </c>
       <c r="F7" t="n">
         <v>462</v>
       </c>
       <c r="G7" t="n">
         <v>458</v>
       </c>
@@ -3779,50 +3962,53 @@
       </c>
       <c r="I7" t="n">
         <v>439</v>
       </c>
       <c r="J7" t="n">
         <v>452</v>
       </c>
       <c r="K7" t="n">
         <v>443</v>
       </c>
       <c r="L7" t="n">
         <v>435</v>
       </c>
       <c r="M7" t="n">
         <v>489</v>
       </c>
       <c r="N7" t="n">
         <v>502</v>
       </c>
       <c r="O7" t="n">
         <v>461</v>
       </c>
       <c r="P7" t="n">
         <v>471</v>
       </c>
+      <c r="Q7" t="n">
+        <v>463</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>531</v>
       </c>
       <c r="C8" t="n">
         <v>538</v>
       </c>
       <c r="D8" t="n">
         <v>409</v>
       </c>
       <c r="E8" t="n">
         <v>410</v>
       </c>
       <c r="F8" t="n">
         <v>402</v>
       </c>
       <c r="G8" t="n">
         <v>451</v>
       </c>
@@ -3830,87 +4016,91 @@
         <v>453</v>
       </c>
       <c r="I8" t="n">
         <v>454</v>
       </c>
       <c r="J8" t="n">
         <v>460</v>
       </c>
       <c r="K8" t="n">
         <v>448</v>
       </c>
       <c r="L8" t="n">
         <v>447</v>
       </c>
       <c r="M8" t="n">
         <v>437</v>
       </c>
       <c r="N8" t="n">
         <v>441</v>
       </c>
       <c r="O8" t="n">
         <v>455</v>
       </c>
       <c r="P8" t="n">
         <v>456</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3950,50 +4140,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4002,50 +4197,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4054,50 +4252,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -4106,50 +4307,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4158,50 +4362,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -4210,50 +4417,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>102</v>
       </c>
       <c r="C7" t="n">
         <v>106</v>
       </c>
       <c r="D7" t="n">
         <v>159</v>
       </c>
       <c r="E7" t="n">
         <v>176</v>
       </c>
       <c r="F7" t="n">
         <v>172</v>
       </c>
       <c r="G7" t="n">
         <v>168</v>
       </c>
@@ -4262,138 +4472,145 @@
       </c>
       <c r="I7" t="n">
         <v>159</v>
       </c>
       <c r="J7" t="n">
         <v>166</v>
       </c>
       <c r="K7" t="n">
         <v>152</v>
       </c>
       <c r="L7" t="n">
         <v>156</v>
       </c>
       <c r="M7" t="n">
         <v>194</v>
       </c>
       <c r="N7" t="n">
         <v>187</v>
       </c>
       <c r="O7" t="n">
         <v>168</v>
       </c>
       <c r="P7" t="n">
         <v>171</v>
       </c>
+      <c r="Q7" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>95</v>
       </c>
       <c r="C8" t="n">
         <v>101</v>
       </c>
       <c r="D8" t="n">
         <v>148</v>
       </c>
       <c r="E8" t="n">
         <v>148</v>
       </c>
       <c r="F8" t="n">
         <v>145</v>
       </c>
       <c r="G8" t="n">
         <v>164</v>
       </c>
       <c r="H8" t="n">
         <v>164</v>
       </c>
       <c r="I8" t="n">
         <v>163</v>
       </c>
       <c r="J8" t="n">
         <v>165</v>
       </c>
       <c r="K8" t="n">
         <v>160</v>
       </c>
       <c r="L8" t="n">
         <v>161</v>
       </c>
       <c r="M8" t="n">
         <v>156</v>
       </c>
       <c r="N8" t="n">
         <v>158</v>
       </c>
       <c r="O8" t="n">
         <v>162</v>
       </c>
       <c r="P8" t="n">
+        <v>164</v>
+      </c>
+      <c r="Q8" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4433,50 +4650,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4485,50 +4707,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -4537,50 +4762,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -4589,50 +4817,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4641,50 +4872,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -4693,50 +4927,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>741</v>
       </c>
       <c r="C7" t="n">
         <v>756</v>
       </c>
       <c r="D7" t="n">
         <v>724</v>
       </c>
       <c r="E7" t="n">
         <v>706</v>
       </c>
       <c r="F7" t="n">
         <v>747</v>
       </c>
       <c r="G7" t="n">
         <v>727</v>
       </c>
@@ -4745,50 +4982,53 @@
       </c>
       <c r="I7" t="n">
         <v>745</v>
       </c>
       <c r="J7" t="n">
         <v>766</v>
       </c>
       <c r="K7" t="n">
         <v>752</v>
       </c>
       <c r="L7" t="n">
         <v>713</v>
       </c>
       <c r="M7" t="n">
         <v>689</v>
       </c>
       <c r="N7" t="n">
         <v>687</v>
       </c>
       <c r="O7" t="n">
         <v>654</v>
       </c>
       <c r="P7" t="n">
         <v>652</v>
       </c>
+      <c r="Q7" t="n">
+        <v>645</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>641</v>
       </c>
       <c r="C8" t="n">
         <v>650</v>
       </c>
       <c r="D8" t="n">
         <v>611</v>
       </c>
       <c r="E8" t="n">
         <v>612</v>
       </c>
       <c r="F8" t="n">
         <v>597</v>
       </c>
       <c r="G8" t="n">
         <v>669</v>
       </c>
@@ -4796,87 +5036,91 @@
         <v>667</v>
       </c>
       <c r="I8" t="n">
         <v>660</v>
       </c>
       <c r="J8" t="n">
         <v>667</v>
       </c>
       <c r="K8" t="n">
         <v>653</v>
       </c>
       <c r="L8" t="n">
         <v>652</v>
       </c>
       <c r="M8" t="n">
         <v>631</v>
       </c>
       <c r="N8" t="n">
         <v>637</v>
       </c>
       <c r="O8" t="n">
         <v>653</v>
       </c>
       <c r="P8" t="n">
         <v>657</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4916,50 +5160,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4968,50 +5217,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -5020,50 +5272,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -5072,50 +5327,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -5124,50 +5382,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -5176,50 +5437,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>668</v>
       </c>
       <c r="C7" t="n">
         <v>689</v>
       </c>
       <c r="D7" t="n">
         <v>681</v>
       </c>
       <c r="E7" t="n">
         <v>675</v>
       </c>
       <c r="F7" t="n">
         <v>629</v>
       </c>
       <c r="G7" t="n">
         <v>715</v>
       </c>
@@ -5228,50 +5492,53 @@
       </c>
       <c r="I7" t="n">
         <v>675</v>
       </c>
       <c r="J7" t="n">
         <v>632</v>
       </c>
       <c r="K7" t="n">
         <v>637</v>
       </c>
       <c r="L7" t="n">
         <v>650</v>
       </c>
       <c r="M7" t="n">
         <v>605</v>
       </c>
       <c r="N7" t="n">
         <v>632</v>
       </c>
       <c r="O7" t="n">
         <v>614</v>
       </c>
       <c r="P7" t="n">
         <v>645</v>
       </c>
+      <c r="Q7" t="n">
+        <v>619</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>686</v>
       </c>
       <c r="C8" t="n">
         <v>695</v>
       </c>
       <c r="D8" t="n">
         <v>653</v>
       </c>
       <c r="E8" t="n">
         <v>653</v>
       </c>
       <c r="F8" t="n">
         <v>638</v>
       </c>
       <c r="G8" t="n">
         <v>714</v>
       </c>
@@ -5279,87 +5546,91 @@
         <v>712</v>
       </c>
       <c r="I8" t="n">
         <v>705</v>
       </c>
       <c r="J8" t="n">
         <v>712</v>
       </c>
       <c r="K8" t="n">
         <v>697</v>
       </c>
       <c r="L8" t="n">
         <v>696</v>
       </c>
       <c r="M8" t="n">
         <v>673</v>
       </c>
       <c r="N8" t="n">
         <v>680</v>
       </c>
       <c r="O8" t="n">
         <v>697</v>
       </c>
       <c r="P8" t="n">
         <v>701</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5399,50 +5670,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5451,50 +5727,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5503,50 +5782,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -5555,50 +5837,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5607,50 +5892,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -5659,50 +5947,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>231</v>
       </c>
       <c r="C7" t="n">
         <v>215</v>
       </c>
       <c r="D7" t="n">
         <v>215</v>
       </c>
       <c r="E7" t="n">
         <v>238</v>
       </c>
       <c r="F7" t="n">
         <v>200</v>
       </c>
       <c r="G7" t="n">
         <v>312</v>
       </c>
@@ -5711,50 +6002,53 @@
       </c>
       <c r="I7" t="n">
         <v>327</v>
       </c>
       <c r="J7" t="n">
         <v>358</v>
       </c>
       <c r="K7" t="n">
         <v>337</v>
       </c>
       <c r="L7" t="n">
         <v>347</v>
       </c>
       <c r="M7" t="n">
         <v>373</v>
       </c>
       <c r="N7" t="n">
         <v>371</v>
       </c>
       <c r="O7" t="n">
         <v>447</v>
       </c>
       <c r="P7" t="n">
         <v>422</v>
       </c>
+      <c r="Q7" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>293</v>
       </c>
       <c r="C8" t="n">
         <v>300</v>
       </c>
       <c r="D8" t="n">
         <v>346</v>
       </c>
       <c r="E8" t="n">
         <v>342</v>
       </c>
       <c r="F8" t="n">
         <v>331</v>
       </c>
       <c r="G8" t="n">
         <v>362</v>
       </c>
@@ -5762,87 +6056,91 @@
         <v>385</v>
       </c>
       <c r="I8" t="n">
         <v>375</v>
       </c>
       <c r="J8" t="n">
         <v>375</v>
       </c>
       <c r="K8" t="n">
         <v>369</v>
       </c>
       <c r="L8" t="n">
         <v>360</v>
       </c>
       <c r="M8" t="n">
         <v>370</v>
       </c>
       <c r="N8" t="n">
         <v>380</v>
       </c>
       <c r="O8" t="n">
         <v>380</v>
       </c>
       <c r="P8" t="n">
         <v>381</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5882,50 +6180,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5934,50 +6237,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5986,50 +6292,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -6038,50 +6347,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6090,50 +6402,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -6142,50 +6457,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>130</v>
       </c>
       <c r="C7" t="n">
         <v>156</v>
       </c>
       <c r="D7" t="n">
         <v>132</v>
       </c>
       <c r="E7" t="n">
         <v>95</v>
       </c>
       <c r="F7" t="n">
         <v>95</v>
       </c>
       <c r="G7" t="n">
         <v>174</v>
       </c>
@@ -6194,50 +6512,53 @@
       </c>
       <c r="I7" t="n">
         <v>178</v>
       </c>
       <c r="J7" t="n">
         <v>198</v>
       </c>
       <c r="K7" t="n">
         <v>169</v>
       </c>
       <c r="L7" t="n">
         <v>162</v>
       </c>
       <c r="M7" t="n">
         <v>157</v>
       </c>
       <c r="N7" t="n">
         <v>146</v>
       </c>
       <c r="O7" t="n">
         <v>149</v>
       </c>
       <c r="P7" t="n">
         <v>130</v>
       </c>
+      <c r="Q7" t="n">
+        <v>182</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>183</v>
       </c>
       <c r="C8" t="n">
         <v>186</v>
       </c>
       <c r="D8" t="n">
         <v>180</v>
       </c>
       <c r="E8" t="n">
         <v>180</v>
       </c>
       <c r="F8" t="n">
         <v>175</v>
       </c>
       <c r="G8" t="n">
         <v>196</v>
       </c>
@@ -6245,87 +6566,91 @@
         <v>196</v>
       </c>
       <c r="I8" t="n">
         <v>194</v>
       </c>
       <c r="J8" t="n">
         <v>196</v>
       </c>
       <c r="K8" t="n">
         <v>192</v>
       </c>
       <c r="L8" t="n">
         <v>192</v>
       </c>
       <c r="M8" t="n">
         <v>185</v>
       </c>
       <c r="N8" t="n">
         <v>187</v>
       </c>
       <c r="O8" t="n">
         <v>192</v>
       </c>
       <c r="P8" t="n">
         <v>193</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6365,50 +6690,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6417,50 +6747,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -6469,50 +6802,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6521,50 +6857,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6573,50 +6912,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.62</v>
       </c>
@@ -6625,50 +6967,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>25</v>
       </c>
       <c r="C7" t="n">
         <v>28</v>
       </c>
       <c r="D7" t="n">
         <v>28</v>
       </c>
       <c r="E7" t="n">
         <v>31</v>
       </c>
       <c r="F7" t="n">
         <v>34</v>
       </c>
       <c r="G7" t="n">
         <v>48</v>
       </c>
@@ -6677,50 +7022,53 @@
       </c>
       <c r="I7" t="n">
         <v>33</v>
       </c>
       <c r="J7" t="n">
         <v>41</v>
       </c>
       <c r="K7" t="n">
         <v>33</v>
       </c>
       <c r="L7" t="n">
         <v>48</v>
       </c>
       <c r="M7" t="n">
         <v>33</v>
       </c>
       <c r="N7" t="n">
         <v>26</v>
       </c>
       <c r="O7" t="n">
         <v>45</v>
       </c>
       <c r="P7" t="n">
         <v>51</v>
       </c>
+      <c r="Q7" t="n">
+        <v>45</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>45</v>
       </c>
       <c r="C8" t="n">
         <v>43</v>
       </c>
       <c r="D8" t="n">
         <v>38</v>
       </c>
       <c r="E8" t="n">
         <v>43</v>
       </c>
       <c r="F8" t="n">
         <v>45</v>
       </c>
       <c r="G8" t="n">
         <v>58</v>
       </c>
@@ -6728,87 +7076,91 @@
         <v>34</v>
       </c>
       <c r="I8" t="n">
         <v>40</v>
       </c>
       <c r="J8" t="n">
         <v>43</v>
       </c>
       <c r="K8" t="n">
         <v>41</v>
       </c>
       <c r="L8" t="n">
         <v>50</v>
       </c>
       <c r="M8" t="n">
         <v>26</v>
       </c>
       <c r="N8" t="n">
         <v>20</v>
       </c>
       <c r="O8" t="n">
         <v>30</v>
       </c>
       <c r="P8" t="n">
         <v>31</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6848,50 +7200,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -6900,50 +7257,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -6952,50 +7312,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -7004,50 +7367,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7056,50 +7422,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -7108,50 +7477,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>992</v>
       </c>
       <c r="C7" t="n">
         <v>1017</v>
       </c>
       <c r="D7" t="n">
         <v>994</v>
       </c>
       <c r="E7" t="n">
         <v>979</v>
       </c>
       <c r="F7" t="n">
         <v>983</v>
       </c>
       <c r="G7" t="n">
         <v>1066</v>
       </c>
@@ -7160,50 +7532,53 @@
       </c>
       <c r="I7" t="n">
         <v>1062</v>
       </c>
       <c r="J7" t="n">
         <v>1063</v>
       </c>
       <c r="K7" t="n">
         <v>1060</v>
       </c>
       <c r="L7" t="n">
         <v>1045</v>
       </c>
       <c r="M7" t="n">
         <v>999</v>
       </c>
       <c r="N7" t="n">
         <v>1022</v>
       </c>
       <c r="O7" t="n">
         <v>1053</v>
       </c>
       <c r="P7" t="n">
         <v>1017</v>
       </c>
+      <c r="Q7" t="n">
+        <v>1040</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>949</v>
       </c>
       <c r="C8" t="n">
         <v>962</v>
       </c>
       <c r="D8" t="n">
         <v>939</v>
       </c>
       <c r="E8" t="n">
         <v>940</v>
       </c>
       <c r="F8" t="n">
         <v>918</v>
       </c>
       <c r="G8" t="n">
         <v>1027</v>
       </c>
@@ -7211,87 +7586,91 @@
         <v>1025</v>
       </c>
       <c r="I8" t="n">
         <v>1015</v>
       </c>
       <c r="J8" t="n">
         <v>1024</v>
       </c>
       <c r="K8" t="n">
         <v>1003</v>
       </c>
       <c r="L8" t="n">
         <v>1002</v>
       </c>
       <c r="M8" t="n">
         <v>969</v>
       </c>
       <c r="N8" t="n">
         <v>978</v>
       </c>
       <c r="O8" t="n">
         <v>1003</v>
       </c>
       <c r="P8" t="n">
         <v>1009</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7331,50 +7710,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7383,50 +7767,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -7435,50 +7822,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -7487,50 +7877,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -7539,50 +7932,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -7591,50 +7987,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>673</v>
       </c>
       <c r="C7" t="n">
         <v>671</v>
       </c>
       <c r="D7" t="n">
         <v>654</v>
       </c>
       <c r="E7" t="n">
         <v>671</v>
       </c>
       <c r="F7" t="n">
         <v>627</v>
       </c>
       <c r="G7" t="n">
         <v>736</v>
       </c>
@@ -7643,50 +8042,53 @@
       </c>
       <c r="I7" t="n">
         <v>718</v>
       </c>
       <c r="J7" t="n">
         <v>734</v>
       </c>
       <c r="K7" t="n">
         <v>699</v>
       </c>
       <c r="L7" t="n">
         <v>713</v>
       </c>
       <c r="M7" t="n">
         <v>701</v>
       </c>
       <c r="N7" t="n">
         <v>694</v>
       </c>
       <c r="O7" t="n">
         <v>707</v>
       </c>
       <c r="P7" t="n">
         <v>753</v>
       </c>
+      <c r="Q7" t="n">
+        <v>742</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>716</v>
       </c>
       <c r="C8" t="n">
         <v>726</v>
       </c>
       <c r="D8" t="n">
         <v>709</v>
       </c>
       <c r="E8" t="n">
         <v>710</v>
       </c>
       <c r="F8" t="n">
         <v>692</v>
       </c>
       <c r="G8" t="n">
         <v>775</v>
       </c>
@@ -7694,87 +8096,91 @@
         <v>774</v>
       </c>
       <c r="I8" t="n">
         <v>765</v>
       </c>
       <c r="J8" t="n">
         <v>773</v>
       </c>
       <c r="K8" t="n">
         <v>756</v>
       </c>
       <c r="L8" t="n">
         <v>756</v>
       </c>
       <c r="M8" t="n">
         <v>731</v>
       </c>
       <c r="N8" t="n">
         <v>738</v>
       </c>
       <c r="O8" t="n">
         <v>757</v>
       </c>
       <c r="P8" t="n">
         <v>761</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>766</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7814,50 +8220,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7866,50 +8277,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -7918,50 +8332,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -7970,50 +8387,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -8022,50 +8442,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -8074,50 +8497,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>688</v>
       </c>
       <c r="C7" t="n">
         <v>686</v>
       </c>
       <c r="D7" t="n">
         <v>674</v>
       </c>
       <c r="E7" t="n">
         <v>680</v>
       </c>
       <c r="F7" t="n">
         <v>639</v>
       </c>
       <c r="G7" t="n">
         <v>737</v>
       </c>
@@ -8126,50 +8552,53 @@
       </c>
       <c r="I7" t="n">
         <v>719</v>
       </c>
       <c r="J7" t="n">
         <v>694</v>
       </c>
       <c r="K7" t="n">
         <v>708</v>
       </c>
       <c r="L7" t="n">
         <v>705</v>
       </c>
       <c r="M7" t="n">
         <v>660</v>
       </c>
       <c r="N7" t="n">
         <v>695</v>
       </c>
       <c r="O7" t="n">
         <v>709</v>
       </c>
       <c r="P7" t="n">
         <v>728</v>
       </c>
+      <c r="Q7" t="n">
+        <v>692</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>701</v>
       </c>
       <c r="C8" t="n">
         <v>711</v>
       </c>
       <c r="D8" t="n">
         <v>687</v>
       </c>
       <c r="E8" t="n">
         <v>688</v>
       </c>
       <c r="F8" t="n">
         <v>671</v>
       </c>
       <c r="G8" t="n">
         <v>751</v>
       </c>
@@ -8177,87 +8606,91 @@
         <v>750</v>
       </c>
       <c r="I8" t="n">
         <v>742</v>
       </c>
       <c r="J8" t="n">
         <v>749</v>
       </c>
       <c r="K8" t="n">
         <v>734</v>
       </c>
       <c r="L8" t="n">
         <v>733</v>
       </c>
       <c r="M8" t="n">
         <v>709</v>
       </c>
       <c r="N8" t="n">
         <v>716</v>
       </c>
       <c r="O8" t="n">
         <v>734</v>
       </c>
       <c r="P8" t="n">
         <v>738</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>743</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8297,50 +8730,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8349,50 +8787,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -8401,50 +8842,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -8453,50 +8897,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8505,50 +8952,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -8557,50 +9007,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>407</v>
       </c>
       <c r="C7" t="n">
         <v>417</v>
       </c>
       <c r="D7" t="n">
         <v>401</v>
       </c>
       <c r="E7" t="n">
         <v>408</v>
       </c>
       <c r="F7" t="n">
         <v>406</v>
       </c>
       <c r="G7" t="n">
         <v>423</v>
       </c>
@@ -8609,50 +9062,53 @@
       </c>
       <c r="I7" t="n">
         <v>429</v>
       </c>
       <c r="J7" t="n">
         <v>443</v>
       </c>
       <c r="K7" t="n">
         <v>431</v>
       </c>
       <c r="L7" t="n">
         <v>421</v>
       </c>
       <c r="M7" t="n">
         <v>427</v>
       </c>
       <c r="N7" t="n">
         <v>419</v>
       </c>
       <c r="O7" t="n">
         <v>410</v>
       </c>
       <c r="P7" t="n">
         <v>422</v>
       </c>
+      <c r="Q7" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>396</v>
       </c>
       <c r="C8" t="n">
         <v>402</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>398</v>
       </c>
       <c r="F8" t="n">
         <v>388</v>
       </c>
       <c r="G8" t="n">
         <v>434</v>
       </c>
@@ -8660,87 +9116,91 @@
         <v>434</v>
       </c>
       <c r="I8" t="n">
         <v>429</v>
       </c>
       <c r="J8" t="n">
         <v>433</v>
       </c>
       <c r="K8" t="n">
         <v>424</v>
       </c>
       <c r="L8" t="n">
         <v>424</v>
       </c>
       <c r="M8" t="n">
         <v>410</v>
       </c>
       <c r="N8" t="n">
         <v>414</v>
       </c>
       <c r="O8" t="n">
         <v>424</v>
       </c>
       <c r="P8" t="n">
         <v>427</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8780,50 +9240,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8832,50 +9297,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -8884,50 +9352,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -8936,50 +9407,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8988,50 +9462,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -9040,50 +9517,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>440</v>
       </c>
       <c r="C7" t="n">
         <v>429</v>
       </c>
       <c r="D7" t="n">
         <v>441</v>
       </c>
       <c r="E7" t="n">
         <v>467</v>
       </c>
       <c r="F7" t="n">
         <v>470</v>
       </c>
       <c r="G7" t="n">
         <v>468</v>
       </c>
@@ -9092,50 +9572,53 @@
       </c>
       <c r="I7" t="n">
         <v>454</v>
       </c>
       <c r="J7" t="n">
         <v>462</v>
       </c>
       <c r="K7" t="n">
         <v>451</v>
       </c>
       <c r="L7" t="n">
         <v>470</v>
       </c>
       <c r="M7" t="n">
         <v>456</v>
       </c>
       <c r="N7" t="n">
         <v>456</v>
       </c>
       <c r="O7" t="n">
         <v>492</v>
       </c>
       <c r="P7" t="n">
         <v>490</v>
       </c>
+      <c r="Q7" t="n">
+        <v>488</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>385</v>
       </c>
       <c r="C8" t="n">
         <v>390</v>
       </c>
       <c r="D8" t="n">
         <v>384</v>
       </c>
       <c r="E8" t="n">
         <v>384</v>
       </c>
       <c r="F8" t="n">
         <v>375</v>
       </c>
       <c r="G8" t="n">
         <v>420</v>
       </c>
@@ -9143,87 +9626,91 @@
         <v>419</v>
       </c>
       <c r="I8" t="n">
         <v>415</v>
       </c>
       <c r="J8" t="n">
         <v>419</v>
       </c>
       <c r="K8" t="n">
         <v>410</v>
       </c>
       <c r="L8" t="n">
         <v>410</v>
       </c>
       <c r="M8" t="n">
         <v>396</v>
       </c>
       <c r="N8" t="n">
         <v>400</v>
       </c>
       <c r="O8" t="n">
         <v>410</v>
       </c>
       <c r="P8" t="n">
         <v>412</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9263,50 +9750,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9315,50 +9807,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9367,50 +9862,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -9419,50 +9917,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -9471,50 +9972,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -9523,50 +10027,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>726</v>
       </c>
       <c r="C7" t="n">
         <v>756</v>
       </c>
       <c r="D7" t="n">
         <v>719</v>
       </c>
       <c r="E7" t="n">
         <v>705</v>
       </c>
       <c r="F7" t="n">
         <v>682</v>
       </c>
       <c r="G7" t="n">
         <v>804</v>
       </c>
@@ -9575,50 +10082,53 @@
       </c>
       <c r="I7" t="n">
         <v>771</v>
       </c>
       <c r="J7" t="n">
         <v>799</v>
       </c>
       <c r="K7" t="n">
         <v>778</v>
       </c>
       <c r="L7" t="n">
         <v>811</v>
       </c>
       <c r="M7" t="n">
         <v>797</v>
       </c>
       <c r="N7" t="n">
         <v>802</v>
       </c>
       <c r="O7" t="n">
         <v>787</v>
       </c>
       <c r="P7" t="n">
         <v>806</v>
       </c>
+      <c r="Q7" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>806</v>
       </c>
       <c r="C8" t="n">
         <v>817</v>
       </c>
       <c r="D8" t="n">
         <v>801</v>
       </c>
       <c r="E8" t="n">
         <v>802</v>
       </c>
       <c r="F8" t="n">
         <v>782</v>
       </c>
       <c r="G8" t="n">
         <v>876</v>
       </c>
@@ -9626,87 +10136,91 @@
         <v>874</v>
       </c>
       <c r="I8" t="n">
         <v>865</v>
       </c>
       <c r="J8" t="n">
         <v>873</v>
       </c>
       <c r="K8" t="n">
         <v>855</v>
       </c>
       <c r="L8" t="n">
         <v>854</v>
       </c>
       <c r="M8" t="n">
         <v>826</v>
       </c>
       <c r="N8" t="n">
         <v>834</v>
       </c>
       <c r="O8" t="n">
         <v>855</v>
       </c>
       <c r="P8" t="n">
         <v>860</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9746,50 +10260,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9798,50 +10317,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9850,50 +10372,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -9902,50 +10427,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -9954,50 +10482,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10006,50 +10537,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>939</v>
       </c>
       <c r="C7" t="n">
         <v>932</v>
       </c>
       <c r="D7" t="n">
         <v>929</v>
       </c>
       <c r="E7" t="n">
         <v>945</v>
       </c>
       <c r="F7" t="n">
         <v>928</v>
       </c>
       <c r="G7" t="n">
         <v>998</v>
       </c>
@@ -10058,50 +10592,53 @@
       </c>
       <c r="I7" t="n">
         <v>1009</v>
       </c>
       <c r="J7" t="n">
         <v>998</v>
       </c>
       <c r="K7" t="n">
         <v>981</v>
       </c>
       <c r="L7" t="n">
         <v>947</v>
       </c>
       <c r="M7" t="n">
         <v>903</v>
       </c>
       <c r="N7" t="n">
         <v>914</v>
       </c>
       <c r="O7" t="n">
         <v>973</v>
       </c>
       <c r="P7" t="n">
         <v>964</v>
       </c>
+      <c r="Q7" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>859</v>
       </c>
       <c r="C8" t="n">
         <v>871</v>
       </c>
       <c r="D8" t="n">
         <v>847</v>
       </c>
       <c r="E8" t="n">
         <v>848</v>
       </c>
       <c r="F8" t="n">
         <v>828</v>
       </c>
       <c r="G8" t="n">
         <v>926</v>
       </c>
@@ -10109,87 +10646,91 @@
         <v>925</v>
       </c>
       <c r="I8" t="n">
         <v>915</v>
       </c>
       <c r="J8" t="n">
         <v>924</v>
       </c>
       <c r="K8" t="n">
         <v>904</v>
       </c>
       <c r="L8" t="n">
         <v>904</v>
       </c>
       <c r="M8" t="n">
         <v>874</v>
       </c>
       <c r="N8" t="n">
         <v>882</v>
       </c>
       <c r="O8" t="n">
         <v>905</v>
       </c>
       <c r="P8" t="n">
         <v>910</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10229,50 +10770,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10281,50 +10827,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -10333,50 +10882,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -10385,50 +10937,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10437,50 +10992,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -10489,50 +11047,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>185</v>
       </c>
       <c r="C7" t="n">
         <v>205</v>
       </c>
       <c r="D7" t="n">
         <v>181</v>
       </c>
       <c r="E7" t="n">
         <v>156</v>
       </c>
       <c r="F7" t="n">
         <v>165</v>
       </c>
       <c r="G7" t="n">
         <v>217</v>
       </c>
@@ -10541,50 +11102,53 @@
       </c>
       <c r="I7" t="n">
         <v>197</v>
       </c>
       <c r="J7" t="n">
         <v>214</v>
       </c>
       <c r="K7" t="n">
         <v>188</v>
       </c>
       <c r="L7" t="n">
         <v>203</v>
       </c>
       <c r="M7" t="n">
         <v>181</v>
       </c>
       <c r="N7" t="n">
         <v>179</v>
       </c>
       <c r="O7" t="n">
         <v>156</v>
       </c>
       <c r="P7" t="n">
         <v>187</v>
       </c>
+      <c r="Q7" t="n">
+        <v>144</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>200</v>
       </c>
       <c r="C8" t="n">
         <v>203</v>
       </c>
       <c r="D8" t="n">
         <v>198</v>
       </c>
       <c r="E8" t="n">
         <v>198</v>
       </c>
       <c r="F8" t="n">
         <v>193</v>
       </c>
       <c r="G8" t="n">
         <v>216</v>
       </c>
@@ -10592,87 +11156,91 @@
         <v>216</v>
       </c>
       <c r="I8" t="n">
         <v>214</v>
       </c>
       <c r="J8" t="n">
         <v>216</v>
       </c>
       <c r="K8" t="n">
         <v>212</v>
       </c>
       <c r="L8" t="n">
         <v>211</v>
       </c>
       <c r="M8" t="n">
         <v>206</v>
       </c>
       <c r="N8" t="n">
         <v>208</v>
       </c>
       <c r="O8" t="n">
         <v>213</v>
       </c>
       <c r="P8" t="n">
         <v>214</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people describe political parties as being close to particular groups in society. Thinking about the LABOUR party, we'd like you to say how close they are to the following groups in society? Businessmen and the City</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-10</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-06-16</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10712,50 +11280,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-09-02</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-08-18</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-02-02</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very close</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -10764,50 +11337,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly close</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10816,50 +11392,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Not very close</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -10868,50 +11447,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Not close at all</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10920,50 +11502,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -10972,50 +11557,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>573</v>
       </c>
       <c r="C7" t="n">
         <v>561</v>
       </c>
       <c r="D7" t="n">
         <v>558</v>
       </c>
       <c r="E7" t="n">
         <v>578</v>
       </c>
       <c r="F7" t="n">
         <v>562</v>
       </c>
       <c r="G7" t="n">
         <v>600</v>
       </c>
@@ -11024,50 +11612,53 @@
       </c>
       <c r="I7" t="n">
         <v>601</v>
       </c>
       <c r="J7" t="n">
         <v>607</v>
       </c>
       <c r="K7" t="n">
         <v>602</v>
       </c>
       <c r="L7" t="n">
         <v>596</v>
       </c>
       <c r="M7" t="n">
         <v>580</v>
       </c>
       <c r="N7" t="n">
         <v>591</v>
       </c>
       <c r="O7" t="n">
         <v>632</v>
       </c>
       <c r="P7" t="n">
         <v>624</v>
       </c>
+      <c r="Q7" t="n">
+        <v>665</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>556</v>
       </c>
       <c r="C8" t="n">
         <v>564</v>
       </c>
       <c r="D8" t="n">
         <v>554</v>
       </c>
       <c r="E8" t="n">
         <v>554</v>
       </c>
       <c r="F8" t="n">
         <v>541</v>
       </c>
       <c r="G8" t="n">
         <v>605</v>
       </c>
@@ -11075,46 +11666,49 @@
         <v>604</v>
       </c>
       <c r="I8" t="n">
         <v>598</v>
       </c>
       <c r="J8" t="n">
         <v>604</v>
       </c>
       <c r="K8" t="n">
         <v>592</v>
       </c>
       <c r="L8" t="n">
         <v>591</v>
       </c>
       <c r="M8" t="n">
         <v>583</v>
       </c>
       <c r="N8" t="n">
         <v>589</v>
       </c>
       <c r="O8" t="n">
         <v>604</v>
       </c>
       <c r="P8" t="n">
         <v>607</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>611</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>