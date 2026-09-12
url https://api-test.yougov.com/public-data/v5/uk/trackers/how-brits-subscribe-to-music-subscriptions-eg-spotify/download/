--- v0 (2026-05-16)
+++ v1 (2026-09-12)
@@ -448,5298 +448,5838 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
+      </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>398</v>
       </c>
       <c r="C10" t="n">
         <v>523</v>
       </c>
       <c r="D10" t="n">
         <v>484</v>
       </c>
       <c r="E10" t="n">
         <v>603</v>
       </c>
       <c r="F10" t="n">
         <v>679</v>
       </c>
       <c r="G10" t="n">
         <v>672</v>
       </c>
       <c r="H10" t="n">
         <v>693</v>
       </c>
+      <c r="I10" t="n">
+        <v>726</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C11" t="n">
-        <v>525</v>
+        <v>547</v>
       </c>
       <c r="D11" t="n">
-        <v>506</v>
+        <v>481</v>
       </c>
       <c r="E11" t="n">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F11" t="n">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="G11" t="n">
-        <v>668</v>
+        <v>696</v>
       </c>
       <c r="H11" t="n">
-        <v>711</v>
+        <v>709</v>
+      </c>
+      <c r="I11" t="n">
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>59</v>
       </c>
       <c r="C10" t="n">
         <v>76</v>
       </c>
       <c r="D10" t="n">
         <v>70</v>
       </c>
       <c r="E10" t="n">
         <v>97</v>
       </c>
       <c r="F10" t="n">
         <v>103</v>
       </c>
       <c r="G10" t="n">
         <v>104</v>
       </c>
       <c r="H10" t="n">
         <v>106</v>
       </c>
+      <c r="I10" t="n">
+        <v>105</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11" t="n">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D11" t="n">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E11" t="n">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="F11" t="n">
+        <v>103</v>
+      </c>
+      <c r="G11" t="n">
         <v>106</v>
       </c>
-      <c r="G11" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H11" t="n">
+        <v>107</v>
+      </c>
+      <c r="I11" t="n">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.7</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>96</v>
       </c>
       <c r="C10" t="n">
         <v>114</v>
       </c>
       <c r="D10" t="n">
         <v>108</v>
       </c>
       <c r="E10" t="n">
         <v>127</v>
       </c>
       <c r="F10" t="n">
         <v>165</v>
       </c>
       <c r="G10" t="n">
         <v>158</v>
       </c>
       <c r="H10" t="n">
         <v>160</v>
       </c>
+      <c r="I10" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C11" t="n">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D11" t="n">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E11" t="n">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="F11" t="n">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="G11" t="n">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="H11" t="n">
-        <v>165</v>
+        <v>159</v>
+      </c>
+      <c r="I11" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.09</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
+      </c>
+      <c r="I8" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>46</v>
       </c>
       <c r="C10" t="n">
         <v>60</v>
       </c>
       <c r="D10" t="n">
         <v>49</v>
       </c>
       <c r="E10" t="n">
         <v>67</v>
       </c>
       <c r="F10" t="n">
         <v>64</v>
       </c>
       <c r="G10" t="n">
         <v>47</v>
       </c>
       <c r="H10" t="n">
         <v>55</v>
       </c>
+      <c r="I10" t="n">
+        <v>61</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C11" t="n">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D11" t="n">
+        <v>50</v>
+      </c>
+      <c r="E11" t="n">
+        <v>69</v>
+      </c>
+      <c r="F11" t="n">
+        <v>69</v>
+      </c>
+      <c r="G11" t="n">
         <v>48</v>
       </c>
-      <c r="E11" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H11" t="n">
-        <v>60</v>
+        <v>58</v>
+      </c>
+      <c r="I11" t="n">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.7</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.79</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>15</v>
       </c>
       <c r="C10" t="n">
         <v>20</v>
       </c>
       <c r="D10" t="n">
         <v>19</v>
       </c>
       <c r="E10" t="n">
         <v>25</v>
       </c>
       <c r="F10" t="n">
         <v>29</v>
       </c>
       <c r="G10" t="n">
         <v>31</v>
       </c>
       <c r="H10" t="n">
         <v>29</v>
       </c>
+      <c r="I10" t="n">
+        <v>43</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>14</v>
       </c>
       <c r="C11" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D11" t="n">
         <v>19</v>
       </c>
       <c r="E11" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F11" t="n">
         <v>27</v>
       </c>
       <c r="G11" t="n">
+        <v>33</v>
+      </c>
+      <c r="H11" t="n">
         <v>29</v>
       </c>
-      <c r="H11" t="n">
-        <v>30</v>
+      <c r="I11" t="n">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.66</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>270</v>
       </c>
       <c r="C10" t="n">
         <v>329</v>
       </c>
       <c r="D10" t="n">
         <v>331</v>
       </c>
       <c r="E10" t="n">
         <v>413</v>
       </c>
       <c r="F10" t="n">
         <v>451</v>
       </c>
       <c r="G10" t="n">
         <v>461</v>
       </c>
       <c r="H10" t="n">
         <v>485</v>
       </c>
+      <c r="I10" t="n">
+        <v>504</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="C11" t="n">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="D11" t="n">
-        <v>334</v>
+        <v>317</v>
       </c>
       <c r="E11" t="n">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F11" t="n">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="G11" t="n">
-        <v>434</v>
+        <v>455</v>
       </c>
       <c r="H11" t="n">
-        <v>477</v>
+        <v>476</v>
+      </c>
+      <c r="I11" t="n">
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="I8" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>128</v>
       </c>
       <c r="C10" t="n">
         <v>194</v>
       </c>
       <c r="D10" t="n">
         <v>153</v>
       </c>
       <c r="E10" t="n">
         <v>190</v>
       </c>
       <c r="F10" t="n">
         <v>228</v>
       </c>
       <c r="G10" t="n">
         <v>211</v>
       </c>
       <c r="H10" t="n">
         <v>208</v>
       </c>
+      <c r="I10" t="n">
+        <v>222</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="C11" t="n">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="D11" t="n">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="E11" t="n">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F11" t="n">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="G11" t="n">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="H11" t="n">
-        <v>234</v>
+        <v>233</v>
+      </c>
+      <c r="I11" t="n">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="D3" s="1" t="n">
         <v>0.7</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>79</v>
       </c>
       <c r="C10" t="n">
         <v>119</v>
       </c>
       <c r="D10" t="n">
         <v>68</v>
       </c>
       <c r="E10" t="n">
         <v>117</v>
       </c>
       <c r="F10" t="n">
         <v>92</v>
       </c>
       <c r="G10" t="n">
         <v>137</v>
       </c>
       <c r="H10" t="n">
         <v>113</v>
       </c>
+      <c r="I10" t="n">
+        <v>143</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C11" t="n">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="D11" t="n">
+        <v>73</v>
+      </c>
+      <c r="E11" t="n">
+        <v>140</v>
+      </c>
+      <c r="F11" t="n">
         <v>107</v>
       </c>
-      <c r="E11" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G11" t="n">
-        <v>128</v>
+        <v>166</v>
       </c>
       <c r="H11" t="n">
+        <v>134</v>
+      </c>
+      <c r="I11" t="n">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="I8" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>242</v>
       </c>
       <c r="C10" t="n">
         <v>311</v>
       </c>
       <c r="D10" t="n">
         <v>292</v>
       </c>
       <c r="E10" t="n">
         <v>344</v>
       </c>
       <c r="F10" t="n">
         <v>390</v>
       </c>
       <c r="G10" t="n">
         <v>355</v>
       </c>
       <c r="H10" t="n">
         <v>395</v>
       </c>
+      <c r="I10" t="n">
+        <v>381</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C11" t="n">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="D11" t="n">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="E11" t="n">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="F11" t="n">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="G11" t="n">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="H11" t="n">
-        <v>395</v>
+        <v>394</v>
+      </c>
+      <c r="I11" t="n">
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.71</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>41</v>
       </c>
       <c r="C10" t="n">
         <v>67</v>
       </c>
       <c r="D10" t="n">
         <v>84</v>
       </c>
       <c r="E10" t="n">
         <v>89</v>
       </c>
       <c r="F10" t="n">
         <v>137</v>
       </c>
       <c r="G10" t="n">
         <v>130</v>
       </c>
       <c r="H10" t="n">
         <v>116</v>
       </c>
+      <c r="I10" t="n">
+        <v>131</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C11" t="n">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D11" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E11" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F11" t="n">
+        <v>140</v>
+      </c>
+      <c r="G11" t="n">
+        <v>133</v>
+      </c>
+      <c r="H11" t="n">
+        <v>120</v>
+      </c>
+      <c r="I11" t="n">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>36</v>
       </c>
       <c r="C10" t="n">
         <v>26</v>
       </c>
       <c r="D10" t="n">
         <v>40</v>
       </c>
       <c r="E10" t="n">
         <v>53</v>
       </c>
       <c r="F10" t="n">
         <v>60</v>
       </c>
       <c r="G10" t="n">
         <v>50</v>
       </c>
       <c r="H10" t="n">
         <v>69</v>
       </c>
+      <c r="I10" t="n">
+        <v>71</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>31</v>
       </c>
       <c r="C11" t="n">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E11" t="n">
+        <v>45</v>
+      </c>
+      <c r="F11" t="n">
+        <v>52</v>
+      </c>
+      <c r="G11" t="n">
         <v>44</v>
       </c>
-      <c r="F11" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H11" t="n">
-        <v>58</v>
+        <v>61</v>
+      </c>
+      <c r="I11" t="n">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>198</v>
       </c>
       <c r="C10" t="n">
         <v>254</v>
       </c>
       <c r="D10" t="n">
         <v>233</v>
       </c>
       <c r="E10" t="n">
         <v>309</v>
       </c>
       <c r="F10" t="n">
         <v>339</v>
       </c>
       <c r="G10" t="n">
         <v>325</v>
       </c>
       <c r="H10" t="n">
         <v>348</v>
       </c>
+      <c r="I10" t="n">
+        <v>362</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C11" t="n">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D11" t="n">
-        <v>261</v>
+        <v>235</v>
       </c>
       <c r="E11" t="n">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F11" t="n">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="G11" t="n">
-        <v>329</v>
+        <v>353</v>
       </c>
       <c r="H11" t="n">
-        <v>367</v>
+        <v>373</v>
+      </c>
+      <c r="I11" t="n">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>200</v>
       </c>
       <c r="C10" t="n">
         <v>269</v>
       </c>
       <c r="D10" t="n">
         <v>251</v>
       </c>
       <c r="E10" t="n">
         <v>294</v>
       </c>
       <c r="F10" t="n">
         <v>340</v>
       </c>
       <c r="G10" t="n">
         <v>347</v>
       </c>
       <c r="H10" t="n">
         <v>345</v>
       </c>
+      <c r="I10" t="n">
+        <v>364</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C11" t="n">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="D11" t="n">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E11" t="n">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="F11" t="n">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="G11" t="n">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="H11" t="n">
-        <v>344</v>
+        <v>337</v>
+      </c>
+      <c r="I11" t="n">
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>55</v>
       </c>
       <c r="C10" t="n">
         <v>81</v>
       </c>
       <c r="D10" t="n">
         <v>72</v>
       </c>
       <c r="E10" t="n">
         <v>74</v>
       </c>
       <c r="F10" t="n">
         <v>83</v>
       </c>
       <c r="G10" t="n">
         <v>104</v>
       </c>
       <c r="H10" t="n">
         <v>107</v>
       </c>
+      <c r="I10" t="n">
+        <v>104</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C11" t="n">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D11" t="n">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="E11" t="n">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F11" t="n">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="G11" t="n">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="H11" t="n">
-        <v>108</v>
+        <v>116</v>
+      </c>
+      <c r="I11" t="n">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A music subscription e.g. Spotify</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.73</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
+      </c>
+      <c r="I9" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>127</v>
       </c>
       <c r="C10" t="n">
         <v>172</v>
       </c>
       <c r="D10" t="n">
         <v>166</v>
       </c>
       <c r="E10" t="n">
         <v>213</v>
       </c>
       <c r="F10" t="n">
         <v>235</v>
       </c>
       <c r="G10" t="n">
         <v>228</v>
       </c>
       <c r="H10" t="n">
         <v>236</v>
       </c>
+      <c r="I10" t="n">
+        <v>252</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>128</v>
       </c>
       <c r="C11" t="n">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D11" t="n">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="E11" t="n">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F11" t="n">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="G11" t="n">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="H11" t="n">
-        <v>242</v>
+        <v>240</v>
+      </c>
+      <c r="I11" t="n">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>