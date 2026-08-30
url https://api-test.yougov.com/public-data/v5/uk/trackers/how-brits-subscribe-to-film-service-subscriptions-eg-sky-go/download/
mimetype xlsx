--- v0 (2026-04-29)
+++ v1 (2026-08-30)
@@ -448,5298 +448,5838 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="D4" s="1" t="n">
         <v>0.34</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="I4" s="1" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>485</v>
       </c>
       <c r="C10" t="n">
         <v>629</v>
       </c>
       <c r="D10" t="n">
         <v>573</v>
       </c>
       <c r="E10" t="n">
         <v>629</v>
       </c>
       <c r="F10" t="n">
         <v>678</v>
       </c>
       <c r="G10" t="n">
         <v>649</v>
       </c>
       <c r="H10" t="n">
         <v>634</v>
       </c>
+      <c r="I10" t="n">
+        <v>670</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="C11" t="n">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="D11" t="n">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="E11" t="n">
         <v>629</v>
       </c>
       <c r="F11" t="n">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="G11" t="n">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="H11" t="n">
-        <v>638</v>
+        <v>637</v>
+      </c>
+      <c r="I11" t="n">
+        <v>669</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.26</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>71</v>
       </c>
       <c r="C10" t="n">
         <v>94</v>
       </c>
       <c r="D10" t="n">
         <v>80</v>
       </c>
       <c r="E10" t="n">
         <v>104</v>
       </c>
       <c r="F10" t="n">
         <v>113</v>
       </c>
       <c r="G10" t="n">
         <v>110</v>
       </c>
       <c r="H10" t="n">
         <v>90</v>
       </c>
+      <c r="I10" t="n">
+        <v>97</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C11" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D11" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E11" t="n">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F11" t="n">
         <v>110</v>
       </c>
       <c r="G11" t="n">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H11" t="n">
-        <v>90</v>
+        <v>91</v>
+      </c>
+      <c r="I11" t="n">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="F3" s="1" t="n">
         <v>0.22</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>111</v>
       </c>
       <c r="C10" t="n">
         <v>138</v>
       </c>
       <c r="D10" t="n">
         <v>133</v>
       </c>
       <c r="E10" t="n">
         <v>138</v>
       </c>
       <c r="F10" t="n">
         <v>172</v>
       </c>
       <c r="G10" t="n">
         <v>151</v>
       </c>
       <c r="H10" t="n">
         <v>139</v>
       </c>
+      <c r="I10" t="n">
+        <v>155</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C11" t="n">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D11" t="n">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E11" t="n">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="F11" t="n">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G11" t="n">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="H11" t="n">
-        <v>143</v>
+        <v>137</v>
+      </c>
+      <c r="I11" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>54</v>
       </c>
       <c r="C10" t="n">
         <v>63</v>
       </c>
       <c r="D10" t="n">
         <v>60</v>
       </c>
       <c r="E10" t="n">
         <v>56</v>
       </c>
       <c r="F10" t="n">
         <v>69</v>
       </c>
       <c r="G10" t="n">
         <v>49</v>
       </c>
       <c r="H10" t="n">
         <v>50</v>
       </c>
+      <c r="I10" t="n">
+        <v>54</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
+        <v>55</v>
+      </c>
+      <c r="C11" t="n">
+        <v>66</v>
+      </c>
+      <c r="D11" t="n">
+        <v>60</v>
+      </c>
+      <c r="E11" t="n">
+        <v>58</v>
+      </c>
+      <c r="F11" t="n">
+        <v>74</v>
+      </c>
+      <c r="G11" t="n">
         <v>50</v>
       </c>
-      <c r="C11" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="H11" t="n">
-        <v>52</v>
+        <v>50</v>
+      </c>
+      <c r="I11" t="n">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.54</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
+      </c>
+      <c r="I8" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
+      </c>
+      <c r="I9" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>22</v>
       </c>
       <c r="C10" t="n">
         <v>33</v>
       </c>
       <c r="D10" t="n">
         <v>26</v>
       </c>
       <c r="E10" t="n">
         <v>31</v>
       </c>
       <c r="F10" t="n">
         <v>27</v>
       </c>
       <c r="G10" t="n">
         <v>30</v>
       </c>
       <c r="H10" t="n">
         <v>35</v>
       </c>
+      <c r="I10" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C11" t="n">
         <v>33</v>
       </c>
       <c r="D11" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E11" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" t="n">
         <v>26</v>
       </c>
       <c r="G11" t="n">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H11" t="n">
-        <v>36</v>
+        <v>35</v>
+      </c>
+      <c r="I11" t="n">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>0.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>339</v>
       </c>
       <c r="C10" t="n">
         <v>396</v>
       </c>
       <c r="D10" t="n">
         <v>371</v>
       </c>
       <c r="E10" t="n">
         <v>436</v>
       </c>
       <c r="F10" t="n">
         <v>457</v>
       </c>
       <c r="G10" t="n">
         <v>454</v>
       </c>
       <c r="H10" t="n">
         <v>413</v>
       </c>
+      <c r="I10" t="n">
+        <v>452</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="C11" t="n">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="D11" t="n">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E11" t="n">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F11" t="n">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="G11" t="n">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="H11" t="n">
         <v>396</v>
+      </c>
+      <c r="I11" t="n">
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="F2" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>146</v>
       </c>
       <c r="C10" t="n">
         <v>233</v>
       </c>
       <c r="D10" t="n">
         <v>202</v>
       </c>
       <c r="E10" t="n">
         <v>193</v>
       </c>
       <c r="F10" t="n">
         <v>221</v>
       </c>
       <c r="G10" t="n">
         <v>195</v>
       </c>
       <c r="H10" t="n">
         <v>221</v>
       </c>
+      <c r="I10" t="n">
+        <v>218</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="C11" t="n">
-        <v>233</v>
+        <v>260</v>
       </c>
       <c r="D11" t="n">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="E11" t="n">
+        <v>210</v>
+      </c>
+      <c r="F11" t="n">
+        <v>245</v>
+      </c>
+      <c r="G11" t="n">
         <v>212</v>
       </c>
-      <c r="F11" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H11" t="n">
-        <v>242</v>
+        <v>241</v>
+      </c>
+      <c r="I11" t="n">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>60</v>
       </c>
       <c r="C10" t="n">
         <v>100</v>
       </c>
       <c r="D10" t="n">
         <v>55</v>
       </c>
       <c r="E10" t="n">
         <v>76</v>
       </c>
       <c r="F10" t="n">
         <v>63</v>
       </c>
       <c r="G10" t="n">
         <v>83</v>
       </c>
       <c r="H10" t="n">
         <v>57</v>
       </c>
+      <c r="I10" t="n">
+        <v>68</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C11" t="n">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="D11" t="n">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="E11" t="n">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F11" t="n">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="G11" t="n">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="H11" t="n">
-        <v>68</v>
+        <v>69</v>
+      </c>
+      <c r="I11" t="n">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>271</v>
       </c>
       <c r="C10" t="n">
         <v>322</v>
       </c>
       <c r="D10" t="n">
         <v>304</v>
       </c>
       <c r="E10" t="n">
         <v>309</v>
       </c>
       <c r="F10" t="n">
         <v>330</v>
       </c>
       <c r="G10" t="n">
         <v>303</v>
       </c>
       <c r="H10" t="n">
         <v>293</v>
       </c>
+      <c r="I10" t="n">
+        <v>290</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>270</v>
       </c>
       <c r="C11" t="n">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="D11" t="n">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E11" t="n">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="F11" t="n">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="G11" t="n">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="H11" t="n">
-        <v>299</v>
+        <v>295</v>
+      </c>
+      <c r="I11" t="n">
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>74</v>
       </c>
       <c r="C10" t="n">
         <v>127</v>
       </c>
       <c r="D10" t="n">
         <v>122</v>
       </c>
       <c r="E10" t="n">
         <v>129</v>
       </c>
       <c r="F10" t="n">
         <v>173</v>
       </c>
       <c r="G10" t="n">
         <v>165</v>
       </c>
       <c r="H10" t="n">
         <v>145</v>
       </c>
+      <c r="I10" t="n">
+        <v>167</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C11" t="n">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D11" t="n">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E11" t="n">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="F11" t="n">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G11" t="n">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H11" t="n">
-        <v>156</v>
+        <v>151</v>
+      </c>
+      <c r="I11" t="n">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>80</v>
       </c>
       <c r="C10" t="n">
         <v>80</v>
       </c>
       <c r="D10" t="n">
         <v>92</v>
       </c>
       <c r="E10" t="n">
         <v>115</v>
       </c>
       <c r="F10" t="n">
         <v>112</v>
       </c>
       <c r="G10" t="n">
         <v>98</v>
       </c>
       <c r="H10" t="n">
         <v>139</v>
       </c>
+      <c r="I10" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>69</v>
       </c>
       <c r="C11" t="n">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D11" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E11" t="n">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F11" t="n">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G11" t="n">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="H11" t="n">
-        <v>116</v>
+        <v>122</v>
+      </c>
+      <c r="I11" t="n">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="1" t="n">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>245</v>
       </c>
       <c r="C10" t="n">
         <v>321</v>
       </c>
       <c r="D10" t="n">
         <v>286</v>
       </c>
       <c r="E10" t="n">
         <v>337</v>
       </c>
       <c r="F10" t="n">
         <v>353</v>
       </c>
       <c r="G10" t="n">
         <v>327</v>
       </c>
       <c r="H10" t="n">
         <v>354</v>
       </c>
+      <c r="I10" t="n">
+        <v>381</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C11" t="n">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D11" t="n">
-        <v>312</v>
+        <v>289</v>
       </c>
       <c r="E11" t="n">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="F11" t="n">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G11" t="n">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H11" t="n">
-        <v>362</v>
+        <v>364</v>
+      </c>
+      <c r="I11" t="n">
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="I4" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="C8" s="1" t="n">
         <v>0.03</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>240</v>
       </c>
       <c r="C10" t="n">
         <v>308</v>
       </c>
       <c r="D10" t="n">
         <v>287</v>
       </c>
       <c r="E10" t="n">
         <v>292</v>
       </c>
       <c r="F10" t="n">
         <v>325</v>
       </c>
       <c r="G10" t="n">
         <v>322</v>
       </c>
       <c r="H10" t="n">
         <v>280</v>
       </c>
+      <c r="I10" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C11" t="n">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="D11" t="n">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E11" t="n">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="F11" t="n">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="G11" t="n">
         <v>314</v>
       </c>
       <c r="H11" t="n">
-        <v>276</v>
+        <v>273</v>
+      </c>
+      <c r="I11" t="n">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0.28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>0.24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
+      </c>
+      <c r="I8" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="I9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>71</v>
       </c>
       <c r="C10" t="n">
         <v>90</v>
       </c>
       <c r="D10" t="n">
         <v>77</v>
       </c>
       <c r="E10" t="n">
         <v>83</v>
       </c>
       <c r="F10" t="n">
         <v>74</v>
       </c>
       <c r="G10" t="n">
         <v>84</v>
       </c>
       <c r="H10" t="n">
         <v>109</v>
       </c>
+      <c r="I10" t="n">
+        <v>69</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="C11" t="n">
+        <v>95</v>
+      </c>
+      <c r="D11" t="n">
+        <v>81</v>
+      </c>
+      <c r="E11" t="n">
         <v>88</v>
       </c>
-      <c r="D11" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="n">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G11" t="n">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="H11" t="n">
-        <v>107</v>
+        <v>116</v>
+      </c>
+      <c r="I11" t="n">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where/how did you subscribe to these? A film service subscription e.g. use Sky Go or BBC iPlayer to catch up on films</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-09-04</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-09-02</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-08-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2022-08-29</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>2023-08-30</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Computer/laptop</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="I2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Smartphone</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="I3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>TV</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>0.4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>DVDs</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Newspaper</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Magazine</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>None of these</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="I8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don’t know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
+      </c>
+      <c r="I9" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>156</v>
       </c>
       <c r="C10" t="n">
         <v>211</v>
       </c>
       <c r="D10" t="n">
         <v>197</v>
       </c>
       <c r="E10" t="n">
         <v>217</v>
       </c>
       <c r="F10" t="n">
         <v>223</v>
       </c>
       <c r="G10" t="n">
         <v>225</v>
       </c>
       <c r="H10" t="n">
         <v>211</v>
       </c>
+      <c r="I10" t="n">
+        <v>249</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C11" t="n">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D11" t="n">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="E11" t="n">
         <v>212</v>
       </c>
       <c r="F11" t="n">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="G11" t="n">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="H11" t="n">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="I11" t="n">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>