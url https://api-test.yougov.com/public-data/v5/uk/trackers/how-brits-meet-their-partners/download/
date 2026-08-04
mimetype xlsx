--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -448,87 +448,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -633,50 +634,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -724,50 +730,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -815,50 +824,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -906,50 +918,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -997,50 +1012,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1088,50 +1106,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1179,50 +1200,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1270,50 +1294,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1361,50 +1388,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -1452,50 +1482,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -1543,50 +1576,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1634,50 +1670,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1725,50 +1764,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1816,50 +1858,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>2007</v>
       </c>
       <c r="C15" t="n">
         <v>2024</v>
       </c>
       <c r="D15" t="n">
         <v>1974</v>
       </c>
       <c r="E15" t="n">
         <v>2042</v>
       </c>
       <c r="F15" t="n">
         <v>2022</v>
       </c>
       <c r="G15" t="n">
         <v>2003</v>
       </c>
@@ -1907,50 +1952,53 @@
       </c>
       <c r="V15" t="n">
         <v>2021</v>
       </c>
       <c r="W15" t="n">
         <v>2005</v>
       </c>
       <c r="X15" t="n">
         <v>2006</v>
       </c>
       <c r="Y15" t="n">
         <v>2006</v>
       </c>
       <c r="Z15" t="n">
         <v>2007</v>
       </c>
       <c r="AA15" t="n">
         <v>2000</v>
       </c>
       <c r="AB15" t="n">
         <v>2007</v>
       </c>
       <c r="AC15" t="n">
         <v>2006</v>
       </c>
+      <c r="AD15" t="n">
+        <v>2014</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>2007</v>
       </c>
       <c r="C16" t="n">
         <v>2024</v>
       </c>
       <c r="D16" t="n">
         <v>1974</v>
       </c>
       <c r="E16" t="n">
         <v>2042</v>
       </c>
       <c r="F16" t="n">
         <v>2022</v>
       </c>
       <c r="G16" t="n">
         <v>2003</v>
       </c>
@@ -1997,100 +2045,104 @@
         <v>2005</v>
       </c>
       <c r="V16" t="n">
         <v>2021</v>
       </c>
       <c r="W16" t="n">
         <v>2005</v>
       </c>
       <c r="X16" t="n">
         <v>2006</v>
       </c>
       <c r="Y16" t="n">
         <v>2006</v>
       </c>
       <c r="Z16" t="n">
         <v>2007</v>
       </c>
       <c r="AA16" t="n">
         <v>2000</v>
       </c>
       <c r="AB16" t="n">
         <v>2007</v>
       </c>
       <c r="AC16" t="n">
         <v>2006</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>2014</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2195,50 +2247,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2286,50 +2343,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2377,50 +2437,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2468,50 +2531,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2559,50 +2625,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2650,50 +2719,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2741,50 +2813,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2832,50 +2907,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2923,50 +3001,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -3014,50 +3095,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -3105,50 +3189,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3196,50 +3283,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3287,50 +3377,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -3378,50 +3471,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>341</v>
       </c>
       <c r="C15" t="n">
         <v>332</v>
       </c>
       <c r="D15" t="n">
         <v>323</v>
       </c>
       <c r="E15" t="n">
         <v>338</v>
       </c>
       <c r="F15" t="n">
         <v>335</v>
       </c>
       <c r="G15" t="n">
         <v>331</v>
       </c>
@@ -3469,50 +3565,53 @@
       </c>
       <c r="V15" t="n">
         <v>347</v>
       </c>
       <c r="W15" t="n">
         <v>328</v>
       </c>
       <c r="X15" t="n">
         <v>326</v>
       </c>
       <c r="Y15" t="n">
         <v>341</v>
       </c>
       <c r="Z15" t="n">
         <v>330</v>
       </c>
       <c r="AA15" t="n">
         <v>339</v>
       </c>
       <c r="AB15" t="n">
         <v>349</v>
       </c>
       <c r="AC15" t="n">
         <v>338</v>
       </c>
+      <c r="AD15" t="n">
+        <v>332</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>331</v>
       </c>
       <c r="C16" t="n">
         <v>334</v>
       </c>
       <c r="D16" t="n">
         <v>326</v>
       </c>
       <c r="E16" t="n">
         <v>337</v>
       </c>
       <c r="F16" t="n">
         <v>334</v>
       </c>
       <c r="G16" t="n">
         <v>330</v>
       </c>
@@ -3559,100 +3658,104 @@
         <v>331</v>
       </c>
       <c r="V16" t="n">
         <v>333</v>
       </c>
       <c r="W16" t="n">
         <v>331</v>
       </c>
       <c r="X16" t="n">
         <v>331</v>
       </c>
       <c r="Y16" t="n">
         <v>331</v>
       </c>
       <c r="Z16" t="n">
         <v>331</v>
       </c>
       <c r="AA16" t="n">
         <v>330</v>
       </c>
       <c r="AB16" t="n">
         <v>331</v>
       </c>
       <c r="AC16" t="n">
         <v>331</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3757,50 +3860,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3848,50 +3956,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3939,50 +4050,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -4030,50 +4144,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4121,50 +4238,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4212,50 +4332,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4303,50 +4426,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4394,50 +4520,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4485,50 +4614,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4576,50 +4708,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -4667,50 +4802,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4758,50 +4896,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4849,50 +4990,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4940,50 +5084,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>485</v>
       </c>
       <c r="C15" t="n">
         <v>500</v>
       </c>
       <c r="D15" t="n">
         <v>491</v>
       </c>
       <c r="E15" t="n">
         <v>495</v>
       </c>
       <c r="F15" t="n">
         <v>481</v>
       </c>
       <c r="G15" t="n">
         <v>491</v>
       </c>
@@ -5031,50 +5178,53 @@
       </c>
       <c r="V15" t="n">
         <v>472</v>
       </c>
       <c r="W15" t="n">
         <v>468</v>
       </c>
       <c r="X15" t="n">
         <v>476</v>
       </c>
       <c r="Y15" t="n">
         <v>470</v>
       </c>
       <c r="Z15" t="n">
         <v>491</v>
       </c>
       <c r="AA15" t="n">
         <v>496</v>
       </c>
       <c r="AB15" t="n">
         <v>486</v>
       </c>
       <c r="AC15" t="n">
         <v>499</v>
       </c>
+      <c r="AD15" t="n">
+        <v>490</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>480</v>
       </c>
       <c r="C16" t="n">
         <v>484</v>
       </c>
       <c r="D16" t="n">
         <v>472</v>
       </c>
       <c r="E16" t="n">
         <v>488</v>
       </c>
       <c r="F16" t="n">
         <v>483</v>
       </c>
       <c r="G16" t="n">
         <v>479</v>
       </c>
@@ -5121,100 +5271,104 @@
         <v>479</v>
       </c>
       <c r="V16" t="n">
         <v>483</v>
       </c>
       <c r="W16" t="n">
         <v>479</v>
       </c>
       <c r="X16" t="n">
         <v>479</v>
       </c>
       <c r="Y16" t="n">
         <v>479</v>
       </c>
       <c r="Z16" t="n">
         <v>480</v>
       </c>
       <c r="AA16" t="n">
         <v>478</v>
       </c>
       <c r="AB16" t="n">
         <v>480</v>
       </c>
       <c r="AC16" t="n">
         <v>479</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5319,50 +5473,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5410,50 +5569,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -5501,50 +5663,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5592,50 +5757,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5683,50 +5851,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5774,50 +5945,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -5865,50 +6039,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5956,50 +6133,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6047,50 +6227,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6138,50 +6321,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -6229,50 +6415,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6320,50 +6509,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6411,50 +6603,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6502,50 +6697,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>185</v>
       </c>
       <c r="C15" t="n">
         <v>176</v>
       </c>
       <c r="D15" t="n">
         <v>180</v>
       </c>
       <c r="E15" t="n">
         <v>181</v>
       </c>
       <c r="F15" t="n">
         <v>181</v>
       </c>
       <c r="G15" t="n">
         <v>184</v>
       </c>
@@ -6593,50 +6791,53 @@
       </c>
       <c r="V15" t="n">
         <v>173</v>
       </c>
       <c r="W15" t="n">
         <v>181</v>
       </c>
       <c r="X15" t="n">
         <v>176</v>
       </c>
       <c r="Y15" t="n">
         <v>183</v>
       </c>
       <c r="Z15" t="n">
         <v>162</v>
       </c>
       <c r="AA15" t="n">
         <v>173</v>
       </c>
       <c r="AB15" t="n">
         <v>177</v>
       </c>
       <c r="AC15" t="n">
         <v>171</v>
       </c>
+      <c r="AD15" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>175</v>
       </c>
       <c r="C16" t="n">
         <v>176</v>
       </c>
       <c r="D16" t="n">
         <v>172</v>
       </c>
       <c r="E16" t="n">
         <v>178</v>
       </c>
       <c r="F16" t="n">
         <v>176</v>
       </c>
       <c r="G16" t="n">
         <v>174</v>
       </c>
@@ -6682,101 +6883,105 @@
       <c r="U16" t="n">
         <v>174</v>
       </c>
       <c r="V16" t="n">
         <v>176</v>
       </c>
       <c r="W16" t="n">
         <v>174</v>
       </c>
       <c r="X16" t="n">
         <v>175</v>
       </c>
       <c r="Y16" t="n">
         <v>175</v>
       </c>
       <c r="Z16" t="n">
         <v>175</v>
       </c>
       <c r="AA16" t="n">
         <v>174</v>
       </c>
       <c r="AB16" t="n">
         <v>175</v>
       </c>
       <c r="AC16" t="n">
+        <v>175</v>
+      </c>
+      <c r="AD16" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6881,50 +7086,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6972,50 +7182,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -7063,50 +7276,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -7154,50 +7370,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7245,50 +7464,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7336,50 +7558,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -7427,50 +7652,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7518,50 +7746,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7609,50 +7840,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7700,50 +7934,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -7791,50 +8028,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7882,50 +8122,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7973,50 +8216,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8064,50 +8310,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>95</v>
       </c>
       <c r="C15" t="n">
         <v>107</v>
       </c>
       <c r="D15" t="n">
         <v>95</v>
       </c>
       <c r="E15" t="n">
         <v>98</v>
       </c>
       <c r="F15" t="n">
         <v>105</v>
       </c>
       <c r="G15" t="n">
         <v>79</v>
       </c>
@@ -8155,50 +8404,53 @@
       </c>
       <c r="V15" t="n">
         <v>72</v>
       </c>
       <c r="W15" t="n">
         <v>100</v>
       </c>
       <c r="X15" t="n">
         <v>85</v>
       </c>
       <c r="Y15" t="n">
         <v>88</v>
       </c>
       <c r="Z15" t="n">
         <v>103</v>
       </c>
       <c r="AA15" t="n">
         <v>100</v>
       </c>
       <c r="AB15" t="n">
         <v>84</v>
       </c>
       <c r="AC15" t="n">
         <v>103</v>
       </c>
+      <c r="AD15" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>98</v>
       </c>
       <c r="C16" t="n">
         <v>99</v>
       </c>
       <c r="D16" t="n">
         <v>97</v>
       </c>
       <c r="E16" t="n">
         <v>100</v>
       </c>
       <c r="F16" t="n">
         <v>99</v>
       </c>
       <c r="G16" t="n">
         <v>98</v>
       </c>
@@ -8245,100 +8497,104 @@
         <v>98</v>
       </c>
       <c r="V16" t="n">
         <v>99</v>
       </c>
       <c r="W16" t="n">
         <v>98</v>
       </c>
       <c r="X16" t="n">
         <v>98</v>
       </c>
       <c r="Y16" t="n">
         <v>98</v>
       </c>
       <c r="Z16" t="n">
         <v>98</v>
       </c>
       <c r="AA16" t="n">
         <v>98</v>
       </c>
       <c r="AB16" t="n">
         <v>98</v>
       </c>
       <c r="AC16" t="n">
         <v>98</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8443,50 +8699,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8534,50 +8795,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8625,50 +8889,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8716,50 +8983,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8807,50 +9077,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8898,50 +9171,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -8989,50 +9265,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9080,50 +9359,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9171,50 +9453,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -9262,50 +9547,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -9353,50 +9641,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9444,50 +9735,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9535,50 +9829,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -9626,50 +9923,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1193</v>
       </c>
       <c r="C15" t="n">
         <v>1197</v>
       </c>
       <c r="D15" t="n">
         <v>1197</v>
       </c>
       <c r="E15" t="n">
         <v>1188</v>
       </c>
       <c r="F15" t="n">
         <v>1205</v>
       </c>
       <c r="G15" t="n">
         <v>1219</v>
       </c>
@@ -9717,50 +10017,53 @@
       </c>
       <c r="V15" t="n">
         <v>1240</v>
       </c>
       <c r="W15" t="n">
         <v>1205</v>
       </c>
       <c r="X15" t="n">
         <v>1209</v>
       </c>
       <c r="Y15" t="n">
         <v>1218</v>
       </c>
       <c r="Z15" t="n">
         <v>1212</v>
       </c>
       <c r="AA15" t="n">
         <v>1204</v>
       </c>
       <c r="AB15" t="n">
         <v>1209</v>
       </c>
       <c r="AC15" t="n">
         <v>1207</v>
       </c>
+      <c r="AD15" t="n">
+        <v>1205</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1144</v>
       </c>
       <c r="C16" t="n">
         <v>1154</v>
       </c>
       <c r="D16" t="n">
         <v>1125</v>
       </c>
       <c r="E16" t="n">
         <v>1164</v>
       </c>
       <c r="F16" t="n">
         <v>1153</v>
       </c>
       <c r="G16" t="n">
         <v>1142</v>
       </c>
@@ -9807,100 +10110,104 @@
         <v>1143</v>
       </c>
       <c r="V16" t="n">
         <v>1152</v>
       </c>
       <c r="W16" t="n">
         <v>1143</v>
       </c>
       <c r="X16" t="n">
         <v>1143</v>
       </c>
       <c r="Y16" t="n">
         <v>1143</v>
       </c>
       <c r="Z16" t="n">
         <v>1144</v>
       </c>
       <c r="AA16" t="n">
         <v>1140</v>
       </c>
       <c r="AB16" t="n">
         <v>1144</v>
       </c>
       <c r="AC16" t="n">
         <v>1143</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>1148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10005,50 +10312,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10096,50 +10408,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -10187,50 +10502,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10278,50 +10596,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10369,50 +10690,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10460,50 +10784,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10551,50 +10878,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10642,50 +10972,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10733,50 +11066,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10824,50 +11160,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -10915,50 +11254,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11006,50 +11348,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11097,50 +11442,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11188,50 +11536,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>814</v>
       </c>
       <c r="C15" t="n">
         <v>827</v>
       </c>
       <c r="D15" t="n">
         <v>777</v>
       </c>
       <c r="E15" t="n">
         <v>854</v>
       </c>
       <c r="F15" t="n">
         <v>817</v>
       </c>
       <c r="G15" t="n">
         <v>784</v>
       </c>
@@ -11279,50 +11630,53 @@
       </c>
       <c r="V15" t="n">
         <v>781</v>
       </c>
       <c r="W15" t="n">
         <v>800</v>
       </c>
       <c r="X15" t="n">
         <v>797</v>
       </c>
       <c r="Y15" t="n">
         <v>788</v>
       </c>
       <c r="Z15" t="n">
         <v>795</v>
       </c>
       <c r="AA15" t="n">
         <v>796</v>
       </c>
       <c r="AB15" t="n">
         <v>798</v>
       </c>
       <c r="AC15" t="n">
         <v>799</v>
       </c>
+      <c r="AD15" t="n">
+        <v>809</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>863</v>
       </c>
       <c r="C16" t="n">
         <v>870</v>
       </c>
       <c r="D16" t="n">
         <v>849</v>
       </c>
       <c r="E16" t="n">
         <v>878</v>
       </c>
       <c r="F16" t="n">
         <v>869</v>
       </c>
       <c r="G16" t="n">
         <v>861</v>
       </c>
@@ -11369,100 +11723,104 @@
         <v>862</v>
       </c>
       <c r="V16" t="n">
         <v>869</v>
       </c>
       <c r="W16" t="n">
         <v>862</v>
       </c>
       <c r="X16" t="n">
         <v>863</v>
       </c>
       <c r="Y16" t="n">
         <v>863</v>
       </c>
       <c r="Z16" t="n">
         <v>863</v>
       </c>
       <c r="AA16" t="n">
         <v>860</v>
       </c>
       <c r="AB16" t="n">
         <v>863</v>
       </c>
       <c r="AC16" t="n">
         <v>863</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11567,50 +11925,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11658,50 +12021,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11749,50 +12115,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11840,50 +12209,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11931,50 +12303,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12022,50 +12397,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12113,50 +12491,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -12204,50 +12585,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12295,50 +12679,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12386,50 +12773,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -12477,50 +12867,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12568,50 +12961,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12659,50 +13055,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -12750,50 +13149,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>201</v>
       </c>
       <c r="C15" t="n">
         <v>182</v>
       </c>
       <c r="D15" t="n">
         <v>126</v>
       </c>
       <c r="E15" t="n">
         <v>204</v>
       </c>
       <c r="F15" t="n">
         <v>186</v>
       </c>
       <c r="G15" t="n">
         <v>154</v>
       </c>
@@ -12841,50 +13243,53 @@
       </c>
       <c r="V15" t="n">
         <v>181</v>
       </c>
       <c r="W15" t="n">
         <v>211</v>
       </c>
       <c r="X15" t="n">
         <v>193</v>
       </c>
       <c r="Y15" t="n">
         <v>213</v>
       </c>
       <c r="Z15" t="n">
         <v>164</v>
       </c>
       <c r="AA15" t="n">
         <v>160</v>
       </c>
       <c r="AB15" t="n">
         <v>168</v>
       </c>
       <c r="AC15" t="n">
         <v>168</v>
       </c>
+      <c r="AD15" t="n">
+        <v>236</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>223</v>
       </c>
       <c r="C16" t="n">
         <v>225</v>
       </c>
       <c r="D16" t="n">
         <v>219</v>
       </c>
       <c r="E16" t="n">
         <v>227</v>
       </c>
       <c r="F16" t="n">
         <v>224</v>
       </c>
       <c r="G16" t="n">
         <v>222</v>
       </c>
@@ -12931,100 +13336,104 @@
         <v>223</v>
       </c>
       <c r="V16" t="n">
         <v>224</v>
       </c>
       <c r="W16" t="n">
         <v>223</v>
       </c>
       <c r="X16" t="n">
         <v>223</v>
       </c>
       <c r="Y16" t="n">
         <v>223</v>
       </c>
       <c r="Z16" t="n">
         <v>223</v>
       </c>
       <c r="AA16" t="n">
         <v>222</v>
       </c>
       <c r="AB16" t="n">
         <v>223</v>
       </c>
       <c r="AC16" t="n">
         <v>223</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13129,50 +13538,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13220,50 +13634,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -13311,50 +13728,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13402,50 +13822,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13493,50 +13916,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13584,50 +14010,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13675,50 +14104,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -13766,50 +14198,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13857,50 +14292,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13948,50 +14386,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -14039,50 +14480,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14130,50 +14574,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14221,50 +14668,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14312,50 +14762,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>853</v>
       </c>
       <c r="C15" t="n">
         <v>850</v>
       </c>
       <c r="D15" t="n">
         <v>858</v>
       </c>
       <c r="E15" t="n">
         <v>858</v>
       </c>
       <c r="F15" t="n">
         <v>845</v>
       </c>
       <c r="G15" t="n">
         <v>852</v>
       </c>
@@ -14403,50 +14856,53 @@
       </c>
       <c r="V15" t="n">
         <v>839</v>
       </c>
       <c r="W15" t="n">
         <v>812</v>
       </c>
       <c r="X15" t="n">
         <v>823</v>
       </c>
       <c r="Y15" t="n">
         <v>803</v>
       </c>
       <c r="Z15" t="n">
         <v>848</v>
       </c>
       <c r="AA15" t="n">
         <v>846</v>
       </c>
       <c r="AB15" t="n">
         <v>842</v>
       </c>
       <c r="AC15" t="n">
         <v>843</v>
       </c>
+      <c r="AD15" t="n">
+        <v>787</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>841</v>
       </c>
       <c r="C16" t="n">
         <v>848</v>
       </c>
       <c r="D16" t="n">
         <v>827</v>
       </c>
       <c r="E16" t="n">
         <v>856</v>
       </c>
       <c r="F16" t="n">
         <v>847</v>
       </c>
       <c r="G16" t="n">
         <v>839</v>
       </c>
@@ -14493,100 +14949,104 @@
         <v>840</v>
       </c>
       <c r="V16" t="n">
         <v>847</v>
       </c>
       <c r="W16" t="n">
         <v>840</v>
       </c>
       <c r="X16" t="n">
         <v>841</v>
       </c>
       <c r="Y16" t="n">
         <v>841</v>
       </c>
       <c r="Z16" t="n">
         <v>841</v>
       </c>
       <c r="AA16" t="n">
         <v>838</v>
       </c>
       <c r="AB16" t="n">
         <v>841</v>
       </c>
       <c r="AC16" t="n">
         <v>841</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>844</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14691,50 +15151,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14782,50 +15247,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14873,50 +15341,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14964,50 +15435,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15055,50 +15529,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -15146,50 +15623,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -15237,50 +15717,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15328,50 +15811,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15419,50 +15905,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15510,50 +15999,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -15601,50 +16093,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -15692,50 +16187,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15783,50 +16281,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15874,50 +16375,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>461</v>
       </c>
       <c r="C15" t="n">
         <v>462</v>
       </c>
       <c r="D15" t="n">
         <v>479</v>
       </c>
       <c r="E15" t="n">
         <v>471</v>
       </c>
       <c r="F15" t="n">
         <v>459</v>
       </c>
       <c r="G15" t="n">
         <v>462</v>
       </c>
@@ -15965,50 +16469,53 @@
       </c>
       <c r="V15" t="n">
         <v>466</v>
       </c>
       <c r="W15" t="n">
         <v>468</v>
       </c>
       <c r="X15" t="n">
         <v>465</v>
       </c>
       <c r="Y15" t="n">
         <v>465</v>
       </c>
       <c r="Z15" t="n">
         <v>467</v>
       </c>
       <c r="AA15" t="n">
         <v>468</v>
       </c>
       <c r="AB15" t="n">
         <v>463</v>
       </c>
       <c r="AC15" t="n">
         <v>462</v>
       </c>
+      <c r="AD15" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>480</v>
       </c>
       <c r="C16" t="n">
         <v>484</v>
       </c>
       <c r="D16" t="n">
         <v>472</v>
       </c>
       <c r="E16" t="n">
         <v>488</v>
       </c>
       <c r="F16" t="n">
         <v>483</v>
       </c>
       <c r="G16" t="n">
         <v>479</v>
       </c>
@@ -16055,100 +16562,104 @@
         <v>479</v>
       </c>
       <c r="V16" t="n">
         <v>483</v>
       </c>
       <c r="W16" t="n">
         <v>479</v>
       </c>
       <c r="X16" t="n">
         <v>479</v>
       </c>
       <c r="Y16" t="n">
         <v>479</v>
       </c>
       <c r="Z16" t="n">
         <v>480</v>
       </c>
       <c r="AA16" t="n">
         <v>478</v>
       </c>
       <c r="AB16" t="n">
         <v>480</v>
       </c>
       <c r="AC16" t="n">
         <v>479</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16253,50 +16764,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16344,50 +16860,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -16435,50 +16954,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16526,50 +17048,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16617,50 +17142,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16708,50 +17236,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -16799,50 +17330,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -16890,50 +17424,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16981,50 +17518,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -17072,50 +17612,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -17163,50 +17706,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17254,50 +17800,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17345,50 +17894,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17436,50 +17988,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>492</v>
       </c>
       <c r="C15" t="n">
         <v>530</v>
       </c>
       <c r="D15" t="n">
         <v>511</v>
       </c>
       <c r="E15" t="n">
         <v>509</v>
       </c>
       <c r="F15" t="n">
         <v>532</v>
       </c>
       <c r="G15" t="n">
         <v>535</v>
       </c>
@@ -17527,50 +18082,53 @@
       </c>
       <c r="V15" t="n">
         <v>535</v>
       </c>
       <c r="W15" t="n">
         <v>514</v>
       </c>
       <c r="X15" t="n">
         <v>525</v>
       </c>
       <c r="Y15" t="n">
         <v>525</v>
       </c>
       <c r="Z15" t="n">
         <v>528</v>
       </c>
       <c r="AA15" t="n">
         <v>526</v>
       </c>
       <c r="AB15" t="n">
         <v>534</v>
       </c>
       <c r="AC15" t="n">
         <v>533</v>
       </c>
+      <c r="AD15" t="n">
+        <v>526</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>464</v>
       </c>
       <c r="C16" t="n">
         <v>468</v>
       </c>
       <c r="D16" t="n">
         <v>456</v>
       </c>
       <c r="E16" t="n">
         <v>472</v>
       </c>
       <c r="F16" t="n">
         <v>467</v>
       </c>
       <c r="G16" t="n">
         <v>463</v>
       </c>
@@ -17617,100 +18175,104 @@
         <v>463</v>
       </c>
       <c r="V16" t="n">
         <v>467</v>
       </c>
       <c r="W16" t="n">
         <v>463</v>
       </c>
       <c r="X16" t="n">
         <v>463</v>
       </c>
       <c r="Y16" t="n">
         <v>463</v>
       </c>
       <c r="Z16" t="n">
         <v>464</v>
       </c>
       <c r="AA16" t="n">
         <v>462</v>
       </c>
       <c r="AB16" t="n">
         <v>464</v>
       </c>
       <c r="AC16" t="n">
         <v>463</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17815,50 +18377,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17906,50 +18473,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17997,50 +18567,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18088,50 +18661,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18179,50 +18755,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18270,50 +18849,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -18361,50 +18943,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18452,50 +19037,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18543,50 +19131,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -18634,50 +19225,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -18725,50 +19319,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18816,50 +19413,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18907,50 +19507,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -18998,50 +19601,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>936</v>
       </c>
       <c r="C15" t="n">
         <v>952</v>
       </c>
       <c r="D15" t="n">
         <v>908</v>
       </c>
       <c r="E15" t="n">
         <v>966</v>
       </c>
       <c r="F15" t="n">
         <v>945</v>
       </c>
       <c r="G15" t="n">
         <v>910</v>
       </c>
@@ -19089,50 +19695,53 @@
       </c>
       <c r="V15" t="n">
         <v>977</v>
       </c>
       <c r="W15" t="n">
         <v>972</v>
       </c>
       <c r="X15" t="n">
         <v>978</v>
       </c>
       <c r="Y15" t="n">
         <v>956</v>
       </c>
       <c r="Z15" t="n">
         <v>939</v>
       </c>
       <c r="AA15" t="n">
         <v>947</v>
       </c>
       <c r="AB15" t="n">
         <v>967</v>
       </c>
       <c r="AC15" t="n">
         <v>941</v>
       </c>
+      <c r="AD15" t="n">
+        <v>961</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>973</v>
       </c>
       <c r="C16" t="n">
         <v>982</v>
       </c>
       <c r="D16" t="n">
         <v>957</v>
       </c>
       <c r="E16" t="n">
         <v>990</v>
       </c>
       <c r="F16" t="n">
         <v>981</v>
       </c>
       <c r="G16" t="n">
         <v>971</v>
       </c>
@@ -19179,100 +19788,104 @@
         <v>972</v>
       </c>
       <c r="V16" t="n">
         <v>980</v>
       </c>
       <c r="W16" t="n">
         <v>972</v>
       </c>
       <c r="X16" t="n">
         <v>973</v>
       </c>
       <c r="Y16" t="n">
         <v>973</v>
       </c>
       <c r="Z16" t="n">
         <v>973</v>
       </c>
       <c r="AA16" t="n">
         <v>970</v>
       </c>
       <c r="AB16" t="n">
         <v>973</v>
       </c>
       <c r="AC16" t="n">
         <v>973</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>977</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19377,50 +19990,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19468,50 +20086,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -19559,50 +20180,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19650,50 +20274,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19741,50 +20368,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19832,50 +20462,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -19923,50 +20556,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20014,50 +20650,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20105,50 +20744,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -20196,50 +20838,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -20287,50 +20932,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20378,50 +21026,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20469,50 +21120,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -20560,50 +21214,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1071</v>
       </c>
       <c r="C15" t="n">
         <v>1072</v>
       </c>
       <c r="D15" t="n">
         <v>1066</v>
       </c>
       <c r="E15" t="n">
         <v>1076</v>
       </c>
       <c r="F15" t="n">
         <v>1077</v>
       </c>
       <c r="G15" t="n">
         <v>1093</v>
       </c>
@@ -20651,50 +21308,53 @@
       </c>
       <c r="V15" t="n">
         <v>1044</v>
       </c>
       <c r="W15" t="n">
         <v>1033</v>
       </c>
       <c r="X15" t="n">
         <v>1028</v>
       </c>
       <c r="Y15" t="n">
         <v>1050</v>
       </c>
       <c r="Z15" t="n">
         <v>1068</v>
       </c>
       <c r="AA15" t="n">
         <v>1053</v>
       </c>
       <c r="AB15" t="n">
         <v>1040</v>
       </c>
       <c r="AC15" t="n">
         <v>1065</v>
       </c>
+      <c r="AD15" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1034</v>
       </c>
       <c r="C16" t="n">
         <v>1042</v>
       </c>
       <c r="D16" t="n">
         <v>1017</v>
       </c>
       <c r="E16" t="n">
         <v>1052</v>
       </c>
       <c r="F16" t="n">
         <v>1041</v>
       </c>
       <c r="G16" t="n">
         <v>1032</v>
       </c>
@@ -20741,100 +21401,104 @@
         <v>1033</v>
       </c>
       <c r="V16" t="n">
         <v>1041</v>
       </c>
       <c r="W16" t="n">
         <v>1033</v>
       </c>
       <c r="X16" t="n">
         <v>1033</v>
       </c>
       <c r="Y16" t="n">
         <v>1033</v>
       </c>
       <c r="Z16" t="n">
         <v>1034</v>
       </c>
       <c r="AA16" t="n">
         <v>1030</v>
       </c>
       <c r="AB16" t="n">
         <v>1034</v>
       </c>
       <c r="AC16" t="n">
         <v>1033</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>1037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20939,50 +21603,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21030,50 +21699,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -21121,50 +21793,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21212,50 +21887,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21303,50 +21981,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -21394,50 +22075,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -21485,50 +22169,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21576,50 +22263,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21667,50 +22357,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21758,50 +22451,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -21849,50 +22545,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21940,50 +22639,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22031,50 +22733,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22122,50 +22827,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>250</v>
       </c>
       <c r="C15" t="n">
         <v>263</v>
       </c>
       <c r="D15" t="n">
         <v>214</v>
       </c>
       <c r="E15" t="n">
         <v>277</v>
       </c>
       <c r="F15" t="n">
         <v>252</v>
       </c>
       <c r="G15" t="n">
         <v>235</v>
       </c>
@@ -22213,50 +22921,53 @@
       </c>
       <c r="V15" t="n">
         <v>267</v>
       </c>
       <c r="W15" t="n">
         <v>256</v>
       </c>
       <c r="X15" t="n">
         <v>288</v>
       </c>
       <c r="Y15" t="n">
         <v>288</v>
       </c>
       <c r="Z15" t="n">
         <v>254</v>
       </c>
       <c r="AA15" t="n">
         <v>256</v>
       </c>
       <c r="AB15" t="n">
         <v>258</v>
       </c>
       <c r="AC15" t="n">
         <v>237</v>
       </c>
+      <c r="AD15" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>271</v>
       </c>
       <c r="C16" t="n">
         <v>273</v>
       </c>
       <c r="D16" t="n">
         <v>266</v>
       </c>
       <c r="E16" t="n">
         <v>276</v>
       </c>
       <c r="F16" t="n">
         <v>273</v>
       </c>
       <c r="G16" t="n">
         <v>270</v>
       </c>
@@ -22303,100 +23014,104 @@
         <v>271</v>
       </c>
       <c r="V16" t="n">
         <v>273</v>
       </c>
       <c r="W16" t="n">
         <v>271</v>
       </c>
       <c r="X16" t="n">
         <v>271</v>
       </c>
       <c r="Y16" t="n">
         <v>271</v>
       </c>
       <c r="Z16" t="n">
         <v>271</v>
       </c>
       <c r="AA16" t="n">
         <v>270</v>
       </c>
       <c r="AB16" t="n">
         <v>271</v>
       </c>
       <c r="AC16" t="n">
         <v>271</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22501,50 +23216,55 @@
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
       <c r="AC1" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22592,50 +23312,53 @@
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22683,50 +23406,53 @@
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22774,50 +23500,53 @@
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22865,50 +23594,53 @@
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22956,50 +23688,53 @@
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AD6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -23047,50 +23782,53 @@
       </c>
       <c r="V7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AD7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -23138,50 +23876,53 @@
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AD8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -23229,50 +23970,53 @@
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -23320,50 +24064,53 @@
       </c>
       <c r="V10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AD10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -23411,50 +24158,53 @@
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -23502,50 +24252,53 @@
       </c>
       <c r="V12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AD12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -23593,50 +24346,53 @@
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AD13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -23684,50 +24440,53 @@
       </c>
       <c r="V14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC14" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AD14" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>651</v>
       </c>
       <c r="C15" t="n">
         <v>646</v>
       </c>
       <c r="D15" t="n">
         <v>671</v>
       </c>
       <c r="E15" t="n">
         <v>653</v>
       </c>
       <c r="F15" t="n">
         <v>668</v>
       </c>
       <c r="G15" t="n">
         <v>683</v>
       </c>
@@ -23775,50 +24534,53 @@
       </c>
       <c r="V15" t="n">
         <v>690</v>
       </c>
       <c r="W15" t="n">
         <v>672</v>
       </c>
       <c r="X15" t="n">
         <v>655</v>
       </c>
       <c r="Y15" t="n">
         <v>636</v>
       </c>
       <c r="Z15" t="n">
         <v>667</v>
       </c>
       <c r="AA15" t="n">
         <v>636</v>
       </c>
       <c r="AB15" t="n">
         <v>653</v>
       </c>
       <c r="AC15" t="n">
         <v>658</v>
       </c>
+      <c r="AD15" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>652</v>
       </c>
       <c r="C16" t="n">
         <v>658</v>
       </c>
       <c r="D16" t="n">
         <v>642</v>
       </c>
       <c r="E16" t="n">
         <v>664</v>
       </c>
       <c r="F16" t="n">
         <v>657</v>
       </c>
       <c r="G16" t="n">
         <v>651</v>
       </c>
@@ -23865,46 +24627,49 @@
         <v>652</v>
       </c>
       <c r="V16" t="n">
         <v>657</v>
       </c>
       <c r="W16" t="n">
         <v>652</v>
       </c>
       <c r="X16" t="n">
         <v>652</v>
       </c>
       <c r="Y16" t="n">
         <v>652</v>
       </c>
       <c r="Z16" t="n">
         <v>652</v>
       </c>
       <c r="AA16" t="n">
         <v>650</v>
       </c>
       <c r="AB16" t="n">
         <v>652</v>
       </c>
       <c r="AC16" t="n">
         <v>652</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>