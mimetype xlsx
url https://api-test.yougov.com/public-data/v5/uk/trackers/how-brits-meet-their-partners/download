--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -448,86 +448,87 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -627,50 +628,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -715,50 +721,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -803,50 +812,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -891,50 +903,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -979,50 +994,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1067,50 +1085,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1155,50 +1176,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1243,50 +1267,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1331,50 +1358,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -1419,50 +1449,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -1507,50 +1540,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1595,50 +1631,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1683,50 +1722,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1771,50 +1813,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>2007</v>
       </c>
       <c r="C15" t="n">
         <v>2024</v>
       </c>
       <c r="D15" t="n">
         <v>1974</v>
       </c>
       <c r="E15" t="n">
         <v>2042</v>
       </c>
       <c r="F15" t="n">
         <v>2022</v>
       </c>
       <c r="G15" t="n">
         <v>2003</v>
       </c>
@@ -1859,50 +1904,53 @@
       </c>
       <c r="U15" t="n">
         <v>2005</v>
       </c>
       <c r="V15" t="n">
         <v>2021</v>
       </c>
       <c r="W15" t="n">
         <v>2005</v>
       </c>
       <c r="X15" t="n">
         <v>2006</v>
       </c>
       <c r="Y15" t="n">
         <v>2006</v>
       </c>
       <c r="Z15" t="n">
         <v>2007</v>
       </c>
       <c r="AA15" t="n">
         <v>2000</v>
       </c>
       <c r="AB15" t="n">
         <v>2007</v>
       </c>
+      <c r="AC15" t="n">
+        <v>2006</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>2007</v>
       </c>
       <c r="C16" t="n">
         <v>2024</v>
       </c>
       <c r="D16" t="n">
         <v>1974</v>
       </c>
       <c r="E16" t="n">
         <v>2042</v>
       </c>
       <c r="F16" t="n">
         <v>2022</v>
       </c>
       <c r="G16" t="n">
         <v>2003</v>
       </c>
@@ -1946,99 +1994,103 @@
         <v>2014</v>
       </c>
       <c r="U16" t="n">
         <v>2005</v>
       </c>
       <c r="V16" t="n">
         <v>2021</v>
       </c>
       <c r="W16" t="n">
         <v>2005</v>
       </c>
       <c r="X16" t="n">
         <v>2006</v>
       </c>
       <c r="Y16" t="n">
         <v>2006</v>
       </c>
       <c r="Z16" t="n">
         <v>2007</v>
       </c>
       <c r="AA16" t="n">
         <v>2000</v>
       </c>
       <c r="AB16" t="n">
         <v>2007</v>
+      </c>
+      <c r="AC16" t="n">
+        <v>2006</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2138,50 +2190,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2226,50 +2283,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2314,50 +2374,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2402,50 +2465,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2490,50 +2556,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2578,50 +2647,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2666,50 +2738,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2754,50 +2829,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2842,50 +2920,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2930,50 +3011,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -3018,50 +3102,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3106,50 +3193,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3194,50 +3284,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -3282,50 +3375,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>341</v>
       </c>
       <c r="C15" t="n">
         <v>332</v>
       </c>
       <c r="D15" t="n">
         <v>323</v>
       </c>
       <c r="E15" t="n">
         <v>338</v>
       </c>
       <c r="F15" t="n">
         <v>335</v>
       </c>
       <c r="G15" t="n">
         <v>331</v>
       </c>
@@ -3370,50 +3466,53 @@
       </c>
       <c r="U15" t="n">
         <v>307</v>
       </c>
       <c r="V15" t="n">
         <v>347</v>
       </c>
       <c r="W15" t="n">
         <v>328</v>
       </c>
       <c r="X15" t="n">
         <v>326</v>
       </c>
       <c r="Y15" t="n">
         <v>341</v>
       </c>
       <c r="Z15" t="n">
         <v>330</v>
       </c>
       <c r="AA15" t="n">
         <v>339</v>
       </c>
       <c r="AB15" t="n">
         <v>349</v>
       </c>
+      <c r="AC15" t="n">
+        <v>338</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>331</v>
       </c>
       <c r="C16" t="n">
         <v>334</v>
       </c>
       <c r="D16" t="n">
         <v>326</v>
       </c>
       <c r="E16" t="n">
         <v>337</v>
       </c>
       <c r="F16" t="n">
         <v>334</v>
       </c>
       <c r="G16" t="n">
         <v>330</v>
       </c>
@@ -3456,100 +3555,104 @@
       <c r="T16" t="n">
         <v>332</v>
       </c>
       <c r="U16" t="n">
         <v>331</v>
       </c>
       <c r="V16" t="n">
         <v>333</v>
       </c>
       <c r="W16" t="n">
         <v>331</v>
       </c>
       <c r="X16" t="n">
         <v>331</v>
       </c>
       <c r="Y16" t="n">
         <v>331</v>
       </c>
       <c r="Z16" t="n">
         <v>331</v>
       </c>
       <c r="AA16" t="n">
         <v>330</v>
       </c>
       <c r="AB16" t="n">
+        <v>331</v>
+      </c>
+      <c r="AC16" t="n">
         <v>331</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3649,50 +3752,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3737,50 +3845,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3825,50 +3936,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3913,50 +4027,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4001,50 +4118,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4089,50 +4209,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4177,50 +4300,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4265,50 +4391,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4353,50 +4482,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -4441,50 +4573,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -4529,50 +4664,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4617,50 +4755,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4705,50 +4846,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -4793,50 +4937,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>485</v>
       </c>
       <c r="C15" t="n">
         <v>500</v>
       </c>
       <c r="D15" t="n">
         <v>491</v>
       </c>
       <c r="E15" t="n">
         <v>495</v>
       </c>
       <c r="F15" t="n">
         <v>481</v>
       </c>
       <c r="G15" t="n">
         <v>491</v>
       </c>
@@ -4881,50 +5028,53 @@
       </c>
       <c r="U15" t="n">
         <v>485</v>
       </c>
       <c r="V15" t="n">
         <v>472</v>
       </c>
       <c r="W15" t="n">
         <v>468</v>
       </c>
       <c r="X15" t="n">
         <v>476</v>
       </c>
       <c r="Y15" t="n">
         <v>470</v>
       </c>
       <c r="Z15" t="n">
         <v>491</v>
       </c>
       <c r="AA15" t="n">
         <v>496</v>
       </c>
       <c r="AB15" t="n">
         <v>486</v>
       </c>
+      <c r="AC15" t="n">
+        <v>499</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>480</v>
       </c>
       <c r="C16" t="n">
         <v>484</v>
       </c>
       <c r="D16" t="n">
         <v>472</v>
       </c>
       <c r="E16" t="n">
         <v>488</v>
       </c>
       <c r="F16" t="n">
         <v>483</v>
       </c>
       <c r="G16" t="n">
         <v>479</v>
       </c>
@@ -4968,99 +5118,103 @@
         <v>481</v>
       </c>
       <c r="U16" t="n">
         <v>479</v>
       </c>
       <c r="V16" t="n">
         <v>483</v>
       </c>
       <c r="W16" t="n">
         <v>479</v>
       </c>
       <c r="X16" t="n">
         <v>479</v>
       </c>
       <c r="Y16" t="n">
         <v>479</v>
       </c>
       <c r="Z16" t="n">
         <v>480</v>
       </c>
       <c r="AA16" t="n">
         <v>478</v>
       </c>
       <c r="AB16" t="n">
         <v>480</v>
+      </c>
+      <c r="AC16" t="n">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5160,50 +5314,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5248,50 +5407,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -5336,50 +5498,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5424,50 +5589,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5512,50 +5680,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5600,50 +5771,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -5688,50 +5862,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5776,50 +5953,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5864,50 +6044,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -5952,50 +6135,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -6040,50 +6226,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6128,50 +6317,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6216,50 +6408,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6304,50 +6499,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>185</v>
       </c>
       <c r="C15" t="n">
         <v>176</v>
       </c>
       <c r="D15" t="n">
         <v>180</v>
       </c>
       <c r="E15" t="n">
         <v>181</v>
       </c>
       <c r="F15" t="n">
         <v>181</v>
       </c>
       <c r="G15" t="n">
         <v>184</v>
       </c>
@@ -6392,50 +6590,53 @@
       </c>
       <c r="U15" t="n">
         <v>182</v>
       </c>
       <c r="V15" t="n">
         <v>173</v>
       </c>
       <c r="W15" t="n">
         <v>181</v>
       </c>
       <c r="X15" t="n">
         <v>176</v>
       </c>
       <c r="Y15" t="n">
         <v>183</v>
       </c>
       <c r="Z15" t="n">
         <v>162</v>
       </c>
       <c r="AA15" t="n">
         <v>173</v>
       </c>
       <c r="AB15" t="n">
         <v>177</v>
       </c>
+      <c r="AC15" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>175</v>
       </c>
       <c r="C16" t="n">
         <v>176</v>
       </c>
       <c r="D16" t="n">
         <v>172</v>
       </c>
       <c r="E16" t="n">
         <v>178</v>
       </c>
       <c r="F16" t="n">
         <v>176</v>
       </c>
       <c r="G16" t="n">
         <v>174</v>
       </c>
@@ -6478,100 +6679,104 @@
       <c r="T16" t="n">
         <v>175</v>
       </c>
       <c r="U16" t="n">
         <v>174</v>
       </c>
       <c r="V16" t="n">
         <v>176</v>
       </c>
       <c r="W16" t="n">
         <v>174</v>
       </c>
       <c r="X16" t="n">
         <v>175</v>
       </c>
       <c r="Y16" t="n">
         <v>175</v>
       </c>
       <c r="Z16" t="n">
         <v>175</v>
       </c>
       <c r="AA16" t="n">
         <v>174</v>
       </c>
       <c r="AB16" t="n">
+        <v>175</v>
+      </c>
+      <c r="AC16" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6671,50 +6876,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6759,50 +6969,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -6847,50 +7060,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6935,50 +7151,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7023,50 +7242,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7111,50 +7333,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -7199,50 +7424,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7287,50 +7515,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7375,50 +7606,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7463,50 +7697,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -7551,50 +7788,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7639,50 +7879,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7727,50 +7970,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7815,50 +8061,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>95</v>
       </c>
       <c r="C15" t="n">
         <v>107</v>
       </c>
       <c r="D15" t="n">
         <v>95</v>
       </c>
       <c r="E15" t="n">
         <v>98</v>
       </c>
       <c r="F15" t="n">
         <v>105</v>
       </c>
       <c r="G15" t="n">
         <v>79</v>
       </c>
@@ -7903,50 +8152,53 @@
       </c>
       <c r="U15" t="n">
         <v>103</v>
       </c>
       <c r="V15" t="n">
         <v>72</v>
       </c>
       <c r="W15" t="n">
         <v>100</v>
       </c>
       <c r="X15" t="n">
         <v>85</v>
       </c>
       <c r="Y15" t="n">
         <v>88</v>
       </c>
       <c r="Z15" t="n">
         <v>103</v>
       </c>
       <c r="AA15" t="n">
         <v>100</v>
       </c>
       <c r="AB15" t="n">
         <v>84</v>
       </c>
+      <c r="AC15" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>98</v>
       </c>
       <c r="C16" t="n">
         <v>99</v>
       </c>
       <c r="D16" t="n">
         <v>97</v>
       </c>
       <c r="E16" t="n">
         <v>100</v>
       </c>
       <c r="F16" t="n">
         <v>99</v>
       </c>
       <c r="G16" t="n">
         <v>98</v>
       </c>
@@ -7989,100 +8241,104 @@
       <c r="T16" t="n">
         <v>99</v>
       </c>
       <c r="U16" t="n">
         <v>98</v>
       </c>
       <c r="V16" t="n">
         <v>99</v>
       </c>
       <c r="W16" t="n">
         <v>98</v>
       </c>
       <c r="X16" t="n">
         <v>98</v>
       </c>
       <c r="Y16" t="n">
         <v>98</v>
       </c>
       <c r="Z16" t="n">
         <v>98</v>
       </c>
       <c r="AA16" t="n">
         <v>98</v>
       </c>
       <c r="AB16" t="n">
+        <v>98</v>
+      </c>
+      <c r="AC16" t="n">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8182,50 +8438,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8270,50 +8531,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8358,50 +8622,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8446,50 +8713,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8534,50 +8804,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8622,50 +8895,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -8710,50 +8986,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8798,50 +9077,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8886,50 +9168,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8974,50 +9259,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -9062,50 +9350,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9150,50 +9441,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9238,50 +9532,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -9326,50 +9623,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1193</v>
       </c>
       <c r="C15" t="n">
         <v>1197</v>
       </c>
       <c r="D15" t="n">
         <v>1197</v>
       </c>
       <c r="E15" t="n">
         <v>1188</v>
       </c>
       <c r="F15" t="n">
         <v>1205</v>
       </c>
       <c r="G15" t="n">
         <v>1219</v>
       </c>
@@ -9414,50 +9714,53 @@
       </c>
       <c r="U15" t="n">
         <v>1216</v>
       </c>
       <c r="V15" t="n">
         <v>1240</v>
       </c>
       <c r="W15" t="n">
         <v>1205</v>
       </c>
       <c r="X15" t="n">
         <v>1209</v>
       </c>
       <c r="Y15" t="n">
         <v>1218</v>
       </c>
       <c r="Z15" t="n">
         <v>1212</v>
       </c>
       <c r="AA15" t="n">
         <v>1204</v>
       </c>
       <c r="AB15" t="n">
         <v>1209</v>
       </c>
+      <c r="AC15" t="n">
+        <v>1207</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1144</v>
       </c>
       <c r="C16" t="n">
         <v>1154</v>
       </c>
       <c r="D16" t="n">
         <v>1125</v>
       </c>
       <c r="E16" t="n">
         <v>1164</v>
       </c>
       <c r="F16" t="n">
         <v>1153</v>
       </c>
       <c r="G16" t="n">
         <v>1142</v>
       </c>
@@ -9501,99 +9804,103 @@
         <v>1148</v>
       </c>
       <c r="U16" t="n">
         <v>1143</v>
       </c>
       <c r="V16" t="n">
         <v>1152</v>
       </c>
       <c r="W16" t="n">
         <v>1143</v>
       </c>
       <c r="X16" t="n">
         <v>1143</v>
       </c>
       <c r="Y16" t="n">
         <v>1143</v>
       </c>
       <c r="Z16" t="n">
         <v>1144</v>
       </c>
       <c r="AA16" t="n">
         <v>1140</v>
       </c>
       <c r="AB16" t="n">
         <v>1144</v>
+      </c>
+      <c r="AC16" t="n">
+        <v>1143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9693,50 +10000,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9781,50 +10093,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -9869,50 +10184,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9957,50 +10275,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -10045,50 +10366,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10133,50 +10457,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10221,50 +10548,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10309,50 +10639,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10397,50 +10730,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10485,50 +10821,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -10573,50 +10912,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10661,50 +11003,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10749,50 +11094,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -10837,50 +11185,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>814</v>
       </c>
       <c r="C15" t="n">
         <v>827</v>
       </c>
       <c r="D15" t="n">
         <v>777</v>
       </c>
       <c r="E15" t="n">
         <v>854</v>
       </c>
       <c r="F15" t="n">
         <v>817</v>
       </c>
       <c r="G15" t="n">
         <v>784</v>
       </c>
@@ -10925,50 +11276,53 @@
       </c>
       <c r="U15" t="n">
         <v>789</v>
       </c>
       <c r="V15" t="n">
         <v>781</v>
       </c>
       <c r="W15" t="n">
         <v>800</v>
       </c>
       <c r="X15" t="n">
         <v>797</v>
       </c>
       <c r="Y15" t="n">
         <v>788</v>
       </c>
       <c r="Z15" t="n">
         <v>795</v>
       </c>
       <c r="AA15" t="n">
         <v>796</v>
       </c>
       <c r="AB15" t="n">
         <v>798</v>
       </c>
+      <c r="AC15" t="n">
+        <v>799</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>863</v>
       </c>
       <c r="C16" t="n">
         <v>870</v>
       </c>
       <c r="D16" t="n">
         <v>849</v>
       </c>
       <c r="E16" t="n">
         <v>878</v>
       </c>
       <c r="F16" t="n">
         <v>869</v>
       </c>
       <c r="G16" t="n">
         <v>861</v>
       </c>
@@ -11011,100 +11365,104 @@
       <c r="T16" t="n">
         <v>866</v>
       </c>
       <c r="U16" t="n">
         <v>862</v>
       </c>
       <c r="V16" t="n">
         <v>869</v>
       </c>
       <c r="W16" t="n">
         <v>862</v>
       </c>
       <c r="X16" t="n">
         <v>863</v>
       </c>
       <c r="Y16" t="n">
         <v>863</v>
       </c>
       <c r="Z16" t="n">
         <v>863</v>
       </c>
       <c r="AA16" t="n">
         <v>860</v>
       </c>
       <c r="AB16" t="n">
+        <v>863</v>
+      </c>
+      <c r="AC16" t="n">
         <v>863</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11204,50 +11562,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -11292,50 +11655,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11380,50 +11746,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11468,50 +11837,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11556,50 +11928,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11644,50 +12019,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11732,50 +12110,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11820,50 +12201,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11908,50 +12292,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11996,50 +12383,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -12084,50 +12474,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12172,50 +12565,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12260,50 +12656,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -12348,50 +12747,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>201</v>
       </c>
       <c r="C15" t="n">
         <v>182</v>
       </c>
       <c r="D15" t="n">
         <v>126</v>
       </c>
       <c r="E15" t="n">
         <v>204</v>
       </c>
       <c r="F15" t="n">
         <v>186</v>
       </c>
       <c r="G15" t="n">
         <v>154</v>
       </c>
@@ -12436,50 +12838,53 @@
       </c>
       <c r="U15" t="n">
         <v>197</v>
       </c>
       <c r="V15" t="n">
         <v>181</v>
       </c>
       <c r="W15" t="n">
         <v>211</v>
       </c>
       <c r="X15" t="n">
         <v>193</v>
       </c>
       <c r="Y15" t="n">
         <v>213</v>
       </c>
       <c r="Z15" t="n">
         <v>164</v>
       </c>
       <c r="AA15" t="n">
         <v>160</v>
       </c>
       <c r="AB15" t="n">
         <v>168</v>
       </c>
+      <c r="AC15" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>223</v>
       </c>
       <c r="C16" t="n">
         <v>225</v>
       </c>
       <c r="D16" t="n">
         <v>219</v>
       </c>
       <c r="E16" t="n">
         <v>227</v>
       </c>
       <c r="F16" t="n">
         <v>224</v>
       </c>
       <c r="G16" t="n">
         <v>222</v>
       </c>
@@ -12522,100 +12927,104 @@
       <c r="T16" t="n">
         <v>224</v>
       </c>
       <c r="U16" t="n">
         <v>223</v>
       </c>
       <c r="V16" t="n">
         <v>224</v>
       </c>
       <c r="W16" t="n">
         <v>223</v>
       </c>
       <c r="X16" t="n">
         <v>223</v>
       </c>
       <c r="Y16" t="n">
         <v>223</v>
       </c>
       <c r="Z16" t="n">
         <v>223</v>
       </c>
       <c r="AA16" t="n">
         <v>222</v>
       </c>
       <c r="AB16" t="n">
+        <v>223</v>
+      </c>
+      <c r="AC16" t="n">
         <v>223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12715,50 +13124,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12803,50 +13217,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -12891,50 +13308,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12979,50 +13399,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13067,50 +13490,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13155,50 +13581,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13243,50 +13672,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -13331,50 +13763,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13419,50 +13854,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13507,50 +13945,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -13595,50 +14036,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13683,50 +14127,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13771,50 +14218,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13859,50 +14309,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>853</v>
       </c>
       <c r="C15" t="n">
         <v>850</v>
       </c>
       <c r="D15" t="n">
         <v>858</v>
       </c>
       <c r="E15" t="n">
         <v>858</v>
       </c>
       <c r="F15" t="n">
         <v>845</v>
       </c>
       <c r="G15" t="n">
         <v>852</v>
       </c>
@@ -13947,50 +14400,53 @@
       </c>
       <c r="U15" t="n">
         <v>820</v>
       </c>
       <c r="V15" t="n">
         <v>839</v>
       </c>
       <c r="W15" t="n">
         <v>812</v>
       </c>
       <c r="X15" t="n">
         <v>823</v>
       </c>
       <c r="Y15" t="n">
         <v>803</v>
       </c>
       <c r="Z15" t="n">
         <v>848</v>
       </c>
       <c r="AA15" t="n">
         <v>846</v>
       </c>
       <c r="AB15" t="n">
         <v>842</v>
       </c>
+      <c r="AC15" t="n">
+        <v>843</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>841</v>
       </c>
       <c r="C16" t="n">
         <v>848</v>
       </c>
       <c r="D16" t="n">
         <v>827</v>
       </c>
       <c r="E16" t="n">
         <v>856</v>
       </c>
       <c r="F16" t="n">
         <v>847</v>
       </c>
       <c r="G16" t="n">
         <v>839</v>
       </c>
@@ -14033,100 +14489,104 @@
       <c r="T16" t="n">
         <v>844</v>
       </c>
       <c r="U16" t="n">
         <v>840</v>
       </c>
       <c r="V16" t="n">
         <v>847</v>
       </c>
       <c r="W16" t="n">
         <v>840</v>
       </c>
       <c r="X16" t="n">
         <v>841</v>
       </c>
       <c r="Y16" t="n">
         <v>841</v>
       </c>
       <c r="Z16" t="n">
         <v>841</v>
       </c>
       <c r="AA16" t="n">
         <v>838</v>
       </c>
       <c r="AB16" t="n">
+        <v>841</v>
+      </c>
+      <c r="AC16" t="n">
         <v>841</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14226,50 +14686,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14314,50 +14779,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -14402,50 +14870,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14490,50 +14961,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14578,50 +15052,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14666,50 +15143,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -14754,50 +15234,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14842,50 +15325,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -14930,50 +15416,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15018,50 +15507,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -15106,50 +15598,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -15194,50 +15689,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15282,50 +15780,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15370,50 +15871,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>461</v>
       </c>
       <c r="C15" t="n">
         <v>462</v>
       </c>
       <c r="D15" t="n">
         <v>479</v>
       </c>
       <c r="E15" t="n">
         <v>471</v>
       </c>
       <c r="F15" t="n">
         <v>459</v>
       </c>
       <c r="G15" t="n">
         <v>462</v>
       </c>
@@ -15458,50 +15962,53 @@
       </c>
       <c r="U15" t="n">
         <v>467</v>
       </c>
       <c r="V15" t="n">
         <v>466</v>
       </c>
       <c r="W15" t="n">
         <v>468</v>
       </c>
       <c r="X15" t="n">
         <v>465</v>
       </c>
       <c r="Y15" t="n">
         <v>465</v>
       </c>
       <c r="Z15" t="n">
         <v>467</v>
       </c>
       <c r="AA15" t="n">
         <v>468</v>
       </c>
       <c r="AB15" t="n">
         <v>463</v>
       </c>
+      <c r="AC15" t="n">
+        <v>462</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>480</v>
       </c>
       <c r="C16" t="n">
         <v>484</v>
       </c>
       <c r="D16" t="n">
         <v>472</v>
       </c>
       <c r="E16" t="n">
         <v>488</v>
       </c>
       <c r="F16" t="n">
         <v>483</v>
       </c>
       <c r="G16" t="n">
         <v>479</v>
       </c>
@@ -15545,99 +16052,103 @@
         <v>481</v>
       </c>
       <c r="U16" t="n">
         <v>479</v>
       </c>
       <c r="V16" t="n">
         <v>483</v>
       </c>
       <c r="W16" t="n">
         <v>479</v>
       </c>
       <c r="X16" t="n">
         <v>479</v>
       </c>
       <c r="Y16" t="n">
         <v>479</v>
       </c>
       <c r="Z16" t="n">
         <v>480</v>
       </c>
       <c r="AA16" t="n">
         <v>478</v>
       </c>
       <c r="AB16" t="n">
         <v>480</v>
+      </c>
+      <c r="AC16" t="n">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15737,50 +16248,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15825,50 +16341,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -15913,50 +16432,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16001,50 +16523,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16089,50 +16614,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -16177,50 +16705,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -16265,50 +16796,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -16353,50 +16887,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16441,50 +16978,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -16529,50 +17069,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -16617,50 +17160,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -16705,50 +17251,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16793,50 +17342,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -16881,50 +17433,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>492</v>
       </c>
       <c r="C15" t="n">
         <v>530</v>
       </c>
       <c r="D15" t="n">
         <v>511</v>
       </c>
       <c r="E15" t="n">
         <v>509</v>
       </c>
       <c r="F15" t="n">
         <v>532</v>
       </c>
       <c r="G15" t="n">
         <v>535</v>
       </c>
@@ -16969,50 +17524,53 @@
       </c>
       <c r="U15" t="n">
         <v>521</v>
       </c>
       <c r="V15" t="n">
         <v>535</v>
       </c>
       <c r="W15" t="n">
         <v>514</v>
       </c>
       <c r="X15" t="n">
         <v>525</v>
       </c>
       <c r="Y15" t="n">
         <v>525</v>
       </c>
       <c r="Z15" t="n">
         <v>528</v>
       </c>
       <c r="AA15" t="n">
         <v>526</v>
       </c>
       <c r="AB15" t="n">
         <v>534</v>
       </c>
+      <c r="AC15" t="n">
+        <v>533</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>464</v>
       </c>
       <c r="C16" t="n">
         <v>468</v>
       </c>
       <c r="D16" t="n">
         <v>456</v>
       </c>
       <c r="E16" t="n">
         <v>472</v>
       </c>
       <c r="F16" t="n">
         <v>467</v>
       </c>
       <c r="G16" t="n">
         <v>463</v>
       </c>
@@ -17056,99 +17614,103 @@
         <v>465</v>
       </c>
       <c r="U16" t="n">
         <v>463</v>
       </c>
       <c r="V16" t="n">
         <v>467</v>
       </c>
       <c r="W16" t="n">
         <v>463</v>
       </c>
       <c r="X16" t="n">
         <v>463</v>
       </c>
       <c r="Y16" t="n">
         <v>463</v>
       </c>
       <c r="Z16" t="n">
         <v>464</v>
       </c>
       <c r="AA16" t="n">
         <v>462</v>
       </c>
       <c r="AB16" t="n">
         <v>464</v>
+      </c>
+      <c r="AC16" t="n">
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17248,50 +17810,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17336,50 +17903,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17424,50 +17994,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17512,50 +18085,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17600,50 +18176,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17688,50 +18267,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -17776,50 +18358,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -17864,50 +18449,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17952,50 +18540,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -18040,50 +18631,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -18128,50 +18722,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18216,50 +18813,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18304,50 +18904,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -18392,50 +18995,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>936</v>
       </c>
       <c r="C15" t="n">
         <v>952</v>
       </c>
       <c r="D15" t="n">
         <v>908</v>
       </c>
       <c r="E15" t="n">
         <v>966</v>
       </c>
       <c r="F15" t="n">
         <v>945</v>
       </c>
       <c r="G15" t="n">
         <v>910</v>
       </c>
@@ -18480,50 +19086,53 @@
       </c>
       <c r="U15" t="n">
         <v>956</v>
       </c>
       <c r="V15" t="n">
         <v>977</v>
       </c>
       <c r="W15" t="n">
         <v>972</v>
       </c>
       <c r="X15" t="n">
         <v>978</v>
       </c>
       <c r="Y15" t="n">
         <v>956</v>
       </c>
       <c r="Z15" t="n">
         <v>939</v>
       </c>
       <c r="AA15" t="n">
         <v>947</v>
       </c>
       <c r="AB15" t="n">
         <v>967</v>
       </c>
+      <c r="AC15" t="n">
+        <v>941</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>973</v>
       </c>
       <c r="C16" t="n">
         <v>982</v>
       </c>
       <c r="D16" t="n">
         <v>957</v>
       </c>
       <c r="E16" t="n">
         <v>990</v>
       </c>
       <c r="F16" t="n">
         <v>981</v>
       </c>
       <c r="G16" t="n">
         <v>971</v>
       </c>
@@ -18566,100 +19175,104 @@
       <c r="T16" t="n">
         <v>977</v>
       </c>
       <c r="U16" t="n">
         <v>972</v>
       </c>
       <c r="V16" t="n">
         <v>980</v>
       </c>
       <c r="W16" t="n">
         <v>972</v>
       </c>
       <c r="X16" t="n">
         <v>973</v>
       </c>
       <c r="Y16" t="n">
         <v>973</v>
       </c>
       <c r="Z16" t="n">
         <v>973</v>
       </c>
       <c r="AA16" t="n">
         <v>970</v>
       </c>
       <c r="AB16" t="n">
+        <v>973</v>
+      </c>
+      <c r="AC16" t="n">
         <v>973</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18759,50 +19372,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18847,50 +19465,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -18935,50 +19556,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19023,50 +19647,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19111,50 +19738,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19199,50 +19829,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -19287,50 +19920,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19375,50 +20011,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19463,50 +20102,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -19551,50 +20193,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -19639,50 +20284,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -19727,50 +20375,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19815,50 +20466,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -19903,50 +20557,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1071</v>
       </c>
       <c r="C15" t="n">
         <v>1072</v>
       </c>
       <c r="D15" t="n">
         <v>1066</v>
       </c>
       <c r="E15" t="n">
         <v>1076</v>
       </c>
       <c r="F15" t="n">
         <v>1077</v>
       </c>
       <c r="G15" t="n">
         <v>1093</v>
       </c>
@@ -19991,50 +20648,53 @@
       </c>
       <c r="U15" t="n">
         <v>1049</v>
       </c>
       <c r="V15" t="n">
         <v>1044</v>
       </c>
       <c r="W15" t="n">
         <v>1033</v>
       </c>
       <c r="X15" t="n">
         <v>1028</v>
       </c>
       <c r="Y15" t="n">
         <v>1050</v>
       </c>
       <c r="Z15" t="n">
         <v>1068</v>
       </c>
       <c r="AA15" t="n">
         <v>1053</v>
       </c>
       <c r="AB15" t="n">
         <v>1040</v>
       </c>
+      <c r="AC15" t="n">
+        <v>1065</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1034</v>
       </c>
       <c r="C16" t="n">
         <v>1042</v>
       </c>
       <c r="D16" t="n">
         <v>1017</v>
       </c>
       <c r="E16" t="n">
         <v>1052</v>
       </c>
       <c r="F16" t="n">
         <v>1041</v>
       </c>
       <c r="G16" t="n">
         <v>1032</v>
       </c>
@@ -20078,99 +20738,103 @@
         <v>1037</v>
       </c>
       <c r="U16" t="n">
         <v>1033</v>
       </c>
       <c r="V16" t="n">
         <v>1041</v>
       </c>
       <c r="W16" t="n">
         <v>1033</v>
       </c>
       <c r="X16" t="n">
         <v>1033</v>
       </c>
       <c r="Y16" t="n">
         <v>1033</v>
       </c>
       <c r="Z16" t="n">
         <v>1034</v>
       </c>
       <c r="AA16" t="n">
         <v>1030</v>
       </c>
       <c r="AB16" t="n">
         <v>1034</v>
+      </c>
+      <c r="AC16" t="n">
+        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20270,50 +20934,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20358,50 +21027,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -20446,50 +21118,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20534,50 +21209,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20622,50 +21300,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -20710,50 +21391,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -20798,50 +21482,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20886,50 +21573,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20974,50 +21664,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21062,50 +21755,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -21150,50 +21846,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21238,50 +21937,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -21326,50 +22028,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -21414,50 +22119,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>250</v>
       </c>
       <c r="C15" t="n">
         <v>263</v>
       </c>
       <c r="D15" t="n">
         <v>214</v>
       </c>
       <c r="E15" t="n">
         <v>277</v>
       </c>
       <c r="F15" t="n">
         <v>252</v>
       </c>
       <c r="G15" t="n">
         <v>235</v>
       </c>
@@ -21502,50 +22210,53 @@
       </c>
       <c r="U15" t="n">
         <v>260</v>
       </c>
       <c r="V15" t="n">
         <v>267</v>
       </c>
       <c r="W15" t="n">
         <v>256</v>
       </c>
       <c r="X15" t="n">
         <v>288</v>
       </c>
       <c r="Y15" t="n">
         <v>288</v>
       </c>
       <c r="Z15" t="n">
         <v>254</v>
       </c>
       <c r="AA15" t="n">
         <v>256</v>
       </c>
       <c r="AB15" t="n">
         <v>258</v>
       </c>
+      <c r="AC15" t="n">
+        <v>237</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>271</v>
       </c>
       <c r="C16" t="n">
         <v>273</v>
       </c>
       <c r="D16" t="n">
         <v>266</v>
       </c>
       <c r="E16" t="n">
         <v>276</v>
       </c>
       <c r="F16" t="n">
         <v>273</v>
       </c>
       <c r="G16" t="n">
         <v>270</v>
       </c>
@@ -21588,100 +22299,104 @@
       <c r="T16" t="n">
         <v>272</v>
       </c>
       <c r="U16" t="n">
         <v>271</v>
       </c>
       <c r="V16" t="n">
         <v>273</v>
       </c>
       <c r="W16" t="n">
         <v>271</v>
       </c>
       <c r="X16" t="n">
         <v>271</v>
       </c>
       <c r="Y16" t="n">
         <v>271</v>
       </c>
       <c r="Z16" t="n">
         <v>271</v>
       </c>
       <c r="AA16" t="n">
         <v>270</v>
       </c>
       <c r="AB16" t="n">
+        <v>271</v>
+      </c>
+      <c r="AC16" t="n">
         <v>271</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AB16"/>
+  <dimension ref="A1:AC16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How did you meet your current, or most recent, partner?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-12-30</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21781,50 +22496,55 @@
       <c r="X1" t="inlineStr">
         <is>
           <t>2024-12-25</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>2025-06-18</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>2025-09-24</t>
         </is>
       </c>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2025-12-24</t>
         </is>
       </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Through family</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21869,50 +22589,53 @@
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Through mutual friends</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -21957,50 +22680,53 @@
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AC3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Through school</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22045,50 +22771,53 @@
       </c>
       <c r="U4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Through university / higher education</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22133,50 +22862,53 @@
       </c>
       <c r="U5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Through a shared hobby e.g. sports team, music group, book club etc.</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -22221,50 +22953,53 @@
       </c>
       <c r="U6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Through work</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -22309,50 +23044,53 @@
       </c>
       <c r="U7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Through a dating app (e.g. Hinge, Tinder)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -22397,50 +23135,53 @@
       </c>
       <c r="U8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="V8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC8" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Through an online dating platform (e.g. OkCupid, Guardian Soulmates)</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -22485,50 +23226,53 @@
       </c>
       <c r="U9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AC9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>In passing while out and about e.g. in a bar or pub, at a concert, at a cafe</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -22573,50 +23317,53 @@
       </c>
       <c r="U10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="X10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AC10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>On a face to face dating event e.g. speed dating evening</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -22661,50 +23408,53 @@
       </c>
       <c r="U11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="V11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="Y11" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Z11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AA11" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB11" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22749,50 +23499,53 @@
       </c>
       <c r="U12" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V12" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB12" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AC12" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Don't remember / Prefer not to say</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -22837,50 +23590,53 @@
       </c>
       <c r="U13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB13" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AC13" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>N/A - I have not had a partner</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -22925,50 +23681,53 @@
       </c>
       <c r="U14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z14" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AA14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB14" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AC14" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>651</v>
       </c>
       <c r="C15" t="n">
         <v>646</v>
       </c>
       <c r="D15" t="n">
         <v>671</v>
       </c>
       <c r="E15" t="n">
         <v>653</v>
       </c>
       <c r="F15" t="n">
         <v>668</v>
       </c>
       <c r="G15" t="n">
         <v>683</v>
       </c>
@@ -23013,50 +23772,53 @@
       </c>
       <c r="U15" t="n">
         <v>668</v>
       </c>
       <c r="V15" t="n">
         <v>690</v>
       </c>
       <c r="W15" t="n">
         <v>672</v>
       </c>
       <c r="X15" t="n">
         <v>655</v>
       </c>
       <c r="Y15" t="n">
         <v>636</v>
       </c>
       <c r="Z15" t="n">
         <v>667</v>
       </c>
       <c r="AA15" t="n">
         <v>636</v>
       </c>
       <c r="AB15" t="n">
         <v>653</v>
       </c>
+      <c r="AC15" t="n">
+        <v>658</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>652</v>
       </c>
       <c r="C16" t="n">
         <v>658</v>
       </c>
       <c r="D16" t="n">
         <v>642</v>
       </c>
       <c r="E16" t="n">
         <v>664</v>
       </c>
       <c r="F16" t="n">
         <v>657</v>
       </c>
       <c r="G16" t="n">
         <v>651</v>
       </c>
@@ -23099,47 +23861,50 @@
       <c r="T16" t="n">
         <v>655</v>
       </c>
       <c r="U16" t="n">
         <v>652</v>
       </c>
       <c r="V16" t="n">
         <v>657</v>
       </c>
       <c r="W16" t="n">
         <v>652</v>
       </c>
       <c r="X16" t="n">
         <v>652</v>
       </c>
       <c r="Y16" t="n">
         <v>652</v>
       </c>
       <c r="Z16" t="n">
         <v>652</v>
       </c>
       <c r="AA16" t="n">
         <v>650</v>
       </c>
       <c r="AB16" t="n">
+        <v>652</v>
+      </c>
+      <c r="AC16" t="n">
         <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>