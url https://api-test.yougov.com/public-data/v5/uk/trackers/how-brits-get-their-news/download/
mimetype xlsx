--- v0 (2026-04-27)
+++ v1 (2026-10-25)
@@ -462,74 +462,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -569,50 +570,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -621,50 +627,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -673,50 +682,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -725,50 +737,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -777,50 +792,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -829,50 +847,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -881,50 +902,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -933,50 +957,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -985,50 +1012,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -1037,50 +1067,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1089,50 +1122,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -1141,50 +1177,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1193,50 +1232,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1245,50 +1287,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1750</v>
       </c>
       <c r="C15" t="n">
         <v>1686</v>
       </c>
       <c r="D15" t="n">
         <v>1658</v>
       </c>
       <c r="E15" t="n">
         <v>1693</v>
       </c>
       <c r="F15" t="n">
         <v>1784</v>
       </c>
       <c r="G15" t="n">
         <v>1817</v>
       </c>
@@ -1297,50 +1342,53 @@
       </c>
       <c r="I15" t="n">
         <v>1780</v>
       </c>
       <c r="J15" t="n">
         <v>1799</v>
       </c>
       <c r="K15" t="n">
         <v>1745</v>
       </c>
       <c r="L15" t="n">
         <v>1786</v>
       </c>
       <c r="M15" t="n">
         <v>1704</v>
       </c>
       <c r="N15" t="n">
         <v>1694</v>
       </c>
       <c r="O15" t="n">
         <v>1750</v>
       </c>
       <c r="P15" t="n">
         <v>1715</v>
       </c>
+      <c r="Q15" t="n">
+        <v>1816</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1750</v>
       </c>
       <c r="C16" t="n">
         <v>1686</v>
       </c>
       <c r="D16" t="n">
         <v>1658</v>
       </c>
       <c r="E16" t="n">
         <v>1693</v>
       </c>
       <c r="F16" t="n">
         <v>1784</v>
       </c>
       <c r="G16" t="n">
         <v>1817</v>
       </c>
@@ -1348,87 +1396,91 @@
         <v>1802</v>
       </c>
       <c r="I16" t="n">
         <v>1780</v>
       </c>
       <c r="J16" t="n">
         <v>1799</v>
       </c>
       <c r="K16" t="n">
         <v>1745</v>
       </c>
       <c r="L16" t="n">
         <v>1786</v>
       </c>
       <c r="M16" t="n">
         <v>1704</v>
       </c>
       <c r="N16" t="n">
         <v>1694</v>
       </c>
       <c r="O16" t="n">
         <v>1750</v>
       </c>
       <c r="P16" t="n">
         <v>1715</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>1816</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1468,50 +1520,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -1520,50 +1577,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -1572,50 +1632,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -1624,50 +1687,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1676,50 +1742,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -1728,50 +1797,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1780,50 +1852,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -1832,50 +1907,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -1884,50 +1962,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -1936,50 +2017,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1988,50 +2072,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2040,50 +2127,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2092,50 +2182,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2144,50 +2237,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>283</v>
       </c>
       <c r="C15" t="n">
         <v>279</v>
       </c>
       <c r="D15" t="n">
         <v>266</v>
       </c>
       <c r="E15" t="n">
         <v>282</v>
       </c>
       <c r="F15" t="n">
         <v>306</v>
       </c>
       <c r="G15" t="n">
         <v>312</v>
       </c>
@@ -2196,50 +2292,53 @@
       </c>
       <c r="I15" t="n">
         <v>300</v>
       </c>
       <c r="J15" t="n">
         <v>299</v>
       </c>
       <c r="K15" t="n">
         <v>290</v>
       </c>
       <c r="L15" t="n">
         <v>293</v>
       </c>
       <c r="M15" t="n">
         <v>282</v>
       </c>
       <c r="N15" t="n">
         <v>285</v>
       </c>
       <c r="O15" t="n">
         <v>298</v>
       </c>
       <c r="P15" t="n">
         <v>257</v>
       </c>
+      <c r="Q15" t="n">
+        <v>303</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>289</v>
       </c>
       <c r="C16" t="n">
         <v>278</v>
       </c>
       <c r="D16" t="n">
         <v>275</v>
       </c>
       <c r="E16" t="n">
         <v>281</v>
       </c>
       <c r="F16" t="n">
         <v>296</v>
       </c>
       <c r="G16" t="n">
         <v>302</v>
       </c>
@@ -2247,87 +2346,91 @@
         <v>299</v>
       </c>
       <c r="I16" t="n">
         <v>295</v>
       </c>
       <c r="J16" t="n">
         <v>299</v>
       </c>
       <c r="K16" t="n">
         <v>290</v>
       </c>
       <c r="L16" t="n">
         <v>296</v>
       </c>
       <c r="M16" t="n">
         <v>279</v>
       </c>
       <c r="N16" t="n">
         <v>278</v>
       </c>
       <c r="O16" t="n">
         <v>287</v>
       </c>
       <c r="P16" t="n">
         <v>281</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2367,50 +2470,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -2419,50 +2527,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -2471,50 +2582,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -2523,50 +2637,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2575,50 +2692,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -2627,50 +2747,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -2679,50 +2802,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -2731,50 +2857,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -2783,50 +2912,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2835,50 +2967,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2887,50 +3022,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2939,50 +3077,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2991,50 +3132,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3043,50 +3187,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>438</v>
       </c>
       <c r="C15" t="n">
         <v>412</v>
       </c>
       <c r="D15" t="n">
         <v>414</v>
       </c>
       <c r="E15" t="n">
         <v>415</v>
       </c>
       <c r="F15" t="n">
         <v>429</v>
       </c>
       <c r="G15" t="n">
         <v>437</v>
       </c>
@@ -3095,50 +3242,53 @@
       </c>
       <c r="I15" t="n">
         <v>432</v>
       </c>
       <c r="J15" t="n">
         <v>433</v>
       </c>
       <c r="K15" t="n">
         <v>435</v>
       </c>
       <c r="L15" t="n">
         <v>437</v>
       </c>
       <c r="M15" t="n">
         <v>422</v>
       </c>
       <c r="N15" t="n">
         <v>409</v>
       </c>
       <c r="O15" t="n">
         <v>427</v>
       </c>
       <c r="P15" t="n">
         <v>421</v>
       </c>
+      <c r="Q15" t="n">
+        <v>426</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>427</v>
       </c>
       <c r="C16" t="n">
         <v>411</v>
       </c>
       <c r="D16" t="n">
         <v>400</v>
       </c>
       <c r="E16" t="n">
         <v>408</v>
       </c>
       <c r="F16" t="n">
         <v>430</v>
       </c>
       <c r="G16" t="n">
         <v>438</v>
       </c>
@@ -3146,87 +3296,91 @@
         <v>434</v>
       </c>
       <c r="I16" t="n">
         <v>429</v>
       </c>
       <c r="J16" t="n">
         <v>434</v>
       </c>
       <c r="K16" t="n">
         <v>421</v>
       </c>
       <c r="L16" t="n">
         <v>430</v>
       </c>
       <c r="M16" t="n">
         <v>404</v>
       </c>
       <c r="N16" t="n">
         <v>401</v>
       </c>
       <c r="O16" t="n">
         <v>415</v>
       </c>
       <c r="P16" t="n">
         <v>406</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3266,50 +3420,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -3318,50 +3477,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -3370,50 +3532,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -3422,50 +3587,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3474,50 +3642,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -3526,50 +3697,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -3578,50 +3752,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -3630,50 +3807,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3682,50 +3862,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3734,50 +3917,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -3786,50 +3972,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3838,50 +4027,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3890,50 +4082,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3942,50 +4137,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>145</v>
       </c>
       <c r="C15" t="n">
         <v>149</v>
       </c>
       <c r="D15" t="n">
         <v>141</v>
       </c>
       <c r="E15" t="n">
         <v>141</v>
       </c>
       <c r="F15" t="n">
         <v>156</v>
       </c>
       <c r="G15" t="n">
         <v>158</v>
       </c>
@@ -3994,50 +4192,53 @@
       </c>
       <c r="I15" t="n">
         <v>151</v>
       </c>
       <c r="J15" t="n">
         <v>156</v>
       </c>
       <c r="K15" t="n">
         <v>151</v>
       </c>
       <c r="L15" t="n">
         <v>149</v>
       </c>
       <c r="M15" t="n">
         <v>149</v>
       </c>
       <c r="N15" t="n">
         <v>143</v>
       </c>
       <c r="O15" t="n">
         <v>156</v>
       </c>
       <c r="P15" t="n">
         <v>149</v>
       </c>
+      <c r="Q15" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>151</v>
       </c>
       <c r="C16" t="n">
         <v>145</v>
       </c>
       <c r="D16" t="n">
         <v>143</v>
       </c>
       <c r="E16" t="n">
         <v>146</v>
       </c>
       <c r="F16" t="n">
         <v>153</v>
       </c>
       <c r="G16" t="n">
         <v>156</v>
       </c>
@@ -4045,87 +4246,91 @@
         <v>155</v>
       </c>
       <c r="I16" t="n">
         <v>153</v>
       </c>
       <c r="J16" t="n">
         <v>155</v>
       </c>
       <c r="K16" t="n">
         <v>150</v>
       </c>
       <c r="L16" t="n">
         <v>154</v>
       </c>
       <c r="M16" t="n">
         <v>148</v>
       </c>
       <c r="N16" t="n">
         <v>147</v>
       </c>
       <c r="O16" t="n">
         <v>152</v>
       </c>
       <c r="P16" t="n">
         <v>149</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4165,50 +4370,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -4217,50 +4427,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -4269,50 +4482,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -4321,50 +4537,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4373,50 +4592,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -4425,50 +4647,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -4477,50 +4702,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -4529,50 +4757,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4581,50 +4812,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4633,50 +4867,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -4685,50 +4922,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4737,50 +4977,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4789,50 +5032,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4841,50 +5087,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>91</v>
       </c>
       <c r="C15" t="n">
         <v>90</v>
       </c>
       <c r="D15" t="n">
         <v>87</v>
       </c>
       <c r="E15" t="n">
         <v>87</v>
       </c>
       <c r="F15" t="n">
         <v>89</v>
       </c>
       <c r="G15" t="n">
         <v>97</v>
       </c>
@@ -4893,50 +5142,53 @@
       </c>
       <c r="I15" t="n">
         <v>93</v>
       </c>
       <c r="J15" t="n">
         <v>96</v>
       </c>
       <c r="K15" t="n">
         <v>90</v>
       </c>
       <c r="L15" t="n">
         <v>94</v>
       </c>
       <c r="M15" t="n">
         <v>88</v>
       </c>
       <c r="N15" t="n">
         <v>91</v>
       </c>
       <c r="O15" t="n">
         <v>92</v>
       </c>
       <c r="P15" t="n">
         <v>93</v>
       </c>
+      <c r="Q15" t="n">
+        <v>98</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>89</v>
       </c>
       <c r="C16" t="n">
         <v>86</v>
       </c>
       <c r="D16" t="n">
         <v>85</v>
       </c>
       <c r="E16" t="n">
         <v>86</v>
       </c>
       <c r="F16" t="n">
         <v>91</v>
       </c>
       <c r="G16" t="n">
         <v>93</v>
       </c>
@@ -4944,87 +5196,91 @@
         <v>92</v>
       </c>
       <c r="I16" t="n">
         <v>91</v>
       </c>
       <c r="J16" t="n">
         <v>92</v>
       </c>
       <c r="K16" t="n">
         <v>89</v>
       </c>
       <c r="L16" t="n">
         <v>91</v>
       </c>
       <c r="M16" t="n">
         <v>82</v>
       </c>
       <c r="N16" t="n">
         <v>81</v>
       </c>
       <c r="O16" t="n">
         <v>84</v>
       </c>
       <c r="P16" t="n">
         <v>82</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5064,50 +5320,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -5116,50 +5377,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.64</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -5168,50 +5432,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -5220,50 +5487,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5272,50 +5542,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -5324,50 +5597,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -5376,50 +5652,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -5428,50 +5707,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -5480,50 +5762,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -5532,50 +5817,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -5584,50 +5872,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5636,50 +5927,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5688,50 +5982,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5740,50 +6037,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>633</v>
       </c>
       <c r="C15" t="n">
         <v>576</v>
       </c>
       <c r="D15" t="n">
         <v>592</v>
       </c>
       <c r="E15" t="n">
         <v>604</v>
       </c>
       <c r="F15" t="n">
         <v>600</v>
       </c>
       <c r="G15" t="n">
         <v>638</v>
       </c>
@@ -5792,50 +6092,53 @@
       </c>
       <c r="I15" t="n">
         <v>598</v>
       </c>
       <c r="J15" t="n">
         <v>608</v>
       </c>
       <c r="K15" t="n">
         <v>597</v>
       </c>
       <c r="L15" t="n">
         <v>596</v>
       </c>
       <c r="M15" t="n">
         <v>281</v>
       </c>
       <c r="N15" t="n">
         <v>250</v>
       </c>
       <c r="O15" t="n">
         <v>278</v>
       </c>
       <c r="P15" t="n">
         <v>280</v>
       </c>
+      <c r="Q15" t="n">
+        <v>290</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>592</v>
       </c>
       <c r="C16" t="n">
         <v>565</v>
       </c>
       <c r="D16" t="n">
         <v>562</v>
       </c>
       <c r="E16" t="n">
         <v>574</v>
       </c>
       <c r="F16" t="n">
         <v>609</v>
       </c>
       <c r="G16" t="n">
         <v>628</v>
       </c>
@@ -5843,87 +6146,91 @@
         <v>617</v>
       </c>
       <c r="I16" t="n">
         <v>613</v>
       </c>
       <c r="J16" t="n">
         <v>627</v>
       </c>
       <c r="K16" t="n">
         <v>604</v>
       </c>
       <c r="L16" t="n">
         <v>616</v>
       </c>
       <c r="M16" t="n">
         <v>308</v>
       </c>
       <c r="N16" t="n">
         <v>305</v>
       </c>
       <c r="O16" t="n">
         <v>316</v>
       </c>
       <c r="P16" t="n">
         <v>309</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5963,50 +6270,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -6015,50 +6327,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6067,50 +6382,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6119,50 +6437,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6171,50 +6492,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -6223,50 +6547,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -6275,50 +6602,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -6327,50 +6657,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -6379,50 +6712,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -6431,50 +6767,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6483,50 +6822,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6535,50 +6877,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6587,50 +6932,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -6639,50 +6987,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>539</v>
       </c>
       <c r="C15" t="n">
         <v>487</v>
       </c>
       <c r="D15" t="n">
         <v>484</v>
       </c>
       <c r="E15" t="n">
         <v>491</v>
       </c>
       <c r="F15" t="n">
         <v>444</v>
       </c>
       <c r="G15" t="n">
         <v>462</v>
       </c>
@@ -6691,50 +7042,53 @@
       </c>
       <c r="I15" t="n">
         <v>450</v>
       </c>
       <c r="J15" t="n">
         <v>460</v>
       </c>
       <c r="K15" t="n">
         <v>439</v>
       </c>
       <c r="L15" t="n">
         <v>444</v>
       </c>
       <c r="M15" t="n">
         <v>510</v>
       </c>
       <c r="N15" t="n">
         <v>490</v>
       </c>
       <c r="O15" t="n">
         <v>464</v>
       </c>
       <c r="P15" t="n">
         <v>486</v>
       </c>
+      <c r="Q15" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>552</v>
       </c>
       <c r="C16" t="n">
         <v>457</v>
       </c>
       <c r="D16" t="n">
         <v>413</v>
       </c>
       <c r="E16" t="n">
         <v>420</v>
       </c>
       <c r="F16" t="n">
         <v>450</v>
       </c>
       <c r="G16" t="n">
         <v>469</v>
       </c>
@@ -6742,87 +7096,91 @@
         <v>458</v>
       </c>
       <c r="I16" t="n">
         <v>457</v>
       </c>
       <c r="J16" t="n">
         <v>460</v>
       </c>
       <c r="K16" t="n">
         <v>449</v>
       </c>
       <c r="L16" t="n">
         <v>452</v>
       </c>
       <c r="M16" t="n">
         <v>438</v>
       </c>
       <c r="N16" t="n">
         <v>435</v>
       </c>
       <c r="O16" t="n">
         <v>451</v>
       </c>
       <c r="P16" t="n">
         <v>443</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>475</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6862,50 +7220,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -6914,50 +7277,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6966,50 +7332,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -7018,50 +7387,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7070,50 +7442,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.59</v>
       </c>
@@ -7122,50 +7497,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -7174,50 +7552,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -7226,50 +7607,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7278,50 +7662,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -7330,50 +7717,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7382,50 +7772,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7434,50 +7827,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7486,50 +7882,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0</v>
       </c>
@@ -7538,50 +7937,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>113</v>
       </c>
       <c r="C15" t="n">
         <v>163</v>
       </c>
       <c r="D15" t="n">
         <v>142</v>
       </c>
       <c r="E15" t="n">
         <v>176</v>
       </c>
       <c r="F15" t="n">
         <v>168</v>
       </c>
       <c r="G15" t="n">
         <v>158</v>
       </c>
@@ -7590,50 +7992,53 @@
       </c>
       <c r="I15" t="n">
         <v>163</v>
       </c>
       <c r="J15" t="n">
         <v>155</v>
       </c>
       <c r="K15" t="n">
         <v>149</v>
       </c>
       <c r="L15" t="n">
         <v>161</v>
       </c>
       <c r="M15" t="n">
         <v>177</v>
       </c>
       <c r="N15" t="n">
         <v>184</v>
       </c>
       <c r="O15" t="n">
         <v>172</v>
       </c>
       <c r="P15" t="n">
         <v>166</v>
       </c>
+      <c r="Q15" t="n">
+        <v>171</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>106</v>
       </c>
       <c r="C16" t="n">
         <v>153</v>
       </c>
       <c r="D16" t="n">
         <v>149</v>
       </c>
       <c r="E16" t="n">
         <v>152</v>
       </c>
       <c r="F16" t="n">
         <v>161</v>
       </c>
       <c r="G16" t="n">
         <v>166</v>
       </c>
@@ -7641,87 +8046,91 @@
         <v>163</v>
       </c>
       <c r="I16" t="n">
         <v>165</v>
       </c>
       <c r="J16" t="n">
         <v>164</v>
       </c>
       <c r="K16" t="n">
         <v>160</v>
       </c>
       <c r="L16" t="n">
         <v>162</v>
       </c>
       <c r="M16" t="n">
         <v>157</v>
       </c>
       <c r="N16" t="n">
         <v>156</v>
       </c>
       <c r="O16" t="n">
         <v>161</v>
       </c>
       <c r="P16" t="n">
         <v>158</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7761,50 +8170,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -7813,50 +8227,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -7865,50 +8282,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7917,50 +8337,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7969,50 +8392,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8021,50 +8447,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -8073,50 +8502,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -8125,50 +8557,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8177,50 +8612,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8229,50 +8667,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -8281,50 +8722,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8333,50 +8777,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -8385,50 +8832,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8437,50 +8887,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>739</v>
       </c>
       <c r="C15" t="n">
         <v>742</v>
       </c>
       <c r="D15" t="n">
         <v>708</v>
       </c>
       <c r="E15" t="n">
         <v>778</v>
       </c>
       <c r="F15" t="n">
         <v>722</v>
       </c>
       <c r="G15" t="n">
         <v>764</v>
       </c>
@@ -8489,50 +8942,53 @@
       </c>
       <c r="I15" t="n">
         <v>747</v>
       </c>
       <c r="J15" t="n">
         <v>754</v>
       </c>
       <c r="K15" t="n">
         <v>681</v>
       </c>
       <c r="L15" t="n">
         <v>717</v>
       </c>
       <c r="M15" t="n">
         <v>694</v>
       </c>
       <c r="N15" t="n">
         <v>697</v>
       </c>
       <c r="O15" t="n">
         <v>656</v>
       </c>
       <c r="P15" t="n">
         <v>637</v>
       </c>
+      <c r="Q15" t="n">
+        <v>659</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>674</v>
       </c>
       <c r="C16" t="n">
         <v>649</v>
       </c>
       <c r="D16" t="n">
         <v>615</v>
       </c>
       <c r="E16" t="n">
         <v>628</v>
       </c>
       <c r="F16" t="n">
         <v>662</v>
       </c>
       <c r="G16" t="n">
         <v>674</v>
       </c>
@@ -8540,87 +8996,91 @@
         <v>669</v>
       </c>
       <c r="I16" t="n">
         <v>660</v>
       </c>
       <c r="J16" t="n">
         <v>667</v>
       </c>
       <c r="K16" t="n">
         <v>647</v>
       </c>
       <c r="L16" t="n">
         <v>663</v>
       </c>
       <c r="M16" t="n">
         <v>632</v>
       </c>
       <c r="N16" t="n">
         <v>628</v>
       </c>
       <c r="O16" t="n">
         <v>649</v>
       </c>
       <c r="P16" t="n">
         <v>636</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>674</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8660,50 +9120,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -8712,50 +9177,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -8764,50 +9232,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -8816,50 +9287,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8868,50 +9342,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8920,50 +9397,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -8972,50 +9452,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -9024,50 +9507,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -9076,50 +9562,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9128,50 +9617,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -9180,50 +9672,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9232,50 +9727,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -9284,50 +9782,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9336,50 +9837,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>748</v>
       </c>
       <c r="C15" t="n">
         <v>684</v>
       </c>
       <c r="D15" t="n">
         <v>698</v>
       </c>
       <c r="E15" t="n">
         <v>637</v>
       </c>
       <c r="F15" t="n">
         <v>690</v>
       </c>
       <c r="G15" t="n">
         <v>722</v>
       </c>
@@ -9388,50 +9892,53 @@
       </c>
       <c r="I15" t="n">
         <v>641</v>
       </c>
       <c r="J15" t="n">
         <v>637</v>
       </c>
       <c r="K15" t="n">
         <v>651</v>
       </c>
       <c r="L15" t="n">
         <v>643</v>
       </c>
       <c r="M15" t="n">
         <v>616</v>
       </c>
       <c r="N15" t="n">
         <v>597</v>
       </c>
       <c r="O15" t="n">
         <v>610</v>
       </c>
       <c r="P15" t="n">
         <v>618</v>
       </c>
+      <c r="Q15" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>721</v>
       </c>
       <c r="C16" t="n">
         <v>695</v>
       </c>
       <c r="D16" t="n">
         <v>657</v>
       </c>
       <c r="E16" t="n">
         <v>670</v>
       </c>
       <c r="F16" t="n">
         <v>706</v>
       </c>
       <c r="G16" t="n">
         <v>720</v>
       </c>
@@ -9439,87 +9946,91 @@
         <v>714</v>
       </c>
       <c r="I16" t="n">
         <v>705</v>
       </c>
       <c r="J16" t="n">
         <v>712</v>
       </c>
       <c r="K16" t="n">
         <v>691</v>
       </c>
       <c r="L16" t="n">
         <v>707</v>
       </c>
       <c r="M16" t="n">
         <v>675</v>
       </c>
       <c r="N16" t="n">
         <v>671</v>
       </c>
       <c r="O16" t="n">
         <v>693</v>
       </c>
       <c r="P16" t="n">
         <v>679</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9559,50 +10070,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9611,50 +10127,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -9663,50 +10182,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9715,50 +10237,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9767,50 +10292,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -9819,50 +10347,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -9871,50 +10402,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9923,50 +10457,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -9975,50 +10512,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10027,50 +10567,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10079,50 +10622,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -10131,50 +10677,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10183,50 +10732,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10235,50 +10787,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>235</v>
       </c>
       <c r="C15" t="n">
         <v>231</v>
       </c>
       <c r="D15" t="n">
         <v>226</v>
       </c>
       <c r="E15" t="n">
         <v>244</v>
       </c>
       <c r="F15" t="n">
         <v>333</v>
       </c>
       <c r="G15" t="n">
         <v>291</v>
       </c>
@@ -10287,50 +10842,53 @@
       </c>
       <c r="I15" t="n">
         <v>361</v>
       </c>
       <c r="J15" t="n">
         <v>372</v>
       </c>
       <c r="K15" t="n">
         <v>374</v>
       </c>
       <c r="L15" t="n">
         <v>393</v>
       </c>
       <c r="M15" t="n">
         <v>366</v>
       </c>
       <c r="N15" t="n">
         <v>366</v>
       </c>
       <c r="O15" t="n">
         <v>429</v>
       </c>
       <c r="P15" t="n">
         <v>416</v>
       </c>
+      <c r="Q15" t="n">
+        <v>478</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>321</v>
       </c>
       <c r="C16" t="n">
         <v>300</v>
       </c>
       <c r="D16" t="n">
         <v>343</v>
       </c>
       <c r="E16" t="n">
         <v>343</v>
       </c>
       <c r="F16" t="n">
         <v>374</v>
       </c>
       <c r="G16" t="n">
         <v>371</v>
       </c>
@@ -10338,87 +10896,91 @@
         <v>382</v>
       </c>
       <c r="I16" t="n">
         <v>379</v>
       </c>
       <c r="J16" t="n">
         <v>380</v>
       </c>
       <c r="K16" t="n">
         <v>368</v>
       </c>
       <c r="L16" t="n">
         <v>385</v>
       </c>
       <c r="M16" t="n">
         <v>378</v>
       </c>
       <c r="N16" t="n">
         <v>367</v>
       </c>
       <c r="O16" t="n">
         <v>374</v>
       </c>
       <c r="P16" t="n">
         <v>372</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10458,50 +11020,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10510,50 +11077,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10562,50 +11132,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10614,50 +11187,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10666,50 +11242,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -10718,50 +11297,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -10770,50 +11352,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10822,50 +11407,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -10874,50 +11462,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -10926,50 +11517,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -10978,50 +11572,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11030,50 +11627,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11082,50 +11682,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -11134,50 +11737,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>111</v>
       </c>
       <c r="C15" t="n">
         <v>148</v>
       </c>
       <c r="D15" t="n">
         <v>139</v>
       </c>
       <c r="E15" t="n">
         <v>137</v>
       </c>
       <c r="F15" t="n">
         <v>171</v>
       </c>
       <c r="G15" t="n">
         <v>149</v>
       </c>
@@ -11186,50 +11792,53 @@
       </c>
       <c r="I15" t="n">
         <v>178</v>
       </c>
       <c r="J15" t="n">
         <v>199</v>
       </c>
       <c r="K15" t="n">
         <v>172</v>
       </c>
       <c r="L15" t="n">
         <v>173</v>
       </c>
       <c r="M15" t="n">
         <v>154</v>
       </c>
       <c r="N15" t="n">
         <v>141</v>
       </c>
       <c r="O15" t="n">
         <v>127</v>
       </c>
       <c r="P15" t="n">
         <v>155</v>
       </c>
+      <c r="Q15" t="n">
+        <v>156</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>193</v>
       </c>
       <c r="C16" t="n">
         <v>185</v>
       </c>
       <c r="D16" t="n">
         <v>181</v>
       </c>
       <c r="E16" t="n">
         <v>185</v>
       </c>
       <c r="F16" t="n">
         <v>194</v>
       </c>
       <c r="G16" t="n">
         <v>198</v>
       </c>
@@ -11237,87 +11846,91 @@
         <v>196</v>
       </c>
       <c r="I16" t="n">
         <v>194</v>
       </c>
       <c r="J16" t="n">
         <v>196</v>
       </c>
       <c r="K16" t="n">
         <v>190</v>
       </c>
       <c r="L16" t="n">
         <v>195</v>
       </c>
       <c r="M16" t="n">
         <v>186</v>
       </c>
       <c r="N16" t="n">
         <v>185</v>
       </c>
       <c r="O16" t="n">
         <v>191</v>
       </c>
       <c r="P16" t="n">
         <v>187</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11357,50 +11970,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -11409,50 +12027,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11461,50 +12082,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -11513,50 +12137,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11565,50 +12192,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -11617,50 +12247,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -11669,50 +12302,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -11721,50 +12357,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11773,50 +12412,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
@@ -11825,50 +12467,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0</v>
       </c>
@@ -11877,50 +12522,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11929,50 +12577,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -11981,50 +12632,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -12033,50 +12687,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>28</v>
       </c>
       <c r="C15" t="n">
         <v>29</v>
       </c>
       <c r="D15" t="n">
         <v>26</v>
       </c>
       <c r="E15" t="n">
         <v>34</v>
       </c>
       <c r="F15" t="n">
         <v>39</v>
       </c>
       <c r="G15" t="n">
         <v>40</v>
       </c>
@@ -12085,50 +12742,53 @@
       </c>
       <c r="I15" t="n">
         <v>31</v>
       </c>
       <c r="J15" t="n">
         <v>36</v>
       </c>
       <c r="K15" t="n">
         <v>39</v>
       </c>
       <c r="L15" t="n">
         <v>33</v>
       </c>
       <c r="M15" t="n">
         <v>28</v>
       </c>
       <c r="N15" t="n">
         <v>34</v>
       </c>
       <c r="O15" t="n">
         <v>55</v>
       </c>
       <c r="P15" t="n">
         <v>44</v>
       </c>
+      <c r="Q15" t="n">
+        <v>40</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>34</v>
       </c>
       <c r="C16" t="n">
         <v>42</v>
       </c>
       <c r="D16" t="n">
         <v>43</v>
       </c>
       <c r="E16" t="n">
         <v>51</v>
       </c>
       <c r="F16" t="n">
         <v>41</v>
       </c>
       <c r="G16" t="n">
         <v>52</v>
       </c>
@@ -12136,87 +12796,91 @@
         <v>38</v>
       </c>
       <c r="I16" t="n">
         <v>36</v>
       </c>
       <c r="J16" t="n">
         <v>40</v>
       </c>
       <c r="K16" t="n">
         <v>38</v>
       </c>
       <c r="L16" t="n">
         <v>31</v>
       </c>
       <c r="M16" t="n">
         <v>19</v>
       </c>
       <c r="N16" t="n">
         <v>28</v>
       </c>
       <c r="O16" t="n">
         <v>33</v>
       </c>
       <c r="P16" t="n">
         <v>27</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12256,50 +12920,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -12308,50 +12977,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -12360,50 +13032,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12412,50 +13087,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12464,50 +13142,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -12516,50 +13197,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12568,50 +13252,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -12620,50 +13307,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -12672,50 +13362,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12724,50 +13417,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -12776,50 +13472,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12828,50 +13527,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12880,50 +13582,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12932,50 +13637,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1061</v>
       </c>
       <c r="C15" t="n">
         <v>994</v>
       </c>
       <c r="D15" t="n">
         <v>979</v>
       </c>
       <c r="E15" t="n">
         <v>1025</v>
       </c>
       <c r="F15" t="n">
         <v>1038</v>
       </c>
       <c r="G15" t="n">
         <v>1067</v>
       </c>
@@ -12984,50 +13692,53 @@
       </c>
       <c r="I15" t="n">
         <v>1057</v>
       </c>
       <c r="J15" t="n">
         <v>1060</v>
       </c>
       <c r="K15" t="n">
         <v>1027</v>
       </c>
       <c r="L15" t="n">
         <v>1061</v>
       </c>
       <c r="M15" t="n">
         <v>1015</v>
       </c>
       <c r="N15" t="n">
         <v>1017</v>
       </c>
       <c r="O15" t="n">
         <v>1060</v>
       </c>
       <c r="P15" t="n">
         <v>1038</v>
       </c>
+      <c r="Q15" t="n">
+        <v>1056</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>997</v>
       </c>
       <c r="C16" t="n">
         <v>961</v>
       </c>
       <c r="D16" t="n">
         <v>945</v>
       </c>
       <c r="E16" t="n">
         <v>965</v>
       </c>
       <c r="F16" t="n">
         <v>1017</v>
       </c>
       <c r="G16" t="n">
         <v>1036</v>
       </c>
@@ -13035,87 +13746,91 @@
         <v>1027</v>
       </c>
       <c r="I16" t="n">
         <v>1015</v>
       </c>
       <c r="J16" t="n">
         <v>1025</v>
       </c>
       <c r="K16" t="n">
         <v>995</v>
       </c>
       <c r="L16" t="n">
         <v>1018</v>
       </c>
       <c r="M16" t="n">
         <v>971</v>
       </c>
       <c r="N16" t="n">
         <v>966</v>
       </c>
       <c r="O16" t="n">
         <v>997</v>
       </c>
       <c r="P16" t="n">
         <v>978</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>1035</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13155,50 +13870,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -13207,50 +13927,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -13259,50 +13982,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -13311,50 +14037,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13363,50 +14092,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -13415,50 +14147,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -13467,50 +14202,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13519,50 +14257,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -13571,50 +14312,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -13623,50 +14367,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -13675,50 +14422,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13727,50 +14477,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13779,50 +14532,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -13831,50 +14587,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>689</v>
       </c>
       <c r="C15" t="n">
         <v>692</v>
       </c>
       <c r="D15" t="n">
         <v>679</v>
       </c>
       <c r="E15" t="n">
         <v>668</v>
       </c>
       <c r="F15" t="n">
         <v>746</v>
       </c>
       <c r="G15" t="n">
         <v>750</v>
       </c>
@@ -13883,50 +14642,53 @@
       </c>
       <c r="I15" t="n">
         <v>723</v>
       </c>
       <c r="J15" t="n">
         <v>739</v>
       </c>
       <c r="K15" t="n">
         <v>718</v>
       </c>
       <c r="L15" t="n">
         <v>725</v>
       </c>
       <c r="M15" t="n">
         <v>689</v>
       </c>
       <c r="N15" t="n">
         <v>677</v>
       </c>
       <c r="O15" t="n">
         <v>690</v>
       </c>
       <c r="P15" t="n">
         <v>677</v>
       </c>
+      <c r="Q15" t="n">
+        <v>760</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>752</v>
       </c>
       <c r="C16" t="n">
         <v>725</v>
       </c>
       <c r="D16" t="n">
         <v>713</v>
       </c>
       <c r="E16" t="n">
         <v>728</v>
       </c>
       <c r="F16" t="n">
         <v>767</v>
       </c>
       <c r="G16" t="n">
         <v>781</v>
       </c>
@@ -13934,87 +14696,91 @@
         <v>775</v>
       </c>
       <c r="I16" t="n">
         <v>765</v>
       </c>
       <c r="J16" t="n">
         <v>774</v>
       </c>
       <c r="K16" t="n">
         <v>750</v>
       </c>
       <c r="L16" t="n">
         <v>768</v>
       </c>
       <c r="M16" t="n">
         <v>733</v>
       </c>
       <c r="N16" t="n">
         <v>728</v>
       </c>
       <c r="O16" t="n">
         <v>753</v>
       </c>
       <c r="P16" t="n">
         <v>737</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>781</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14054,50 +14820,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -14106,50 +14877,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -14158,50 +14932,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14210,50 +14987,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14262,50 +15042,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -14314,50 +15097,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -14366,50 +15152,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -14418,50 +15207,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -14470,50 +15262,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -14522,50 +15317,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -14574,50 +15372,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14626,50 +15427,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14678,50 +15482,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -14730,50 +15537,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>721</v>
       </c>
       <c r="C15" t="n">
         <v>678</v>
       </c>
       <c r="D15" t="n">
         <v>664</v>
       </c>
       <c r="E15" t="n">
         <v>685</v>
       </c>
       <c r="F15" t="n">
         <v>728</v>
       </c>
       <c r="G15" t="n">
         <v>755</v>
       </c>
@@ -14782,50 +15592,53 @@
       </c>
       <c r="I15" t="n">
         <v>721</v>
       </c>
       <c r="J15" t="n">
         <v>731</v>
       </c>
       <c r="K15" t="n">
         <v>698</v>
       </c>
       <c r="L15" t="n">
         <v>728</v>
       </c>
       <c r="M15" t="n">
         <v>650</v>
       </c>
       <c r="N15" t="n">
         <v>648</v>
       </c>
       <c r="O15" t="n">
         <v>718</v>
       </c>
       <c r="P15" t="n">
         <v>671</v>
       </c>
+      <c r="Q15" t="n">
+        <v>752</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>737</v>
       </c>
       <c r="C16" t="n">
         <v>710</v>
       </c>
       <c r="D16" t="n">
         <v>691</v>
       </c>
       <c r="E16" t="n">
         <v>706</v>
       </c>
       <c r="F16" t="n">
         <v>744</v>
       </c>
       <c r="G16" t="n">
         <v>758</v>
       </c>
@@ -14833,87 +15646,91 @@
         <v>751</v>
       </c>
       <c r="I16" t="n">
         <v>742</v>
       </c>
       <c r="J16" t="n">
         <v>750</v>
       </c>
       <c r="K16" t="n">
         <v>728</v>
       </c>
       <c r="L16" t="n">
         <v>745</v>
       </c>
       <c r="M16" t="n">
         <v>711</v>
       </c>
       <c r="N16" t="n">
         <v>706</v>
       </c>
       <c r="O16" t="n">
         <v>730</v>
       </c>
       <c r="P16" t="n">
         <v>715</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14953,50 +15770,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -15005,50 +15827,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -15057,50 +15882,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -15109,50 +15937,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -15161,50 +15992,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -15213,50 +16047,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -15265,50 +16102,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -15317,50 +16157,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -15369,50 +16212,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -15421,50 +16267,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15473,50 +16322,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15525,50 +16377,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15577,50 +16432,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15629,50 +16487,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>448</v>
       </c>
       <c r="C15" t="n">
         <v>410</v>
       </c>
       <c r="D15" t="n">
         <v>395</v>
       </c>
       <c r="E15" t="n">
         <v>390</v>
       </c>
       <c r="F15" t="n">
         <v>424</v>
       </c>
       <c r="G15" t="n">
         <v>451</v>
       </c>
@@ -15681,50 +16542,53 @@
       </c>
       <c r="I15" t="n">
         <v>437</v>
       </c>
       <c r="J15" t="n">
         <v>426</v>
       </c>
       <c r="K15" t="n">
         <v>422</v>
       </c>
       <c r="L15" t="n">
         <v>430</v>
       </c>
       <c r="M15" t="n">
         <v>427</v>
       </c>
       <c r="N15" t="n">
         <v>420</v>
       </c>
       <c r="O15" t="n">
         <v>408</v>
       </c>
       <c r="P15" t="n">
         <v>422</v>
       </c>
+      <c r="Q15" t="n">
+        <v>431</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>416</v>
       </c>
       <c r="C16" t="n">
         <v>401</v>
       </c>
       <c r="D16" t="n">
         <v>400</v>
       </c>
       <c r="E16" t="n">
         <v>408</v>
       </c>
       <c r="F16" t="n">
         <v>430</v>
       </c>
       <c r="G16" t="n">
         <v>438</v>
       </c>
@@ -15732,87 +16596,91 @@
         <v>434</v>
       </c>
       <c r="I16" t="n">
         <v>429</v>
       </c>
       <c r="J16" t="n">
         <v>434</v>
       </c>
       <c r="K16" t="n">
         <v>421</v>
       </c>
       <c r="L16" t="n">
         <v>430</v>
       </c>
       <c r="M16" t="n">
         <v>411</v>
       </c>
       <c r="N16" t="n">
         <v>408</v>
       </c>
       <c r="O16" t="n">
         <v>422</v>
       </c>
       <c r="P16" t="n">
         <v>413</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15852,50 +16720,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -15904,50 +16777,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.64</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -15956,50 +16832,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -16008,50 +16887,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16060,50 +16942,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -16112,50 +16997,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16164,50 +17052,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16216,50 +17107,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -16268,50 +17162,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16320,50 +17217,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -16372,50 +17272,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16424,50 +17327,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16476,50 +17382,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0</v>
       </c>
@@ -16528,50 +17437,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>470</v>
       </c>
       <c r="C15" t="n">
         <v>450</v>
       </c>
       <c r="D15" t="n">
         <v>460</v>
       </c>
       <c r="E15" t="n">
         <v>481</v>
       </c>
       <c r="F15" t="n">
         <v>461</v>
       </c>
       <c r="G15" t="n">
         <v>462</v>
       </c>
@@ -16580,50 +17492,53 @@
       </c>
       <c r="I15" t="n">
         <v>444</v>
       </c>
       <c r="J15" t="n">
         <v>443</v>
       </c>
       <c r="K15" t="n">
         <v>453</v>
       </c>
       <c r="L15" t="n">
         <v>455</v>
       </c>
       <c r="M15" t="n">
         <v>473</v>
       </c>
       <c r="N15" t="n">
         <v>485</v>
       </c>
       <c r="O15" t="n">
         <v>497</v>
       </c>
       <c r="P15" t="n">
         <v>467</v>
       </c>
+      <c r="Q15" t="n">
+        <v>477</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>404</v>
       </c>
       <c r="C16" t="n">
         <v>389</v>
       </c>
       <c r="D16" t="n">
         <v>386</v>
       </c>
       <c r="E16" t="n">
         <v>394</v>
       </c>
       <c r="F16" t="n">
         <v>416</v>
       </c>
       <c r="G16" t="n">
         <v>423</v>
       </c>
@@ -16631,87 +17546,91 @@
         <v>420</v>
       </c>
       <c r="I16" t="n">
         <v>415</v>
       </c>
       <c r="J16" t="n">
         <v>419</v>
       </c>
       <c r="K16" t="n">
         <v>407</v>
       </c>
       <c r="L16" t="n">
         <v>416</v>
       </c>
       <c r="M16" t="n">
         <v>397</v>
       </c>
       <c r="N16" t="n">
         <v>395</v>
       </c>
       <c r="O16" t="n">
         <v>408</v>
       </c>
       <c r="P16" t="n">
         <v>400</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16751,50 +17670,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -16803,50 +17727,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16855,50 +17782,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -16907,50 +17837,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16959,50 +17892,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -17011,50 +17947,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -17063,50 +18002,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -17115,50 +18057,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -17167,50 +18112,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -17219,50 +18167,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -17271,50 +18222,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -17323,50 +18277,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17375,50 +18332,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -17427,50 +18387,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>795</v>
       </c>
       <c r="C15" t="n">
         <v>740</v>
       </c>
       <c r="D15" t="n">
         <v>711</v>
       </c>
       <c r="E15" t="n">
         <v>744</v>
       </c>
       <c r="F15" t="n">
         <v>791</v>
       </c>
       <c r="G15" t="n">
         <v>785</v>
       </c>
@@ -17479,50 +18442,53 @@
       </c>
       <c r="I15" t="n">
         <v>799</v>
       </c>
       <c r="J15" t="n">
         <v>813</v>
       </c>
       <c r="K15" t="n">
         <v>777</v>
       </c>
       <c r="L15" t="n">
         <v>819</v>
       </c>
       <c r="M15" t="n">
         <v>772</v>
       </c>
       <c r="N15" t="n">
         <v>752</v>
       </c>
       <c r="O15" t="n">
         <v>806</v>
       </c>
       <c r="P15" t="n">
         <v>767</v>
       </c>
+      <c r="Q15" t="n">
+        <v>835</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>847</v>
       </c>
       <c r="C16" t="n">
         <v>816</v>
       </c>
       <c r="D16" t="n">
         <v>806</v>
       </c>
       <c r="E16" t="n">
         <v>823</v>
       </c>
       <c r="F16" t="n">
         <v>867</v>
       </c>
       <c r="G16" t="n">
         <v>883</v>
       </c>
@@ -17530,87 +18496,91 @@
         <v>876</v>
       </c>
       <c r="I16" t="n">
         <v>865</v>
       </c>
       <c r="J16" t="n">
         <v>874</v>
       </c>
       <c r="K16" t="n">
         <v>848</v>
       </c>
       <c r="L16" t="n">
         <v>868</v>
       </c>
       <c r="M16" t="n">
         <v>828</v>
       </c>
       <c r="N16" t="n">
         <v>823</v>
       </c>
       <c r="O16" t="n">
         <v>851</v>
       </c>
       <c r="P16" t="n">
         <v>833</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>883</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17650,50 +18620,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -17702,50 +18677,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -17754,50 +18732,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17806,50 +18787,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17858,50 +18842,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -17910,50 +18897,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -17962,50 +18952,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -18014,50 +19007,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -18066,50 +19062,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -18118,50 +19117,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -18170,50 +19172,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18222,50 +19227,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18274,50 +19282,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18326,50 +19337,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>955</v>
       </c>
       <c r="C15" t="n">
         <v>946</v>
       </c>
       <c r="D15" t="n">
         <v>947</v>
       </c>
       <c r="E15" t="n">
         <v>949</v>
       </c>
       <c r="F15" t="n">
         <v>993</v>
       </c>
       <c r="G15" t="n">
         <v>1032</v>
       </c>
@@ -18378,50 +19392,53 @@
       </c>
       <c r="I15" t="n">
         <v>981</v>
       </c>
       <c r="J15" t="n">
         <v>986</v>
       </c>
       <c r="K15" t="n">
         <v>968</v>
       </c>
       <c r="L15" t="n">
         <v>967</v>
       </c>
       <c r="M15" t="n">
         <v>932</v>
       </c>
       <c r="N15" t="n">
         <v>942</v>
       </c>
       <c r="O15" t="n">
         <v>944</v>
       </c>
       <c r="P15" t="n">
         <v>948</v>
       </c>
+      <c r="Q15" t="n">
+        <v>981</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>903</v>
       </c>
       <c r="C16" t="n">
         <v>870</v>
       </c>
       <c r="D16" t="n">
         <v>852</v>
       </c>
       <c r="E16" t="n">
         <v>870</v>
       </c>
       <c r="F16" t="n">
         <v>917</v>
       </c>
       <c r="G16" t="n">
         <v>934</v>
       </c>
@@ -18429,87 +19446,91 @@
         <v>926</v>
       </c>
       <c r="I16" t="n">
         <v>915</v>
       </c>
       <c r="J16" t="n">
         <v>925</v>
       </c>
       <c r="K16" t="n">
         <v>897</v>
       </c>
       <c r="L16" t="n">
         <v>918</v>
       </c>
       <c r="M16" t="n">
         <v>876</v>
       </c>
       <c r="N16" t="n">
         <v>871</v>
       </c>
       <c r="O16" t="n">
         <v>899</v>
       </c>
       <c r="P16" t="n">
         <v>882</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>933</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18549,50 +19570,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -18601,50 +19627,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -18653,50 +19682,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -18705,50 +19737,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -18757,50 +19792,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -18809,50 +19847,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -18861,50 +19902,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -18913,50 +19957,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18965,50 +20012,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -19017,50 +20067,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -19069,50 +20122,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19121,50 +20177,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19173,50 +20232,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -19225,50 +20287,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>194</v>
       </c>
       <c r="C15" t="n">
         <v>194</v>
       </c>
       <c r="D15" t="n">
         <v>190</v>
       </c>
       <c r="E15" t="n">
         <v>201</v>
       </c>
       <c r="F15" t="n">
         <v>193</v>
       </c>
       <c r="G15" t="n">
         <v>192</v>
       </c>
@@ -19277,50 +20342,53 @@
       </c>
       <c r="I15" t="n">
         <v>202</v>
       </c>
       <c r="J15" t="n">
         <v>213</v>
       </c>
       <c r="K15" t="n">
         <v>177</v>
       </c>
       <c r="L15" t="n">
         <v>210</v>
       </c>
       <c r="M15" t="n">
         <v>175</v>
       </c>
       <c r="N15" t="n">
         <v>167</v>
       </c>
       <c r="O15" t="n">
         <v>145</v>
       </c>
       <c r="P15" t="n">
         <v>185</v>
       </c>
+      <c r="Q15" t="n">
+        <v>183</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>210</v>
       </c>
       <c r="C16" t="n">
         <v>202</v>
       </c>
       <c r="D16" t="n">
         <v>199</v>
       </c>
       <c r="E16" t="n">
         <v>203</v>
       </c>
       <c r="F16" t="n">
         <v>214</v>
       </c>
       <c r="G16" t="n">
         <v>218</v>
       </c>
@@ -19328,87 +20396,91 @@
         <v>216</v>
       </c>
       <c r="I16" t="n">
         <v>214</v>
       </c>
       <c r="J16" t="n">
         <v>216</v>
       </c>
       <c r="K16" t="n">
         <v>209</v>
       </c>
       <c r="L16" t="n">
         <v>214</v>
       </c>
       <c r="M16" t="n">
         <v>206</v>
       </c>
       <c r="N16" t="n">
         <v>205</v>
       </c>
       <c r="O16" t="n">
         <v>212</v>
       </c>
       <c r="P16" t="n">
         <v>208</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="14" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Where do you get most of your news about news and current affairs?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-11</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-07-20</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19448,50 +20520,55 @@
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2024-10-07</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2025-09-22</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>National TV news</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -19500,50 +20577,53 @@
       </c>
       <c r="I2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Q2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Regional TV news</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -19552,50 +20632,53 @@
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Q3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>National newspapers</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -19604,50 +20687,53 @@
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Regional or local newspapers</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19656,50 +20742,53 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>News websites (e.g. BBC, Guardian, Daily Mail)</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -19708,50 +20797,53 @@
       </c>
       <c r="I6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Q6" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Social media (e.g. Facebook or Twitter)</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -19760,50 +20852,53 @@
       </c>
       <c r="I7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>National radio</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -19812,50 +20907,53 @@
       </c>
       <c r="I8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P8" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Q8" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Local radio</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -19864,50 +20962,53 @@
       </c>
       <c r="I9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P9" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Q9" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Word of mouth</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -19916,50 +21017,53 @@
       </c>
       <c r="I10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="Q10" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Friends/relatives</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -19968,50 +21072,53 @@
       </c>
       <c r="I11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P11" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="Q11" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -20020,50 +21127,53 @@
       </c>
       <c r="I12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="Q12" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>None of these - I don't really follow news and current affairs</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -20072,50 +21182,53 @@
       </c>
       <c r="I13" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="Q13" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -20124,50 +21237,53 @@
       </c>
       <c r="I14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="Q14" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>599</v>
       </c>
       <c r="C15" t="n">
         <v>562</v>
       </c>
       <c r="D15" t="n">
         <v>560</v>
       </c>
       <c r="E15" t="n">
         <v>567</v>
       </c>
       <c r="F15" t="n">
         <v>611</v>
       </c>
       <c r="G15" t="n">
         <v>621</v>
       </c>
@@ -20176,50 +21292,53 @@
       </c>
       <c r="I15" t="n">
         <v>602</v>
       </c>
       <c r="J15" t="n">
         <v>602</v>
       </c>
       <c r="K15" t="n">
         <v>602</v>
       </c>
       <c r="L15" t="n">
         <v>603</v>
       </c>
       <c r="M15" t="n">
         <v>588</v>
       </c>
       <c r="N15" t="n">
         <v>599</v>
       </c>
       <c r="O15" t="n">
         <v>632</v>
       </c>
       <c r="P15" t="n">
         <v>610</v>
       </c>
+      <c r="Q15" t="n">
+        <v>635</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>584</v>
       </c>
       <c r="C16" t="n">
         <v>563</v>
       </c>
       <c r="D16" t="n">
         <v>557</v>
       </c>
       <c r="E16" t="n">
         <v>569</v>
       </c>
       <c r="F16" t="n">
         <v>599</v>
       </c>
       <c r="G16" t="n">
         <v>611</v>
       </c>
@@ -20227,46 +21346,49 @@
         <v>605</v>
       </c>
       <c r="I16" t="n">
         <v>598</v>
       </c>
       <c r="J16" t="n">
         <v>604</v>
       </c>
       <c r="K16" t="n">
         <v>586</v>
       </c>
       <c r="L16" t="n">
         <v>600</v>
       </c>
       <c r="M16" t="n">
         <v>584</v>
       </c>
       <c r="N16" t="n">
         <v>581</v>
       </c>
       <c r="O16" t="n">
         <v>600</v>
       </c>
       <c r="P16" t="n">
         <v>588</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>