--- v0 (2026-04-30)
+++ v1 (2026-09-07)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,477 +550,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="J4" s="1" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="L4" s="1" t="n">
         <v>0.49</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.5</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1030</v>
       </c>
       <c r="C8" t="n">
         <v>1054</v>
       </c>
       <c r="D8" t="n">
         <v>1028</v>
       </c>
       <c r="E8" t="n">
         <v>965</v>
       </c>
       <c r="F8" t="n">
         <v>1057</v>
       </c>
       <c r="G8" t="n">
         <v>1068</v>
       </c>
       <c r="H8" t="n">
         <v>1065</v>
       </c>
       <c r="I8" t="n">
         <v>1051</v>
       </c>
       <c r="J8" t="n">
         <v>1109</v>
       </c>
       <c r="K8" t="n">
         <v>1108</v>
       </c>
       <c r="L8" t="n">
         <v>1102</v>
       </c>
       <c r="M8" t="n">
         <v>1119</v>
       </c>
       <c r="N8" t="n">
         <v>1091</v>
       </c>
       <c r="O8" t="n">
         <v>1138</v>
       </c>
+      <c r="P8" t="n">
+        <v>1118</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="C9" t="n">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="D9" t="n">
-        <v>1020</v>
+        <v>1038</v>
       </c>
       <c r="E9" t="n">
-        <v>988</v>
+        <v>966</v>
       </c>
       <c r="F9" t="n">
-        <v>1082</v>
+        <v>1067</v>
       </c>
       <c r="G9" t="n">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H9" t="n">
-        <v>1098</v>
+        <v>1080</v>
       </c>
       <c r="I9" t="n">
-        <v>1086</v>
+        <v>1071</v>
       </c>
       <c r="J9" t="n">
-        <v>1132</v>
+        <v>1121</v>
       </c>
       <c r="K9" t="n">
-        <v>1129</v>
+        <v>1142</v>
       </c>
       <c r="L9" t="n">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="M9" t="n">
-        <v>1152</v>
+        <v>1143</v>
       </c>
       <c r="N9" t="n">
-        <v>1114</v>
+        <v>1104</v>
       </c>
       <c r="O9" t="n">
-        <v>1156</v>
+        <v>1140</v>
+      </c>
+      <c r="P9" t="n">
+        <v>1151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1054,477 +1085,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="F3" s="1" t="n">
+      <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="G3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
-      <c r="M3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="I6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>168</v>
       </c>
       <c r="C8" t="n">
         <v>172</v>
       </c>
       <c r="D8" t="n">
         <v>165</v>
       </c>
       <c r="E8" t="n">
         <v>159</v>
       </c>
       <c r="F8" t="n">
         <v>185</v>
       </c>
       <c r="G8" t="n">
         <v>169</v>
       </c>
       <c r="H8" t="n">
         <v>168</v>
       </c>
       <c r="I8" t="n">
         <v>178</v>
       </c>
       <c r="J8" t="n">
         <v>183</v>
       </c>
       <c r="K8" t="n">
         <v>198</v>
       </c>
       <c r="L8" t="n">
         <v>186</v>
       </c>
       <c r="M8" t="n">
         <v>189</v>
       </c>
       <c r="N8" t="n">
         <v>182</v>
       </c>
       <c r="O8" t="n">
         <v>207</v>
       </c>
+      <c r="P8" t="n">
+        <v>181</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C9" t="n">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="D9" t="n">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E9" t="n">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="F9" t="n">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="G9" t="n">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="H9" t="n">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="I9" t="n">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="J9" t="n">
+        <v>181</v>
+      </c>
+      <c r="K9" t="n">
+        <v>202</v>
+      </c>
+      <c r="L9" t="n">
         <v>185</v>
       </c>
-      <c r="K9" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="M9" t="n">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="N9" t="n">
         <v>184</v>
       </c>
       <c r="O9" t="n">
-        <v>203</v>
+        <v>204</v>
+      </c>
+      <c r="P9" t="n">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1559,477 +1620,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.53</v>
       </c>
-      <c r="E4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="1" t="n">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>233</v>
       </c>
       <c r="C8" t="n">
         <v>257</v>
       </c>
       <c r="D8" t="n">
         <v>231</v>
       </c>
       <c r="E8" t="n">
         <v>213</v>
       </c>
       <c r="F8" t="n">
         <v>234</v>
       </c>
       <c r="G8" t="n">
         <v>266</v>
       </c>
       <c r="H8" t="n">
         <v>235</v>
       </c>
       <c r="I8" t="n">
         <v>252</v>
       </c>
       <c r="J8" t="n">
         <v>270</v>
       </c>
       <c r="K8" t="n">
         <v>265</v>
       </c>
       <c r="L8" t="n">
         <v>270</v>
       </c>
       <c r="M8" t="n">
         <v>266</v>
       </c>
       <c r="N8" t="n">
         <v>250</v>
       </c>
       <c r="O8" t="n">
         <v>291</v>
       </c>
+      <c r="P8" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C9" t="n">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D9" t="n">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E9" t="n">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F9" t="n">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="G9" t="n">
+        <v>269</v>
+      </c>
+      <c r="H9" t="n">
+        <v>238</v>
+      </c>
+      <c r="I9" t="n">
+        <v>253</v>
+      </c>
+      <c r="J9" t="n">
+        <v>272</v>
+      </c>
+      <c r="K9" t="n">
+        <v>269</v>
+      </c>
+      <c r="L9" t="n">
+        <v>271</v>
+      </c>
+      <c r="M9" t="n">
         <v>270</v>
       </c>
-      <c r="H9" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="N9" t="n">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="O9" t="n">
-        <v>285</v>
+        <v>290</v>
+      </c>
+      <c r="P9" t="n">
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2064,477 +2155,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.19</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="I3" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.53</v>
+        <v>0.54</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
-      <c r="G5" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="K5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="M6" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>99</v>
       </c>
       <c r="C8" t="n">
         <v>96</v>
       </c>
       <c r="D8" t="n">
         <v>84</v>
       </c>
       <c r="E8" t="n">
         <v>91</v>
       </c>
       <c r="F8" t="n">
         <v>93</v>
       </c>
       <c r="G8" t="n">
         <v>77</v>
       </c>
       <c r="H8" t="n">
         <v>81</v>
       </c>
       <c r="I8" t="n">
         <v>80</v>
       </c>
       <c r="J8" t="n">
         <v>63</v>
       </c>
       <c r="K8" t="n">
         <v>46</v>
       </c>
       <c r="L8" t="n">
         <v>76</v>
       </c>
       <c r="M8" t="n">
         <v>75</v>
       </c>
       <c r="N8" t="n">
         <v>88</v>
       </c>
       <c r="O8" t="n">
         <v>86</v>
       </c>
+      <c r="P8" t="n">
+        <v>110</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="C9" t="n">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D9" t="n">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E9" t="n">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="F9" t="n">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G9" t="n">
         <v>78</v>
       </c>
       <c r="H9" t="n">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="I9" t="n">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="J9" t="n">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="K9" t="n">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="L9" t="n">
+        <v>79</v>
+      </c>
+      <c r="M9" t="n">
+        <v>79</v>
+      </c>
+      <c r="N9" t="n">
+        <v>88</v>
+      </c>
+      <c r="O9" t="n">
         <v>86</v>
       </c>
-      <c r="M9" t="n">
-[...6 lines deleted...]
-        <v>92</v>
+      <c r="P9" t="n">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2569,477 +2690,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.55</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.59</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.55</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="M4" s="1" t="n">
         <v>0.5600000000000001</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.54</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.47</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.68</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>44</v>
       </c>
       <c r="C8" t="n">
         <v>48</v>
       </c>
       <c r="D8" t="n">
         <v>52</v>
       </c>
       <c r="E8" t="n">
         <v>49</v>
       </c>
       <c r="F8" t="n">
         <v>49</v>
       </c>
       <c r="G8" t="n">
         <v>59</v>
       </c>
       <c r="H8" t="n">
         <v>52</v>
       </c>
       <c r="I8" t="n">
         <v>47</v>
       </c>
       <c r="J8" t="n">
         <v>42</v>
       </c>
       <c r="K8" t="n">
         <v>41</v>
       </c>
       <c r="L8" t="n">
         <v>50</v>
       </c>
       <c r="M8" t="n">
         <v>53</v>
       </c>
       <c r="N8" t="n">
         <v>50</v>
       </c>
       <c r="O8" t="n">
         <v>42</v>
       </c>
+      <c r="P8" t="n">
+        <v>50</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9" t="n">
+        <v>49</v>
+      </c>
+      <c r="D9" t="n">
+        <v>51</v>
+      </c>
+      <c r="E9" t="n">
+        <v>50</v>
+      </c>
+      <c r="F9" t="n">
         <v>48</v>
       </c>
-      <c r="D9" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="G9" t="n">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H9" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I9" t="n">
         <v>49</v>
       </c>
       <c r="J9" t="n">
         <v>41</v>
       </c>
       <c r="K9" t="n">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="L9" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M9" t="n">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N9" t="n">
         <v>49</v>
       </c>
       <c r="O9" t="n">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="P9" t="n">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3074,477 +3225,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="C2" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="C2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>670</v>
       </c>
       <c r="C8" t="n">
         <v>686</v>
       </c>
       <c r="D8" t="n">
         <v>713</v>
       </c>
       <c r="E8" t="n">
         <v>644</v>
       </c>
       <c r="F8" t="n">
         <v>715</v>
       </c>
       <c r="G8" t="n">
         <v>699</v>
       </c>
       <c r="H8" t="n">
         <v>713</v>
       </c>
       <c r="I8" t="n">
         <v>679</v>
       </c>
       <c r="J8" t="n">
         <v>777</v>
       </c>
       <c r="K8" t="n">
         <v>744</v>
       </c>
       <c r="L8" t="n">
         <v>740</v>
       </c>
       <c r="M8" t="n">
         <v>787</v>
       </c>
       <c r="N8" t="n">
         <v>749</v>
       </c>
       <c r="O8" t="n">
         <v>788</v>
       </c>
+      <c r="P8" t="n">
+        <v>733</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C9" t="n">
-        <v>644</v>
+        <v>655</v>
       </c>
       <c r="D9" t="n">
-        <v>673</v>
+        <v>686</v>
       </c>
       <c r="E9" t="n">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="F9" t="n">
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="G9" t="n">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="H9" t="n">
-        <v>668</v>
+        <v>684</v>
       </c>
       <c r="I9" t="n">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="J9" t="n">
-        <v>731</v>
+        <v>749</v>
       </c>
       <c r="K9" t="n">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="L9" t="n">
-        <v>709</v>
+        <v>720</v>
       </c>
       <c r="M9" t="n">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="N9" t="n">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="O9" t="n">
-        <v>754</v>
+        <v>755</v>
+      </c>
+      <c r="P9" t="n">
+        <v>720</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3579,477 +3760,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="H2" s="1" t="n">
         <v>0.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>360</v>
       </c>
       <c r="C8" t="n">
         <v>368</v>
       </c>
       <c r="D8" t="n">
         <v>315</v>
       </c>
       <c r="E8" t="n">
         <v>321</v>
       </c>
       <c r="F8" t="n">
         <v>342</v>
       </c>
       <c r="G8" t="n">
         <v>369</v>
       </c>
       <c r="H8" t="n">
         <v>352</v>
       </c>
       <c r="I8" t="n">
         <v>372</v>
       </c>
       <c r="J8" t="n">
         <v>332</v>
       </c>
       <c r="K8" t="n">
         <v>364</v>
       </c>
       <c r="L8" t="n">
         <v>362</v>
       </c>
       <c r="M8" t="n">
         <v>332</v>
       </c>
       <c r="N8" t="n">
         <v>342</v>
       </c>
       <c r="O8" t="n">
         <v>350</v>
       </c>
+      <c r="P8" t="n">
+        <v>385</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C9" t="n">
+        <v>417</v>
+      </c>
+      <c r="D9" t="n">
+        <v>352</v>
+      </c>
+      <c r="E9" t="n">
+        <v>355</v>
+      </c>
+      <c r="F9" t="n">
+        <v>386</v>
+      </c>
+      <c r="G9" t="n">
+        <v>419</v>
+      </c>
+      <c r="H9" t="n">
+        <v>396</v>
+      </c>
+      <c r="I9" t="n">
         <v>422</v>
       </c>
-      <c r="D9" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="J9" t="n">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="K9" t="n">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="L9" t="n">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="M9" t="n">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="N9" t="n">
-        <v>396</v>
+        <v>378</v>
       </c>
       <c r="O9" t="n">
-        <v>402</v>
+        <v>386</v>
+      </c>
+      <c r="P9" t="n">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4084,477 +4295,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.32</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="K5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.23</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>50</v>
       </c>
       <c r="C8" t="n">
         <v>63</v>
       </c>
       <c r="D8" t="n">
         <v>65</v>
       </c>
       <c r="E8" t="n">
         <v>44</v>
       </c>
       <c r="F8" t="n">
         <v>58</v>
       </c>
       <c r="G8" t="n">
         <v>68</v>
       </c>
       <c r="H8" t="n">
         <v>82</v>
       </c>
       <c r="I8" t="n">
         <v>82</v>
       </c>
       <c r="J8" t="n">
         <v>81</v>
       </c>
       <c r="K8" t="n">
         <v>111</v>
       </c>
       <c r="L8" t="n">
         <v>82</v>
       </c>
       <c r="M8" t="n">
         <v>102</v>
       </c>
       <c r="N8" t="n">
         <v>78</v>
       </c>
       <c r="O8" t="n">
         <v>81</v>
       </c>
+      <c r="P8" t="n">
+        <v>115</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="C9" t="n">
+        <v>73</v>
+      </c>
+      <c r="D9" t="n">
+        <v>70</v>
+      </c>
+      <c r="E9" t="n">
+        <v>49</v>
+      </c>
+      <c r="F9" t="n">
+        <v>64</v>
+      </c>
+      <c r="G9" t="n">
         <v>80</v>
       </c>
-      <c r="D9" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H9" t="n">
+        <v>99</v>
+      </c>
+      <c r="I9" t="n">
+        <v>99</v>
+      </c>
+      <c r="J9" t="n">
         <v>96</v>
       </c>
-      <c r="I9" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K9" t="n">
-        <v>104</v>
+        <v>137</v>
       </c>
       <c r="L9" t="n">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="M9" t="n">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="N9" t="n">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O9" t="n">
-        <v>94</v>
+        <v>96</v>
+      </c>
+      <c r="P9" t="n">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4589,477 +4830,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>662</v>
       </c>
       <c r="C8" t="n">
         <v>653</v>
       </c>
       <c r="D8" t="n">
         <v>627</v>
       </c>
       <c r="E8" t="n">
         <v>620</v>
       </c>
       <c r="F8" t="n">
         <v>665</v>
       </c>
       <c r="G8" t="n">
         <v>642</v>
       </c>
       <c r="H8" t="n">
         <v>651</v>
       </c>
       <c r="I8" t="n">
         <v>635</v>
       </c>
       <c r="J8" t="n">
         <v>664</v>
       </c>
       <c r="K8" t="n">
         <v>646</v>
       </c>
       <c r="L8" t="n">
         <v>665</v>
       </c>
       <c r="M8" t="n">
         <v>662</v>
       </c>
       <c r="N8" t="n">
         <v>673</v>
       </c>
       <c r="O8" t="n">
         <v>645</v>
       </c>
+      <c r="P8" t="n">
+        <v>652</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="C9" t="n">
+        <v>656</v>
+      </c>
+      <c r="D9" t="n">
+        <v>627</v>
+      </c>
+      <c r="E9" t="n">
+        <v>615</v>
+      </c>
+      <c r="F9" t="n">
+        <v>664</v>
+      </c>
+      <c r="G9" t="n">
+        <v>647</v>
+      </c>
+      <c r="H9" t="n">
+        <v>644</v>
+      </c>
+      <c r="I9" t="n">
+        <v>635</v>
+      </c>
+      <c r="J9" t="n">
+        <v>659</v>
+      </c>
+      <c r="K9" t="n">
         <v>649</v>
       </c>
-      <c r="D9" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="L9" t="n">
+        <v>665</v>
+      </c>
+      <c r="M9" t="n">
+        <v>653</v>
+      </c>
+      <c r="N9" t="n">
+        <v>665</v>
+      </c>
+      <c r="O9" t="n">
+        <v>630</v>
+      </c>
+      <c r="P9" t="n">
         <v>684</v>
-      </c>
-[...7 lines deleted...]
-        <v>652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5094,477 +5365,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.58</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>266</v>
       </c>
       <c r="C8" t="n">
         <v>279</v>
       </c>
       <c r="D8" t="n">
         <v>276</v>
       </c>
       <c r="E8" t="n">
         <v>237</v>
       </c>
       <c r="F8" t="n">
         <v>270</v>
       </c>
       <c r="G8" t="n">
         <v>281</v>
       </c>
       <c r="H8" t="n">
         <v>274</v>
       </c>
       <c r="I8" t="n">
         <v>282</v>
       </c>
       <c r="J8" t="n">
         <v>293</v>
       </c>
       <c r="K8" t="n">
         <v>292</v>
       </c>
       <c r="L8" t="n">
         <v>291</v>
       </c>
       <c r="M8" t="n">
         <v>295</v>
       </c>
       <c r="N8" t="n">
         <v>265</v>
       </c>
       <c r="O8" t="n">
         <v>326</v>
       </c>
+      <c r="P8" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="C9" t="n">
+        <v>290</v>
+      </c>
+      <c r="D9" t="n">
+        <v>287</v>
+      </c>
+      <c r="E9" t="n">
+        <v>245</v>
+      </c>
+      <c r="F9" t="n">
+        <v>282</v>
+      </c>
+      <c r="G9" t="n">
+        <v>295</v>
+      </c>
+      <c r="H9" t="n">
         <v>285</v>
       </c>
-      <c r="D9" t="n">
-[...8 lines deleted...]
-      <c r="G9" t="n">
+      <c r="I9" t="n">
+        <v>291</v>
+      </c>
+      <c r="J9" t="n">
+        <v>304</v>
+      </c>
+      <c r="K9" t="n">
+        <v>304</v>
+      </c>
+      <c r="L9" t="n">
+        <v>303</v>
+      </c>
+      <c r="M9" t="n">
+        <v>306</v>
+      </c>
+      <c r="N9" t="n">
+        <v>277</v>
+      </c>
+      <c r="O9" t="n">
+        <v>339</v>
+      </c>
+      <c r="P9" t="n">
         <v>288</v>
-      </c>
-[...22 lines deleted...]
-        <v>337</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5599,477 +5900,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>52</v>
       </c>
       <c r="C8" t="n">
         <v>59</v>
       </c>
       <c r="D8" t="n">
         <v>60</v>
       </c>
       <c r="E8" t="n">
         <v>64</v>
       </c>
       <c r="F8" t="n">
         <v>64</v>
       </c>
       <c r="G8" t="n">
         <v>77</v>
       </c>
       <c r="H8" t="n">
         <v>58</v>
       </c>
       <c r="I8" t="n">
         <v>52</v>
       </c>
       <c r="J8" t="n">
         <v>71</v>
       </c>
       <c r="K8" t="n">
         <v>59</v>
       </c>
       <c r="L8" t="n">
         <v>64</v>
       </c>
       <c r="M8" t="n">
         <v>60</v>
       </c>
       <c r="N8" t="n">
         <v>75</v>
       </c>
       <c r="O8" t="n">
         <v>86</v>
       </c>
+      <c r="P8" t="n">
+        <v>81</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" t="n">
         <v>53</v>
       </c>
       <c r="D9" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E9" t="n">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F9" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G9" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H9" t="n">
         <v>51</v>
       </c>
       <c r="I9" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J9" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K9" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L9" t="n">
         <v>58</v>
       </c>
       <c r="M9" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N9" t="n">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" t="n">
-        <v>74</v>
+        <v>76</v>
+      </c>
+      <c r="P9" t="n">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6104,477 +6435,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="L4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="M4" s="1" t="n">
         <v>0.47</v>
       </c>
-      <c r="M4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="C6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="D6" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="C6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>505</v>
       </c>
       <c r="C8" t="n">
         <v>505</v>
       </c>
       <c r="D8" t="n">
         <v>506</v>
       </c>
       <c r="E8" t="n">
         <v>461</v>
       </c>
       <c r="F8" t="n">
         <v>521</v>
       </c>
       <c r="G8" t="n">
         <v>528</v>
       </c>
       <c r="H8" t="n">
         <v>521</v>
       </c>
       <c r="I8" t="n">
         <v>498</v>
       </c>
       <c r="J8" t="n">
         <v>545</v>
       </c>
       <c r="K8" t="n">
         <v>543</v>
       </c>
       <c r="L8" t="n">
         <v>533</v>
       </c>
       <c r="M8" t="n">
         <v>588</v>
       </c>
       <c r="N8" t="n">
         <v>537</v>
       </c>
       <c r="O8" t="n">
         <v>534</v>
       </c>
+      <c r="P8" t="n">
+        <v>558</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>527</v>
+      </c>
+      <c r="C9" t="n">
+        <v>528</v>
+      </c>
+      <c r="D9" t="n">
+        <v>524</v>
+      </c>
+      <c r="E9" t="n">
+        <v>468</v>
+      </c>
+      <c r="F9" t="n">
         <v>538</v>
       </c>
-      <c r="C9" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="G9" t="n">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="H9" t="n">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="I9" t="n">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="J9" t="n">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="K9" t="n">
-        <v>561</v>
+        <v>581</v>
       </c>
       <c r="L9" t="n">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="M9" t="n">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="N9" t="n">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="O9" t="n">
-        <v>559</v>
+        <v>553</v>
+      </c>
+      <c r="P9" t="n">
+        <v>577</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6609,477 +6970,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>525</v>
       </c>
       <c r="C8" t="n">
         <v>549</v>
       </c>
       <c r="D8" t="n">
         <v>522</v>
       </c>
       <c r="E8" t="n">
         <v>504</v>
       </c>
       <c r="F8" t="n">
         <v>536</v>
       </c>
       <c r="G8" t="n">
         <v>540</v>
       </c>
       <c r="H8" t="n">
         <v>544</v>
       </c>
       <c r="I8" t="n">
         <v>553</v>
       </c>
       <c r="J8" t="n">
         <v>564</v>
       </c>
       <c r="K8" t="n">
         <v>565</v>
       </c>
       <c r="L8" t="n">
         <v>569</v>
       </c>
       <c r="M8" t="n">
         <v>531</v>
       </c>
       <c r="N8" t="n">
         <v>554</v>
       </c>
       <c r="O8" t="n">
         <v>604</v>
       </c>
+      <c r="P8" t="n">
+        <v>560</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>504</v>
+        <v>519</v>
       </c>
       <c r="C9" t="n">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="D9" t="n">
-        <v>499</v>
+        <v>514</v>
       </c>
       <c r="E9" t="n">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="F9" t="n">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="G9" t="n">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="H9" t="n">
+        <v>539</v>
+      </c>
+      <c r="I9" t="n">
+        <v>551</v>
+      </c>
+      <c r="J9" t="n">
+        <v>552</v>
+      </c>
+      <c r="K9" t="n">
+        <v>561</v>
+      </c>
+      <c r="L9" t="n">
+        <v>562</v>
+      </c>
+      <c r="M9" t="n">
+        <v>521</v>
+      </c>
+      <c r="N9" t="n">
         <v>541</v>
       </c>
-      <c r="I9" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="O9" t="n">
-        <v>597</v>
+        <v>587</v>
+      </c>
+      <c r="P9" t="n">
+        <v>574</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7114,477 +7505,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="L4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="M4" s="1" t="n">
         <v>0.49</v>
       </c>
-      <c r="M4" s="1" t="n">
+      <c r="N4" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.48</v>
       </c>
-      <c r="N4" s="1" t="n">
-[...3 lines deleted...]
-        <v>0.49</v>
+      <c r="P4" s="1" t="n">
+        <v>0.47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="P5" s="1" t="n">
         <v>0.17</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>151</v>
       </c>
       <c r="C8" t="n">
         <v>123</v>
       </c>
       <c r="D8" t="n">
         <v>144</v>
       </c>
       <c r="E8" t="n">
         <v>117</v>
       </c>
       <c r="F8" t="n">
         <v>130</v>
       </c>
       <c r="G8" t="n">
         <v>125</v>
       </c>
       <c r="H8" t="n">
         <v>157</v>
       </c>
       <c r="I8" t="n">
         <v>134</v>
       </c>
       <c r="J8" t="n">
         <v>164</v>
       </c>
       <c r="K8" t="n">
         <v>172</v>
       </c>
       <c r="L8" t="n">
         <v>153</v>
       </c>
       <c r="M8" t="n">
         <v>160</v>
       </c>
       <c r="N8" t="n">
         <v>154</v>
       </c>
       <c r="O8" t="n">
         <v>132</v>
       </c>
+      <c r="P8" t="n">
+        <v>149</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="C9" t="n">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="D9" t="n">
+        <v>150</v>
+      </c>
+      <c r="E9" t="n">
+        <v>119</v>
+      </c>
+      <c r="F9" t="n">
+        <v>137</v>
+      </c>
+      <c r="G9" t="n">
+        <v>135</v>
+      </c>
+      <c r="H9" t="n">
+        <v>165</v>
+      </c>
+      <c r="I9" t="n">
+        <v>142</v>
+      </c>
+      <c r="J9" t="n">
+        <v>176</v>
+      </c>
+      <c r="K9" t="n">
+        <v>189</v>
+      </c>
+      <c r="L9" t="n">
+        <v>174</v>
+      </c>
+      <c r="M9" t="n">
+        <v>177</v>
+      </c>
+      <c r="N9" t="n">
+        <v>168</v>
+      </c>
+      <c r="O9" t="n">
         <v>141</v>
       </c>
-      <c r="E9" t="n">
-[...11 lines deleted...]
-      <c r="I9" t="n">
+      <c r="P9" t="n">
         <v>149</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following best describes how you think of your current job?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-12</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-02-03</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-11</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7619,437 +8040,466 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-08-05</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-08-06</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-28</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>I don't like my job but am not actively looking to change it</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>I don't like my job and am actively looking to change it</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>I like my job and am planning on staying with my current organisation</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>I like my job but am planning on moving to a different organisation in the near future (e.g. within the next year)</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>335</v>
       </c>
       <c r="C8" t="n">
         <v>358</v>
       </c>
       <c r="D8" t="n">
         <v>352</v>
       </c>
       <c r="E8" t="n">
         <v>336</v>
       </c>
       <c r="F8" t="n">
         <v>366</v>
       </c>
       <c r="G8" t="n">
         <v>372</v>
       </c>
       <c r="H8" t="n">
         <v>372</v>
       </c>
       <c r="I8" t="n">
         <v>360</v>
       </c>
       <c r="J8" t="n">
         <v>387</v>
       </c>
       <c r="K8" t="n">
         <v>386</v>
       </c>
       <c r="L8" t="n">
         <v>367</v>
       </c>
       <c r="M8" t="n">
         <v>376</v>
       </c>
       <c r="N8" t="n">
         <v>367</v>
       </c>
       <c r="O8" t="n">
         <v>380</v>
       </c>
+      <c r="P8" t="n">
+        <v>370</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>346</v>
+        <v>333</v>
       </c>
       <c r="C9" t="n">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D9" t="n">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E9" t="n">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F9" t="n">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="G9" t="n">
+        <v>373</v>
+      </c>
+      <c r="H9" t="n">
+        <v>372</v>
+      </c>
+      <c r="I9" t="n">
+        <v>356</v>
+      </c>
+      <c r="J9" t="n">
+        <v>387</v>
+      </c>
+      <c r="K9" t="n">
+        <v>391</v>
+      </c>
+      <c r="L9" t="n">
         <v>366</v>
       </c>
-      <c r="H9" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="M9" t="n">
-        <v>391</v>
+        <v>373</v>
       </c>
       <c r="N9" t="n">
         <v>367</v>
       </c>
       <c r="O9" t="n">
-        <v>379</v>
+        <v>378</v>
+      </c>
+      <c r="P9" t="n">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>