--- v0 (2026-05-30)
+++ v1 (2026-08-03)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,342 +550,365 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="L5" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.82</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.83</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1984</v>
       </c>
       <c r="C8" t="n">
         <v>1911</v>
       </c>
       <c r="D8" t="n">
         <v>1952</v>
       </c>
       <c r="E8" t="n">
         <v>1939</v>
       </c>
       <c r="F8" t="n">
         <v>1967</v>
       </c>
       <c r="G8" t="n">
@@ -892,134 +916,141 @@
       </c>
       <c r="H8" t="n">
         <v>1972</v>
       </c>
       <c r="I8" t="n">
         <v>1976</v>
       </c>
       <c r="J8" t="n">
         <v>1961</v>
       </c>
       <c r="K8" t="n">
         <v>1939</v>
       </c>
       <c r="L8" t="n">
         <v>1964</v>
       </c>
       <c r="M8" t="n">
         <v>1933</v>
       </c>
       <c r="N8" t="n">
         <v>1942</v>
       </c>
       <c r="O8" t="n">
         <v>1931</v>
       </c>
+      <c r="P8" t="n">
+        <v>1938</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="C9" t="n">
+        <v>1902</v>
+      </c>
+      <c r="D9" t="n">
+        <v>1939</v>
+      </c>
+      <c r="E9" t="n">
+        <v>1924</v>
+      </c>
+      <c r="F9" t="n">
+        <v>1946</v>
+      </c>
+      <c r="G9" t="n">
         <v>1909</v>
       </c>
-      <c r="D9" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H9" t="n">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="I9" t="n">
-        <v>1974</v>
+        <v>1957</v>
       </c>
       <c r="J9" t="n">
-        <v>1960</v>
+        <v>1952</v>
       </c>
       <c r="K9" t="n">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="L9" t="n">
-        <v>1965</v>
+        <v>1986</v>
       </c>
       <c r="M9" t="n">
-        <v>1931</v>
+        <v>1941</v>
       </c>
       <c r="N9" t="n">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O9" t="n">
-        <v>1927</v>
+        <v>1920</v>
+      </c>
+      <c r="P9" t="n">
+        <v>1935</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1054,477 +1085,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>339</v>
       </c>
       <c r="C8" t="n">
         <v>315</v>
       </c>
       <c r="D8" t="n">
         <v>331</v>
       </c>
       <c r="E8" t="n">
         <v>327</v>
       </c>
       <c r="F8" t="n">
         <v>332</v>
       </c>
       <c r="G8" t="n">
         <v>325</v>
       </c>
       <c r="H8" t="n">
         <v>337</v>
       </c>
       <c r="I8" t="n">
         <v>331</v>
       </c>
       <c r="J8" t="n">
         <v>331</v>
       </c>
       <c r="K8" t="n">
         <v>323</v>
       </c>
       <c r="L8" t="n">
         <v>307</v>
       </c>
       <c r="M8" t="n">
         <v>309</v>
       </c>
       <c r="N8" t="n">
         <v>320</v>
       </c>
       <c r="O8" t="n">
         <v>319</v>
       </c>
+      <c r="P8" t="n">
+        <v>323</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>340</v>
+      </c>
+      <c r="C9" t="n">
+        <v>309</v>
+      </c>
+      <c r="D9" t="n">
         <v>329</v>
       </c>
-      <c r="C9" t="n">
+      <c r="E9" t="n">
+        <v>323</v>
+      </c>
+      <c r="F9" t="n">
+        <v>330</v>
+      </c>
+      <c r="G9" t="n">
+        <v>315</v>
+      </c>
+      <c r="H9" t="n">
+        <v>333</v>
+      </c>
+      <c r="I9" t="n">
+        <v>324</v>
+      </c>
+      <c r="J9" t="n">
+        <v>330</v>
+      </c>
+      <c r="K9" t="n">
         <v>316</v>
       </c>
-      <c r="D9" t="n">
+      <c r="L9" t="n">
+        <v>302</v>
+      </c>
+      <c r="M9" t="n">
+        <v>306</v>
+      </c>
+      <c r="N9" t="n">
+        <v>316</v>
+      </c>
+      <c r="O9" t="n">
+        <v>316</v>
+      </c>
+      <c r="P9" t="n">
         <v>318</v>
-      </c>
-[...31 lines deleted...]
-        <v>321</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1559,342 +1620,365 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.82</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.82</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.82</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>493</v>
       </c>
       <c r="C8" t="n">
         <v>474</v>
       </c>
       <c r="D8" t="n">
         <v>485</v>
       </c>
       <c r="E8" t="n">
         <v>460</v>
       </c>
       <c r="F8" t="n">
         <v>468</v>
       </c>
       <c r="G8" t="n">
@@ -1902,134 +1986,141 @@
       </c>
       <c r="H8" t="n">
         <v>496</v>
       </c>
       <c r="I8" t="n">
         <v>478</v>
       </c>
       <c r="J8" t="n">
         <v>474</v>
       </c>
       <c r="K8" t="n">
         <v>475</v>
       </c>
       <c r="L8" t="n">
         <v>470</v>
       </c>
       <c r="M8" t="n">
         <v>495</v>
       </c>
       <c r="N8" t="n">
         <v>474</v>
       </c>
       <c r="O8" t="n">
         <v>484</v>
       </c>
+      <c r="P8" t="n">
+        <v>447</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>488</v>
+      </c>
+      <c r="C9" t="n">
         <v>473</v>
       </c>
-      <c r="C9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="n">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="E9" t="n">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="F9" t="n">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="G9" t="n">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="H9" t="n">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="I9" t="n">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="J9" t="n">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="K9" t="n">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="L9" t="n">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="M9" t="n">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="N9" t="n">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="O9" t="n">
+        <v>479</v>
+      </c>
+      <c r="P9" t="n">
         <v>464</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2064,477 +2155,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>169</v>
       </c>
       <c r="C8" t="n">
         <v>165</v>
       </c>
       <c r="D8" t="n">
         <v>161</v>
       </c>
       <c r="E8" t="n">
         <v>180</v>
       </c>
       <c r="F8" t="n">
         <v>181</v>
       </c>
       <c r="G8" t="n">
         <v>172</v>
       </c>
       <c r="H8" t="n">
         <v>180</v>
       </c>
       <c r="I8" t="n">
         <v>183</v>
       </c>
       <c r="J8" t="n">
         <v>157</v>
       </c>
       <c r="K8" t="n">
         <v>156</v>
       </c>
       <c r="L8" t="n">
         <v>181</v>
       </c>
       <c r="M8" t="n">
         <v>179</v>
       </c>
       <c r="N8" t="n">
         <v>153</v>
       </c>
       <c r="O8" t="n">
         <v>155</v>
       </c>
+      <c r="P8" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>168</v>
+      </c>
+      <c r="C9" t="n">
         <v>172</v>
       </c>
-      <c r="C9" t="n">
+      <c r="D9" t="n">
         <v>167</v>
       </c>
-      <c r="D9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="n">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F9" t="n">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="G9" t="n">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="H9" t="n">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="I9" t="n">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="J9" t="n">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="K9" t="n">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L9" t="n">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="M9" t="n">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="N9" t="n">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="O9" t="n">
-        <v>170</v>
+        <v>158</v>
+      </c>
+      <c r="P9" t="n">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2569,477 +2690,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.87</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>99</v>
       </c>
       <c r="C8" t="n">
         <v>101</v>
       </c>
       <c r="D8" t="n">
         <v>77</v>
       </c>
       <c r="E8" t="n">
         <v>92</v>
       </c>
       <c r="F8" t="n">
         <v>83</v>
       </c>
       <c r="G8" t="n">
         <v>101</v>
       </c>
       <c r="H8" t="n">
         <v>102</v>
       </c>
       <c r="I8" t="n">
         <v>79</v>
       </c>
       <c r="J8" t="n">
         <v>103</v>
       </c>
       <c r="K8" t="n">
         <v>102</v>
       </c>
       <c r="L8" t="n">
         <v>101</v>
       </c>
       <c r="M8" t="n">
         <v>80</v>
       </c>
       <c r="N8" t="n">
         <v>101</v>
       </c>
       <c r="O8" t="n">
         <v>102</v>
       </c>
+      <c r="P8" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C9" t="n">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D9" t="n">
+        <v>78</v>
+      </c>
+      <c r="E9" t="n">
+        <v>90</v>
+      </c>
+      <c r="F9" t="n">
+        <v>80</v>
+      </c>
+      <c r="G9" t="n">
         <v>97</v>
       </c>
-      <c r="E9" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H9" t="n">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="I9" t="n">
+        <v>84</v>
+      </c>
+      <c r="J9" t="n">
+        <v>101</v>
+      </c>
+      <c r="K9" t="n">
+        <v>100</v>
+      </c>
+      <c r="L9" t="n">
+        <v>100</v>
+      </c>
+      <c r="M9" t="n">
+        <v>78</v>
+      </c>
+      <c r="N9" t="n">
+        <v>98</v>
+      </c>
+      <c r="O9" t="n">
         <v>97</v>
       </c>
-      <c r="J9" t="n">
-[...14 lines deleted...]
-      <c r="O9" t="n">
+      <c r="P9" t="n">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3074,342 +3225,365 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E5" s="1" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="F5" s="1" t="n">
         <v>0.8100000000000001</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.8</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.8</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.83</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.84</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1172</v>
       </c>
       <c r="C8" t="n">
         <v>1135</v>
       </c>
       <c r="D8" t="n">
         <v>1152</v>
       </c>
       <c r="E8" t="n">
         <v>1168</v>
       </c>
       <c r="F8" t="n">
         <v>1186</v>
       </c>
       <c r="G8" t="n">
@@ -3417,134 +3591,141 @@
       </c>
       <c r="H8" t="n">
         <v>1213</v>
       </c>
       <c r="I8" t="n">
         <v>1194</v>
       </c>
       <c r="J8" t="n">
         <v>1211</v>
       </c>
       <c r="K8" t="n">
         <v>1181</v>
       </c>
       <c r="L8" t="n">
         <v>1189</v>
       </c>
       <c r="M8" t="n">
         <v>1159</v>
       </c>
       <c r="N8" t="n">
         <v>1162</v>
       </c>
       <c r="O8" t="n">
         <v>1156</v>
       </c>
+      <c r="P8" t="n">
+        <v>1179</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1136</v>
+        <v>1105</v>
       </c>
       <c r="C9" t="n">
-        <v>1090</v>
+        <v>1075</v>
       </c>
       <c r="D9" t="n">
-        <v>1111</v>
+        <v>1086</v>
       </c>
       <c r="E9" t="n">
-        <v>1105</v>
+        <v>1092</v>
       </c>
       <c r="F9" t="n">
+        <v>1122</v>
+      </c>
+      <c r="G9" t="n">
+        <v>1099</v>
+      </c>
+      <c r="H9" t="n">
         <v>1130</v>
       </c>
-      <c r="G9" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I9" t="n">
-        <v>1131</v>
+        <v>1125</v>
       </c>
       <c r="J9" t="n">
+        <v>1127</v>
+      </c>
+      <c r="K9" t="n">
         <v>1118</v>
       </c>
-      <c r="K9" t="n">
+      <c r="L9" t="n">
+        <v>1148</v>
+      </c>
+      <c r="M9" t="n">
         <v>1110</v>
       </c>
-      <c r="L9" t="n">
-[...2 lines deleted...]
-      <c r="M9" t="n">
+      <c r="N9" t="n">
+        <v>1102</v>
+      </c>
+      <c r="O9" t="n">
+        <v>1100</v>
+      </c>
+      <c r="P9" t="n">
         <v>1101</v>
-      </c>
-[...4 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3579,342 +3760,365 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>812</v>
       </c>
       <c r="C8" t="n">
         <v>776</v>
       </c>
       <c r="D8" t="n">
         <v>800</v>
       </c>
       <c r="E8" t="n">
         <v>771</v>
       </c>
       <c r="F8" t="n">
         <v>781</v>
       </c>
       <c r="G8" t="n">
@@ -3922,134 +4126,141 @@
       </c>
       <c r="H8" t="n">
         <v>759</v>
       </c>
       <c r="I8" t="n">
         <v>782</v>
       </c>
       <c r="J8" t="n">
         <v>750</v>
       </c>
       <c r="K8" t="n">
         <v>758</v>
       </c>
       <c r="L8" t="n">
         <v>775</v>
       </c>
       <c r="M8" t="n">
         <v>774</v>
       </c>
       <c r="N8" t="n">
         <v>780</v>
       </c>
       <c r="O8" t="n">
         <v>775</v>
       </c>
+      <c r="P8" t="n">
+        <v>759</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>845</v>
+        <v>878</v>
       </c>
       <c r="C9" t="n">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="D9" t="n">
-        <v>839</v>
+        <v>853</v>
       </c>
       <c r="E9" t="n">
-        <v>821</v>
+        <v>832</v>
       </c>
       <c r="F9" t="n">
+        <v>824</v>
+      </c>
+      <c r="G9" t="n">
+        <v>810</v>
+      </c>
+      <c r="H9" t="n">
+        <v>829</v>
+      </c>
+      <c r="I9" t="n">
+        <v>832</v>
+      </c>
+      <c r="J9" t="n">
+        <v>825</v>
+      </c>
+      <c r="K9" t="n">
+        <v>820</v>
+      </c>
+      <c r="L9" t="n">
         <v>838</v>
       </c>
-      <c r="G9" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="M9" t="n">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="N9" t="n">
-        <v>837</v>
+        <v>826</v>
       </c>
       <c r="O9" t="n">
-        <v>838</v>
+        <v>820</v>
+      </c>
+      <c r="P9" t="n">
+        <v>834</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4084,477 +4295,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
-      <c r="M3" s="1" t="n">
-[...6 lines deleted...]
-        <v>0.04</v>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="D4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="D5" s="1" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="E5" s="1" t="n">
         <v>0.77</v>
       </c>
-      <c r="E5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="1" t="n">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.72</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>175</v>
       </c>
       <c r="C8" t="n">
         <v>169</v>
       </c>
       <c r="D8" t="n">
         <v>153</v>
       </c>
       <c r="E8" t="n">
         <v>123</v>
       </c>
       <c r="F8" t="n">
         <v>159</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
       <c r="H8" t="n">
         <v>172</v>
       </c>
       <c r="I8" t="n">
         <v>158</v>
       </c>
       <c r="J8" t="n">
         <v>141</v>
       </c>
       <c r="K8" t="n">
         <v>173</v>
       </c>
       <c r="L8" t="n">
         <v>224</v>
       </c>
       <c r="M8" t="n">
         <v>198</v>
       </c>
       <c r="N8" t="n">
         <v>174</v>
       </c>
       <c r="O8" t="n">
         <v>163</v>
       </c>
+      <c r="P8" t="n">
+        <v>222</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="C9" t="n">
+        <v>201</v>
+      </c>
+      <c r="D9" t="n">
+        <v>179</v>
+      </c>
+      <c r="E9" t="n">
+        <v>143</v>
+      </c>
+      <c r="F9" t="n">
+        <v>184</v>
+      </c>
+      <c r="G9" t="n">
+        <v>159</v>
+      </c>
+      <c r="H9" t="n">
+        <v>213</v>
+      </c>
+      <c r="I9" t="n">
+        <v>188</v>
+      </c>
+      <c r="J9" t="n">
+        <v>169</v>
+      </c>
+      <c r="K9" t="n">
+        <v>215</v>
+      </c>
+      <c r="L9" t="n">
+        <v>288</v>
+      </c>
+      <c r="M9" t="n">
+        <v>252</v>
+      </c>
+      <c r="N9" t="n">
+        <v>208</v>
+      </c>
+      <c r="O9" t="n">
         <v>204</v>
       </c>
-      <c r="D9" t="n">
-[...33 lines deleted...]
-        <v>214</v>
+      <c r="P9" t="n">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4589,477 +4830,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.8</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>846</v>
       </c>
       <c r="C8" t="n">
         <v>796</v>
       </c>
       <c r="D8" t="n">
         <v>826</v>
       </c>
       <c r="E8" t="n">
         <v>836</v>
       </c>
       <c r="F8" t="n">
         <v>827</v>
       </c>
       <c r="G8" t="n">
         <v>835</v>
       </c>
       <c r="H8" t="n">
         <v>816</v>
       </c>
       <c r="I8" t="n">
         <v>822</v>
       </c>
       <c r="J8" t="n">
         <v>839</v>
       </c>
       <c r="K8" t="n">
         <v>785</v>
       </c>
       <c r="L8" t="n">
         <v>764</v>
       </c>
       <c r="M8" t="n">
         <v>771</v>
       </c>
       <c r="N8" t="n">
         <v>789</v>
       </c>
       <c r="O8" t="n">
         <v>792</v>
       </c>
+      <c r="P8" t="n">
+        <v>729</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>828</v>
+        <v>857</v>
       </c>
       <c r="C9" t="n">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="D9" t="n">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="E9" t="n">
-        <v>816</v>
+        <v>850</v>
       </c>
       <c r="F9" t="n">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="G9" t="n">
-        <v>812</v>
+        <v>839</v>
       </c>
       <c r="H9" t="n">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="I9" t="n">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="J9" t="n">
-        <v>817</v>
+        <v>847</v>
       </c>
       <c r="K9" t="n">
-        <v>806</v>
+        <v>780</v>
       </c>
       <c r="L9" t="n">
-        <v>806</v>
+        <v>766</v>
       </c>
       <c r="M9" t="n">
-        <v>807</v>
+        <v>763</v>
       </c>
       <c r="N9" t="n">
-        <v>793</v>
+        <v>784</v>
       </c>
       <c r="O9" t="n">
-        <v>790</v>
+        <v>784</v>
+      </c>
+      <c r="P9" t="n">
+        <v>796</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5094,477 +5365,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.82</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.83</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>453</v>
       </c>
       <c r="C8" t="n">
         <v>433</v>
       </c>
       <c r="D8" t="n">
         <v>459</v>
       </c>
       <c r="E8" t="n">
         <v>466</v>
       </c>
       <c r="F8" t="n">
         <v>462</v>
       </c>
       <c r="G8" t="n">
         <v>456</v>
       </c>
       <c r="H8" t="n">
         <v>452</v>
       </c>
       <c r="I8" t="n">
         <v>464</v>
       </c>
       <c r="J8" t="n">
         <v>472</v>
       </c>
       <c r="K8" t="n">
         <v>469</v>
       </c>
       <c r="L8" t="n">
         <v>456</v>
       </c>
       <c r="M8" t="n">
         <v>453</v>
       </c>
       <c r="N8" t="n">
         <v>446</v>
       </c>
       <c r="O8" t="n">
         <v>446</v>
       </c>
+      <c r="P8" t="n">
+        <v>464</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="C9" t="n">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="D9" t="n">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="E9" t="n">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="F9" t="n">
+        <v>478</v>
+      </c>
+      <c r="G9" t="n">
+        <v>470</v>
+      </c>
+      <c r="H9" t="n">
+        <v>463</v>
+      </c>
+      <c r="I9" t="n">
         <v>477</v>
       </c>
-      <c r="G9" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J9" t="n">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="K9" t="n">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="L9" t="n">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="M9" t="n">
         <v>471</v>
       </c>
       <c r="N9" t="n">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="O9" t="n">
-        <v>468</v>
+        <v>464</v>
+      </c>
+      <c r="P9" t="n">
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5599,477 +5900,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>510</v>
       </c>
       <c r="C8" t="n">
         <v>513</v>
       </c>
       <c r="D8" t="n">
         <v>514</v>
       </c>
       <c r="E8" t="n">
         <v>514</v>
       </c>
       <c r="F8" t="n">
         <v>519</v>
       </c>
       <c r="G8" t="n">
         <v>501</v>
       </c>
       <c r="H8" t="n">
         <v>532</v>
       </c>
       <c r="I8" t="n">
         <v>532</v>
       </c>
       <c r="J8" t="n">
         <v>509</v>
       </c>
       <c r="K8" t="n">
         <v>512</v>
       </c>
       <c r="L8" t="n">
         <v>520</v>
       </c>
       <c r="M8" t="n">
         <v>511</v>
       </c>
       <c r="N8" t="n">
         <v>533</v>
       </c>
       <c r="O8" t="n">
         <v>530</v>
       </c>
+      <c r="P8" t="n">
+        <v>523</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>451</v>
+      </c>
+      <c r="C9" t="n">
+        <v>451</v>
+      </c>
+      <c r="D9" t="n">
+        <v>454</v>
+      </c>
+      <c r="E9" t="n">
+        <v>451</v>
+      </c>
+      <c r="F9" t="n">
         <v>460</v>
       </c>
-      <c r="C9" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="G9" t="n">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="H9" t="n">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="I9" t="n">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="J9" t="n">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="K9" t="n">
         <v>458</v>
       </c>
       <c r="L9" t="n">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="M9" t="n">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="N9" t="n">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="O9" t="n">
-        <v>455</v>
+        <v>468</v>
+      </c>
+      <c r="P9" t="n">
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6104,342 +6435,365 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.76</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>927</v>
       </c>
       <c r="C8" t="n">
         <v>898</v>
       </c>
       <c r="D8" t="n">
         <v>902</v>
       </c>
       <c r="E8" t="n">
         <v>896</v>
       </c>
       <c r="F8" t="n">
         <v>909</v>
       </c>
       <c r="G8" t="n">
@@ -6447,134 +6801,141 @@
       </c>
       <c r="H8" t="n">
         <v>932</v>
       </c>
       <c r="I8" t="n">
         <v>925</v>
       </c>
       <c r="J8" t="n">
         <v>915</v>
       </c>
       <c r="K8" t="n">
         <v>919</v>
       </c>
       <c r="L8" t="n">
         <v>951</v>
       </c>
       <c r="M8" t="n">
         <v>926</v>
       </c>
       <c r="N8" t="n">
         <v>902</v>
       </c>
       <c r="O8" t="n">
         <v>913</v>
       </c>
+      <c r="P8" t="n">
+        <v>924</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="C9" t="n">
-        <v>933</v>
+        <v>913</v>
       </c>
       <c r="D9" t="n">
-        <v>942</v>
+        <v>919</v>
       </c>
       <c r="E9" t="n">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="F9" t="n">
-        <v>962</v>
+        <v>917</v>
       </c>
       <c r="G9" t="n">
-        <v>924</v>
+        <v>895</v>
       </c>
       <c r="H9" t="n">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="I9" t="n">
-        <v>957</v>
+        <v>938</v>
       </c>
       <c r="J9" t="n">
-        <v>944</v>
+        <v>938</v>
       </c>
       <c r="K9" t="n">
-        <v>932</v>
+        <v>952</v>
       </c>
       <c r="L9" t="n">
-        <v>955</v>
+        <v>1003</v>
       </c>
       <c r="M9" t="n">
-        <v>931</v>
+        <v>965</v>
       </c>
       <c r="N9" t="n">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="O9" t="n">
-        <v>927</v>
+        <v>936</v>
+      </c>
+      <c r="P9" t="n">
+        <v>936</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6609,477 +6970,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.89</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.88</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.88</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.89</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1057</v>
       </c>
       <c r="C8" t="n">
         <v>1013</v>
       </c>
       <c r="D8" t="n">
         <v>1050</v>
       </c>
       <c r="E8" t="n">
         <v>1043</v>
       </c>
       <c r="F8" t="n">
         <v>1058</v>
       </c>
       <c r="G8" t="n">
         <v>1044</v>
       </c>
       <c r="H8" t="n">
         <v>1040</v>
       </c>
       <c r="I8" t="n">
         <v>1051</v>
       </c>
       <c r="J8" t="n">
         <v>1046</v>
       </c>
       <c r="K8" t="n">
         <v>1020</v>
       </c>
       <c r="L8" t="n">
         <v>1013</v>
       </c>
       <c r="M8" t="n">
         <v>1007</v>
       </c>
       <c r="N8" t="n">
         <v>1040</v>
       </c>
       <c r="O8" t="n">
         <v>1018</v>
       </c>
+      <c r="P8" t="n">
+        <v>1014</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="C9" t="n">
+        <v>989</v>
+      </c>
+      <c r="D9" t="n">
+        <v>1020</v>
+      </c>
+      <c r="E9" t="n">
+        <v>1014</v>
+      </c>
+      <c r="F9" t="n">
+        <v>1030</v>
+      </c>
+      <c r="G9" t="n">
+        <v>1014</v>
+      </c>
+      <c r="H9" t="n">
+        <v>1003</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1019</v>
+      </c>
+      <c r="J9" t="n">
+        <v>1015</v>
+      </c>
+      <c r="K9" t="n">
+        <v>986</v>
+      </c>
+      <c r="L9" t="n">
+        <v>983</v>
+      </c>
+      <c r="M9" t="n">
         <v>976</v>
       </c>
-      <c r="D9" t="n">
-[...23 lines deleted...]
-      <c r="L9" t="n">
+      <c r="N9" t="n">
         <v>1010</v>
       </c>
-      <c r="M9" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O9" t="n">
+        <v>984</v>
+      </c>
+      <c r="P9" t="n">
         <v>1000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7114,477 +7505,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.77</v>
+        <v>0.75</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>245</v>
       </c>
       <c r="C8" t="n">
         <v>241</v>
       </c>
       <c r="D8" t="n">
         <v>227</v>
       </c>
       <c r="E8" t="n">
         <v>236</v>
       </c>
       <c r="F8" t="n">
         <v>234</v>
       </c>
       <c r="G8" t="n">
         <v>217</v>
       </c>
       <c r="H8" t="n">
         <v>191</v>
       </c>
       <c r="I8" t="n">
         <v>244</v>
       </c>
       <c r="J8" t="n">
         <v>248</v>
       </c>
       <c r="K8" t="n">
         <v>228</v>
       </c>
       <c r="L8" t="n">
         <v>257</v>
       </c>
       <c r="M8" t="n">
         <v>263</v>
       </c>
       <c r="N8" t="n">
         <v>244</v>
       </c>
       <c r="O8" t="n">
         <v>232</v>
       </c>
+      <c r="P8" t="n">
+        <v>257</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C9" t="n">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D9" t="n">
+        <v>231</v>
+      </c>
+      <c r="E9" t="n">
+        <v>252</v>
+      </c>
+      <c r="F9" t="n">
+        <v>242</v>
+      </c>
+      <c r="G9" t="n">
+        <v>230</v>
+      </c>
+      <c r="H9" t="n">
+        <v>208</v>
+      </c>
+      <c r="I9" t="n">
+        <v>255</v>
+      </c>
+      <c r="J9" t="n">
+        <v>264</v>
+      </c>
+      <c r="K9" t="n">
+        <v>242</v>
+      </c>
+      <c r="L9" t="n">
+        <v>284</v>
+      </c>
+      <c r="M9" t="n">
+        <v>292</v>
+      </c>
+      <c r="N9" t="n">
         <v>258</v>
       </c>
-      <c r="E9" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="O9" t="n">
-        <v>248</v>
+        <v>247</v>
+      </c>
+      <c r="P9" t="n">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "polyamorous relationship" we mean a relationship where people have multiple relationships with different partners at the same time, with the consent of everyone involved. Have you ever been, or do you think you could ever be, in a polyamorous relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7619,437 +8040,466 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="E5" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
+      <c r="F5" s="1" t="n">
         <v>0.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.79</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.84</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>639</v>
       </c>
       <c r="C8" t="n">
         <v>615</v>
       </c>
       <c r="D8" t="n">
         <v>671</v>
       </c>
       <c r="E8" t="n">
         <v>644</v>
       </c>
       <c r="F8" t="n">
         <v>669</v>
       </c>
       <c r="G8" t="n">
         <v>643</v>
       </c>
       <c r="H8" t="n">
         <v>666</v>
       </c>
       <c r="I8" t="n">
         <v>661</v>
       </c>
       <c r="J8" t="n">
         <v>648</v>
       </c>
       <c r="K8" t="n">
         <v>655</v>
       </c>
       <c r="L8" t="n">
         <v>648</v>
       </c>
       <c r="M8" t="n">
         <v>607</v>
       </c>
       <c r="N8" t="n">
         <v>650</v>
       </c>
       <c r="O8" t="n">
         <v>639</v>
       </c>
+      <c r="P8" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>645</v>
+        <v>631</v>
       </c>
       <c r="C9" t="n">
-        <v>621</v>
+        <v>598</v>
       </c>
       <c r="D9" t="n">
+        <v>654</v>
+      </c>
+      <c r="E9" t="n">
+        <v>630</v>
+      </c>
+      <c r="F9" t="n">
+        <v>655</v>
+      </c>
+      <c r="G9" t="n">
+        <v>628</v>
+      </c>
+      <c r="H9" t="n">
+        <v>654</v>
+      </c>
+      <c r="I9" t="n">
+        <v>644</v>
+      </c>
+      <c r="J9" t="n">
+        <v>628</v>
+      </c>
+      <c r="K9" t="n">
+        <v>654</v>
+      </c>
+      <c r="L9" t="n">
+        <v>647</v>
+      </c>
+      <c r="M9" t="n">
+        <v>602</v>
+      </c>
+      <c r="N9" t="n">
         <v>639</v>
       </c>
-      <c r="E9" t="n">
-[...5 lines deleted...]
-      <c r="G9" t="n">
+      <c r="O9" t="n">
+        <v>624</v>
+      </c>
+      <c r="P9" t="n">
         <v>630</v>
-      </c>
-[...22 lines deleted...]
-        <v>628</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>