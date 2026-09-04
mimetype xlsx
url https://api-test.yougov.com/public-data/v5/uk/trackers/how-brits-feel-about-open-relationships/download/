--- v0 (2026-07-05)
+++ v1 (2026-09-04)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,477 +550,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D5" s="1" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="E5" s="1" t="n">
         <v>0.75</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.74</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="L5" s="1" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="M5" s="1" t="n">
         <v>0.75</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.76</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>2011</v>
       </c>
       <c r="C8" t="n">
         <v>1941</v>
       </c>
       <c r="D8" t="n">
         <v>1977</v>
       </c>
       <c r="E8" t="n">
         <v>1963</v>
       </c>
       <c r="F8" t="n">
         <v>1983</v>
       </c>
       <c r="G8" t="n">
         <v>1962</v>
       </c>
       <c r="H8" t="n">
         <v>1975</v>
       </c>
       <c r="I8" t="n">
         <v>1976</v>
       </c>
       <c r="J8" t="n">
         <v>1958</v>
       </c>
       <c r="K8" t="n">
         <v>1952</v>
       </c>
       <c r="L8" t="n">
         <v>1985</v>
       </c>
       <c r="M8" t="n">
         <v>1946</v>
       </c>
       <c r="N8" t="n">
         <v>1942</v>
       </c>
       <c r="O8" t="n">
         <v>1936</v>
       </c>
+      <c r="P8" t="n">
+        <v>1947</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="C9" t="n">
-        <v>1938</v>
+        <v>1932</v>
       </c>
       <c r="D9" t="n">
-        <v>1974</v>
+        <v>1963</v>
       </c>
       <c r="E9" t="n">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="F9" t="n">
-        <v>1985</v>
+        <v>1963</v>
       </c>
       <c r="G9" t="n">
-        <v>1955</v>
+        <v>1939</v>
       </c>
       <c r="H9" t="n">
-        <v>1972</v>
+        <v>1964</v>
       </c>
       <c r="I9" t="n">
-        <v>1974</v>
+        <v>1957</v>
       </c>
       <c r="J9" t="n">
-        <v>1955</v>
+        <v>1947</v>
       </c>
       <c r="K9" t="n">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="L9" t="n">
-        <v>1985</v>
+        <v>2007</v>
       </c>
       <c r="M9" t="n">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="N9" t="n">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O9" t="n">
-        <v>1931</v>
+        <v>1925</v>
+      </c>
+      <c r="P9" t="n">
+        <v>1946</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1054,477 +1085,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.8100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>340</v>
       </c>
       <c r="C8" t="n">
         <v>323</v>
       </c>
       <c r="D8" t="n">
         <v>339</v>
       </c>
       <c r="E8" t="n">
         <v>337</v>
       </c>
       <c r="F8" t="n">
         <v>336</v>
       </c>
       <c r="G8" t="n">
         <v>329</v>
       </c>
       <c r="H8" t="n">
         <v>338</v>
       </c>
       <c r="I8" t="n">
         <v>330</v>
       </c>
       <c r="J8" t="n">
         <v>332</v>
       </c>
       <c r="K8" t="n">
         <v>329</v>
       </c>
       <c r="L8" t="n">
         <v>312</v>
       </c>
       <c r="M8" t="n">
         <v>312</v>
       </c>
       <c r="N8" t="n">
         <v>322</v>
       </c>
       <c r="O8" t="n">
         <v>320</v>
       </c>
+      <c r="P8" t="n">
+        <v>327</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>341</v>
+      </c>
+      <c r="C9" t="n">
+        <v>317</v>
+      </c>
+      <c r="D9" t="n">
+        <v>337</v>
+      </c>
+      <c r="E9" t="n">
+        <v>333</v>
+      </c>
+      <c r="F9" t="n">
+        <v>334</v>
+      </c>
+      <c r="G9" t="n">
+        <v>318</v>
+      </c>
+      <c r="H9" t="n">
+        <v>334</v>
+      </c>
+      <c r="I9" t="n">
+        <v>324</v>
+      </c>
+      <c r="J9" t="n">
         <v>330</v>
       </c>
-      <c r="C9" t="n">
-[...11 lines deleted...]
-      <c r="G9" t="n">
+      <c r="K9" t="n">
         <v>321</v>
       </c>
-      <c r="H9" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="L9" t="n">
-        <v>331</v>
+        <v>307</v>
       </c>
       <c r="M9" t="n">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="N9" t="n">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="O9" t="n">
+        <v>317</v>
+      </c>
+      <c r="P9" t="n">
         <v>322</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1559,477 +1620,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>500</v>
       </c>
       <c r="C8" t="n">
         <v>482</v>
       </c>
       <c r="D8" t="n">
         <v>492</v>
       </c>
       <c r="E8" t="n">
         <v>463</v>
       </c>
       <c r="F8" t="n">
         <v>470</v>
       </c>
       <c r="G8" t="n">
         <v>487</v>
       </c>
       <c r="H8" t="n">
         <v>493</v>
       </c>
       <c r="I8" t="n">
         <v>480</v>
       </c>
       <c r="J8" t="n">
         <v>476</v>
       </c>
       <c r="K8" t="n">
         <v>481</v>
       </c>
       <c r="L8" t="n">
         <v>475</v>
       </c>
       <c r="M8" t="n">
         <v>492</v>
       </c>
       <c r="N8" t="n">
         <v>476</v>
       </c>
       <c r="O8" t="n">
         <v>483</v>
       </c>
+      <c r="P8" t="n">
+        <v>451</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="C9" t="n">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="D9" t="n">
+        <v>486</v>
+      </c>
+      <c r="E9" t="n">
+        <v>453</v>
+      </c>
+      <c r="F9" t="n">
+        <v>459</v>
+      </c>
+      <c r="G9" t="n">
+        <v>475</v>
+      </c>
+      <c r="H9" t="n">
+        <v>481</v>
+      </c>
+      <c r="I9" t="n">
+        <v>469</v>
+      </c>
+      <c r="J9" t="n">
         <v>472</v>
       </c>
-      <c r="E9" t="n">
-[...2 lines deleted...]
-      <c r="F9" t="n">
+      <c r="K9" t="n">
+        <v>471</v>
+      </c>
+      <c r="L9" t="n">
+        <v>474</v>
+      </c>
+      <c r="M9" t="n">
+        <v>477</v>
+      </c>
+      <c r="N9" t="n">
         <v>470</v>
       </c>
-      <c r="G9" t="n">
+      <c r="O9" t="n">
+        <v>478</v>
+      </c>
+      <c r="P9" t="n">
         <v>468</v>
-      </c>
-[...22 lines deleted...]
-        <v>462</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2064,477 +2155,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
-      <c r="M2" s="1" t="n">
-[...6 lines deleted...]
-        <v>0.07000000000000001</v>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="O4" s="1" t="n">
-        <v>0.07000000000000001</v>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.8</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="K6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="L6" s="1" t="n">
+      <c r="M6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.06</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.02</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>171</v>
       </c>
       <c r="C8" t="n">
         <v>166</v>
       </c>
       <c r="D8" t="n">
         <v>162</v>
       </c>
       <c r="E8" t="n">
         <v>182</v>
       </c>
       <c r="F8" t="n">
         <v>183</v>
       </c>
       <c r="G8" t="n">
         <v>175</v>
       </c>
       <c r="H8" t="n">
         <v>182</v>
       </c>
       <c r="I8" t="n">
         <v>183</v>
       </c>
       <c r="J8" t="n">
         <v>155</v>
       </c>
       <c r="K8" t="n">
         <v>156</v>
       </c>
       <c r="L8" t="n">
         <v>183</v>
       </c>
       <c r="M8" t="n">
         <v>177</v>
       </c>
       <c r="N8" t="n">
         <v>152</v>
       </c>
       <c r="O8" t="n">
         <v>157</v>
       </c>
+      <c r="P8" t="n">
+        <v>177</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C9" t="n">
+        <v>173</v>
+      </c>
+      <c r="D9" t="n">
+        <v>167</v>
+      </c>
+      <c r="E9" t="n">
+        <v>180</v>
+      </c>
+      <c r="F9" t="n">
+        <v>185</v>
+      </c>
+      <c r="G9" t="n">
+        <v>180</v>
+      </c>
+      <c r="H9" t="n">
+        <v>182</v>
+      </c>
+      <c r="I9" t="n">
+        <v>183</v>
+      </c>
+      <c r="J9" t="n">
+        <v>157</v>
+      </c>
+      <c r="K9" t="n">
+        <v>161</v>
+      </c>
+      <c r="L9" t="n">
+        <v>188</v>
+      </c>
+      <c r="M9" t="n">
+        <v>181</v>
+      </c>
+      <c r="N9" t="n">
+        <v>150</v>
+      </c>
+      <c r="O9" t="n">
+        <v>160</v>
+      </c>
+      <c r="P9" t="n">
         <v>168</v>
-      </c>
-[...34 lines deleted...]
-        <v>171</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2569,477 +2690,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>100</v>
       </c>
       <c r="C8" t="n">
         <v>101</v>
       </c>
       <c r="D8" t="n">
         <v>78</v>
       </c>
       <c r="E8" t="n">
         <v>94</v>
       </c>
       <c r="F8" t="n">
         <v>86</v>
       </c>
       <c r="G8" t="n">
         <v>101</v>
       </c>
       <c r="H8" t="n">
         <v>102</v>
       </c>
       <c r="I8" t="n">
         <v>78</v>
       </c>
       <c r="J8" t="n">
         <v>102</v>
       </c>
       <c r="K8" t="n">
         <v>101</v>
       </c>
       <c r="L8" t="n">
         <v>101</v>
       </c>
       <c r="M8" t="n">
         <v>80</v>
       </c>
       <c r="N8" t="n">
         <v>101</v>
       </c>
       <c r="O8" t="n">
         <v>101</v>
       </c>
+      <c r="P8" t="n">
+        <v>101</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>98</v>
+      </c>
+      <c r="C9" t="n">
+        <v>96</v>
+      </c>
+      <c r="D9" t="n">
+        <v>79</v>
+      </c>
+      <c r="E9" t="n">
+        <v>92</v>
+      </c>
+      <c r="F9" t="n">
+        <v>83</v>
+      </c>
+      <c r="G9" t="n">
+        <v>97</v>
+      </c>
+      <c r="H9" t="n">
+        <v>101</v>
+      </c>
+      <c r="I9" t="n">
+        <v>83</v>
+      </c>
+      <c r="J9" t="n">
         <v>100</v>
       </c>
-      <c r="C9" t="n">
-[...2 lines deleted...]
-      <c r="D9" t="n">
+      <c r="K9" t="n">
+        <v>99</v>
+      </c>
+      <c r="L9" t="n">
+        <v>100</v>
+      </c>
+      <c r="M9" t="n">
+        <v>78</v>
+      </c>
+      <c r="N9" t="n">
         <v>98</v>
       </c>
-      <c r="E9" t="n">
-[...5 lines deleted...]
-      <c r="G9" t="n">
+      <c r="O9" t="n">
         <v>96</v>
       </c>
-      <c r="H9" t="n">
-[...20 lines deleted...]
-      <c r="O9" t="n">
+      <c r="P9" t="n">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3074,342 +3225,365 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.77</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.78</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1186</v>
       </c>
       <c r="C8" t="n">
         <v>1150</v>
       </c>
       <c r="D8" t="n">
         <v>1169</v>
       </c>
       <c r="E8" t="n">
         <v>1184</v>
       </c>
       <c r="F8" t="n">
         <v>1185</v>
       </c>
       <c r="G8" t="n">
@@ -3417,134 +3591,141 @@
       </c>
       <c r="H8" t="n">
         <v>1213</v>
       </c>
       <c r="I8" t="n">
         <v>1189</v>
       </c>
       <c r="J8" t="n">
         <v>1209</v>
       </c>
       <c r="K8" t="n">
         <v>1187</v>
       </c>
       <c r="L8" t="n">
         <v>1205</v>
       </c>
       <c r="M8" t="n">
         <v>1164</v>
       </c>
       <c r="N8" t="n">
         <v>1163</v>
       </c>
       <c r="O8" t="n">
         <v>1162</v>
       </c>
+      <c r="P8" t="n">
+        <v>1183</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1149</v>
+        <v>1118</v>
       </c>
       <c r="C9" t="n">
+        <v>1089</v>
+      </c>
+      <c r="D9" t="n">
+        <v>1102</v>
+      </c>
+      <c r="E9" t="n">
+        <v>1107</v>
+      </c>
+      <c r="F9" t="n">
+        <v>1121</v>
+      </c>
+      <c r="G9" t="n">
+        <v>1119</v>
+      </c>
+      <c r="H9" t="n">
+        <v>1130</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1119</v>
+      </c>
+      <c r="J9" t="n">
+        <v>1124</v>
+      </c>
+      <c r="K9" t="n">
+        <v>1124</v>
+      </c>
+      <c r="L9" t="n">
+        <v>1162</v>
+      </c>
+      <c r="M9" t="n">
+        <v>1116</v>
+      </c>
+      <c r="N9" t="n">
         <v>1104</v>
       </c>
-      <c r="D9" t="n">
-[...26 lines deleted...]
-      <c r="M9" t="n">
+      <c r="O9" t="n">
         <v>1105</v>
       </c>
-      <c r="N9" t="n">
-[...3 lines deleted...]
-        <v>1094</v>
+      <c r="P9" t="n">
+        <v>1106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3579,477 +3760,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>825</v>
       </c>
       <c r="C8" t="n">
         <v>791</v>
       </c>
       <c r="D8" t="n">
         <v>808</v>
       </c>
       <c r="E8" t="n">
         <v>779</v>
       </c>
       <c r="F8" t="n">
         <v>798</v>
       </c>
       <c r="G8" t="n">
         <v>773</v>
       </c>
       <c r="H8" t="n">
         <v>762</v>
       </c>
       <c r="I8" t="n">
         <v>787</v>
       </c>
       <c r="J8" t="n">
         <v>749</v>
       </c>
       <c r="K8" t="n">
         <v>765</v>
       </c>
       <c r="L8" t="n">
         <v>780</v>
       </c>
       <c r="M8" t="n">
         <v>782</v>
       </c>
       <c r="N8" t="n">
         <v>779</v>
       </c>
       <c r="O8" t="n">
         <v>774</v>
       </c>
+      <c r="P8" t="n">
+        <v>764</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>859</v>
+        <v>892</v>
       </c>
       <c r="C9" t="n">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="D9" t="n">
-        <v>847</v>
+        <v>861</v>
       </c>
       <c r="E9" t="n">
-        <v>831</v>
+        <v>840</v>
       </c>
       <c r="F9" t="n">
-        <v>855</v>
+        <v>841</v>
       </c>
       <c r="G9" t="n">
-        <v>831</v>
+        <v>820</v>
       </c>
       <c r="H9" t="n">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="I9" t="n">
-        <v>850</v>
+        <v>838</v>
       </c>
       <c r="J9" t="n">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="K9" t="n">
         <v>829</v>
       </c>
       <c r="L9" t="n">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="M9" t="n">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="N9" t="n">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="O9" t="n">
-        <v>836</v>
+        <v>819</v>
+      </c>
+      <c r="P9" t="n">
+        <v>840</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4084,477 +4295,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="G4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="H4" s="1" t="n">
         <v>0.19</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.18</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.71</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.71</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.73</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>178</v>
       </c>
       <c r="C8" t="n">
         <v>175</v>
       </c>
       <c r="D8" t="n">
         <v>154</v>
       </c>
       <c r="E8" t="n">
         <v>124</v>
       </c>
       <c r="F8" t="n">
         <v>157</v>
       </c>
       <c r="G8" t="n">
         <v>143</v>
       </c>
       <c r="H8" t="n">
         <v>171</v>
       </c>
       <c r="I8" t="n">
         <v>157</v>
       </c>
       <c r="J8" t="n">
         <v>141</v>
       </c>
       <c r="K8" t="n">
         <v>175</v>
       </c>
       <c r="L8" t="n">
         <v>226</v>
       </c>
       <c r="M8" t="n">
         <v>205</v>
       </c>
       <c r="N8" t="n">
         <v>176</v>
       </c>
       <c r="O8" t="n">
         <v>163</v>
       </c>
+      <c r="P8" t="n">
+        <v>226</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="C9" t="n">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D9" t="n">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="E9" t="n">
-        <v>195</v>
+        <v>144</v>
       </c>
       <c r="F9" t="n">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="G9" t="n">
-        <v>207</v>
+        <v>164</v>
       </c>
       <c r="H9" t="n">
         <v>213</v>
       </c>
       <c r="I9" t="n">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="J9" t="n">
-        <v>213</v>
+        <v>168</v>
       </c>
       <c r="K9" t="n">
-        <v>199</v>
+        <v>219</v>
       </c>
       <c r="L9" t="n">
-        <v>212</v>
+        <v>290</v>
       </c>
       <c r="M9" t="n">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="N9" t="n">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="O9" t="n">
-        <v>214</v>
+        <v>204</v>
+      </c>
+      <c r="P9" t="n">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4589,477 +4830,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.03</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.02</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.74</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.74</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>857</v>
       </c>
       <c r="C8" t="n">
         <v>803</v>
       </c>
       <c r="D8" t="n">
         <v>828</v>
       </c>
       <c r="E8" t="n">
         <v>840</v>
       </c>
       <c r="F8" t="n">
         <v>833</v>
       </c>
       <c r="G8" t="n">
         <v>839</v>
       </c>
       <c r="H8" t="n">
         <v>813</v>
       </c>
       <c r="I8" t="n">
         <v>821</v>
       </c>
       <c r="J8" t="n">
         <v>837</v>
       </c>
       <c r="K8" t="n">
         <v>794</v>
       </c>
       <c r="L8" t="n">
         <v>778</v>
       </c>
       <c r="M8" t="n">
         <v>766</v>
       </c>
       <c r="N8" t="n">
         <v>785</v>
       </c>
       <c r="O8" t="n">
         <v>794</v>
       </c>
+      <c r="P8" t="n">
+        <v>734</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>839</v>
+        <v>869</v>
       </c>
       <c r="C9" t="n">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="D9" t="n">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="E9" t="n">
+        <v>854</v>
+      </c>
+      <c r="F9" t="n">
+        <v>832</v>
+      </c>
+      <c r="G9" t="n">
+        <v>844</v>
+      </c>
+      <c r="H9" t="n">
         <v>820</v>
       </c>
-      <c r="F9" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I9" t="n">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="J9" t="n">
-        <v>815</v>
+        <v>844</v>
       </c>
       <c r="K9" t="n">
-        <v>815</v>
+        <v>789</v>
       </c>
       <c r="L9" t="n">
-        <v>820</v>
+        <v>780</v>
       </c>
       <c r="M9" t="n">
+        <v>760</v>
+      </c>
+      <c r="N9" t="n">
+        <v>780</v>
+      </c>
+      <c r="O9" t="n">
+        <v>786</v>
+      </c>
+      <c r="P9" t="n">
         <v>803</v>
-      </c>
-[...4 lines deleted...]
-        <v>791</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5094,477 +5365,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.8</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.79</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.8100000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>457</v>
       </c>
       <c r="C8" t="n">
         <v>441</v>
       </c>
       <c r="D8" t="n">
         <v>470</v>
       </c>
       <c r="E8" t="n">
         <v>469</v>
       </c>
       <c r="F8" t="n">
         <v>463</v>
       </c>
       <c r="G8" t="n">
         <v>461</v>
       </c>
       <c r="H8" t="n">
         <v>455</v>
       </c>
       <c r="I8" t="n">
         <v>463</v>
       </c>
       <c r="J8" t="n">
         <v>469</v>
       </c>
       <c r="K8" t="n">
         <v>466</v>
       </c>
       <c r="L8" t="n">
         <v>457</v>
       </c>
       <c r="M8" t="n">
         <v>455</v>
       </c>
       <c r="N8" t="n">
         <v>447</v>
       </c>
       <c r="O8" t="n">
         <v>449</v>
       </c>
+      <c r="P8" t="n">
+        <v>465</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>473</v>
+      </c>
+      <c r="C9" t="n">
+        <v>459</v>
+      </c>
+      <c r="D9" t="n">
+        <v>485</v>
+      </c>
+      <c r="E9" t="n">
         <v>484</v>
       </c>
-      <c r="C9" t="n">
-[...2 lines deleted...]
-      <c r="D9" t="n">
+      <c r="F9" t="n">
+        <v>479</v>
+      </c>
+      <c r="G9" t="n">
+        <v>475</v>
+      </c>
+      <c r="H9" t="n">
+        <v>467</v>
+      </c>
+      <c r="I9" t="n">
         <v>476</v>
       </c>
-      <c r="E9" t="n">
+      <c r="J9" t="n">
+        <v>484</v>
+      </c>
+      <c r="K9" t="n">
+        <v>482</v>
+      </c>
+      <c r="L9" t="n">
+        <v>472</v>
+      </c>
+      <c r="M9" t="n">
+        <v>474</v>
+      </c>
+      <c r="N9" t="n">
+        <v>462</v>
+      </c>
+      <c r="O9" t="n">
+        <v>467</v>
+      </c>
+      <c r="P9" t="n">
         <v>475</v>
-      </c>
-[...28 lines deleted...]
-        <v>471</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5599,477 +5900,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.83</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>519</v>
       </c>
       <c r="C8" t="n">
         <v>522</v>
       </c>
       <c r="D8" t="n">
         <v>525</v>
       </c>
       <c r="E8" t="n">
         <v>530</v>
       </c>
       <c r="F8" t="n">
         <v>530</v>
       </c>
       <c r="G8" t="n">
         <v>519</v>
       </c>
       <c r="H8" t="n">
         <v>536</v>
       </c>
       <c r="I8" t="n">
         <v>535</v>
       </c>
       <c r="J8" t="n">
         <v>511</v>
       </c>
       <c r="K8" t="n">
         <v>517</v>
       </c>
       <c r="L8" t="n">
         <v>524</v>
       </c>
       <c r="M8" t="n">
         <v>520</v>
       </c>
       <c r="N8" t="n">
         <v>534</v>
       </c>
       <c r="O8" t="n">
         <v>530</v>
       </c>
+      <c r="P8" t="n">
+        <v>522</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="C9" t="n">
+        <v>459</v>
+      </c>
+      <c r="D9" t="n">
+        <v>464</v>
+      </c>
+      <c r="E9" t="n">
+        <v>465</v>
+      </c>
+      <c r="F9" t="n">
+        <v>470</v>
+      </c>
+      <c r="G9" t="n">
+        <v>456</v>
+      </c>
+      <c r="H9" t="n">
+        <v>464</v>
+      </c>
+      <c r="I9" t="n">
+        <v>471</v>
+      </c>
+      <c r="J9" t="n">
         <v>451</v>
-      </c>
-[...19 lines deleted...]
-        <v>457</v>
       </c>
       <c r="K9" t="n">
         <v>462</v>
       </c>
       <c r="L9" t="n">
+        <v>464</v>
+      </c>
+      <c r="M9" t="n">
+        <v>462</v>
+      </c>
+      <c r="N9" t="n">
+        <v>475</v>
+      </c>
+      <c r="O9" t="n">
         <v>468</v>
       </c>
-      <c r="M9" t="n">
+      <c r="P9" t="n">
         <v>459</v>
-      </c>
-[...4 lines deleted...]
-        <v>455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6104,477 +6435,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O3" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="P3" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>938</v>
       </c>
       <c r="C8" t="n">
         <v>906</v>
       </c>
       <c r="D8" t="n">
         <v>915</v>
       </c>
       <c r="E8" t="n">
         <v>909</v>
       </c>
       <c r="F8" t="n">
         <v>913</v>
       </c>
       <c r="G8" t="n">
         <v>905</v>
       </c>
       <c r="H8" t="n">
         <v>929</v>
       </c>
       <c r="I8" t="n">
         <v>925</v>
       </c>
       <c r="J8" t="n">
         <v>916</v>
       </c>
       <c r="K8" t="n">
         <v>923</v>
       </c>
       <c r="L8" t="n">
         <v>958</v>
       </c>
       <c r="M8" t="n">
         <v>934</v>
       </c>
       <c r="N8" t="n">
         <v>901</v>
       </c>
       <c r="O8" t="n">
         <v>914</v>
       </c>
+      <c r="P8" t="n">
+        <v>927</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="C9" t="n">
-        <v>941</v>
+        <v>921</v>
       </c>
       <c r="D9" t="n">
-        <v>955</v>
+        <v>932</v>
       </c>
       <c r="E9" t="n">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="F9" t="n">
-        <v>968</v>
+        <v>922</v>
       </c>
       <c r="G9" t="n">
-        <v>942</v>
+        <v>913</v>
       </c>
       <c r="H9" t="n">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="I9" t="n">
-        <v>956</v>
+        <v>937</v>
       </c>
       <c r="J9" t="n">
-        <v>942</v>
+        <v>936</v>
       </c>
       <c r="K9" t="n">
+        <v>958</v>
+      </c>
+      <c r="L9" t="n">
+        <v>1010</v>
+      </c>
+      <c r="M9" t="n">
+        <v>976</v>
+      </c>
+      <c r="N9" t="n">
+        <v>917</v>
+      </c>
+      <c r="O9" t="n">
         <v>937</v>
       </c>
-      <c r="L9" t="n">
-[...9 lines deleted...]
-        <v>927</v>
+      <c r="P9" t="n">
+        <v>939</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6609,477 +6970,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.85</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1073</v>
       </c>
       <c r="C8" t="n">
         <v>1035</v>
       </c>
       <c r="D8" t="n">
         <v>1062</v>
       </c>
       <c r="E8" t="n">
         <v>1054</v>
       </c>
       <c r="F8" t="n">
         <v>1070</v>
       </c>
       <c r="G8" t="n">
         <v>1057</v>
       </c>
       <c r="H8" t="n">
         <v>1046</v>
       </c>
       <c r="I8" t="n">
         <v>1051</v>
       </c>
       <c r="J8" t="n">
         <v>1042</v>
       </c>
       <c r="K8" t="n">
         <v>1029</v>
       </c>
       <c r="L8" t="n">
         <v>1027</v>
       </c>
       <c r="M8" t="n">
         <v>1012</v>
       </c>
       <c r="N8" t="n">
         <v>1041</v>
       </c>
       <c r="O8" t="n">
         <v>1022</v>
       </c>
+      <c r="P8" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="C9" t="n">
-        <v>997</v>
+        <v>1011</v>
       </c>
       <c r="D9" t="n">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="E9" t="n">
+        <v>1024</v>
+      </c>
+      <c r="F9" t="n">
+        <v>1041</v>
+      </c>
+      <c r="G9" t="n">
+        <v>1026</v>
+      </c>
+      <c r="H9" t="n">
+        <v>1010</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1020</v>
+      </c>
+      <c r="J9" t="n">
+        <v>1011</v>
+      </c>
+      <c r="K9" t="n">
+        <v>995</v>
+      </c>
+      <c r="L9" t="n">
+        <v>996</v>
+      </c>
+      <c r="M9" t="n">
+        <v>981</v>
+      </c>
+      <c r="N9" t="n">
+        <v>1010</v>
+      </c>
+      <c r="O9" t="n">
+        <v>988</v>
+      </c>
+      <c r="P9" t="n">
         <v>1007</v>
-      </c>
-[...28 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7114,477 +7505,507 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.68</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.71</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>253</v>
       </c>
       <c r="C8" t="n">
         <v>243</v>
       </c>
       <c r="D8" t="n">
         <v>230</v>
       </c>
       <c r="E8" t="n">
         <v>240</v>
       </c>
       <c r="F8" t="n">
         <v>235</v>
       </c>
       <c r="G8" t="n">
         <v>219</v>
       </c>
       <c r="H8" t="n">
         <v>195</v>
       </c>
       <c r="I8" t="n">
         <v>243</v>
       </c>
       <c r="J8" t="n">
         <v>246</v>
       </c>
       <c r="K8" t="n">
         <v>226</v>
       </c>
       <c r="L8" t="n">
         <v>257</v>
       </c>
       <c r="M8" t="n">
         <v>267</v>
       </c>
       <c r="N8" t="n">
         <v>242</v>
       </c>
       <c r="O8" t="n">
         <v>228</v>
       </c>
+      <c r="P8" t="n">
+        <v>259</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C9" t="n">
+        <v>256</v>
+      </c>
+      <c r="D9" t="n">
+        <v>234</v>
+      </c>
+      <c r="E9" t="n">
         <v>257</v>
       </c>
-      <c r="D9" t="n">
-[...2 lines deleted...]
-      <c r="E9" t="n">
+      <c r="F9" t="n">
+        <v>244</v>
+      </c>
+      <c r="G9" t="n">
+        <v>232</v>
+      </c>
+      <c r="H9" t="n">
+        <v>213</v>
+      </c>
+      <c r="I9" t="n">
+        <v>253</v>
+      </c>
+      <c r="J9" t="n">
         <v>260</v>
       </c>
-      <c r="F9" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="K9" t="n">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="L9" t="n">
-        <v>253</v>
+        <v>282</v>
       </c>
       <c r="M9" t="n">
-        <v>254</v>
+        <v>295</v>
       </c>
       <c r="N9" t="n">
+        <v>256</v>
+      </c>
+      <c r="O9" t="n">
         <v>243</v>
       </c>
-      <c r="O9" t="n">
-        <v>244</v>
+      <c r="P9" t="n">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>For the following question, by "open relationship" we mean a relationship where two people are in a committed relationship but agree to have sexual relations with other people. Have you ever been, or do you think you could ever be, in an open relationship?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7619,437 +8040,466 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Yes, I have been</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Yes, I currently am</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>No, but I would be open to it</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>No, and I would not be open to it</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.78</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="L6" s="1" t="n">
         <v>0.06</v>
       </c>
-      <c r="K6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Prefer not to say</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>647</v>
       </c>
       <c r="C8" t="n">
         <v>626</v>
       </c>
       <c r="D8" t="n">
         <v>676</v>
       </c>
       <c r="E8" t="n">
         <v>647</v>
       </c>
       <c r="F8" t="n">
         <v>673</v>
       </c>
       <c r="G8" t="n">
         <v>651</v>
       </c>
       <c r="H8" t="n">
         <v>665</v>
       </c>
       <c r="I8" t="n">
         <v>662</v>
       </c>
       <c r="J8" t="n">
         <v>647</v>
       </c>
       <c r="K8" t="n">
         <v>659</v>
       </c>
       <c r="L8" t="n">
         <v>657</v>
       </c>
       <c r="M8" t="n">
         <v>618</v>
       </c>
       <c r="N8" t="n">
         <v>649</v>
       </c>
       <c r="O8" t="n">
         <v>647</v>
       </c>
+      <c r="P8" t="n">
+        <v>632</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>653</v>
+        <v>639</v>
       </c>
       <c r="C9" t="n">
+        <v>609</v>
+      </c>
+      <c r="D9" t="n">
+        <v>659</v>
+      </c>
+      <c r="E9" t="n">
         <v>632</v>
       </c>
-      <c r="D9" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="n">
-        <v>646</v>
+        <v>659</v>
       </c>
       <c r="G9" t="n">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="H9" t="n">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="I9" t="n">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="J9" t="n">
-        <v>640</v>
+        <v>627</v>
       </c>
       <c r="K9" t="n">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="L9" t="n">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="M9" t="n">
-        <v>635</v>
+        <v>615</v>
       </c>
       <c r="N9" t="n">
+        <v>638</v>
+      </c>
+      <c r="O9" t="n">
         <v>631</v>
       </c>
-      <c r="O9" t="n">
-        <v>636</v>
+      <c r="P9" t="n">
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>