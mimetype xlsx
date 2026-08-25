--- v0 (2026-06-30)
+++ v1 (2026-08-25)
@@ -448,51 +448,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -549,50 +549,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1017,50 +1019,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1300,50 +1312,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -1583,50 +1601,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -1866,50 +1890,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2149,50 +2179,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2432,50 +2468,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2715,50 +2757,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1931</v>
       </c>
       <c r="C8" t="n">
         <v>2059</v>
       </c>
       <c r="D8" t="n">
         <v>1973</v>
       </c>
       <c r="E8" t="n">
         <v>1988</v>
       </c>
       <c r="F8" t="n">
         <v>1993</v>
       </c>
       <c r="G8" t="n">
         <v>1956</v>
       </c>
@@ -2998,50 +3046,56 @@
       </c>
       <c r="CH8" t="n">
         <v>2007</v>
       </c>
       <c r="CI8" t="n">
         <v>2007</v>
       </c>
       <c r="CJ8" t="n">
         <v>2009</v>
       </c>
       <c r="CK8" t="n">
         <v>2022</v>
       </c>
       <c r="CL8" t="n">
         <v>2017</v>
       </c>
       <c r="CM8" t="n">
         <v>2002</v>
       </c>
       <c r="CN8" t="n">
         <v>2001</v>
       </c>
       <c r="CO8" t="n">
         <v>2011</v>
       </c>
+      <c r="CP8" t="n">
+        <v>2016</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>2012</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1954</v>
       </c>
       <c r="C9" t="n">
         <v>2081</v>
       </c>
       <c r="D9" t="n">
         <v>1955</v>
       </c>
       <c r="E9" t="n">
         <v>1986</v>
       </c>
       <c r="F9" t="n">
         <v>2007</v>
       </c>
       <c r="G9" t="n">
         <v>1989</v>
       </c>
@@ -3280,64 +3334,70 @@
         <v>2007</v>
       </c>
       <c r="CH9" t="n">
         <v>2001</v>
       </c>
       <c r="CI9" t="n">
         <v>2009</v>
       </c>
       <c r="CJ9" t="n">
         <v>2008</v>
       </c>
       <c r="CK9" t="n">
         <v>2020</v>
       </c>
       <c r="CL9" t="n">
         <v>2024</v>
       </c>
       <c r="CM9" t="n">
         <v>2002</v>
       </c>
       <c r="CN9" t="n">
         <v>2020</v>
       </c>
       <c r="CO9" t="n">
         <v>2011</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>2016</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>2012</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3394,50 +3454,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3862,50 +3924,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -4145,50 +4217,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -4428,50 +4506,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -4711,50 +4795,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4994,50 +5084,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5277,50 +5373,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5560,50 +5662,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>321</v>
       </c>
       <c r="C8" t="n">
         <v>352</v>
       </c>
       <c r="D8" t="n">
         <v>329</v>
       </c>
       <c r="E8" t="n">
         <v>332</v>
       </c>
       <c r="F8" t="n">
         <v>333</v>
       </c>
       <c r="G8" t="n">
         <v>323</v>
       </c>
@@ -5843,50 +5951,56 @@
       </c>
       <c r="CH8" t="n">
         <v>335</v>
       </c>
       <c r="CI8" t="n">
         <v>327</v>
       </c>
       <c r="CJ8" t="n">
         <v>331</v>
       </c>
       <c r="CK8" t="n">
         <v>347</v>
       </c>
       <c r="CL8" t="n">
         <v>334</v>
       </c>
       <c r="CM8" t="n">
         <v>344</v>
       </c>
       <c r="CN8" t="n">
         <v>349</v>
       </c>
       <c r="CO8" t="n">
         <v>337</v>
       </c>
+      <c r="CP8" t="n">
+        <v>348</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>325</v>
       </c>
       <c r="C9" t="n">
         <v>354</v>
       </c>
       <c r="D9" t="n">
         <v>322</v>
       </c>
       <c r="E9" t="n">
         <v>328</v>
       </c>
       <c r="F9" t="n">
         <v>339</v>
       </c>
       <c r="G9" t="n">
         <v>320</v>
       </c>
@@ -6124,65 +6238,71 @@
       <c r="CG9" t="n">
         <v>328</v>
       </c>
       <c r="CH9" t="n">
         <v>333</v>
       </c>
       <c r="CI9" t="n">
         <v>329</v>
       </c>
       <c r="CJ9" t="n">
         <v>325</v>
       </c>
       <c r="CK9" t="n">
         <v>341</v>
       </c>
       <c r="CL9" t="n">
         <v>335</v>
       </c>
       <c r="CM9" t="n">
         <v>339</v>
       </c>
       <c r="CN9" t="n">
         <v>360</v>
       </c>
       <c r="CO9" t="n">
+        <v>332</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>333</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6239,50 +6359,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6707,50 +6829,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -6990,50 +7122,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -7273,50 +7411,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -7556,50 +7700,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7839,50 +7989,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8122,50 +8278,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8405,50 +8567,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>465</v>
       </c>
       <c r="C8" t="n">
         <v>493</v>
       </c>
       <c r="D8" t="n">
         <v>489</v>
       </c>
       <c r="E8" t="n">
         <v>476</v>
       </c>
       <c r="F8" t="n">
         <v>484</v>
       </c>
       <c r="G8" t="n">
         <v>467</v>
       </c>
@@ -8688,50 +8856,56 @@
       </c>
       <c r="CH8" t="n">
         <v>486</v>
       </c>
       <c r="CI8" t="n">
         <v>478</v>
       </c>
       <c r="CJ8" t="n">
         <v>490</v>
       </c>
       <c r="CK8" t="n">
         <v>484</v>
       </c>
       <c r="CL8" t="n">
         <v>484</v>
       </c>
       <c r="CM8" t="n">
         <v>483</v>
       </c>
       <c r="CN8" t="n">
         <v>485</v>
       </c>
       <c r="CO8" t="n">
         <v>474</v>
       </c>
+      <c r="CP8" t="n">
+        <v>487</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>491</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>465</v>
       </c>
       <c r="C9" t="n">
         <v>487</v>
       </c>
       <c r="D9" t="n">
         <v>476</v>
       </c>
       <c r="E9" t="n">
         <v>470</v>
       </c>
       <c r="F9" t="n">
         <v>478</v>
       </c>
       <c r="G9" t="n">
         <v>452</v>
       </c>
@@ -8969,65 +9143,71 @@
       <c r="CG9" t="n">
         <v>465</v>
       </c>
       <c r="CH9" t="n">
         <v>477</v>
       </c>
       <c r="CI9" t="n">
         <v>473</v>
       </c>
       <c r="CJ9" t="n">
         <v>479</v>
       </c>
       <c r="CK9" t="n">
         <v>476</v>
       </c>
       <c r="CL9" t="n">
         <v>480</v>
       </c>
       <c r="CM9" t="n">
         <v>476</v>
       </c>
       <c r="CN9" t="n">
         <v>482</v>
       </c>
       <c r="CO9" t="n">
+        <v>481</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>482</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9084,50 +9264,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9552,50 +9734,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -9835,50 +10027,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -10118,50 +10316,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -10401,50 +10605,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -10684,50 +10894,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10967,50 +11183,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11250,50 +11472,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>165</v>
       </c>
       <c r="C8" t="n">
         <v>195</v>
       </c>
       <c r="D8" t="n">
         <v>156</v>
       </c>
       <c r="E8" t="n">
         <v>175</v>
       </c>
       <c r="F8" t="n">
         <v>172</v>
       </c>
       <c r="G8" t="n">
         <v>171</v>
       </c>
@@ -11533,50 +11761,56 @@
       </c>
       <c r="CH8" t="n">
         <v>167</v>
       </c>
       <c r="CI8" t="n">
         <v>183</v>
       </c>
       <c r="CJ8" t="n">
         <v>167</v>
       </c>
       <c r="CK8" t="n">
         <v>185</v>
       </c>
       <c r="CL8" t="n">
         <v>156</v>
       </c>
       <c r="CM8" t="n">
         <v>173</v>
       </c>
       <c r="CN8" t="n">
         <v>157</v>
       </c>
       <c r="CO8" t="n">
         <v>160</v>
       </c>
+      <c r="CP8" t="n">
+        <v>180</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>167</v>
       </c>
       <c r="C9" t="n">
         <v>207</v>
       </c>
       <c r="D9" t="n">
         <v>166</v>
       </c>
       <c r="E9" t="n">
         <v>178</v>
       </c>
       <c r="F9" t="n">
         <v>170</v>
       </c>
       <c r="G9" t="n">
         <v>186</v>
       </c>
@@ -11814,65 +12048,71 @@
       <c r="CG9" t="n">
         <v>162</v>
       </c>
       <c r="CH9" t="n">
         <v>168</v>
       </c>
       <c r="CI9" t="n">
         <v>183</v>
       </c>
       <c r="CJ9" t="n">
         <v>167</v>
       </c>
       <c r="CK9" t="n">
         <v>180</v>
       </c>
       <c r="CL9" t="n">
         <v>159</v>
       </c>
       <c r="CM9" t="n">
         <v>179</v>
       </c>
       <c r="CN9" t="n">
         <v>158</v>
       </c>
       <c r="CO9" t="n">
+        <v>175</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>175</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11929,50 +12169,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12397,50 +12639,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -12680,50 +12932,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -12963,50 +13221,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -13246,50 +13510,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13529,50 +13799,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -13812,50 +14088,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14095,50 +14377,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>97</v>
       </c>
       <c r="C8" t="n">
         <v>117</v>
       </c>
       <c r="D8" t="n">
         <v>105</v>
       </c>
       <c r="E8" t="n">
         <v>101</v>
       </c>
       <c r="F8" t="n">
         <v>99</v>
       </c>
       <c r="G8" t="n">
         <v>100</v>
       </c>
@@ -14378,50 +14666,56 @@
       </c>
       <c r="CH8" t="n">
         <v>100</v>
       </c>
       <c r="CI8" t="n">
         <v>103</v>
       </c>
       <c r="CJ8" t="n">
         <v>103</v>
       </c>
       <c r="CK8" t="n">
         <v>63</v>
       </c>
       <c r="CL8" t="n">
         <v>104</v>
       </c>
       <c r="CM8" t="n">
         <v>104</v>
       </c>
       <c r="CN8" t="n">
         <v>103</v>
       </c>
       <c r="CO8" t="n">
         <v>103</v>
       </c>
+      <c r="CP8" t="n">
+        <v>105</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>96</v>
       </c>
       <c r="C9" t="n">
         <v>116</v>
       </c>
       <c r="D9" t="n">
         <v>100</v>
       </c>
       <c r="E9" t="n">
         <v>101</v>
       </c>
       <c r="F9" t="n">
         <v>99</v>
       </c>
       <c r="G9" t="n">
         <v>98</v>
       </c>
@@ -14659,65 +14953,71 @@
       <c r="CG9" t="n">
         <v>100</v>
       </c>
       <c r="CH9" t="n">
         <v>99</v>
       </c>
       <c r="CI9" t="n">
         <v>99</v>
       </c>
       <c r="CJ9" t="n">
         <v>102</v>
       </c>
       <c r="CK9" t="n">
         <v>66</v>
       </c>
       <c r="CL9" t="n">
         <v>102</v>
       </c>
       <c r="CM9" t="n">
         <v>108</v>
       </c>
       <c r="CN9" t="n">
         <v>103</v>
       </c>
       <c r="CO9" t="n">
+        <v>99</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>99</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14774,50 +15074,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15242,50 +15544,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -15525,50 +15837,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -15808,50 +16126,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -16091,50 +16415,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -16374,50 +16704,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16657,50 +16993,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16940,50 +17282,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1109</v>
       </c>
       <c r="C8" t="n">
         <v>1177</v>
       </c>
       <c r="D8" t="n">
         <v>1189</v>
       </c>
       <c r="E8" t="n">
         <v>1176</v>
       </c>
       <c r="F8" t="n">
         <v>1192</v>
       </c>
       <c r="G8" t="n">
         <v>1143</v>
       </c>
@@ -17223,50 +17571,56 @@
       </c>
       <c r="CH8" t="n">
         <v>1205</v>
       </c>
       <c r="CI8" t="n">
         <v>1200</v>
       </c>
       <c r="CJ8" t="n">
         <v>1200</v>
       </c>
       <c r="CK8" t="n">
         <v>1211</v>
       </c>
       <c r="CL8" t="n">
         <v>1215</v>
       </c>
       <c r="CM8" t="n">
         <v>1215</v>
       </c>
       <c r="CN8" t="n">
         <v>1213</v>
       </c>
       <c r="CO8" t="n">
         <v>1210</v>
       </c>
+      <c r="CP8" t="n">
+        <v>1219</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>1212</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1066</v>
       </c>
       <c r="C9" t="n">
         <v>1117</v>
       </c>
       <c r="D9" t="n">
         <v>1117</v>
       </c>
       <c r="E9" t="n">
         <v>1110</v>
       </c>
       <c r="F9" t="n">
         <v>1131</v>
       </c>
       <c r="G9" t="n">
         <v>1100</v>
       </c>
@@ -17505,64 +17859,70 @@
         <v>1147</v>
       </c>
       <c r="CH9" t="n">
         <v>1151</v>
       </c>
       <c r="CI9" t="n">
         <v>1140</v>
       </c>
       <c r="CJ9" t="n">
         <v>1139</v>
       </c>
       <c r="CK9" t="n">
         <v>1161</v>
       </c>
       <c r="CL9" t="n">
         <v>1160</v>
       </c>
       <c r="CM9" t="n">
         <v>1150</v>
       </c>
       <c r="CN9" t="n">
         <v>1182</v>
       </c>
       <c r="CO9" t="n">
         <v>1146</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>1149</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>1147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17619,50 +17979,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18087,50 +18449,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18370,50 +18742,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -18653,50 +19031,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -18936,50 +19320,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19219,50 +19609,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19502,50 +19898,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19785,50 +20187,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>822</v>
       </c>
       <c r="C8" t="n">
         <v>882</v>
       </c>
       <c r="D8" t="n">
         <v>784</v>
       </c>
       <c r="E8" t="n">
         <v>812</v>
       </c>
       <c r="F8" t="n">
         <v>801</v>
       </c>
       <c r="G8" t="n">
         <v>813</v>
       </c>
@@ -20068,50 +20476,56 @@
       </c>
       <c r="CH8" t="n">
         <v>802</v>
       </c>
       <c r="CI8" t="n">
         <v>807</v>
       </c>
       <c r="CJ8" t="n">
         <v>809</v>
       </c>
       <c r="CK8" t="n">
         <v>811</v>
       </c>
       <c r="CL8" t="n">
         <v>802</v>
       </c>
       <c r="CM8" t="n">
         <v>787</v>
       </c>
       <c r="CN8" t="n">
         <v>788</v>
       </c>
       <c r="CO8" t="n">
         <v>801</v>
       </c>
+      <c r="CP8" t="n">
+        <v>797</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>800</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>888</v>
       </c>
       <c r="C9" t="n">
         <v>964</v>
       </c>
       <c r="D9" t="n">
         <v>838</v>
       </c>
       <c r="E9" t="n">
         <v>876</v>
       </c>
       <c r="F9" t="n">
         <v>876</v>
       </c>
       <c r="G9" t="n">
         <v>889</v>
       </c>
@@ -20349,65 +20763,71 @@
       <c r="CG9" t="n">
         <v>859</v>
       </c>
       <c r="CH9" t="n">
         <v>850</v>
       </c>
       <c r="CI9" t="n">
         <v>869</v>
       </c>
       <c r="CJ9" t="n">
         <v>869</v>
       </c>
       <c r="CK9" t="n">
         <v>859</v>
       </c>
       <c r="CL9" t="n">
         <v>864</v>
       </c>
       <c r="CM9" t="n">
         <v>852</v>
       </c>
       <c r="CN9" t="n">
         <v>837</v>
       </c>
       <c r="CO9" t="n">
+        <v>865</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>867</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>865</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20464,50 +20884,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20932,50 +21354,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -21215,50 +21647,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -21498,50 +21936,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -21781,50 +22225,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -22064,50 +22514,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22347,50 +22803,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -22630,50 +23092,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>181</v>
       </c>
       <c r="C8" t="n">
         <v>202</v>
       </c>
       <c r="D8" t="n">
         <v>162</v>
       </c>
       <c r="E8" t="n">
         <v>173</v>
       </c>
       <c r="F8" t="n">
         <v>192</v>
       </c>
       <c r="G8" t="n">
         <v>208</v>
       </c>
@@ -22913,50 +23381,56 @@
       </c>
       <c r="CH8" t="n">
         <v>169</v>
       </c>
       <c r="CI8" t="n">
         <v>158</v>
       </c>
       <c r="CJ8" t="n">
         <v>194</v>
       </c>
       <c r="CK8" t="n">
         <v>203</v>
       </c>
       <c r="CL8" t="n">
         <v>175</v>
       </c>
       <c r="CM8" t="n">
         <v>180</v>
       </c>
       <c r="CN8" t="n">
         <v>240</v>
       </c>
       <c r="CO8" t="n">
         <v>242</v>
       </c>
+      <c r="CP8" t="n">
+        <v>239</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>215</v>
       </c>
       <c r="C9" t="n">
         <v>244</v>
       </c>
       <c r="D9" t="n">
         <v>185</v>
       </c>
       <c r="E9" t="n">
         <v>207</v>
       </c>
       <c r="F9" t="n">
         <v>231</v>
       </c>
       <c r="G9" t="n">
         <v>269</v>
       </c>
@@ -23194,65 +23668,71 @@
       <c r="CG9" t="n">
         <v>208</v>
       </c>
       <c r="CH9" t="n">
         <v>205</v>
       </c>
       <c r="CI9" t="n">
         <v>191</v>
       </c>
       <c r="CJ9" t="n">
         <v>241</v>
       </c>
       <c r="CK9" t="n">
         <v>247</v>
       </c>
       <c r="CL9" t="n">
         <v>213</v>
       </c>
       <c r="CM9" t="n">
         <v>226</v>
       </c>
       <c r="CN9" t="n">
         <v>303</v>
       </c>
       <c r="CO9" t="n">
+        <v>223</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>224</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23309,50 +23789,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23777,50 +24259,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -24060,50 +24552,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -24343,50 +24841,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -24626,50 +25130,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -24909,50 +25419,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -25192,50 +25708,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -25475,50 +25997,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>813</v>
       </c>
       <c r="C8" t="n">
         <v>855</v>
       </c>
       <c r="D8" t="n">
         <v>821</v>
       </c>
       <c r="E8" t="n">
         <v>844</v>
       </c>
       <c r="F8" t="n">
         <v>845</v>
       </c>
       <c r="G8" t="n">
         <v>814</v>
       </c>
@@ -25758,50 +26286,56 @@
       </c>
       <c r="CH8" t="n">
         <v>840</v>
       </c>
       <c r="CI8" t="n">
         <v>848</v>
       </c>
       <c r="CJ8" t="n">
         <v>820</v>
       </c>
       <c r="CK8" t="n">
         <v>821</v>
       </c>
       <c r="CL8" t="n">
         <v>853</v>
       </c>
       <c r="CM8" t="n">
         <v>825</v>
       </c>
       <c r="CN8" t="n">
         <v>763</v>
       </c>
       <c r="CO8" t="n">
         <v>775</v>
       </c>
+      <c r="CP8" t="n">
+        <v>790</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>785</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>835</v>
       </c>
       <c r="C9" t="n">
         <v>874</v>
       </c>
       <c r="D9" t="n">
         <v>833</v>
       </c>
       <c r="E9" t="n">
         <v>851</v>
       </c>
       <c r="F9" t="n">
         <v>871</v>
       </c>
       <c r="G9" t="n">
         <v>825</v>
       </c>
@@ -26039,65 +26573,71 @@
       <c r="CG9" t="n">
         <v>845</v>
       </c>
       <c r="CH9" t="n">
         <v>843</v>
       </c>
       <c r="CI9" t="n">
         <v>859</v>
       </c>
       <c r="CJ9" t="n">
         <v>819</v>
       </c>
       <c r="CK9" t="n">
         <v>818</v>
       </c>
       <c r="CL9" t="n">
         <v>860</v>
       </c>
       <c r="CM9" t="n">
         <v>823</v>
       </c>
       <c r="CN9" t="n">
         <v>761</v>
       </c>
       <c r="CO9" t="n">
+        <v>843</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>845</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>843</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26154,50 +26694,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26622,50 +27164,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26905,50 +27457,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -27188,50 +27746,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -27471,50 +28035,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.52</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -27754,50 +28324,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -28037,50 +28613,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -28320,50 +28902,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>459</v>
       </c>
       <c r="C8" t="n">
         <v>476</v>
       </c>
       <c r="D8" t="n">
         <v>466</v>
       </c>
       <c r="E8" t="n">
         <v>460</v>
       </c>
       <c r="F8" t="n">
         <v>453</v>
       </c>
       <c r="G8" t="n">
         <v>444</v>
       </c>
@@ -28603,50 +29191,56 @@
       </c>
       <c r="CH8" t="n">
         <v>456</v>
       </c>
       <c r="CI8" t="n">
         <v>476</v>
       </c>
       <c r="CJ8" t="n">
         <v>442</v>
       </c>
       <c r="CK8" t="n">
         <v>471</v>
       </c>
       <c r="CL8" t="n">
         <v>459</v>
       </c>
       <c r="CM8" t="n">
         <v>465</v>
       </c>
       <c r="CN8" t="n">
         <v>467</v>
       </c>
       <c r="CO8" t="n">
         <v>470</v>
       </c>
+      <c r="CP8" t="n">
+        <v>451</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>457</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>478</v>
       </c>
       <c r="C9" t="n">
         <v>498</v>
       </c>
       <c r="D9" t="n">
         <v>476</v>
       </c>
       <c r="E9" t="n">
         <v>475</v>
       </c>
       <c r="F9" t="n">
         <v>466</v>
       </c>
       <c r="G9" t="n">
         <v>459</v>
       </c>
@@ -28884,65 +29478,71 @@
       <c r="CG9" t="n">
         <v>492</v>
       </c>
       <c r="CH9" t="n">
         <v>474</v>
       </c>
       <c r="CI9" t="n">
         <v>495</v>
       </c>
       <c r="CJ9" t="n">
         <v>458</v>
       </c>
       <c r="CK9" t="n">
         <v>485</v>
       </c>
       <c r="CL9" t="n">
         <v>479</v>
       </c>
       <c r="CM9" t="n">
         <v>480</v>
       </c>
       <c r="CN9" t="n">
         <v>483</v>
       </c>
       <c r="CO9" t="n">
+        <v>481</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>482</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28999,50 +29599,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29467,50 +30069,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -29750,50 +30362,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -30033,50 +30651,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.54</v>
       </c>
@@ -30316,50 +30940,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -30599,50 +31229,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30882,50 +31518,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -31165,50 +31807,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>478</v>
       </c>
       <c r="C8" t="n">
         <v>526</v>
       </c>
       <c r="D8" t="n">
         <v>524</v>
       </c>
       <c r="E8" t="n">
         <v>511</v>
       </c>
       <c r="F8" t="n">
         <v>503</v>
       </c>
       <c r="G8" t="n">
         <v>490</v>
       </c>
@@ -31448,50 +32096,56 @@
       </c>
       <c r="CH8" t="n">
         <v>542</v>
       </c>
       <c r="CI8" t="n">
         <v>525</v>
       </c>
       <c r="CJ8" t="n">
         <v>553</v>
       </c>
       <c r="CK8" t="n">
         <v>527</v>
       </c>
       <c r="CL8" t="n">
         <v>530</v>
       </c>
       <c r="CM8" t="n">
         <v>532</v>
       </c>
       <c r="CN8" t="n">
         <v>531</v>
       </c>
       <c r="CO8" t="n">
         <v>524</v>
       </c>
+      <c r="CP8" t="n">
+        <v>536</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>427</v>
       </c>
       <c r="C9" t="n">
         <v>465</v>
       </c>
       <c r="D9" t="n">
         <v>460</v>
       </c>
       <c r="E9" t="n">
         <v>452</v>
       </c>
       <c r="F9" t="n">
         <v>439</v>
       </c>
       <c r="G9" t="n">
         <v>435</v>
       </c>
@@ -31729,65 +32383,71 @@
       <c r="CG9" t="n">
         <v>462</v>
       </c>
       <c r="CH9" t="n">
         <v>479</v>
       </c>
       <c r="CI9" t="n">
         <v>463</v>
       </c>
       <c r="CJ9" t="n">
         <v>490</v>
       </c>
       <c r="CK9" t="n">
         <v>471</v>
       </c>
       <c r="CL9" t="n">
         <v>472</v>
       </c>
       <c r="CM9" t="n">
         <v>473</v>
       </c>
       <c r="CN9" t="n">
         <v>472</v>
       </c>
       <c r="CO9" t="n">
+        <v>465</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>466</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31844,50 +32504,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32312,50 +32974,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -32595,50 +33267,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -32878,50 +33556,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -33161,50 +33845,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -33444,50 +34134,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -33727,50 +34423,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34010,50 +34712,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>901</v>
       </c>
       <c r="C8" t="n">
         <v>957</v>
       </c>
       <c r="D8" t="n">
         <v>912</v>
       </c>
       <c r="E8" t="n">
         <v>917</v>
       </c>
       <c r="F8" t="n">
         <v>935</v>
       </c>
       <c r="G8" t="n">
         <v>939</v>
       </c>
@@ -34293,50 +35001,56 @@
       </c>
       <c r="CH8" t="n">
         <v>964</v>
       </c>
       <c r="CI8" t="n">
         <v>951</v>
       </c>
       <c r="CJ8" t="n">
         <v>949</v>
       </c>
       <c r="CK8" t="n">
         <v>958</v>
       </c>
       <c r="CL8" t="n">
         <v>952</v>
       </c>
       <c r="CM8" t="n">
         <v>961</v>
       </c>
       <c r="CN8" t="n">
         <v>930</v>
       </c>
       <c r="CO8" t="n">
         <v>958</v>
       </c>
+      <c r="CP8" t="n">
+        <v>951</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>955</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>941</v>
       </c>
       <c r="C9" t="n">
         <v>997</v>
       </c>
       <c r="D9" t="n">
         <v>926</v>
       </c>
       <c r="E9" t="n">
         <v>936</v>
       </c>
       <c r="F9" t="n">
         <v>969</v>
       </c>
       <c r="G9" t="n">
         <v>993</v>
       </c>
@@ -34575,64 +35289,70 @@
         <v>988</v>
       </c>
       <c r="CH9" t="n">
         <v>988</v>
       </c>
       <c r="CI9" t="n">
         <v>978</v>
       </c>
       <c r="CJ9" t="n">
         <v>981</v>
       </c>
       <c r="CK9" t="n">
         <v>992</v>
       </c>
       <c r="CL9" t="n">
         <v>987</v>
       </c>
       <c r="CM9" t="n">
         <v>991</v>
       </c>
       <c r="CN9" t="n">
         <v>979</v>
       </c>
       <c r="CO9" t="n">
         <v>975</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>978</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>976</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34689,50 +35409,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35157,50 +35879,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -35440,50 +36172,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -35723,50 +36461,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -36006,50 +36750,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -36289,50 +37039,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -36572,50 +37328,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -36855,50 +37617,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1030</v>
       </c>
       <c r="C8" t="n">
         <v>1102</v>
       </c>
       <c r="D8" t="n">
         <v>1061</v>
       </c>
       <c r="E8" t="n">
         <v>1071</v>
       </c>
       <c r="F8" t="n">
         <v>1058</v>
       </c>
       <c r="G8" t="n">
         <v>1017</v>
       </c>
@@ -37138,50 +37906,56 @@
       </c>
       <c r="CH8" t="n">
         <v>1043</v>
       </c>
       <c r="CI8" t="n">
         <v>1056</v>
       </c>
       <c r="CJ8" t="n">
         <v>1060</v>
       </c>
       <c r="CK8" t="n">
         <v>1064</v>
       </c>
       <c r="CL8" t="n">
         <v>1065</v>
       </c>
       <c r="CM8" t="n">
         <v>1041</v>
       </c>
       <c r="CN8" t="n">
         <v>1071</v>
       </c>
       <c r="CO8" t="n">
         <v>1053</v>
       </c>
+      <c r="CP8" t="n">
+        <v>1065</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>1057</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1012</v>
       </c>
       <c r="C9" t="n">
         <v>1084</v>
       </c>
       <c r="D9" t="n">
         <v>1029</v>
       </c>
       <c r="E9" t="n">
         <v>1050</v>
       </c>
       <c r="F9" t="n">
         <v>1038</v>
       </c>
       <c r="G9" t="n">
         <v>996</v>
       </c>
@@ -37419,65 +38193,71 @@
       <c r="CG9" t="n">
         <v>1019</v>
       </c>
       <c r="CH9" t="n">
         <v>1013</v>
       </c>
       <c r="CI9" t="n">
         <v>1030</v>
       </c>
       <c r="CJ9" t="n">
         <v>1027</v>
       </c>
       <c r="CK9" t="n">
         <v>1028</v>
       </c>
       <c r="CL9" t="n">
         <v>1038</v>
       </c>
       <c r="CM9" t="n">
         <v>1011</v>
       </c>
       <c r="CN9" t="n">
         <v>1041</v>
       </c>
       <c r="CO9" t="n">
+        <v>1036</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>1038</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>1036</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37534,50 +38314,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38002,50 +38784,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -38285,50 +39077,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -38568,50 +39366,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -38851,50 +39655,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -39134,50 +39944,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -39417,50 +40233,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -39700,50 +40522,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>257</v>
       </c>
       <c r="C8" t="n">
         <v>229</v>
       </c>
       <c r="D8" t="n">
         <v>245</v>
       </c>
       <c r="E8" t="n">
         <v>246</v>
       </c>
       <c r="F8" t="n">
         <v>244</v>
       </c>
       <c r="G8" t="n">
         <v>261</v>
       </c>
@@ -39983,50 +40811,56 @@
       </c>
       <c r="CH8" t="n">
         <v>252</v>
       </c>
       <c r="CI8" t="n">
         <v>275</v>
       </c>
       <c r="CJ8" t="n">
         <v>258</v>
       </c>
       <c r="CK8" t="n">
         <v>272</v>
       </c>
       <c r="CL8" t="n">
         <v>258</v>
       </c>
       <c r="CM8" t="n">
         <v>240</v>
       </c>
       <c r="CN8" t="n">
         <v>259</v>
       </c>
       <c r="CO8" t="n">
         <v>262</v>
       </c>
+      <c r="CP8" t="n">
+        <v>236</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>261</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>282</v>
       </c>
       <c r="C9" t="n">
         <v>246</v>
       </c>
       <c r="D9" t="n">
         <v>256</v>
       </c>
       <c r="E9" t="n">
         <v>260</v>
       </c>
       <c r="F9" t="n">
         <v>260</v>
       </c>
       <c r="G9" t="n">
         <v>308</v>
       </c>
@@ -40265,64 +41099,70 @@
         <v>285</v>
       </c>
       <c r="CH9" t="n">
         <v>272</v>
       </c>
       <c r="CI9" t="n">
         <v>294</v>
       </c>
       <c r="CJ9" t="n">
         <v>278</v>
       </c>
       <c r="CK9" t="n">
         <v>292</v>
       </c>
       <c r="CL9" t="n">
         <v>274</v>
       </c>
       <c r="CM9" t="n">
         <v>251</v>
       </c>
       <c r="CN9" t="n">
         <v>276</v>
       </c>
       <c r="CO9" t="n">
         <v>271</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>272</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40379,50 +41219,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Clothing retailers (major shops on the high street, out of town or online etc.)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40847,50 +41689,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -41130,50 +41982,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -41413,50 +42271,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -41696,50 +42560,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -41979,50 +42849,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -42262,50 +43138,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -42545,50 +43427,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>626</v>
       </c>
       <c r="C8" t="n">
         <v>673</v>
       </c>
       <c r="D8" t="n">
         <v>649</v>
       </c>
       <c r="E8" t="n">
         <v>658</v>
       </c>
       <c r="F8" t="n">
         <v>661</v>
       </c>
       <c r="G8" t="n">
         <v>634</v>
       </c>
@@ -42828,50 +43716,56 @@
       </c>
       <c r="CH8" t="n">
         <v>667</v>
       </c>
       <c r="CI8" t="n">
         <v>641</v>
       </c>
       <c r="CJ8" t="n">
         <v>660</v>
       </c>
       <c r="CK8" t="n">
         <v>671</v>
       </c>
       <c r="CL8" t="n">
         <v>681</v>
       </c>
       <c r="CM8" t="n">
         <v>658</v>
       </c>
       <c r="CN8" t="n">
         <v>648</v>
       </c>
       <c r="CO8" t="n">
         <v>675</v>
       </c>
+      <c r="CP8" t="n">
+        <v>660</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>672</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>619</v>
       </c>
       <c r="C9" t="n">
         <v>670</v>
       </c>
       <c r="D9" t="n">
         <v>634</v>
       </c>
       <c r="E9" t="n">
         <v>650</v>
       </c>
       <c r="F9" t="n">
         <v>661</v>
       </c>
       <c r="G9" t="n">
         <v>627</v>
       </c>
@@ -43109,47 +44003,53 @@
       <c r="CG9" t="n">
         <v>667</v>
       </c>
       <c r="CH9" t="n">
         <v>652</v>
       </c>
       <c r="CI9" t="n">
         <v>632</v>
       </c>
       <c r="CJ9" t="n">
         <v>658</v>
       </c>
       <c r="CK9" t="n">
         <v>664</v>
       </c>
       <c r="CL9" t="n">
         <v>674</v>
       </c>
       <c r="CM9" t="n">
         <v>650</v>
       </c>
       <c r="CN9" t="n">
         <v>641</v>
       </c>
       <c r="CO9" t="n">
+        <v>654</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>655</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>