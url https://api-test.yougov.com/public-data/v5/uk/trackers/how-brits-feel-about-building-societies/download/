--- v0 (2026-04-25)
+++ v1 (2026-06-27)
@@ -448,51 +448,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -546,50 +546,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -999,50 +1002,65 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1082,51 +1100,51 @@
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1208,130 +1226,139 @@
       <c r="BI2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BY2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -1359,511 +1386,529 @@
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AD3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AJ3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BK3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BO3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BW3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CB3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CH3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.31</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BC4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BN4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BO4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BP4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="BU4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BY4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
@@ -1871,117 +1916,117 @@
       <c r="H5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2009,51 +2054,51 @@
       <c r="BB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BJ5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2093,50 +2138,59 @@
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO5" s="1" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
@@ -2175,517 +2229,535 @@
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BB6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AP7" s="1" t="n">
         <v>0.14</v>
       </c>
-      <c r="AP7" s="1" t="n">
+      <c r="AQ7" s="1" t="n">
         <v>0.15</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AY7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BZ7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.11</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1931</v>
       </c>
       <c r="C8" t="n">
         <v>2059</v>
       </c>
       <c r="D8" t="n">
         <v>1973</v>
       </c>
       <c r="E8" t="n">
         <v>1988</v>
       </c>
       <c r="F8" t="n">
         <v>1993</v>
       </c>
       <c r="G8" t="n">
         <v>1956</v>
@@ -2917,337 +2989,355 @@
       </c>
       <c r="CE8" t="n">
         <v>2004</v>
       </c>
       <c r="CF8" t="n">
         <v>2007</v>
       </c>
       <c r="CG8" t="n">
         <v>2008</v>
       </c>
       <c r="CH8" t="n">
         <v>2007</v>
       </c>
       <c r="CI8" t="n">
         <v>2007</v>
       </c>
       <c r="CJ8" t="n">
         <v>2009</v>
       </c>
       <c r="CK8" t="n">
         <v>2022</v>
       </c>
       <c r="CL8" t="n">
         <v>2017</v>
       </c>
+      <c r="CM8" t="n">
+        <v>2002</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>2001</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>2011</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1932</v>
+        <v>1954</v>
       </c>
       <c r="C9" t="n">
-        <v>2059</v>
+        <v>2081</v>
       </c>
       <c r="D9" t="n">
-        <v>1973</v>
+        <v>1955</v>
       </c>
       <c r="E9" t="n">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="F9" t="n">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="G9" t="n">
-        <v>1956</v>
+        <v>1989</v>
       </c>
       <c r="H9" t="n">
+        <v>2037</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1930</v>
+      </c>
+      <c r="J9" t="n">
+        <v>1997</v>
+      </c>
+      <c r="K9" t="n">
+        <v>2045</v>
+      </c>
+      <c r="L9" t="n">
         <v>2036</v>
       </c>
-      <c r="I9" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="M9" t="n">
-        <v>2081</v>
+        <v>2105</v>
       </c>
       <c r="N9" t="n">
         <v>2007</v>
       </c>
       <c r="O9" t="n">
+        <v>2002</v>
+      </c>
+      <c r="P9" t="n">
+        <v>1995</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>2010</v>
+      </c>
+      <c r="R9" t="n">
+        <v>2002</v>
+      </c>
+      <c r="S9" t="n">
+        <v>1975</v>
+      </c>
+      <c r="T9" t="n">
+        <v>1988</v>
+      </c>
+      <c r="U9" t="n">
+        <v>1989</v>
+      </c>
+      <c r="V9" t="n">
+        <v>1982</v>
+      </c>
+      <c r="W9" t="n">
+        <v>2007</v>
+      </c>
+      <c r="X9" t="n">
+        <v>1997</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>2013</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>2001</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>1983</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>1978</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>1971</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>1998</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>1998</v>
+      </c>
+      <c r="AF9" t="n">
         <v>2014</v>
       </c>
-      <c r="P9" t="n">
+      <c r="AG9" t="n">
+        <v>1993</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>1980</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>1991</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>2021</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>2003</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>1995</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>1972</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>1993</v>
+      </c>
+      <c r="AO9" t="n">
         <v>2008</v>
       </c>
-      <c r="Q9" t="n">
-[...5 lines deleted...]
-      <c r="S9" t="n">
+      <c r="AP9" t="n">
+        <v>1966</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>2027</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>2019</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>2009</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>2001</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>1996</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>2016</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>2008</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>2012</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>2045</v>
+      </c>
+      <c r="AZ9" t="n">
         <v>2014</v>
       </c>
-      <c r="T9" t="n">
+      <c r="BA9" t="n">
+        <v>2019</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>2001</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>1989</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>1968</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>1994</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>2016</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>2000</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>2005</v>
+      </c>
+      <c r="BI9" t="n">
         <v>2007</v>
       </c>
-      <c r="U9" t="n">
-[...8 lines deleted...]
-      <c r="X9" t="n">
+      <c r="BJ9" t="n">
+        <v>1978</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>2012</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>2010</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>2019</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>2038</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>2048</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>2018</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>2020</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>2022</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>2036</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>2017</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>2032</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>2012</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>2017</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>2040</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>2026</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>2009</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>2028</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>1999</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>2000</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>2002</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>1999</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>1998</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>2007</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>2001</v>
+      </c>
+      <c r="CI9" t="n">
+        <v>2009</v>
+      </c>
+      <c r="CJ9" t="n">
         <v>2008</v>
       </c>
-      <c r="Y9" t="n">
+      <c r="CK9" t="n">
+        <v>2020</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>2024</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>2002</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>2020</v>
+      </c>
+      <c r="CO9" t="n">
         <v>2011</v>
-      </c>
-[...193 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3301,50 +3391,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3754,1362 +3847,1413 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AZ2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.09</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AE3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="AF3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AW3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="AX3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BC3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BD3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BG3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="BK3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BN3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BO3" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BO3" s="1" t="n">
+      <c r="BP3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BQ3" s="1" t="n">
         <v>0.33</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BS3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BT3" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BY3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CD3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CH3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="W4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AZ4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="BA4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BH4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="BK4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="BU4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BV4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BX4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CC4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AX5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="AY5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BK5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BN5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CC5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="CD5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.06</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BE6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BM6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5123,324 +5267,342 @@
         <v>0.03</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="J7" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="T7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="U7" s="1" t="n">
         <v>0.15</v>
       </c>
-      <c r="U7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="V7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AD7" s="1" t="n">
         <v>0.14</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AY7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="CF7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="CG7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="CH7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.12</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>321</v>
       </c>
       <c r="C8" t="n">
         <v>352</v>
       </c>
       <c r="D8" t="n">
         <v>329</v>
       </c>
       <c r="E8" t="n">
         <v>332</v>
       </c>
       <c r="F8" t="n">
         <v>333</v>
       </c>
       <c r="G8" t="n">
         <v>323</v>
@@ -5672,337 +5834,355 @@
       </c>
       <c r="CE8" t="n">
         <v>324</v>
       </c>
       <c r="CF8" t="n">
         <v>325</v>
       </c>
       <c r="CG8" t="n">
         <v>334</v>
       </c>
       <c r="CH8" t="n">
         <v>335</v>
       </c>
       <c r="CI8" t="n">
         <v>327</v>
       </c>
       <c r="CJ8" t="n">
         <v>331</v>
       </c>
       <c r="CK8" t="n">
         <v>347</v>
       </c>
       <c r="CL8" t="n">
         <v>334</v>
       </c>
+      <c r="CM8" t="n">
+        <v>344</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>349</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>337</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="C9" t="n">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="D9" t="n">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="E9" t="n">
         <v>328</v>
       </c>
       <c r="F9" t="n">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G9" t="n">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="H9" t="n">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="I9" t="n">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="J9" t="n">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="K9" t="n">
+        <v>340</v>
+      </c>
+      <c r="L9" t="n">
         <v>332</v>
       </c>
-      <c r="L9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M9" t="n">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="N9" t="n">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="O9" t="n">
         <v>332</v>
       </c>
       <c r="P9" t="n">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="Q9" t="n">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="R9" t="n">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="S9" t="n">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="T9" t="n">
-        <v>331</v>
+        <v>312</v>
       </c>
       <c r="U9" t="n">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="V9" t="n">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="W9" t="n">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="X9" t="n">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="Y9" t="n">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="Z9" t="n">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="AA9" t="n">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="AB9" t="n">
         <v>331</v>
       </c>
       <c r="AC9" t="n">
         <v>331</v>
       </c>
       <c r="AD9" t="n">
+        <v>326</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>330</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>328</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>330</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>337</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>333</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>327</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>331</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>333</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>343</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>319</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>331</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>338</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>339</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>339</v>
+      </c>
+      <c r="AS9" t="n">
         <v>332</v>
       </c>
-      <c r="AE9" t="n">
+      <c r="AT9" t="n">
+        <v>326</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>332</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>333</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>340</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>335</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>344</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>327</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>323</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>335</v>
+      </c>
+      <c r="BC9" t="n">
         <v>331</v>
       </c>
-      <c r="AF9" t="n">
+      <c r="BD9" t="n">
+        <v>337</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>340</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>324</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>332</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>346</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>309</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>312</v>
+      </c>
+      <c r="BK9" t="n">
         <v>334</v>
       </c>
-      <c r="AG9" t="n">
-[...2 lines deleted...]
-      <c r="AH9" t="n">
+      <c r="BL9" t="n">
+        <v>337</v>
+      </c>
+      <c r="BM9" t="n">
         <v>331</v>
       </c>
-      <c r="AI9" t="n">
-[...5 lines deleted...]
-      <c r="AK9" t="n">
+      <c r="BN9" t="n">
+        <v>327</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>342</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>314</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>325</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>309</v>
+      </c>
+      <c r="BS9" t="n">
         <v>333</v>
       </c>
-      <c r="AL9" t="n">
-[...100 lines deleted...]
-      </c>
       <c r="BT9" t="n">
-        <v>330</v>
+        <v>306</v>
       </c>
       <c r="BU9" t="n">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="BV9" t="n">
         <v>331</v>
       </c>
       <c r="BW9" t="n">
+        <v>341</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>326</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>324</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>323</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>322</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>327</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>334</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>322</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>317</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>321</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>328</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>333</v>
+      </c>
+      <c r="CI9" t="n">
+        <v>329</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>325</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>341</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>335</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>339</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>360</v>
+      </c>
+      <c r="CO9" t="n">
         <v>332</v>
-      </c>
-[...43 lines deleted...]
-        <v>333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6056,50 +6236,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6509,1144 +6692,1195 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BA2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BU2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.05</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="T3" s="1" t="n">
         <v>0.26</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BA3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BD3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BF3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BX3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="BY3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BZ3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CC3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.29</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AI4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="AJ4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="AK4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="AL4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AM4" s="1" t="n">
         <v>0.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BE4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BM4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BO4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="BQ4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BX4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CA4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="CF4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CH4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="CI4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.43</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BB5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BZ5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CO5" s="1" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
@@ -7688,90 +7922,90 @@
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7793,409 +8027,427 @@
       <c r="BB6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AG7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BY7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.12</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>465</v>
       </c>
       <c r="C8" t="n">
         <v>493</v>
       </c>
       <c r="D8" t="n">
         <v>489</v>
       </c>
       <c r="E8" t="n">
         <v>476</v>
       </c>
       <c r="F8" t="n">
         <v>484</v>
       </c>
       <c r="G8" t="n">
         <v>467</v>
@@ -8427,337 +8679,355 @@
       </c>
       <c r="CE8" t="n">
         <v>487</v>
       </c>
       <c r="CF8" t="n">
         <v>491</v>
       </c>
       <c r="CG8" t="n">
         <v>470</v>
       </c>
       <c r="CH8" t="n">
         <v>486</v>
       </c>
       <c r="CI8" t="n">
         <v>478</v>
       </c>
       <c r="CJ8" t="n">
         <v>490</v>
       </c>
       <c r="CK8" t="n">
         <v>484</v>
       </c>
       <c r="CL8" t="n">
         <v>484</v>
       </c>
+      <c r="CM8" t="n">
+        <v>483</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>485</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C9" t="n">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="D9" t="n">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="E9" t="n">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="F9" t="n">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="G9" t="n">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="H9" t="n">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="I9" t="n">
         <v>468</v>
       </c>
       <c r="J9" t="n">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="K9" t="n">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="L9" t="n">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="M9" t="n">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="N9" t="n">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="O9" t="n">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="P9" t="n">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="Q9" t="n">
+        <v>487</v>
+      </c>
+      <c r="R9" t="n">
+        <v>472</v>
+      </c>
+      <c r="S9" t="n">
+        <v>485</v>
+      </c>
+      <c r="T9" t="n">
         <v>482</v>
       </c>
-      <c r="R9" t="n">
+      <c r="U9" t="n">
+        <v>483</v>
+      </c>
+      <c r="V9" t="n">
         <v>482</v>
       </c>
-      <c r="S9" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="W9" t="n">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="X9" t="n">
-        <v>480</v>
+        <v>499</v>
       </c>
       <c r="Y9" t="n">
-        <v>481</v>
+        <v>464</v>
       </c>
       <c r="Z9" t="n">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="AA9" t="n">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="AB9" t="n">
         <v>479</v>
       </c>
       <c r="AC9" t="n">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="AD9" t="n">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="AE9" t="n">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="AF9" t="n">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="AG9" t="n">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="AH9" t="n">
         <v>479</v>
       </c>
       <c r="AI9" t="n">
+        <v>456</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>484</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>469</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>476</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>454</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>465</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>480</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>496</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>483</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>478</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>478</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>473</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>473</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>477</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>465</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>489</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>490</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>478</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>465</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>496</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>485</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>467</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>483</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>485</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>477</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>492</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>485</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>470</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>473</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>471</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>487</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>493</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>512</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>494</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>472</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>471</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>485</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>482</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>494</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>470</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>469</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>469</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>497</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>473</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>468</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>485</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>474</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>489</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>474</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>486</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>465</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>477</v>
+      </c>
+      <c r="CI9" t="n">
+        <v>473</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>479</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>476</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>480</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>476</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>482</v>
+      </c>
+      <c r="CO9" t="n">
         <v>481</v>
-      </c>
-[...163 lines deleted...]
-        <v>482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8811,50 +9081,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9264,113 +9537,128 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9398,882 +9686,909 @@
       <c r="AJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AZ2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BA2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BD2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BJ2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BY2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.05</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AF3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BA3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BC3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="BD3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BF3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BH3" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BL3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BN3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BQ3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BT3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BV3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BX3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="AB4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AK4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AM4" s="1" t="n">
         <v>0.36</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AU4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AX4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BF4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BM4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BQ4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="BR4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BS4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BT4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BU4" s="1" t="n">
         <v>0.39</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BW4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BY4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="CF4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="CG4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CL4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AB5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AO5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AP5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AN5" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AU5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10286,238 +10601,247 @@
       <c r="BF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BN5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BS5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BT5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="L6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="L6" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10545,411 +10869,429 @@
       <c r="BA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BY6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.06</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="C7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="AB7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="AC7" s="1" t="n">
         <v>0.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AK7" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AL7" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AM7" s="1" t="n">
         <v>0.16</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.17</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="BK7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="BT7" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="BU7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BV7" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BV7" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BW7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="BY7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CA7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="CB7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CC7" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CO7" s="1" t="n">
         <v>0.15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>165</v>
       </c>
       <c r="C8" t="n">
         <v>195</v>
       </c>
       <c r="D8" t="n">
         <v>156</v>
       </c>
       <c r="E8" t="n">
         <v>175</v>
       </c>
       <c r="F8" t="n">
         <v>172</v>
       </c>
       <c r="G8" t="n">
@@ -11182,337 +11524,355 @@
       </c>
       <c r="CE8" t="n">
         <v>158</v>
       </c>
       <c r="CF8" t="n">
         <v>159</v>
       </c>
       <c r="CG8" t="n">
         <v>161</v>
       </c>
       <c r="CH8" t="n">
         <v>167</v>
       </c>
       <c r="CI8" t="n">
         <v>183</v>
       </c>
       <c r="CJ8" t="n">
         <v>167</v>
       </c>
       <c r="CK8" t="n">
         <v>185</v>
       </c>
       <c r="CL8" t="n">
         <v>156</v>
       </c>
+      <c r="CM8" t="n">
+        <v>173</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>157</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>167</v>
       </c>
       <c r="C9" t="n">
+        <v>207</v>
+      </c>
+      <c r="D9" t="n">
+        <v>166</v>
+      </c>
+      <c r="E9" t="n">
+        <v>178</v>
+      </c>
+      <c r="F9" t="n">
+        <v>170</v>
+      </c>
+      <c r="G9" t="n">
+        <v>186</v>
+      </c>
+      <c r="H9" t="n">
+        <v>191</v>
+      </c>
+      <c r="I9" t="n">
+        <v>191</v>
+      </c>
+      <c r="J9" t="n">
+        <v>180</v>
+      </c>
+      <c r="K9" t="n">
         <v>179</v>
       </c>
-      <c r="D9" t="n">
+      <c r="L9" t="n">
+        <v>175</v>
+      </c>
+      <c r="M9" t="n">
+        <v>193</v>
+      </c>
+      <c r="N9" t="n">
+        <v>184</v>
+      </c>
+      <c r="O9" t="n">
+        <v>183</v>
+      </c>
+      <c r="P9" t="n">
+        <v>178</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>166</v>
+      </c>
+      <c r="R9" t="n">
+        <v>176</v>
+      </c>
+      <c r="S9" t="n">
+        <v>179</v>
+      </c>
+      <c r="T9" t="n">
         <v>172</v>
-      </c>
-[...46 lines deleted...]
-        <v>175</v>
       </c>
       <c r="U9" t="n">
         <v>175</v>
       </c>
       <c r="V9" t="n">
+        <v>183</v>
+      </c>
+      <c r="W9" t="n">
+        <v>180</v>
+      </c>
+      <c r="X9" t="n">
+        <v>182</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>186</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>180</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>191</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>184</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>162</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>182</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>191</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>179</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>177</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>182</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>189</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>189</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>186</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>182</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>175</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>189</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>179</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>180</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>184</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>184</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>189</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>187</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>190</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>170</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>183</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>156</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>173</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>171</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>194</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>145</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>182</v>
+      </c>
+      <c r="BD9" t="n">
         <v>174</v>
       </c>
-      <c r="W9" t="n">
-[...100 lines deleted...]
-      </c>
       <c r="BE9" t="n">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="BF9" t="n">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="BG9" t="n">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="BH9" t="n">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="BI9" t="n">
         <v>174</v>
       </c>
       <c r="BJ9" t="n">
+        <v>180</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>181</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>181</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>164</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>183</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>119</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>110</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>182</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>164</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>156</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>148</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>153</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>171</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>152</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>168</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>152</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>189</v>
+      </c>
+      <c r="CA9" t="n">
         <v>174</v>
       </c>
-      <c r="BK9" t="n">
-[...49 lines deleted...]
-      </c>
       <c r="CB9" t="n">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="CC9" t="n">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="CD9" t="n">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="CE9" t="n">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="CF9" t="n">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="CG9" t="n">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="CH9" t="n">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="CI9" t="n">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="CJ9" t="n">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="CK9" t="n">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="CL9" t="n">
+        <v>159</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>179</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>158</v>
+      </c>
+      <c r="CO9" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11566,50 +11926,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12019,1693 +12382,1762 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AD3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AG3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AN3" s="1" t="n">
         <v>0.28</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="AS3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AT3" s="1" t="n">
         <v>0.33</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AX3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="BA3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BM3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="BN3" s="1" t="n">
         <v>0.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BQ3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BU3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BX3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="BY3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="BZ3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CC3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="CD3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CF3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.22</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AA4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AB4" s="1" t="n">
         <v>0.4</v>
       </c>
-      <c r="AB4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="AH4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AU4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="AV4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="BB4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BC4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BG4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="BH4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="BI4" s="1" t="n">
         <v>0.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.41</v>
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BL4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BO4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BS4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BW4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BX4" s="1" t="n">
         <v>0.41</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CB4" s="1" t="n">
-        <v>0.57</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK4" s="1" t="n">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.5</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AW5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AX5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AZ5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BA5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BM5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BX5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CC5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="CD5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.09</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
-        <v>0.09</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AV6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AY6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BC6" s="1" t="n">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BF6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BG6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BN6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BO6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BV6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BW6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BX6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.06</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CB7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.05</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>97</v>
       </c>
       <c r="C8" t="n">
         <v>117</v>
       </c>
       <c r="D8" t="n">
         <v>105</v>
       </c>
       <c r="E8" t="n">
         <v>101</v>
       </c>
       <c r="F8" t="n">
         <v>99</v>
       </c>
       <c r="G8" t="n">
         <v>100</v>
@@ -13937,337 +14369,355 @@
       </c>
       <c r="CE8" t="n">
         <v>104</v>
       </c>
       <c r="CF8" t="n">
         <v>103</v>
       </c>
       <c r="CG8" t="n">
         <v>103</v>
       </c>
       <c r="CH8" t="n">
         <v>100</v>
       </c>
       <c r="CI8" t="n">
         <v>103</v>
       </c>
       <c r="CJ8" t="n">
         <v>103</v>
       </c>
       <c r="CK8" t="n">
         <v>63</v>
       </c>
       <c r="CL8" t="n">
         <v>104</v>
       </c>
+      <c r="CM8" t="n">
+        <v>104</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>103</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C9" t="n">
+        <v>116</v>
+      </c>
+      <c r="D9" t="n">
+        <v>100</v>
+      </c>
+      <c r="E9" t="n">
         <v>101</v>
       </c>
-      <c r="D9" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="n">
+        <v>99</v>
+      </c>
+      <c r="G9" t="n">
         <v>98</v>
       </c>
-      <c r="G9" t="n">
+      <c r="H9" t="n">
+        <v>104</v>
+      </c>
+      <c r="I9" t="n">
+        <v>98</v>
+      </c>
+      <c r="J9" t="n">
+        <v>104</v>
+      </c>
+      <c r="K9" t="n">
+        <v>103</v>
+      </c>
+      <c r="L9" t="n">
+        <v>108</v>
+      </c>
+      <c r="M9" t="n">
+        <v>101</v>
+      </c>
+      <c r="N9" t="n">
+        <v>91</v>
+      </c>
+      <c r="O9" t="n">
+        <v>92</v>
+      </c>
+      <c r="P9" t="n">
+        <v>107</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>102</v>
+      </c>
+      <c r="R9" t="n">
+        <v>102</v>
+      </c>
+      <c r="S9" t="n">
+        <v>102</v>
+      </c>
+      <c r="T9" t="n">
+        <v>104</v>
+      </c>
+      <c r="U9" t="n">
+        <v>104</v>
+      </c>
+      <c r="V9" t="n">
+        <v>104</v>
+      </c>
+      <c r="W9" t="n">
+        <v>92</v>
+      </c>
+      <c r="X9" t="n">
+        <v>100</v>
+      </c>
+      <c r="Y9" t="n">
         <v>96</v>
       </c>
-      <c r="H9" t="n">
+      <c r="Z9" t="n">
+        <v>86</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>99</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>103</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>99</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>96</v>
+      </c>
+      <c r="AE9" t="n">
         <v>100</v>
       </c>
-      <c r="I9" t="n">
-[...8 lines deleted...]
-      <c r="L9" t="n">
+      <c r="AF9" t="n">
+        <v>106</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>106</v>
+      </c>
+      <c r="AH9" t="n">
         <v>100</v>
       </c>
-      <c r="M9" t="n">
-[...64 lines deleted...]
-      </c>
       <c r="AI9" t="n">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AJ9" t="n">
         <v>99</v>
       </c>
       <c r="AK9" t="n">
+        <v>98</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>104</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>100</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>102</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>102</v>
+      </c>
+      <c r="AP9" t="n">
         <v>99</v>
       </c>
-      <c r="AL9" t="n">
+      <c r="AQ9" t="n">
+        <v>109</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>102</v>
+      </c>
+      <c r="AS9" t="n">
         <v>98</v>
       </c>
-      <c r="AM9" t="n">
+      <c r="AT9" t="n">
         <v>98</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AU9" t="n">
         <v>98</v>
       </c>
       <c r="AV9" t="n">
+        <v>102</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>102</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>105</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>94</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>103</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>101</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>102</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>65</v>
+      </c>
+      <c r="BD9" t="n">
         <v>99</v>
       </c>
-      <c r="AW9" t="n">
+      <c r="BE9" t="n">
+        <v>102</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>107</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>93</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>102</v>
+      </c>
+      <c r="BI9" t="n">
         <v>99</v>
       </c>
-      <c r="AX9" t="n">
+      <c r="BJ9" t="n">
+        <v>59</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>100</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>68</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>101</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>92</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>76</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>103</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>84</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>101</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>104</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>101</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>103</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>104</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>103</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>101</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>102</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>77</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>102</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>103</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>101</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>104</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>103</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>104</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>100</v>
+      </c>
+      <c r="CH9" t="n">
         <v>99</v>
       </c>
-      <c r="AY9" t="n">
+      <c r="CI9" t="n">
         <v>99</v>
       </c>
-      <c r="AZ9" t="n">
-[...106 lines deleted...]
-      </c>
       <c r="CJ9" t="n">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="CK9" t="n">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="CL9" t="n">
+        <v>102</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>108</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>103</v>
+      </c>
+      <c r="CO9" t="n">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14321,50 +14771,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14774,50 +15227,65 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -14830,60 +15298,60 @@
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14899,954 +15367,981 @@
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AP2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AW2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BA2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BB2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CA2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.09</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="K3" s="1" t="n">
         <v>0.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AN3" s="1" t="n">
         <v>0.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="BK3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BU3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CE3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CF3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CG3" s="1" t="n">
         <v>0.35</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CO3" s="1" t="n">
         <v>0.34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.39</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AB4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BA4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BC4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BD4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BH4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BL4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BO4" s="1" t="n">
         <v>0.37</v>
       </c>
-      <c r="BO4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BP4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BX4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CF4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BC5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BE5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15869,50 +16364,59 @@
         <v>0.08</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
@@ -15932,189 +16436,189 @@
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BD6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BN6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16142,325 +16646,343 @@
       <c r="CD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="K7" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AZ7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CC7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.09</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1109</v>
       </c>
       <c r="C8" t="n">
         <v>1177</v>
       </c>
       <c r="D8" t="n">
         <v>1189</v>
       </c>
       <c r="E8" t="n">
         <v>1176</v>
       </c>
       <c r="F8" t="n">
         <v>1192</v>
       </c>
       <c r="G8" t="n">
         <v>1143</v>
@@ -16692,337 +17214,355 @@
       </c>
       <c r="CE8" t="n">
         <v>1214</v>
       </c>
       <c r="CF8" t="n">
         <v>1221</v>
       </c>
       <c r="CG8" t="n">
         <v>1212</v>
       </c>
       <c r="CH8" t="n">
         <v>1205</v>
       </c>
       <c r="CI8" t="n">
         <v>1200</v>
       </c>
       <c r="CJ8" t="n">
         <v>1200</v>
       </c>
       <c r="CK8" t="n">
         <v>1211</v>
       </c>
       <c r="CL8" t="n">
         <v>1215</v>
       </c>
+      <c r="CM8" t="n">
+        <v>1215</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>1213</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>1210</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1099</v>
+        <v>1066</v>
       </c>
       <c r="C9" t="n">
-        <v>1174</v>
+        <v>1117</v>
       </c>
       <c r="D9" t="n">
-        <v>1125</v>
+        <v>1117</v>
       </c>
       <c r="E9" t="n">
-        <v>1133</v>
+        <v>1110</v>
       </c>
       <c r="F9" t="n">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="G9" t="n">
-        <v>1115</v>
+        <v>1100</v>
       </c>
       <c r="H9" t="n">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="I9" t="n">
-        <v>1115</v>
+        <v>1073</v>
       </c>
       <c r="J9" t="n">
-        <v>1143</v>
+        <v>1101</v>
       </c>
       <c r="K9" t="n">
-        <v>1147</v>
+        <v>1111</v>
       </c>
       <c r="L9" t="n">
-        <v>1158</v>
+        <v>1137</v>
       </c>
       <c r="M9" t="n">
-        <v>1186</v>
+        <v>1169</v>
       </c>
       <c r="N9" t="n">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="O9" t="n">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="P9" t="n">
         <v>1145</v>
       </c>
       <c r="Q9" t="n">
+        <v>1140</v>
+      </c>
+      <c r="R9" t="n">
+        <v>1138</v>
+      </c>
+      <c r="S9" t="n">
+        <v>1210</v>
+      </c>
+      <c r="T9" t="n">
+        <v>1150</v>
+      </c>
+      <c r="U9" t="n">
+        <v>1129</v>
+      </c>
+      <c r="V9" t="n">
+        <v>1158</v>
+      </c>
+      <c r="W9" t="n">
+        <v>1145</v>
+      </c>
+      <c r="X9" t="n">
+        <v>1138</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>1123</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>1145</v>
+      </c>
+      <c r="AA9" t="n">
         <v>1149</v>
       </c>
-      <c r="R9" t="n">
-[...5 lines deleted...]
-      <c r="T9" t="n">
+      <c r="AB9" t="n">
+        <v>1130</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>1124</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>1141</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>1133</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>1154</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>1142</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>1134</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>1143</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>1138</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>1133</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>1133</v>
+      </c>
+      <c r="AM9" t="n">
         <v>1144</v>
-      </c>
-[...55 lines deleted...]
-        <v>1142</v>
       </c>
       <c r="AN9" t="n">
         <v>1145</v>
       </c>
       <c r="AO9" t="n">
+        <v>1143</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>1171</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>1145</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>1150</v>
+      </c>
+      <c r="AS9" t="n">
         <v>1149</v>
       </c>
-      <c r="AP9" t="n">
-[...5 lines deleted...]
-      <c r="AR9" t="n">
+      <c r="AT9" t="n">
+        <v>1141</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>1137</v>
+      </c>
+      <c r="AV9" t="n">
         <v>1153</v>
       </c>
-      <c r="AS9" t="n">
+      <c r="AW9" t="n">
+        <v>1128</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>1136</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>1156</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>1141</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>1163</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>1155</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>1145</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>1128</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>1162</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>1172</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>1130</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>1143</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>1159</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>1199</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>1177</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>1156</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>1112</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>1187</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>1158</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>1199</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>1166</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>1162</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>1174</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>1157</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>1161</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>1130</v>
+      </c>
+      <c r="BW9" t="n">
         <v>1154</v>
       </c>
-      <c r="AT9" t="n">
-[...88 lines deleted...]
-      </c>
       <c r="BX9" t="n">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="BY9" t="n">
-        <v>1146</v>
+        <v>1164</v>
       </c>
       <c r="BZ9" t="n">
-        <v>1145</v>
+        <v>1160</v>
       </c>
       <c r="CA9" t="n">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="CB9" t="n">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="CC9" t="n">
-        <v>1143</v>
+        <v>1133</v>
       </c>
       <c r="CD9" t="n">
         <v>1144</v>
       </c>
       <c r="CE9" t="n">
-        <v>1142</v>
+        <v>1161</v>
       </c>
       <c r="CF9" t="n">
-        <v>1144</v>
+        <v>1158</v>
       </c>
       <c r="CG9" t="n">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="CH9" t="n">
-        <v>1144</v>
+        <v>1151</v>
       </c>
       <c r="CI9" t="n">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="CJ9" t="n">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="CK9" t="n">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="CL9" t="n">
+        <v>1160</v>
+      </c>
+      <c r="CM9" t="n">
         <v>1150</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>1182</v>
+      </c>
+      <c r="CO9" t="n">
+        <v>1146</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17076,50 +17616,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17529,893 +18072,935 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BL2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AE3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="AF3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BA3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BI3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BS3" s="1" t="n">
         <v>0.28</v>
       </c>
-      <c r="BS3" s="1" t="n">
+      <c r="BT3" s="1" t="n">
         <v>0.29</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BW3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AG4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="AO4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AT4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AZ4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="BA4" s="1" t="n">
         <v>0.41</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.42</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BL4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="BM4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="BN4" s="1" t="n">
         <v>0.39</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BW4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.4</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -18446,60 +19031,60 @@
       <c r="W5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -18509,713 +19094,740 @@
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AZ5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BC5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BD5" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BH5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BI5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BK5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BL5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BM5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="BJ5" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="BN5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.06</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AY6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BE6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BF6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.05</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL7" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AM7" s="1" t="n">
         <v>0.18</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.17</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="AY7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BT7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BU7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.14</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>822</v>
       </c>
       <c r="C8" t="n">
         <v>882</v>
       </c>
       <c r="D8" t="n">
         <v>784</v>
       </c>
       <c r="E8" t="n">
         <v>812</v>
       </c>
       <c r="F8" t="n">
         <v>801</v>
       </c>
       <c r="G8" t="n">
         <v>813</v>
@@ -19447,337 +20059,355 @@
       </c>
       <c r="CE8" t="n">
         <v>790</v>
       </c>
       <c r="CF8" t="n">
         <v>786</v>
       </c>
       <c r="CG8" t="n">
         <v>796</v>
       </c>
       <c r="CH8" t="n">
         <v>802</v>
       </c>
       <c r="CI8" t="n">
         <v>807</v>
       </c>
       <c r="CJ8" t="n">
         <v>809</v>
       </c>
       <c r="CK8" t="n">
         <v>811</v>
       </c>
       <c r="CL8" t="n">
         <v>802</v>
       </c>
+      <c r="CM8" t="n">
+        <v>787</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>788</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>801</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>888</v>
+      </c>
+      <c r="C9" t="n">
+        <v>964</v>
+      </c>
+      <c r="D9" t="n">
+        <v>838</v>
+      </c>
+      <c r="E9" t="n">
+        <v>876</v>
+      </c>
+      <c r="F9" t="n">
+        <v>876</v>
+      </c>
+      <c r="G9" t="n">
+        <v>889</v>
+      </c>
+      <c r="H9" t="n">
+        <v>877</v>
+      </c>
+      <c r="I9" t="n">
+        <v>857</v>
+      </c>
+      <c r="J9" t="n">
+        <v>896</v>
+      </c>
+      <c r="K9" t="n">
+        <v>934</v>
+      </c>
+      <c r="L9" t="n">
+        <v>900</v>
+      </c>
+      <c r="M9" t="n">
+        <v>936</v>
+      </c>
+      <c r="N9" t="n">
+        <v>844</v>
+      </c>
+      <c r="O9" t="n">
+        <v>865</v>
+      </c>
+      <c r="P9" t="n">
+        <v>850</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>869</v>
+      </c>
+      <c r="R9" t="n">
+        <v>864</v>
+      </c>
+      <c r="S9" t="n">
+        <v>765</v>
+      </c>
+      <c r="T9" t="n">
+        <v>837</v>
+      </c>
+      <c r="U9" t="n">
+        <v>860</v>
+      </c>
+      <c r="V9" t="n">
+        <v>824</v>
+      </c>
+      <c r="W9" t="n">
+        <v>862</v>
+      </c>
+      <c r="X9" t="n">
+        <v>859</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>890</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>856</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>833</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>848</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>847</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>857</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>865</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>860</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>851</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>846</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>847</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>883</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>870</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>861</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>827</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>847</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>865</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>796</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>882</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>869</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>860</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>860</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>859</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>863</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>881</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>876</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>889</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>874</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>856</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>846</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>844</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>840</v>
+      </c>
+      <c r="BE9" t="n">
         <v>832</v>
       </c>
-      <c r="C9" t="n">
-[...122 lines deleted...]
-      <c r="AR9" t="n">
+      <c r="BF9" t="n">
+        <v>844</v>
+      </c>
+      <c r="BG9" t="n">
         <v>870</v>
-      </c>
-[...43 lines deleted...]
-        <v>862</v>
       </c>
       <c r="BH9" t="n">
         <v>862</v>
       </c>
       <c r="BI9" t="n">
-        <v>862</v>
+        <v>849</v>
       </c>
       <c r="BJ9" t="n">
+        <v>780</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>835</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>853</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>907</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>851</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>890</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>820</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>854</v>
+      </c>
+      <c r="BR9" t="n">
         <v>860</v>
-      </c>
-[...22 lines deleted...]
-        <v>863</v>
       </c>
       <c r="BS9" t="n">
         <v>862</v>
       </c>
       <c r="BT9" t="n">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="BU9" t="n">
+        <v>871</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>882</v>
+      </c>
+      <c r="BW9" t="n">
         <v>863</v>
       </c>
-      <c r="BV9" t="n">
+      <c r="BX9" t="n">
+        <v>841</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>862</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>849</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>872</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>859</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>867</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>859</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>838</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>840</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>859</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>850</v>
+      </c>
+      <c r="CI9" t="n">
+        <v>869</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>869</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>859</v>
+      </c>
+      <c r="CL9" t="n">
         <v>864</v>
       </c>
-      <c r="BW9" t="n">
-[...45 lines deleted...]
-        <v>867</v>
+      <c r="CM9" t="n">
+        <v>852</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>837</v>
+      </c>
+      <c r="CO9" t="n">
+        <v>865</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19831,50 +20461,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20284,1365 +20917,1416 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AF2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AH2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AY2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BD2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BI2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BK2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BL2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="BY2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CA2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF2" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CG2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CH2" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="CG2" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="CI2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.11</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AH3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AI3" s="1" t="n">
         <v>0.22</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AV3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="AW3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BA3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BC3" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BF3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BI3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="BK3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="BL3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BM3" s="1" t="n">
         <v>0.23</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BO3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BQ3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="BW3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="BX3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BY3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CC3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="CD3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="CE3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CH3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="R4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="T4" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="S4" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="U4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AC4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AI4" s="1" t="n">
         <v>0.32</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AK4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AX4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BC4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BE4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BF4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BI4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BK4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BM4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BS4" s="1" t="n">
         <v>0.27</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BU4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="BV4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="BW4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="BX4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="BY4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CB4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CF4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="CG4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="CH4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CK4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.28</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="V5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AG5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AJ5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BE5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BG5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BL5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BT5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BY5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V6" s="1" t="n">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AY6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BB6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BD6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BF6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BS6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="BT6" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -21653,324 +22337,342 @@
         <v>0.03</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F7" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="G7" s="1" t="n">
         <v>0.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P7" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="R7" s="1" t="n">
         <v>0.3</v>
       </c>
-      <c r="Q7" s="1" t="n">
+      <c r="S7" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="U7" s="1" t="n">
         <v>0.28</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="AE7" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AG7" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AI7" s="1" t="n">
         <v>0.23</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AK7" s="1" t="n">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="AQ7" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS7" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="AV7" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="BI7" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="BK7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BQ7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BR7" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="BS7" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="BT7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="BU7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BV7" s="1" t="n">
         <v>0.19</v>
       </c>
-      <c r="BR7" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BS7" s="1" t="n">
+      <c r="BW7" s="1" t="n">
         <v>0.17</v>
       </c>
-      <c r="BT7" s="1" t="n">
+      <c r="BX7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="BY7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="BZ7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CA7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CB7" s="1" t="n">
         <v>0.21</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG7" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="CH7" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="CI7" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="CJ7" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.19</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>181</v>
       </c>
       <c r="C8" t="n">
         <v>202</v>
       </c>
       <c r="D8" t="n">
         <v>162</v>
       </c>
       <c r="E8" t="n">
         <v>173</v>
       </c>
       <c r="F8" t="n">
         <v>192</v>
       </c>
       <c r="G8" t="n">
         <v>208</v>
@@ -22202,337 +22904,355 @@
       </c>
       <c r="CE8" t="n">
         <v>154</v>
       </c>
       <c r="CF8" t="n">
         <v>169</v>
       </c>
       <c r="CG8" t="n">
         <v>167</v>
       </c>
       <c r="CH8" t="n">
         <v>169</v>
       </c>
       <c r="CI8" t="n">
         <v>158</v>
       </c>
       <c r="CJ8" t="n">
         <v>194</v>
       </c>
       <c r="CK8" t="n">
         <v>203</v>
       </c>
       <c r="CL8" t="n">
         <v>175</v>
       </c>
+      <c r="CM8" t="n">
+        <v>180</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>240</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>242</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C9" t="n">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="D9" t="n">
-        <v>219</v>
+        <v>185</v>
       </c>
       <c r="E9" t="n">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="F9" t="n">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="G9" t="n">
-        <v>217</v>
+        <v>269</v>
       </c>
       <c r="H9" t="n">
+        <v>239</v>
+      </c>
+      <c r="I9" t="n">
+        <v>186</v>
+      </c>
+      <c r="J9" t="n">
+        <v>154</v>
+      </c>
+      <c r="K9" t="n">
+        <v>275</v>
+      </c>
+      <c r="L9" t="n">
+        <v>233</v>
+      </c>
+      <c r="M9" t="n">
+        <v>244</v>
+      </c>
+      <c r="N9" t="n">
+        <v>241</v>
+      </c>
+      <c r="O9" t="n">
+        <v>182</v>
+      </c>
+      <c r="P9" t="n">
+        <v>212</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>225</v>
+      </c>
+      <c r="R9" t="n">
+        <v>191</v>
+      </c>
+      <c r="S9" t="n">
+        <v>152</v>
+      </c>
+      <c r="T9" t="n">
+        <v>198</v>
+      </c>
+      <c r="U9" t="n">
+        <v>209</v>
+      </c>
+      <c r="V9" t="n">
+        <v>176</v>
+      </c>
+      <c r="W9" t="n">
+        <v>212</v>
+      </c>
+      <c r="X9" t="n">
+        <v>234</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>227</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>195</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>177</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>164</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>165</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>173</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>154</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>168</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>161</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>184</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>204</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>247</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>200</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>181</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>172</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>186</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>191</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>174</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>271</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>210</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>206</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>228</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>209</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>205</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>206</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>209</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>296</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>251</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>302</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>220</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>175</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>193</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>184</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>225</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>194</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>237</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>225</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>223</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>233</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>261</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>289</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>308</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>308</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>309</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>265</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>288</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>300</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>288</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>289</v>
+      </c>
+      <c r="BV9" t="n">
         <v>226</v>
       </c>
-      <c r="I9" t="n">
-[...196 lines deleted...]
-      </c>
       <c r="BW9" t="n">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="BX9" t="n">
-        <v>224</v>
+        <v>307</v>
       </c>
       <c r="BY9" t="n">
-        <v>223</v>
+        <v>276</v>
       </c>
       <c r="BZ9" t="n">
         <v>223</v>
       </c>
       <c r="CA9" t="n">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="CB9" t="n">
+        <v>206</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>203</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>202</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>184</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>207</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>208</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>205</v>
+      </c>
+      <c r="CI9" t="n">
+        <v>191</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>241</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>247</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>213</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>226</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>303</v>
+      </c>
+      <c r="CO9" t="n">
         <v>223</v>
-      </c>
-[...28 lines deleted...]
-        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22586,50 +23306,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23039,95 +23762,110 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -23158,307 +23896,316 @@
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BA2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BM2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.06</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="W3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -23483,641 +24230,659 @@
       <c r="AV3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BD3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BR3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BT3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BV3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CB3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CD3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="CE3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CO3" s="1" t="n">
         <v>0.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AB4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="AQ4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BL4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BM4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BU4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="BX4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BY4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CB4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.41</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AJ5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AV5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BE5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BJ5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BK5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BM5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BN5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BO5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="BN5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BO5" s="1" t="n">
+      <c r="BP5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="BP5" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24134,177 +24899,186 @@
         <v>0.11</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24323,408 +25097,426 @@
       <c r="BB6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BM6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.05</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AV7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BM7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="BN7" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BR7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BT7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CA7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="CH7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL7" s="1" t="n">
         <v>0.13</v>
       </c>
-      <c r="CL7" s="1" t="n">
+      <c r="CM7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CO7" s="1" t="n">
         <v>0.13</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>813</v>
       </c>
       <c r="C8" t="n">
         <v>855</v>
       </c>
       <c r="D8" t="n">
         <v>821</v>
       </c>
       <c r="E8" t="n">
         <v>844</v>
       </c>
       <c r="F8" t="n">
         <v>845</v>
       </c>
       <c r="G8" t="n">
@@ -24957,337 +25749,355 @@
       </c>
       <c r="CE8" t="n">
         <v>845</v>
       </c>
       <c r="CF8" t="n">
         <v>830</v>
       </c>
       <c r="CG8" t="n">
         <v>842</v>
       </c>
       <c r="CH8" t="n">
         <v>840</v>
       </c>
       <c r="CI8" t="n">
         <v>848</v>
       </c>
       <c r="CJ8" t="n">
         <v>820</v>
       </c>
       <c r="CK8" t="n">
         <v>821</v>
       </c>
       <c r="CL8" t="n">
         <v>853</v>
       </c>
+      <c r="CM8" t="n">
+        <v>825</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>763</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>775</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>807</v>
+        <v>835</v>
       </c>
       <c r="C9" t="n">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D9" t="n">
+        <v>833</v>
+      </c>
+      <c r="E9" t="n">
+        <v>851</v>
+      </c>
+      <c r="F9" t="n">
+        <v>871</v>
+      </c>
+      <c r="G9" t="n">
+        <v>825</v>
+      </c>
+      <c r="H9" t="n">
+        <v>854</v>
+      </c>
+      <c r="I9" t="n">
+        <v>823</v>
+      </c>
+      <c r="J9" t="n">
+        <v>868</v>
+      </c>
+      <c r="K9" t="n">
         <v>827</v>
       </c>
-      <c r="E9" t="n">
+      <c r="L9" t="n">
+        <v>838</v>
+      </c>
+      <c r="M9" t="n">
+        <v>903</v>
+      </c>
+      <c r="N9" t="n">
+        <v>821</v>
+      </c>
+      <c r="O9" t="n">
+        <v>864</v>
+      </c>
+      <c r="P9" t="n">
+        <v>843</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>845</v>
+      </c>
+      <c r="R9" t="n">
+        <v>864</v>
+      </c>
+      <c r="S9" t="n">
+        <v>842</v>
+      </c>
+      <c r="T9" t="n">
+        <v>834</v>
+      </c>
+      <c r="U9" t="n">
+        <v>828</v>
+      </c>
+      <c r="V9" t="n">
+        <v>853</v>
+      </c>
+      <c r="W9" t="n">
+        <v>831</v>
+      </c>
+      <c r="X9" t="n">
+        <v>815</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>851</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>865</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>869</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>860</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>856</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>871</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>897</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>883</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>879</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>852</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>806</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>850</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>859</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>864</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>849</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>844</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>873</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>831</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>830</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>856</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>855</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>826</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>850</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>854</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>857</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>852</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>827</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>814</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>779</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>831</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>866</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>836</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>856</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>846</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>854</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>818</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>837</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>777</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>832</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>814</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>811</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>801</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>837</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>789</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>825</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>798</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>812</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>799</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>805</v>
+      </c>
+      <c r="BV9" t="n">
         <v>833</v>
       </c>
-      <c r="F9" t="n">
-[...14 lines deleted...]
-      <c r="K9" t="n">
+      <c r="BW9" t="n">
+        <v>850</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>810</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>803</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>837</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>841</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>836</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>849</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>846</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>856</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>828</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>845</v>
+      </c>
+      <c r="CH9" t="n">
         <v>843</v>
       </c>
-      <c r="L9" t="n">
-[...38 lines deleted...]
-      <c r="Y9" t="n">
+      <c r="CI9" t="n">
+        <v>859</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>819</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>818</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>860</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>823</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>761</v>
+      </c>
+      <c r="CO9" t="n">
         <v>843</v>
-      </c>
-[...193 lines deleted...]
-        <v>845</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25341,50 +26151,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25794,110 +26607,125 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26036,575 +26864,593 @@
       <c r="BT2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.08</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AH3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BH3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="BI3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BL3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BO3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="BP3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BQ3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="BT3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="BU3" s="1" t="n">
         <v>0.32</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BZ3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CD3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.33</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="P4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AF4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AI4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AX4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BA4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="BM4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BN4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BP4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -26615,50 +27461,59 @@
         <v>0.43</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.42</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
@@ -26675,51 +27530,51 @@
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -26729,319 +27584,328 @@
       <c r="AC5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BB5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.06</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -27075,51 +27939,51 @@
       <c r="BA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BI6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -27163,50 +28027,59 @@
         <v>0.02</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
@@ -27322,165 +28195,174 @@
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AZ7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CF7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.06</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>459</v>
       </c>
       <c r="C8" t="n">
         <v>476</v>
       </c>
       <c r="D8" t="n">
         <v>466</v>
       </c>
       <c r="E8" t="n">
         <v>460</v>
       </c>
       <c r="F8" t="n">
         <v>453</v>
       </c>
       <c r="G8" t="n">
         <v>444</v>
@@ -27712,337 +28594,355 @@
       </c>
       <c r="CE8" t="n">
         <v>480</v>
       </c>
       <c r="CF8" t="n">
         <v>455</v>
       </c>
       <c r="CG8" t="n">
         <v>474</v>
       </c>
       <c r="CH8" t="n">
         <v>456</v>
       </c>
       <c r="CI8" t="n">
         <v>476</v>
       </c>
       <c r="CJ8" t="n">
         <v>442</v>
       </c>
       <c r="CK8" t="n">
         <v>471</v>
       </c>
       <c r="CL8" t="n">
         <v>459</v>
       </c>
+      <c r="CM8" t="n">
+        <v>465</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>467</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>470</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="C9" t="n">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="D9" t="n">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="E9" t="n">
         <v>475</v>
       </c>
       <c r="F9" t="n">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="G9" t="n">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="H9" t="n">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="I9" t="n">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="J9" t="n">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="K9" t="n">
         <v>481</v>
       </c>
       <c r="L9" t="n">
-        <v>486</v>
+        <v>497</v>
       </c>
       <c r="M9" t="n">
+        <v>494</v>
+      </c>
+      <c r="N9" t="n">
+        <v>489</v>
+      </c>
+      <c r="O9" t="n">
+        <v>502</v>
+      </c>
+      <c r="P9" t="n">
+        <v>489</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>472</v>
+      </c>
+      <c r="R9" t="n">
+        <v>483</v>
+      </c>
+      <c r="S9" t="n">
+        <v>500</v>
+      </c>
+      <c r="T9" t="n">
         <v>497</v>
       </c>
-      <c r="N9" t="n">
+      <c r="U9" t="n">
+        <v>469</v>
+      </c>
+      <c r="V9" t="n">
         <v>480</v>
       </c>
-      <c r="O9" t="n">
-[...5 lines deleted...]
-      <c r="Q9" t="n">
+      <c r="W9" t="n">
+        <v>483</v>
+      </c>
+      <c r="X9" t="n">
+        <v>489</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>474</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>464</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>475</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>475</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>419</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>497</v>
+      </c>
+      <c r="AE9" t="n">
         <v>482</v>
       </c>
-      <c r="R9" t="n">
-[...40 lines deleted...]
-      </c>
       <c r="AF9" t="n">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="AG9" t="n">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="AH9" t="n">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="AI9" t="n">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="AJ9" t="n">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="AK9" t="n">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="AL9" t="n">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="AM9" t="n">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="AN9" t="n">
         <v>480</v>
       </c>
       <c r="AO9" t="n">
+        <v>481</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>510</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>481</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>480</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>470</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>477</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>464</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>460</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>483</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>481</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>465</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>486</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>493</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>492</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>490</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>477</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>496</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>484</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>478</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>485</v>
+      </c>
+      <c r="BI9" t="n">
         <v>482</v>
       </c>
-      <c r="AP9" t="n">
-[...11 lines deleted...]
-      <c r="AT9" t="n">
+      <c r="BJ9" t="n">
+        <v>475</v>
+      </c>
+      <c r="BK9" t="n">
         <v>481</v>
-      </c>
-[...49 lines deleted...]
-        <v>482</v>
       </c>
       <c r="BL9" t="n">
         <v>479</v>
       </c>
       <c r="BM9" t="n">
+        <v>454</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>463</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>482</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>469</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>452</v>
+      </c>
+      <c r="BR9" t="n">
         <v>478</v>
       </c>
-      <c r="BN9" t="n">
+      <c r="BS9" t="n">
+        <v>477</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>451</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>473</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>491</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>478</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>472</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>477</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>495</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>498</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>491</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>478</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>483</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>499</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>473</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>492</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>474</v>
+      </c>
+      <c r="CI9" t="n">
+        <v>495</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>458</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>485</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>479</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>480</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>483</v>
+      </c>
+      <c r="CO9" t="n">
         <v>481</v>
-      </c>
-[...70 lines deleted...]
-        <v>482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28096,50 +28996,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28549,134 +29452,149 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="S2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -28710,111 +29628,111 @@
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BA2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BC2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -28822,50 +29740,59 @@
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
@@ -28888,72 +29815,72 @@
       <c r="M3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -28987,280 +29914,289 @@
       <c r="AT3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BB3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BC3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BF3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="BG3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BO3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="BP3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BR3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="BS3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BW3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.38</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Y4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -29297,166 +30233,175 @@
       <c r="BF4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BU4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BX4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BY4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -29538,51 +30483,51 @@
       <c r="AU5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BC5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -29643,61 +30588,70 @@
       <c r="CD5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CO5" s="1" t="n">
         <v>0.05</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -29767,102 +30721,102 @@
       <c r="AF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AY6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BE6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -29918,50 +30872,59 @@
         <v>0.02</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.02</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
@@ -29996,246 +30959,255 @@
       <c r="Q7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BZ7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.09</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>478</v>
       </c>
       <c r="C8" t="n">
         <v>526</v>
       </c>
       <c r="D8" t="n">
         <v>524</v>
       </c>
       <c r="E8" t="n">
         <v>511</v>
       </c>
       <c r="F8" t="n">
         <v>503</v>
       </c>
       <c r="G8" t="n">
         <v>490</v>
@@ -30467,337 +31439,355 @@
       </c>
       <c r="CE8" t="n">
         <v>525</v>
       </c>
       <c r="CF8" t="n">
         <v>553</v>
       </c>
       <c r="CG8" t="n">
         <v>525</v>
       </c>
       <c r="CH8" t="n">
         <v>542</v>
       </c>
       <c r="CI8" t="n">
         <v>525</v>
       </c>
       <c r="CJ8" t="n">
         <v>553</v>
       </c>
       <c r="CK8" t="n">
         <v>527</v>
       </c>
       <c r="CL8" t="n">
         <v>530</v>
       </c>
+      <c r="CM8" t="n">
+        <v>532</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>531</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>524</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>448</v>
+        <v>427</v>
       </c>
       <c r="C9" t="n">
+        <v>465</v>
+      </c>
+      <c r="D9" t="n">
+        <v>460</v>
+      </c>
+      <c r="E9" t="n">
+        <v>452</v>
+      </c>
+      <c r="F9" t="n">
+        <v>439</v>
+      </c>
+      <c r="G9" t="n">
+        <v>435</v>
+      </c>
+      <c r="H9" t="n">
+        <v>452</v>
+      </c>
+      <c r="I9" t="n">
+        <v>458</v>
+      </c>
+      <c r="J9" t="n">
         <v>476</v>
       </c>
-      <c r="D9" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="K9" t="n">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="L9" t="n">
         <v>469</v>
       </c>
       <c r="M9" t="n">
+        <v>464</v>
+      </c>
+      <c r="N9" t="n">
+        <v>457</v>
+      </c>
+      <c r="O9" t="n">
+        <v>454</v>
+      </c>
+      <c r="P9" t="n">
+        <v>451</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>469</v>
+      </c>
+      <c r="R9" t="n">
+        <v>464</v>
+      </c>
+      <c r="S9" t="n">
+        <v>482</v>
+      </c>
+      <c r="T9" t="n">
+        <v>459</v>
+      </c>
+      <c r="U9" t="n">
+        <v>482</v>
+      </c>
+      <c r="V9" t="n">
+        <v>473</v>
+      </c>
+      <c r="W9" t="n">
         <v>481</v>
       </c>
-      <c r="N9" t="n">
+      <c r="X9" t="n">
+        <v>459</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>461</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>477</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>462</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>478</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>531</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>457</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>465</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>472</v>
+      </c>
+      <c r="AG9" t="n">
         <v>463</v>
       </c>
-      <c r="O9" t="n">
+      <c r="AH9" t="n">
+        <v>470</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>489</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>452</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>468</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>452</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>478</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>483</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>464</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>451</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>445</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>474</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>479</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>470</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>473</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>497</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>462</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>470</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>458</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>463</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>444</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>459</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>458</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>462</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>458</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>461</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>475</v>
+      </c>
+      <c r="BH9" t="n">
         <v>465</v>
-      </c>
-[...133 lines deleted...]
-        <v>463</v>
       </c>
       <c r="BI9" t="n">
         <v>463</v>
       </c>
       <c r="BJ9" t="n">
-        <v>462</v>
+        <v>504</v>
       </c>
       <c r="BK9" t="n">
         <v>466</v>
       </c>
       <c r="BL9" t="n">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="BM9" t="n">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="BN9" t="n">
         <v>465</v>
       </c>
       <c r="BO9" t="n">
+        <v>421</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>452</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>477</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>459</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>448</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>478</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>465</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>462</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>461</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>450</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>470</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>454</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>455</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>466</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>470</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>471</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>460</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>489</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>462</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>479</v>
+      </c>
+      <c r="CI9" t="n">
         <v>463</v>
       </c>
-      <c r="BP9" t="n">
-[...58 lines deleted...]
-      </c>
       <c r="CJ9" t="n">
-        <v>464</v>
+        <v>490</v>
       </c>
       <c r="CK9" t="n">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="CL9" t="n">
-        <v>466</v>
+        <v>472</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>473</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>472</v>
+      </c>
+      <c r="CO9" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30851,50 +31841,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31304,1073 +32297,1115 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="P2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AN2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="AY2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AB2" s="1" t="n">
-[...23 lines deleted...]
-      <c r="AJ2" s="1" t="n">
+      <c r="AZ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
-      <c r="AK2" s="1" t="n">
-[...49 lines deleted...]
-      </c>
       <c r="BB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BE2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BJ2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="BY2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.08</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AW3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BA3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BC3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BJ3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BK3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="BL3" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BK3" s="1" t="n">
-[...2 lines deleted...]
-      <c r="BL3" s="1" t="n">
+      <c r="BM3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BN3" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="BM3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BO3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="BP3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BR3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BS3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BW3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="BX3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CB3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CE3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.33</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AF4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BA4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BD4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BN4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="BO4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BP4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="BQ4" s="1" t="n">
         <v>0.36</v>
       </c>
-      <c r="BP4" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="BR4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BT4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="BU4" s="1" t="n">
         <v>0.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BX4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="BY4" s="1" t="n">
         <v>0.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CA4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="CB4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CF4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CN4" s="1" t="n">
         <v>0.37</v>
       </c>
-      <c r="CL4" s="1" t="n">
+      <c r="CO4" s="1" t="n">
         <v>0.36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AK5" s="1" t="n">
         <v>0.12</v>
       </c>
-      <c r="AJ5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="AK5" s="1" t="n">
+      <c r="AL5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AM5" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BH5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BN5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -32386,79 +33421,88 @@
       <c r="BZ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CO5" s="1" t="n">
         <v>0.09</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -32468,529 +33512,547 @@
       <c r="N6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AY6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BN6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BU6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="J7" s="1" t="n">
         <v>0.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB7" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AA7" s="1" t="n">
+      <c r="AC7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AD7" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="AB7" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AE7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AY7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.09</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>901</v>
       </c>
       <c r="C8" t="n">
         <v>957</v>
       </c>
       <c r="D8" t="n">
         <v>912</v>
       </c>
       <c r="E8" t="n">
         <v>917</v>
       </c>
       <c r="F8" t="n">
         <v>935</v>
       </c>
       <c r="G8" t="n">
         <v>939</v>
@@ -33222,337 +34284,355 @@
       </c>
       <c r="CE8" t="n">
         <v>951</v>
       </c>
       <c r="CF8" t="n">
         <v>956</v>
       </c>
       <c r="CG8" t="n">
         <v>955</v>
       </c>
       <c r="CH8" t="n">
         <v>964</v>
       </c>
       <c r="CI8" t="n">
         <v>951</v>
       </c>
       <c r="CJ8" t="n">
         <v>949</v>
       </c>
       <c r="CK8" t="n">
         <v>958</v>
       </c>
       <c r="CL8" t="n">
         <v>952</v>
       </c>
+      <c r="CM8" t="n">
+        <v>961</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>930</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>958</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
+        <v>941</v>
+      </c>
+      <c r="C9" t="n">
+        <v>997</v>
+      </c>
+      <c r="D9" t="n">
+        <v>926</v>
+      </c>
+      <c r="E9" t="n">
         <v>936</v>
       </c>
-      <c r="C9" t="n">
-[...2 lines deleted...]
-      <c r="D9" t="n">
+      <c r="F9" t="n">
+        <v>969</v>
+      </c>
+      <c r="G9" t="n">
+        <v>993</v>
+      </c>
+      <c r="H9" t="n">
+        <v>993</v>
+      </c>
+      <c r="I9" t="n">
+        <v>891</v>
+      </c>
+      <c r="J9" t="n">
+        <v>952</v>
+      </c>
+      <c r="K9" t="n">
+        <v>1006</v>
+      </c>
+      <c r="L9" t="n">
+        <v>970</v>
+      </c>
+      <c r="M9" t="n">
+        <v>1022</v>
+      </c>
+      <c r="N9" t="n">
+        <v>988</v>
+      </c>
+      <c r="O9" t="n">
+        <v>956</v>
+      </c>
+      <c r="P9" t="n">
+        <v>947</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>959</v>
+      </c>
+      <c r="R9" t="n">
+        <v>939</v>
+      </c>
+      <c r="S9" t="n">
+        <v>940</v>
+      </c>
+      <c r="T9" t="n">
+        <v>936</v>
+      </c>
+      <c r="U9" t="n">
+        <v>939</v>
+      </c>
+      <c r="V9" t="n">
+        <v>950</v>
+      </c>
+      <c r="W9" t="n">
+        <v>977</v>
+      </c>
+      <c r="X9" t="n">
+        <v>952</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>958</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>964</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>926</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>931</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>945</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>938</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>958</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>972</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>943</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>917</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>949</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>985</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>936</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>951</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>922</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>958</v>
+      </c>
+      <c r="AO9" t="n">
         <v>957</v>
       </c>
-      <c r="E9" t="n">
-[...17 lines deleted...]
-      <c r="K9" t="n">
+      <c r="AP9" t="n">
+        <v>933</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>977</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>966</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>943</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>945</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>952</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>971</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>971</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>950</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>1018</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>969</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>985</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>981</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>961</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>925</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>986</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>994</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>971</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>968</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>981</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>965</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>980</v>
+      </c>
+      <c r="BL9" t="n">
         <v>976</v>
       </c>
-      <c r="L9" t="n">
-[...2 lines deleted...]
-      <c r="M9" t="n">
+      <c r="BM9" t="n">
+        <v>990</v>
+      </c>
+      <c r="BN9" t="n">
         <v>1009</v>
       </c>
-      <c r="N9" t="n">
-[...110 lines deleted...]
-      <c r="AY9" t="n">
+      <c r="BO9" t="n">
+        <v>1049</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>989</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>998</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>1016</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>1024</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>1020</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>1006</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>980</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>1004</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>1022</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>1015</v>
+      </c>
+      <c r="BZ9" t="n">
         <v>979</v>
       </c>
-      <c r="AZ9" t="n">
-[...79 lines deleted...]
-      </c>
       <c r="CA9" t="n">
-        <v>978</v>
+        <v>1004</v>
       </c>
       <c r="CB9" t="n">
-        <v>974</v>
+        <v>951</v>
       </c>
       <c r="CC9" t="n">
         <v>973</v>
       </c>
       <c r="CD9" t="n">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="CE9" t="n">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="CF9" t="n">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="CG9" t="n">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="CH9" t="n">
-        <v>973</v>
+        <v>988</v>
       </c>
       <c r="CI9" t="n">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="CJ9" t="n">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="CK9" t="n">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="CL9" t="n">
-        <v>978</v>
+        <v>987</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>991</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>979</v>
+      </c>
+      <c r="CO9" t="n">
+        <v>975</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33606,50 +34686,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34059,62 +35142,77 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -34148,96 +35246,96 @@
       <c r="U2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -34256,57 +35354,57 @@
       <c r="BE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BM2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -34331,109 +35429,118 @@
       <c r="CD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CO2" s="1" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="R3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -34443,560 +35550,578 @@
       <c r="AB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AJ3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AY3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BB3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BJ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BK3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BS3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BU3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CB3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CL3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="L4" s="1" t="n">
         <v>0.39</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AE4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BE4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="BM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BN4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BP4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BY4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="BZ4" s="1" t="n">
         <v>0.39</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CB4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="CG4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.42</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -35078,51 +36203,51 @@
       <c r="BE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BM5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BU5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -35132,72 +36257,81 @@
       <c r="BW5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.07000000000000001</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
@@ -35316,90 +36450,90 @@
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AY6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BA6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BJ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BN6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BT6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BV6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -35418,334 +36552,352 @@
       <c r="CA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AY7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="AZ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BA7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BI7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BY7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="CG7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CN7" s="1" t="n">
         <v>0.13</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1030</v>
       </c>
       <c r="C8" t="n">
         <v>1102</v>
       </c>
       <c r="D8" t="n">
         <v>1061</v>
       </c>
       <c r="E8" t="n">
         <v>1071</v>
       </c>
       <c r="F8" t="n">
         <v>1058</v>
       </c>
       <c r="G8" t="n">
         <v>1017</v>
@@ -35977,337 +37129,355 @@
       </c>
       <c r="CE8" t="n">
         <v>1053</v>
       </c>
       <c r="CF8" t="n">
         <v>1051</v>
       </c>
       <c r="CG8" t="n">
         <v>1053</v>
       </c>
       <c r="CH8" t="n">
         <v>1043</v>
       </c>
       <c r="CI8" t="n">
         <v>1056</v>
       </c>
       <c r="CJ8" t="n">
         <v>1060</v>
       </c>
       <c r="CK8" t="n">
         <v>1064</v>
       </c>
       <c r="CL8" t="n">
         <v>1065</v>
       </c>
+      <c r="CM8" t="n">
+        <v>1041</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>1071</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="C9" t="n">
-        <v>1060</v>
+        <v>1084</v>
       </c>
       <c r="D9" t="n">
-        <v>1016</v>
+        <v>1029</v>
       </c>
       <c r="E9" t="n">
-        <v>1024</v>
+        <v>1050</v>
       </c>
       <c r="F9" t="n">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="G9" t="n">
-        <v>1007</v>
+        <v>996</v>
       </c>
       <c r="H9" t="n">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="I9" t="n">
-        <v>1008</v>
+        <v>1040</v>
       </c>
       <c r="J9" t="n">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="K9" t="n">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="L9" t="n">
+        <v>1066</v>
+      </c>
+      <c r="M9" t="n">
+        <v>1083</v>
+      </c>
+      <c r="N9" t="n">
+        <v>1019</v>
+      </c>
+      <c r="O9" t="n">
         <v>1046</v>
       </c>
-      <c r="M9" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="P9" t="n">
-        <v>1034</v>
+        <v>1048</v>
       </c>
       <c r="Q9" t="n">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="R9" t="n">
-        <v>1038</v>
+        <v>1063</v>
       </c>
       <c r="S9" t="n">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="T9" t="n">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="U9" t="n">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="V9" t="n">
         <v>1032</v>
       </c>
       <c r="W9" t="n">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="X9" t="n">
-        <v>1034</v>
+        <v>1045</v>
       </c>
       <c r="Y9" t="n">
-        <v>1036</v>
+        <v>1055</v>
       </c>
       <c r="Z9" t="n">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="AA9" t="n">
-        <v>1033</v>
+        <v>1057</v>
       </c>
       <c r="AB9" t="n">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="AC9" t="n">
-        <v>1034</v>
+        <v>1026</v>
       </c>
       <c r="AD9" t="n">
-        <v>1037</v>
+        <v>1060</v>
       </c>
       <c r="AE9" t="n">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="AF9" t="n">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="AG9" t="n">
-        <v>1035</v>
+        <v>1050</v>
       </c>
       <c r="AH9" t="n">
-        <v>1033</v>
+        <v>1063</v>
       </c>
       <c r="AI9" t="n">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="AJ9" t="n">
         <v>1036</v>
       </c>
       <c r="AK9" t="n">
-        <v>1039</v>
+        <v>1067</v>
       </c>
       <c r="AL9" t="n">
-        <v>1034</v>
+        <v>1044</v>
       </c>
       <c r="AM9" t="n">
-        <v>1032</v>
+        <v>1050</v>
       </c>
       <c r="AN9" t="n">
         <v>1035</v>
       </c>
       <c r="AO9" t="n">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="AP9" t="n">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="AQ9" t="n">
-        <v>1039</v>
+        <v>1050</v>
       </c>
       <c r="AR9" t="n">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="AS9" t="n">
-        <v>1043</v>
+        <v>1066</v>
       </c>
       <c r="AT9" t="n">
-        <v>1036</v>
+        <v>1056</v>
       </c>
       <c r="AU9" t="n">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="AV9" t="n">
         <v>1044</v>
       </c>
       <c r="AW9" t="n">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="AX9" t="n">
+        <v>1062</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>1027</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>1045</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>1034</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>1020</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>1028</v>
+      </c>
+      <c r="BD9" t="n">
         <v>1043</v>
       </c>
-      <c r="AY9" t="n">
-[...14 lines deleted...]
-      <c r="BD9" t="n">
+      <c r="BE9" t="n">
+        <v>1008</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>1022</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>1029</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>1037</v>
+      </c>
+      <c r="BI9" t="n">
         <v>1026</v>
       </c>
-      <c r="BE9" t="n">
-[...8 lines deleted...]
-      <c r="BH9" t="n">
+      <c r="BJ9" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BK9" t="n">
         <v>1032</v>
-      </c>
-[...7 lines deleted...]
-        <v>1038</v>
       </c>
       <c r="BL9" t="n">
         <v>1033</v>
       </c>
       <c r="BM9" t="n">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="BN9" t="n">
+        <v>1029</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>999</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>1030</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>1022</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>1006</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>1012</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>996</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>1026</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>1032</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>1013</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>1018</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>1011</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>1030</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>1024</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>1048</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>1027</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>1024</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>1016</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>1014</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>1019</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>1013</v>
+      </c>
+      <c r="CI9" t="n">
+        <v>1030</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>1027</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>1028</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>1038</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>1011</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>1041</v>
+      </c>
+      <c r="CO9" t="n">
         <v>1036</v>
-      </c>
-[...70 lines deleted...]
-        <v>1039</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -36361,50 +37531,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36814,1693 +37987,1762 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="R2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="T2" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Y2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AU2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AY2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AZ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BA2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BH2" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BK2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BM2" s="1" t="n">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="BN2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="BQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BR2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BX2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="BY2" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE2" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.11</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="P3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="AE3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AI3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AK3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="AL3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="AM3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BA3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="BB3" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="BC3" s="1" t="n">
         <v>0.28</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BE3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BI3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BK3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="BL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BN3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="BO3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="BQ3" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="BR3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="BS3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BT3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="BU3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BW3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="BX3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BZ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CB3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CD3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="CE3" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="CF3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="CG3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL3" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="K4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="L4" s="1" t="n">
         <v>0.38</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.37</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="AH4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AW4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AX4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="AY4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BA4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="BB4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BD4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="BE4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BG4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BJ4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BL4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BM4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="BN4" s="1" t="n">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="BO4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="BS4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="BT4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BX4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="BY4" s="1" t="n">
         <v>0.32</v>
       </c>
-      <c r="BY4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="BZ4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CD4" s="1" t="n">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="CE4" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CH4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="CI4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="CJ4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CO4" s="1" t="n">
         <v>0.33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AD5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AY5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AZ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="BA5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BD5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BR5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BT5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BU5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BV5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BW5" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BX5" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.06</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CO5" s="1" t="n">
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="P6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AZ6" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BJ6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="BK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BL6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="BM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BP6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="BQ6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="BT6" s="1" t="n">
         <v>0.02</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="BU6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BV6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="BW6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="BY6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CD6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CF6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="CG6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="AY7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AZ7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BC7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BD7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="BE7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="BF7" s="1" t="n">
         <v>0.12</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BN7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BO7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BP7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="BQ7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="BR7" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="BO7" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="BS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BT7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BW7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BY7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.1</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CO7" s="1" t="n">
+        <v>0.11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>257</v>
       </c>
       <c r="C8" t="n">
         <v>229</v>
       </c>
       <c r="D8" t="n">
         <v>245</v>
       </c>
       <c r="E8" t="n">
         <v>246</v>
       </c>
       <c r="F8" t="n">
         <v>244</v>
       </c>
       <c r="G8" t="n">
         <v>261</v>
@@ -38732,337 +39974,355 @@
       </c>
       <c r="CE8" t="n">
         <v>255</v>
       </c>
       <c r="CF8" t="n">
         <v>282</v>
       </c>
       <c r="CG8" t="n">
         <v>267</v>
       </c>
       <c r="CH8" t="n">
         <v>252</v>
       </c>
       <c r="CI8" t="n">
         <v>275</v>
       </c>
       <c r="CJ8" t="n">
         <v>258</v>
       </c>
       <c r="CK8" t="n">
         <v>272</v>
       </c>
       <c r="CL8" t="n">
         <v>258</v>
       </c>
+      <c r="CM8" t="n">
+        <v>240</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>259</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>262</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="C9" t="n">
-        <v>278</v>
+        <v>246</v>
       </c>
       <c r="D9" t="n">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="E9" t="n">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="F9" t="n">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="G9" t="n">
-        <v>264</v>
+        <v>308</v>
       </c>
       <c r="H9" t="n">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="I9" t="n">
-        <v>264</v>
+        <v>191</v>
       </c>
       <c r="J9" t="n">
-        <v>271</v>
+        <v>233</v>
       </c>
       <c r="K9" t="n">
-        <v>272</v>
+        <v>293</v>
       </c>
       <c r="L9" t="n">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="M9" t="n">
-        <v>281</v>
+        <v>314</v>
       </c>
       <c r="N9" t="n">
         <v>271</v>
       </c>
       <c r="O9" t="n">
+        <v>279</v>
+      </c>
+      <c r="P9" t="n">
+        <v>266</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>256</v>
+      </c>
+      <c r="R9" t="n">
+        <v>286</v>
+      </c>
+      <c r="S9" t="n">
+        <v>204</v>
+      </c>
+      <c r="T9" t="n">
+        <v>246</v>
+      </c>
+      <c r="U9" t="n">
+        <v>223</v>
+      </c>
+      <c r="V9" t="n">
+        <v>218</v>
+      </c>
+      <c r="W9" t="n">
+        <v>258</v>
+      </c>
+      <c r="X9" t="n">
+        <v>219</v>
+      </c>
+      <c r="Y9" t="n">
         <v>272</v>
       </c>
-      <c r="P9" t="n">
+      <c r="Z9" t="n">
+        <v>230</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>272</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>237</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>247</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>247</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>223</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>278</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>262</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>234</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>243</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>265</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>273</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>258</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>233</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>281</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>274</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>186</v>
+      </c>
+      <c r="AQ9" t="n">
         <v>271</v>
       </c>
-      <c r="Q9" t="n">
+      <c r="AR9" t="n">
+        <v>268</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>270</v>
+      </c>
+      <c r="AT9" t="n">
         <v>272</v>
       </c>
-      <c r="R9" t="n">
+      <c r="AU9" t="n">
+        <v>257</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>287</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>281</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>283</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>303</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>291</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>327</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>250</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>250</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>241</v>
+      </c>
+      <c r="BE9" t="n">
+        <v>246</v>
+      </c>
+      <c r="BF9" t="n">
+        <v>266</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>266</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>250</v>
+      </c>
+      <c r="BI9" t="n">
+        <v>292</v>
+      </c>
+      <c r="BJ9" t="n">
+        <v>302</v>
+      </c>
+      <c r="BK9" t="n">
+        <v>293</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>295</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>273</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>311</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>313</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>319</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>299</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>308</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>282</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>325</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>301</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>278</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>310</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>301</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>287</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>292</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>306</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>286</v>
+      </c>
+      <c r="CC9" t="n">
         <v>272</v>
       </c>
-      <c r="S9" t="n">
+      <c r="CD9" t="n">
+        <v>265</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>283</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>301</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>285</v>
+      </c>
+      <c r="CH9" t="n">
         <v>272</v>
       </c>
-      <c r="T9" t="n">
+      <c r="CI9" t="n">
+        <v>294</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>278</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>292</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>274</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>251</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>276</v>
+      </c>
+      <c r="CO9" t="n">
         <v>271</v>
-      </c>
-[...208 lines deleted...]
-        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL9"/>
+  <dimension ref="A1:CO9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39116,50 +40376,53 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
+    <col width="14" customWidth="1" min="93" max="93"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39569,1164 +40832,1215 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2025-12-10</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-01-07</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="P2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="Z2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AU2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AW2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AY2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="BA2" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="BB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BI2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BK2" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BN2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="BO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BQ2" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="BR2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BS2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BU2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BV2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="BW2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="BX2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BZ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CA2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE2" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CF2" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CO2" s="1" t="n">
+        <v>0.08</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="Z3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AA3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AJ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AU3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AV3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AW3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AX3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AY3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="AZ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="BA3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BB3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BC3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BD3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="BF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BG3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BJ3" s="1" t="n">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="BK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="BL3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BM3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="BN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="BR3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="BS3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="BT3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="BU3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="BV3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="BW3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BX3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="BY3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="BZ3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="CA3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CB3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CE3" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="CF3" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.32</v>
+      </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CO3" s="1" t="n">
+        <v>0.33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="S4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="AD4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AI4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AU4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AV4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AW4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="AX4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AY4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AZ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BA4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BB4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BC4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BD4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BE4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BF4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BH4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BI4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BJ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BK4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="BL4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="BM4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="BN4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BO4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="BP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BQ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="BR4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="BS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BT4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="BU4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BV4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="BW4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BX4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="BY4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="BZ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CA4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CB4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CI4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
+      </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CO4" s="1" t="n">
+        <v>0.38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="T5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="U5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="V5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="Z5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AA5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AC5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AE5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AG5" s="1" t="n">
         <v>0.11</v>
       </c>
-      <c r="U5" s="1" t="n">
-[...37 lines deleted...]
-      </c>
       <c r="AH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AU5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AX5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AY5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AZ5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BA5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BB5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BC5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="BF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BO5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="BP5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="BQ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="BR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BT5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BU5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="BV5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BW5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BX5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BY5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="BZ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CA5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CB5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CC5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="CD5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CI5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CJ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CO5" s="1" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.08</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -40772,84 +42086,84 @@
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AU6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AV6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AW6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AX6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AY6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AZ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BB6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -40916,202 +42230,211 @@
       <c r="BW6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BX6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="BY6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="BZ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CE6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="CF6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="CG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CH6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
+      </c>
+      <c r="CM6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CN6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CO6" s="1" t="n">
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AG7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="AO7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AP7" s="1" t="n">
         <v>0.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AU7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AV7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AW7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AX7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -41124,137 +42447,146 @@
       <c r="BA7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BB7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BC7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BD7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BE7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BF7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BG7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BH7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BI7" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="BJ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BK7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="BL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="BN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="BO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BR7" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="BS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BT7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="BU7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BV7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="BW7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BX7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="BY7" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="BZ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CA7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CB7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CC7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CD7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CG7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CM7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CO7" s="1" t="n">
         <v>0.1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>626</v>
       </c>
       <c r="C8" t="n">
         <v>673</v>
       </c>
       <c r="D8" t="n">
         <v>649</v>
       </c>
       <c r="E8" t="n">
         <v>658</v>
       </c>
       <c r="F8" t="n">
         <v>661</v>
       </c>
       <c r="G8" t="n">
@@ -41487,319 +42819,337 @@
       </c>
       <c r="CE8" t="n">
         <v>676</v>
       </c>
       <c r="CF8" t="n">
         <v>647</v>
       </c>
       <c r="CG8" t="n">
         <v>673</v>
       </c>
       <c r="CH8" t="n">
         <v>667</v>
       </c>
       <c r="CI8" t="n">
         <v>641</v>
       </c>
       <c r="CJ8" t="n">
         <v>660</v>
       </c>
       <c r="CK8" t="n">
         <v>671</v>
       </c>
       <c r="CL8" t="n">
         <v>681</v>
       </c>
+      <c r="CM8" t="n">
+        <v>658</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>648</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>675</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="C9" t="n">
+        <v>670</v>
+      </c>
+      <c r="D9" t="n">
+        <v>634</v>
+      </c>
+      <c r="E9" t="n">
+        <v>650</v>
+      </c>
+      <c r="F9" t="n">
+        <v>661</v>
+      </c>
+      <c r="G9" t="n">
+        <v>627</v>
+      </c>
+      <c r="H9" t="n">
+        <v>626</v>
+      </c>
+      <c r="I9" t="n">
+        <v>649</v>
+      </c>
+      <c r="J9" t="n">
+        <v>660</v>
+      </c>
+      <c r="K9" t="n">
+        <v>650</v>
+      </c>
+      <c r="L9" t="n">
+        <v>645</v>
+      </c>
+      <c r="M9" t="n">
+        <v>673</v>
+      </c>
+      <c r="N9" t="n">
+        <v>660</v>
+      </c>
+      <c r="O9" t="n">
+        <v>642</v>
+      </c>
+      <c r="P9" t="n">
+        <v>641</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>660</v>
+      </c>
+      <c r="R9" t="n">
+        <v>629</v>
+      </c>
+      <c r="S9" t="n">
+        <v>657</v>
+      </c>
+      <c r="T9" t="n">
+        <v>672</v>
+      </c>
+      <c r="U9" t="n">
+        <v>663</v>
+      </c>
+      <c r="V9" t="n">
+        <v>649</v>
+      </c>
+      <c r="W9" t="n">
+        <v>656</v>
+      </c>
+      <c r="X9" t="n">
+        <v>671</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>647</v>
+      </c>
+      <c r="Z9" t="n">
+        <v>666</v>
+      </c>
+      <c r="AA9" t="n">
+        <v>615</v>
+      </c>
+      <c r="AB9" t="n">
+        <v>644</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>642</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>648</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>656</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>643</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>645</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>648</v>
+      </c>
+      <c r="AI9" t="n">
+        <v>664</v>
+      </c>
+      <c r="AJ9" t="n">
+        <v>656</v>
+      </c>
+      <c r="AK9" t="n">
+        <v>645</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>641</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>666</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>638</v>
+      </c>
+      <c r="AO9" t="n">
+        <v>642</v>
+      </c>
+      <c r="AP9" t="n">
+        <v>667</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>641</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>648</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>643</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>644</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>646</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>647</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>639</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>644</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>642</v>
+      </c>
+      <c r="AZ9" t="n">
+        <v>643</v>
+      </c>
+      <c r="BA9" t="n">
+        <v>608</v>
+      </c>
+      <c r="BB9" t="n">
+        <v>674</v>
+      </c>
+      <c r="BC9" t="n">
+        <v>676</v>
+      </c>
+      <c r="BD9" t="n">
+        <v>650</v>
+      </c>
+      <c r="BE9" t="n">
         <v>669</v>
       </c>
-      <c r="D9" t="n">
-[...5 lines deleted...]
-      <c r="F9" t="n">
+      <c r="BF9" t="n">
+        <v>655</v>
+      </c>
+      <c r="BG9" t="n">
+        <v>655</v>
+      </c>
+      <c r="BH9" t="n">
+        <v>671</v>
+      </c>
+      <c r="BI9" t="n">
         <v>648</v>
       </c>
-      <c r="G9" t="n">
-[...11 lines deleted...]
-      <c r="K9" t="n">
+      <c r="BJ9" t="n">
         <v>654</v>
       </c>
-      <c r="L9" t="n">
-[...2 lines deleted...]
-      <c r="M9" t="n">
+      <c r="BK9" t="n">
+        <v>631</v>
+      </c>
+      <c r="BL9" t="n">
+        <v>657</v>
+      </c>
+      <c r="BM9" t="n">
+        <v>663</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>633</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>686</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>679</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>657</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>670</v>
+      </c>
+      <c r="BS9" t="n">
         <v>676</v>
       </c>
-      <c r="N9" t="n">
+      <c r="BT9" t="n">
+        <v>655</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>654</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>658</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>643</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>675</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>664</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>656</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>656</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>632</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>644</v>
+      </c>
+      <c r="CD9" t="n">
         <v>653</v>
       </c>
-      <c r="O9" t="n">
-[...202 lines deleted...]
-      </c>
       <c r="CE9" t="n">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="CF9" t="n">
-        <v>652</v>
+        <v>629</v>
       </c>
       <c r="CG9" t="n">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="CH9" t="n">
         <v>652</v>
       </c>
       <c r="CI9" t="n">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="CJ9" t="n">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="CK9" t="n">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="CL9" t="n">
-        <v>656</v>
+        <v>674</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>650</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>641</v>
+      </c>
+      <c r="CO9" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>