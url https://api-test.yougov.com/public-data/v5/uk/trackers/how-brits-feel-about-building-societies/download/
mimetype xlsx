--- v1 (2026-06-27)
+++ v2 (2026-08-27)
@@ -448,51 +448,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -549,50 +549,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1017,50 +1019,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1300,50 +1312,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -1583,50 +1601,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -1866,50 +1890,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2149,50 +2179,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2432,50 +2468,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -2715,50 +2757,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1931</v>
       </c>
       <c r="C8" t="n">
         <v>2059</v>
       </c>
       <c r="D8" t="n">
         <v>1973</v>
       </c>
       <c r="E8" t="n">
         <v>1988</v>
       </c>
       <c r="F8" t="n">
         <v>1993</v>
       </c>
       <c r="G8" t="n">
         <v>1956</v>
       </c>
@@ -2998,50 +3046,56 @@
       </c>
       <c r="CH8" t="n">
         <v>2007</v>
       </c>
       <c r="CI8" t="n">
         <v>2007</v>
       </c>
       <c r="CJ8" t="n">
         <v>2009</v>
       </c>
       <c r="CK8" t="n">
         <v>2022</v>
       </c>
       <c r="CL8" t="n">
         <v>2017</v>
       </c>
       <c r="CM8" t="n">
         <v>2002</v>
       </c>
       <c r="CN8" t="n">
         <v>2001</v>
       </c>
       <c r="CO8" t="n">
         <v>2011</v>
       </c>
+      <c r="CP8" t="n">
+        <v>2016</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>2012</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1954</v>
       </c>
       <c r="C9" t="n">
         <v>2081</v>
       </c>
       <c r="D9" t="n">
         <v>1955</v>
       </c>
       <c r="E9" t="n">
         <v>1986</v>
       </c>
       <c r="F9" t="n">
         <v>2007</v>
       </c>
       <c r="G9" t="n">
         <v>1989</v>
       </c>
@@ -3280,64 +3334,70 @@
         <v>2007</v>
       </c>
       <c r="CH9" t="n">
         <v>2001</v>
       </c>
       <c r="CI9" t="n">
         <v>2009</v>
       </c>
       <c r="CJ9" t="n">
         <v>2008</v>
       </c>
       <c r="CK9" t="n">
         <v>2020</v>
       </c>
       <c r="CL9" t="n">
         <v>2024</v>
       </c>
       <c r="CM9" t="n">
         <v>2002</v>
       </c>
       <c r="CN9" t="n">
         <v>2020</v>
       </c>
       <c r="CO9" t="n">
         <v>2011</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>2016</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>2012</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3394,50 +3454,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3862,50 +3924,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -4145,50 +4217,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -4428,50 +4506,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -4711,50 +4795,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -4994,50 +5084,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -5277,50 +5373,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5560,50 +5662,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>321</v>
       </c>
       <c r="C8" t="n">
         <v>352</v>
       </c>
       <c r="D8" t="n">
         <v>329</v>
       </c>
       <c r="E8" t="n">
         <v>332</v>
       </c>
       <c r="F8" t="n">
         <v>333</v>
       </c>
       <c r="G8" t="n">
         <v>323</v>
       </c>
@@ -5843,50 +5951,56 @@
       </c>
       <c r="CH8" t="n">
         <v>335</v>
       </c>
       <c r="CI8" t="n">
         <v>327</v>
       </c>
       <c r="CJ8" t="n">
         <v>331</v>
       </c>
       <c r="CK8" t="n">
         <v>347</v>
       </c>
       <c r="CL8" t="n">
         <v>334</v>
       </c>
       <c r="CM8" t="n">
         <v>344</v>
       </c>
       <c r="CN8" t="n">
         <v>349</v>
       </c>
       <c r="CO8" t="n">
         <v>337</v>
       </c>
+      <c r="CP8" t="n">
+        <v>348</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>326</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>325</v>
       </c>
       <c r="C9" t="n">
         <v>354</v>
       </c>
       <c r="D9" t="n">
         <v>322</v>
       </c>
       <c r="E9" t="n">
         <v>328</v>
       </c>
       <c r="F9" t="n">
         <v>339</v>
       </c>
       <c r="G9" t="n">
         <v>320</v>
       </c>
@@ -6124,65 +6238,71 @@
       <c r="CG9" t="n">
         <v>328</v>
       </c>
       <c r="CH9" t="n">
         <v>333</v>
       </c>
       <c r="CI9" t="n">
         <v>329</v>
       </c>
       <c r="CJ9" t="n">
         <v>325</v>
       </c>
       <c r="CK9" t="n">
         <v>341</v>
       </c>
       <c r="CL9" t="n">
         <v>335</v>
       </c>
       <c r="CM9" t="n">
         <v>339</v>
       </c>
       <c r="CN9" t="n">
         <v>360</v>
       </c>
       <c r="CO9" t="n">
+        <v>332</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>333</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>332</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6239,50 +6359,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6707,50 +6829,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6990,50 +7122,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -7273,50 +7411,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -7556,50 +7700,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -7839,50 +7989,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -8122,50 +8278,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8405,50 +8567,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>465</v>
       </c>
       <c r="C8" t="n">
         <v>493</v>
       </c>
       <c r="D8" t="n">
         <v>489</v>
       </c>
       <c r="E8" t="n">
         <v>476</v>
       </c>
       <c r="F8" t="n">
         <v>484</v>
       </c>
       <c r="G8" t="n">
         <v>467</v>
       </c>
@@ -8688,50 +8856,56 @@
       </c>
       <c r="CH8" t="n">
         <v>486</v>
       </c>
       <c r="CI8" t="n">
         <v>478</v>
       </c>
       <c r="CJ8" t="n">
         <v>490</v>
       </c>
       <c r="CK8" t="n">
         <v>484</v>
       </c>
       <c r="CL8" t="n">
         <v>484</v>
       </c>
       <c r="CM8" t="n">
         <v>483</v>
       </c>
       <c r="CN8" t="n">
         <v>485</v>
       </c>
       <c r="CO8" t="n">
         <v>474</v>
       </c>
+      <c r="CP8" t="n">
+        <v>487</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>491</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>465</v>
       </c>
       <c r="C9" t="n">
         <v>487</v>
       </c>
       <c r="D9" t="n">
         <v>476</v>
       </c>
       <c r="E9" t="n">
         <v>470</v>
       </c>
       <c r="F9" t="n">
         <v>478</v>
       </c>
       <c r="G9" t="n">
         <v>452</v>
       </c>
@@ -8969,65 +9143,71 @@
       <c r="CG9" t="n">
         <v>465</v>
       </c>
       <c r="CH9" t="n">
         <v>477</v>
       </c>
       <c r="CI9" t="n">
         <v>473</v>
       </c>
       <c r="CJ9" t="n">
         <v>479</v>
       </c>
       <c r="CK9" t="n">
         <v>476</v>
       </c>
       <c r="CL9" t="n">
         <v>480</v>
       </c>
       <c r="CM9" t="n">
         <v>476</v>
       </c>
       <c r="CN9" t="n">
         <v>482</v>
       </c>
       <c r="CO9" t="n">
+        <v>481</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>482</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9084,50 +9264,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9552,50 +9734,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9835,50 +10027,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -10118,50 +10316,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -10401,50 +10605,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10684,50 +10894,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -10967,50 +11183,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -11250,50 +11472,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>165</v>
       </c>
       <c r="C8" t="n">
         <v>195</v>
       </c>
       <c r="D8" t="n">
         <v>156</v>
       </c>
       <c r="E8" t="n">
         <v>175</v>
       </c>
       <c r="F8" t="n">
         <v>172</v>
       </c>
       <c r="G8" t="n">
         <v>171</v>
       </c>
@@ -11533,50 +11761,56 @@
       </c>
       <c r="CH8" t="n">
         <v>167</v>
       </c>
       <c r="CI8" t="n">
         <v>183</v>
       </c>
       <c r="CJ8" t="n">
         <v>167</v>
       </c>
       <c r="CK8" t="n">
         <v>185</v>
       </c>
       <c r="CL8" t="n">
         <v>156</v>
       </c>
       <c r="CM8" t="n">
         <v>173</v>
       </c>
       <c r="CN8" t="n">
         <v>157</v>
       </c>
       <c r="CO8" t="n">
         <v>160</v>
       </c>
+      <c r="CP8" t="n">
+        <v>180</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>167</v>
       </c>
       <c r="C9" t="n">
         <v>207</v>
       </c>
       <c r="D9" t="n">
         <v>166</v>
       </c>
       <c r="E9" t="n">
         <v>178</v>
       </c>
       <c r="F9" t="n">
         <v>170</v>
       </c>
       <c r="G9" t="n">
         <v>186</v>
       </c>
@@ -11814,65 +12048,71 @@
       <c r="CG9" t="n">
         <v>162</v>
       </c>
       <c r="CH9" t="n">
         <v>168</v>
       </c>
       <c r="CI9" t="n">
         <v>183</v>
       </c>
       <c r="CJ9" t="n">
         <v>167</v>
       </c>
       <c r="CK9" t="n">
         <v>180</v>
       </c>
       <c r="CL9" t="n">
         <v>159</v>
       </c>
       <c r="CM9" t="n">
         <v>179</v>
       </c>
       <c r="CN9" t="n">
         <v>158</v>
       </c>
       <c r="CO9" t="n">
+        <v>175</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>175</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11929,50 +12169,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12397,50 +12639,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -12680,50 +12932,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -12963,50 +13221,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -13246,50 +13510,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -13529,50 +13799,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13812,50 +14088,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -14095,50 +14377,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>97</v>
       </c>
       <c r="C8" t="n">
         <v>117</v>
       </c>
       <c r="D8" t="n">
         <v>105</v>
       </c>
       <c r="E8" t="n">
         <v>101</v>
       </c>
       <c r="F8" t="n">
         <v>99</v>
       </c>
       <c r="G8" t="n">
         <v>100</v>
       </c>
@@ -14378,50 +14666,56 @@
       </c>
       <c r="CH8" t="n">
         <v>100</v>
       </c>
       <c r="CI8" t="n">
         <v>103</v>
       </c>
       <c r="CJ8" t="n">
         <v>103</v>
       </c>
       <c r="CK8" t="n">
         <v>63</v>
       </c>
       <c r="CL8" t="n">
         <v>104</v>
       </c>
       <c r="CM8" t="n">
         <v>104</v>
       </c>
       <c r="CN8" t="n">
         <v>103</v>
       </c>
       <c r="CO8" t="n">
         <v>103</v>
       </c>
+      <c r="CP8" t="n">
+        <v>105</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>103</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>96</v>
       </c>
       <c r="C9" t="n">
         <v>116</v>
       </c>
       <c r="D9" t="n">
         <v>100</v>
       </c>
       <c r="E9" t="n">
         <v>101</v>
       </c>
       <c r="F9" t="n">
         <v>99</v>
       </c>
       <c r="G9" t="n">
         <v>98</v>
       </c>
@@ -14659,65 +14953,71 @@
       <c r="CG9" t="n">
         <v>100</v>
       </c>
       <c r="CH9" t="n">
         <v>99</v>
       </c>
       <c r="CI9" t="n">
         <v>99</v>
       </c>
       <c r="CJ9" t="n">
         <v>102</v>
       </c>
       <c r="CK9" t="n">
         <v>66</v>
       </c>
       <c r="CL9" t="n">
         <v>102</v>
       </c>
       <c r="CM9" t="n">
         <v>108</v>
       </c>
       <c r="CN9" t="n">
         <v>103</v>
       </c>
       <c r="CO9" t="n">
+        <v>99</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>99</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14774,50 +15074,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15242,50 +15544,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -15525,50 +15837,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -15808,50 +16126,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -16091,50 +16415,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -16374,50 +16704,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -16657,50 +16993,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16940,50 +17282,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1109</v>
       </c>
       <c r="C8" t="n">
         <v>1177</v>
       </c>
       <c r="D8" t="n">
         <v>1189</v>
       </c>
       <c r="E8" t="n">
         <v>1176</v>
       </c>
       <c r="F8" t="n">
         <v>1192</v>
       </c>
       <c r="G8" t="n">
         <v>1143</v>
       </c>
@@ -17223,50 +17571,56 @@
       </c>
       <c r="CH8" t="n">
         <v>1205</v>
       </c>
       <c r="CI8" t="n">
         <v>1200</v>
       </c>
       <c r="CJ8" t="n">
         <v>1200</v>
       </c>
       <c r="CK8" t="n">
         <v>1211</v>
       </c>
       <c r="CL8" t="n">
         <v>1215</v>
       </c>
       <c r="CM8" t="n">
         <v>1215</v>
       </c>
       <c r="CN8" t="n">
         <v>1213</v>
       </c>
       <c r="CO8" t="n">
         <v>1210</v>
       </c>
+      <c r="CP8" t="n">
+        <v>1219</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>1212</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1066</v>
       </c>
       <c r="C9" t="n">
         <v>1117</v>
       </c>
       <c r="D9" t="n">
         <v>1117</v>
       </c>
       <c r="E9" t="n">
         <v>1110</v>
       </c>
       <c r="F9" t="n">
         <v>1131</v>
       </c>
       <c r="G9" t="n">
         <v>1100</v>
       </c>
@@ -17505,64 +17859,70 @@
         <v>1147</v>
       </c>
       <c r="CH9" t="n">
         <v>1151</v>
       </c>
       <c r="CI9" t="n">
         <v>1140</v>
       </c>
       <c r="CJ9" t="n">
         <v>1139</v>
       </c>
       <c r="CK9" t="n">
         <v>1161</v>
       </c>
       <c r="CL9" t="n">
         <v>1160</v>
       </c>
       <c r="CM9" t="n">
         <v>1150</v>
       </c>
       <c r="CN9" t="n">
         <v>1182</v>
       </c>
       <c r="CO9" t="n">
         <v>1146</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>1149</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>1147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17619,50 +17979,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18087,50 +18449,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -18370,50 +18742,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -18653,50 +19031,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -18936,50 +19320,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -19219,50 +19609,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -19502,50 +19898,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -19785,50 +20187,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>822</v>
       </c>
       <c r="C8" t="n">
         <v>882</v>
       </c>
       <c r="D8" t="n">
         <v>784</v>
       </c>
       <c r="E8" t="n">
         <v>812</v>
       </c>
       <c r="F8" t="n">
         <v>801</v>
       </c>
       <c r="G8" t="n">
         <v>813</v>
       </c>
@@ -20068,50 +20476,56 @@
       </c>
       <c r="CH8" t="n">
         <v>802</v>
       </c>
       <c r="CI8" t="n">
         <v>807</v>
       </c>
       <c r="CJ8" t="n">
         <v>809</v>
       </c>
       <c r="CK8" t="n">
         <v>811</v>
       </c>
       <c r="CL8" t="n">
         <v>802</v>
       </c>
       <c r="CM8" t="n">
         <v>787</v>
       </c>
       <c r="CN8" t="n">
         <v>788</v>
       </c>
       <c r="CO8" t="n">
         <v>801</v>
       </c>
+      <c r="CP8" t="n">
+        <v>797</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>800</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>888</v>
       </c>
       <c r="C9" t="n">
         <v>964</v>
       </c>
       <c r="D9" t="n">
         <v>838</v>
       </c>
       <c r="E9" t="n">
         <v>876</v>
       </c>
       <c r="F9" t="n">
         <v>876</v>
       </c>
       <c r="G9" t="n">
         <v>889</v>
       </c>
@@ -20349,65 +20763,71 @@
       <c r="CG9" t="n">
         <v>859</v>
       </c>
       <c r="CH9" t="n">
         <v>850</v>
       </c>
       <c r="CI9" t="n">
         <v>869</v>
       </c>
       <c r="CJ9" t="n">
         <v>869</v>
       </c>
       <c r="CK9" t="n">
         <v>859</v>
       </c>
       <c r="CL9" t="n">
         <v>864</v>
       </c>
       <c r="CM9" t="n">
         <v>852</v>
       </c>
       <c r="CN9" t="n">
         <v>837</v>
       </c>
       <c r="CO9" t="n">
+        <v>865</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>867</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>865</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20464,50 +20884,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20932,50 +21354,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -21215,50 +21647,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -21498,50 +21936,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -21781,50 +22225,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -22064,50 +22514,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22347,50 +22803,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -22630,50 +23092,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>181</v>
       </c>
       <c r="C8" t="n">
         <v>202</v>
       </c>
       <c r="D8" t="n">
         <v>162</v>
       </c>
       <c r="E8" t="n">
         <v>173</v>
       </c>
       <c r="F8" t="n">
         <v>192</v>
       </c>
       <c r="G8" t="n">
         <v>208</v>
       </c>
@@ -22913,50 +23381,56 @@
       </c>
       <c r="CH8" t="n">
         <v>169</v>
       </c>
       <c r="CI8" t="n">
         <v>158</v>
       </c>
       <c r="CJ8" t="n">
         <v>194</v>
       </c>
       <c r="CK8" t="n">
         <v>203</v>
       </c>
       <c r="CL8" t="n">
         <v>175</v>
       </c>
       <c r="CM8" t="n">
         <v>180</v>
       </c>
       <c r="CN8" t="n">
         <v>240</v>
       </c>
       <c r="CO8" t="n">
         <v>242</v>
       </c>
+      <c r="CP8" t="n">
+        <v>239</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>215</v>
       </c>
       <c r="C9" t="n">
         <v>244</v>
       </c>
       <c r="D9" t="n">
         <v>185</v>
       </c>
       <c r="E9" t="n">
         <v>207</v>
       </c>
       <c r="F9" t="n">
         <v>231</v>
       </c>
       <c r="G9" t="n">
         <v>269</v>
       </c>
@@ -23194,65 +23668,71 @@
       <c r="CG9" t="n">
         <v>208</v>
       </c>
       <c r="CH9" t="n">
         <v>205</v>
       </c>
       <c r="CI9" t="n">
         <v>191</v>
       </c>
       <c r="CJ9" t="n">
         <v>241</v>
       </c>
       <c r="CK9" t="n">
         <v>247</v>
       </c>
       <c r="CL9" t="n">
         <v>213</v>
       </c>
       <c r="CM9" t="n">
         <v>226</v>
       </c>
       <c r="CN9" t="n">
         <v>303</v>
       </c>
       <c r="CO9" t="n">
+        <v>223</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>224</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23309,50 +23789,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23777,50 +24259,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24060,50 +24552,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -24343,50 +24841,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -24626,50 +25130,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -24909,50 +25419,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25192,50 +25708,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -25475,50 +25997,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>813</v>
       </c>
       <c r="C8" t="n">
         <v>855</v>
       </c>
       <c r="D8" t="n">
         <v>821</v>
       </c>
       <c r="E8" t="n">
         <v>844</v>
       </c>
       <c r="F8" t="n">
         <v>845</v>
       </c>
       <c r="G8" t="n">
         <v>814</v>
       </c>
@@ -25758,50 +26286,56 @@
       </c>
       <c r="CH8" t="n">
         <v>840</v>
       </c>
       <c r="CI8" t="n">
         <v>848</v>
       </c>
       <c r="CJ8" t="n">
         <v>820</v>
       </c>
       <c r="CK8" t="n">
         <v>821</v>
       </c>
       <c r="CL8" t="n">
         <v>853</v>
       </c>
       <c r="CM8" t="n">
         <v>825</v>
       </c>
       <c r="CN8" t="n">
         <v>763</v>
       </c>
       <c r="CO8" t="n">
         <v>775</v>
       </c>
+      <c r="CP8" t="n">
+        <v>790</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>785</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>835</v>
       </c>
       <c r="C9" t="n">
         <v>874</v>
       </c>
       <c r="D9" t="n">
         <v>833</v>
       </c>
       <c r="E9" t="n">
         <v>851</v>
       </c>
       <c r="F9" t="n">
         <v>871</v>
       </c>
       <c r="G9" t="n">
         <v>825</v>
       </c>
@@ -26039,65 +26573,71 @@
       <c r="CG9" t="n">
         <v>845</v>
       </c>
       <c r="CH9" t="n">
         <v>843</v>
       </c>
       <c r="CI9" t="n">
         <v>859</v>
       </c>
       <c r="CJ9" t="n">
         <v>819</v>
       </c>
       <c r="CK9" t="n">
         <v>818</v>
       </c>
       <c r="CL9" t="n">
         <v>860</v>
       </c>
       <c r="CM9" t="n">
         <v>823</v>
       </c>
       <c r="CN9" t="n">
         <v>761</v>
       </c>
       <c r="CO9" t="n">
+        <v>843</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>845</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>843</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26154,50 +26694,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26622,50 +27164,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -26905,50 +27457,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -27188,50 +27746,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -27471,50 +28035,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -27754,50 +28324,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -28037,50 +28613,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -28320,50 +28902,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>459</v>
       </c>
       <c r="C8" t="n">
         <v>476</v>
       </c>
       <c r="D8" t="n">
         <v>466</v>
       </c>
       <c r="E8" t="n">
         <v>460</v>
       </c>
       <c r="F8" t="n">
         <v>453</v>
       </c>
       <c r="G8" t="n">
         <v>444</v>
       </c>
@@ -28603,50 +29191,56 @@
       </c>
       <c r="CH8" t="n">
         <v>456</v>
       </c>
       <c r="CI8" t="n">
         <v>476</v>
       </c>
       <c r="CJ8" t="n">
         <v>442</v>
       </c>
       <c r="CK8" t="n">
         <v>471</v>
       </c>
       <c r="CL8" t="n">
         <v>459</v>
       </c>
       <c r="CM8" t="n">
         <v>465</v>
       </c>
       <c r="CN8" t="n">
         <v>467</v>
       </c>
       <c r="CO8" t="n">
         <v>470</v>
       </c>
+      <c r="CP8" t="n">
+        <v>451</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>457</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>478</v>
       </c>
       <c r="C9" t="n">
         <v>498</v>
       </c>
       <c r="D9" t="n">
         <v>476</v>
       </c>
       <c r="E9" t="n">
         <v>475</v>
       </c>
       <c r="F9" t="n">
         <v>466</v>
       </c>
       <c r="G9" t="n">
         <v>459</v>
       </c>
@@ -28884,65 +29478,71 @@
       <c r="CG9" t="n">
         <v>492</v>
       </c>
       <c r="CH9" t="n">
         <v>474</v>
       </c>
       <c r="CI9" t="n">
         <v>495</v>
       </c>
       <c r="CJ9" t="n">
         <v>458</v>
       </c>
       <c r="CK9" t="n">
         <v>485</v>
       </c>
       <c r="CL9" t="n">
         <v>479</v>
       </c>
       <c r="CM9" t="n">
         <v>480</v>
       </c>
       <c r="CN9" t="n">
         <v>483</v>
       </c>
       <c r="CO9" t="n">
+        <v>481</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>482</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28999,50 +29599,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29467,50 +30069,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -29750,50 +30362,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -30033,50 +30651,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -30316,50 +30940,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -30599,50 +31229,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -30882,50 +31518,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -31165,50 +31807,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>478</v>
       </c>
       <c r="C8" t="n">
         <v>526</v>
       </c>
       <c r="D8" t="n">
         <v>524</v>
       </c>
       <c r="E8" t="n">
         <v>511</v>
       </c>
       <c r="F8" t="n">
         <v>503</v>
       </c>
       <c r="G8" t="n">
         <v>490</v>
       </c>
@@ -31448,50 +32096,56 @@
       </c>
       <c r="CH8" t="n">
         <v>542</v>
       </c>
       <c r="CI8" t="n">
         <v>525</v>
       </c>
       <c r="CJ8" t="n">
         <v>553</v>
       </c>
       <c r="CK8" t="n">
         <v>527</v>
       </c>
       <c r="CL8" t="n">
         <v>530</v>
       </c>
       <c r="CM8" t="n">
         <v>532</v>
       </c>
       <c r="CN8" t="n">
         <v>531</v>
       </c>
       <c r="CO8" t="n">
         <v>524</v>
       </c>
+      <c r="CP8" t="n">
+        <v>536</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>427</v>
       </c>
       <c r="C9" t="n">
         <v>465</v>
       </c>
       <c r="D9" t="n">
         <v>460</v>
       </c>
       <c r="E9" t="n">
         <v>452</v>
       </c>
       <c r="F9" t="n">
         <v>439</v>
       </c>
       <c r="G9" t="n">
         <v>435</v>
       </c>
@@ -31729,65 +32383,71 @@
       <c r="CG9" t="n">
         <v>462</v>
       </c>
       <c r="CH9" t="n">
         <v>479</v>
       </c>
       <c r="CI9" t="n">
         <v>463</v>
       </c>
       <c r="CJ9" t="n">
         <v>490</v>
       </c>
       <c r="CK9" t="n">
         <v>471</v>
       </c>
       <c r="CL9" t="n">
         <v>472</v>
       </c>
       <c r="CM9" t="n">
         <v>473</v>
       </c>
       <c r="CN9" t="n">
         <v>472</v>
       </c>
       <c r="CO9" t="n">
+        <v>465</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>466</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31844,50 +32504,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -32312,50 +32974,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -32595,50 +33267,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -32878,50 +33556,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -33161,50 +33845,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -33444,50 +34134,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -33727,50 +34423,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -34010,50 +34712,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>901</v>
       </c>
       <c r="C8" t="n">
         <v>957</v>
       </c>
       <c r="D8" t="n">
         <v>912</v>
       </c>
       <c r="E8" t="n">
         <v>917</v>
       </c>
       <c r="F8" t="n">
         <v>935</v>
       </c>
       <c r="G8" t="n">
         <v>939</v>
       </c>
@@ -34293,50 +35001,56 @@
       </c>
       <c r="CH8" t="n">
         <v>964</v>
       </c>
       <c r="CI8" t="n">
         <v>951</v>
       </c>
       <c r="CJ8" t="n">
         <v>949</v>
       </c>
       <c r="CK8" t="n">
         <v>958</v>
       </c>
       <c r="CL8" t="n">
         <v>952</v>
       </c>
       <c r="CM8" t="n">
         <v>961</v>
       </c>
       <c r="CN8" t="n">
         <v>930</v>
       </c>
       <c r="CO8" t="n">
         <v>958</v>
       </c>
+      <c r="CP8" t="n">
+        <v>951</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>955</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>941</v>
       </c>
       <c r="C9" t="n">
         <v>997</v>
       </c>
       <c r="D9" t="n">
         <v>926</v>
       </c>
       <c r="E9" t="n">
         <v>936</v>
       </c>
       <c r="F9" t="n">
         <v>969</v>
       </c>
       <c r="G9" t="n">
         <v>993</v>
       </c>
@@ -34575,64 +35289,70 @@
         <v>988</v>
       </c>
       <c r="CH9" t="n">
         <v>988</v>
       </c>
       <c r="CI9" t="n">
         <v>978</v>
       </c>
       <c r="CJ9" t="n">
         <v>981</v>
       </c>
       <c r="CK9" t="n">
         <v>992</v>
       </c>
       <c r="CL9" t="n">
         <v>987</v>
       </c>
       <c r="CM9" t="n">
         <v>991</v>
       </c>
       <c r="CN9" t="n">
         <v>979</v>
       </c>
       <c r="CO9" t="n">
         <v>975</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>978</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>976</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -34689,50 +35409,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35157,50 +35879,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -35440,50 +36172,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -35723,50 +36461,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -36006,50 +36750,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -36289,50 +37039,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -36572,50 +37328,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -36855,50 +37617,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1030</v>
       </c>
       <c r="C8" t="n">
         <v>1102</v>
       </c>
       <c r="D8" t="n">
         <v>1061</v>
       </c>
       <c r="E8" t="n">
         <v>1071</v>
       </c>
       <c r="F8" t="n">
         <v>1058</v>
       </c>
       <c r="G8" t="n">
         <v>1017</v>
       </c>
@@ -37138,50 +37906,56 @@
       </c>
       <c r="CH8" t="n">
         <v>1043</v>
       </c>
       <c r="CI8" t="n">
         <v>1056</v>
       </c>
       <c r="CJ8" t="n">
         <v>1060</v>
       </c>
       <c r="CK8" t="n">
         <v>1064</v>
       </c>
       <c r="CL8" t="n">
         <v>1065</v>
       </c>
       <c r="CM8" t="n">
         <v>1041</v>
       </c>
       <c r="CN8" t="n">
         <v>1071</v>
       </c>
       <c r="CO8" t="n">
         <v>1053</v>
       </c>
+      <c r="CP8" t="n">
+        <v>1065</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>1057</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1012</v>
       </c>
       <c r="C9" t="n">
         <v>1084</v>
       </c>
       <c r="D9" t="n">
         <v>1029</v>
       </c>
       <c r="E9" t="n">
         <v>1050</v>
       </c>
       <c r="F9" t="n">
         <v>1038</v>
       </c>
       <c r="G9" t="n">
         <v>996</v>
       </c>
@@ -37419,65 +38193,71 @@
       <c r="CG9" t="n">
         <v>1019</v>
       </c>
       <c r="CH9" t="n">
         <v>1013</v>
       </c>
       <c r="CI9" t="n">
         <v>1030</v>
       </c>
       <c r="CJ9" t="n">
         <v>1027</v>
       </c>
       <c r="CK9" t="n">
         <v>1028</v>
       </c>
       <c r="CL9" t="n">
         <v>1038</v>
       </c>
       <c r="CM9" t="n">
         <v>1011</v>
       </c>
       <c r="CN9" t="n">
         <v>1041</v>
       </c>
       <c r="CO9" t="n">
+        <v>1036</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>1038</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>1036</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37534,50 +38314,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38002,50 +38784,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -38285,50 +39077,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -38568,50 +39366,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -38851,50 +39655,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -39134,50 +39944,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -39417,50 +40233,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -39700,50 +40522,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>257</v>
       </c>
       <c r="C8" t="n">
         <v>229</v>
       </c>
       <c r="D8" t="n">
         <v>245</v>
       </c>
       <c r="E8" t="n">
         <v>246</v>
       </c>
       <c r="F8" t="n">
         <v>244</v>
       </c>
       <c r="G8" t="n">
         <v>261</v>
       </c>
@@ -39983,50 +40811,56 @@
       </c>
       <c r="CH8" t="n">
         <v>252</v>
       </c>
       <c r="CI8" t="n">
         <v>275</v>
       </c>
       <c r="CJ8" t="n">
         <v>258</v>
       </c>
       <c r="CK8" t="n">
         <v>272</v>
       </c>
       <c r="CL8" t="n">
         <v>258</v>
       </c>
       <c r="CM8" t="n">
         <v>240</v>
       </c>
       <c r="CN8" t="n">
         <v>259</v>
       </c>
       <c r="CO8" t="n">
         <v>262</v>
       </c>
+      <c r="CP8" t="n">
+        <v>236</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>261</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>282</v>
       </c>
       <c r="C9" t="n">
         <v>246</v>
       </c>
       <c r="D9" t="n">
         <v>256</v>
       </c>
       <c r="E9" t="n">
         <v>260</v>
       </c>
       <c r="F9" t="n">
         <v>260</v>
       </c>
       <c r="G9" t="n">
         <v>308</v>
       </c>
@@ -40265,64 +41099,70 @@
         <v>285</v>
       </c>
       <c r="CH9" t="n">
         <v>272</v>
       </c>
       <c r="CI9" t="n">
         <v>294</v>
       </c>
       <c r="CJ9" t="n">
         <v>278</v>
       </c>
       <c r="CK9" t="n">
         <v>292</v>
       </c>
       <c r="CL9" t="n">
         <v>274</v>
       </c>
       <c r="CM9" t="n">
         <v>251</v>
       </c>
       <c r="CN9" t="n">
         <v>276</v>
       </c>
       <c r="CO9" t="n">
         <v>271</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>272</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CO9"/>
+  <dimension ref="A1:CQ9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40379,50 +41219,52 @@
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
     <col width="14" customWidth="1" min="91" max="91"/>
     <col width="14" customWidth="1" min="92" max="92"/>
     <col width="14" customWidth="1" min="93" max="93"/>
+    <col width="14" customWidth="1" min="94" max="94"/>
+    <col width="14" customWidth="1" min="95" max="95"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>How favourable or unfavourable do you feel about each of the following sectors in the UK? Please consider the organisations in each sector, their products and services, and their general operations. Building societies</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-03</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-26</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40847,50 +41689,60 @@
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="CM1" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
       <c r="CN1" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="CO1" t="inlineStr">
         <is>
           <t>2026-06-25</t>
         </is>
       </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very favourable</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -41130,50 +41982,56 @@
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CN2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CO2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CP2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Somewhat favourable</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -41413,50 +42271,56 @@
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CN3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CO3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CP3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CQ3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Neither favourable nor unfavourable</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -41696,50 +42560,56 @@
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CM4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CN4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CO4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CP4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CQ4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Somewhat unfavourable</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -41979,50 +42849,56 @@
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CP5" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CQ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Very unfavourable</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -42262,50 +43138,56 @@
       </c>
       <c r="CH6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CI6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CJ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CK6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CL6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CO6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="CP6" s="1" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="CQ6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -42545,50 +43427,56 @@
       </c>
       <c r="CH7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CO7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CP7" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CQ7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>626</v>
       </c>
       <c r="C8" t="n">
         <v>673</v>
       </c>
       <c r="D8" t="n">
         <v>649</v>
       </c>
       <c r="E8" t="n">
         <v>658</v>
       </c>
       <c r="F8" t="n">
         <v>661</v>
       </c>
       <c r="G8" t="n">
         <v>634</v>
       </c>
@@ -42828,50 +43716,56 @@
       </c>
       <c r="CH8" t="n">
         <v>667</v>
       </c>
       <c r="CI8" t="n">
         <v>641</v>
       </c>
       <c r="CJ8" t="n">
         <v>660</v>
       </c>
       <c r="CK8" t="n">
         <v>671</v>
       </c>
       <c r="CL8" t="n">
         <v>681</v>
       </c>
       <c r="CM8" t="n">
         <v>658</v>
       </c>
       <c r="CN8" t="n">
         <v>648</v>
       </c>
       <c r="CO8" t="n">
         <v>675</v>
       </c>
+      <c r="CP8" t="n">
+        <v>660</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>672</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>619</v>
       </c>
       <c r="C9" t="n">
         <v>670</v>
       </c>
       <c r="D9" t="n">
         <v>634</v>
       </c>
       <c r="E9" t="n">
         <v>650</v>
       </c>
       <c r="F9" t="n">
         <v>661</v>
       </c>
       <c r="G9" t="n">
         <v>627</v>
       </c>
@@ -43109,47 +44003,53 @@
       <c r="CG9" t="n">
         <v>667</v>
       </c>
       <c r="CH9" t="n">
         <v>652</v>
       </c>
       <c r="CI9" t="n">
         <v>632</v>
       </c>
       <c r="CJ9" t="n">
         <v>658</v>
       </c>
       <c r="CK9" t="n">
         <v>664</v>
       </c>
       <c r="CL9" t="n">
         <v>674</v>
       </c>
       <c r="CM9" t="n">
         <v>650</v>
       </c>
       <c r="CN9" t="n">
         <v>641</v>
       </c>
       <c r="CO9" t="n">
+        <v>654</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>655</v>
+      </c>
+      <c r="CQ9" t="n">
         <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>