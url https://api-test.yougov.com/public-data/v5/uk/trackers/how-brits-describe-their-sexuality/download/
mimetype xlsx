--- v0 (2026-04-14)
+++ v1 (2026-07-12)
@@ -566,104 +566,104 @@
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -713,51 +713,51 @@
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -769,156 +769,156 @@
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
@@ -1037,90 +1037,90 @@
         <v>1961</v>
       </c>
       <c r="K11" t="n">
         <v>1942</v>
       </c>
       <c r="L11" t="n">
         <v>1980</v>
       </c>
       <c r="M11" t="n">
         <v>1939</v>
       </c>
       <c r="N11" t="n">
         <v>1932</v>
       </c>
       <c r="O11" t="n">
         <v>1941</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="C12" t="n">
-        <v>1916</v>
+        <v>1910</v>
       </c>
       <c r="D12" t="n">
-        <v>1967</v>
+        <v>1956</v>
       </c>
       <c r="E12" t="n">
-        <v>1944</v>
+        <v>1939</v>
       </c>
       <c r="F12" t="n">
-        <v>1980</v>
+        <v>1959</v>
       </c>
       <c r="G12" t="n">
-        <v>1944</v>
+        <v>1927</v>
       </c>
       <c r="H12" t="n">
-        <v>1962</v>
+        <v>1956</v>
       </c>
       <c r="I12" t="n">
-        <v>1971</v>
+        <v>1955</v>
       </c>
       <c r="J12" t="n">
-        <v>1959</v>
+        <v>1952</v>
       </c>
       <c r="K12" t="n">
-        <v>1934</v>
+        <v>1942</v>
       </c>
       <c r="L12" t="n">
-        <v>1982</v>
+        <v>2005</v>
       </c>
       <c r="M12" t="n">
-        <v>1936</v>
+        <v>1949</v>
       </c>
       <c r="N12" t="n">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="O12" t="n">
-        <v>1936</v>
+        <v>1930</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -1208,122 +1208,122 @@
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
-      <c r="F2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="n">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="K2" s="1" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="L2" s="1" t="n">
         <v>0.72</v>
       </c>
-      <c r="L2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M2" s="1" t="n">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
@@ -1332,51 +1332,51 @@
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
@@ -1602,51 +1602,51 @@
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
@@ -1679,90 +1679,90 @@
         <v>333</v>
       </c>
       <c r="K11" t="n">
         <v>326</v>
       </c>
       <c r="L11" t="n">
         <v>312</v>
       </c>
       <c r="M11" t="n">
         <v>310</v>
       </c>
       <c r="N11" t="n">
         <v>325</v>
       </c>
       <c r="O11" t="n">
         <v>318</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="C12" t="n">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D12" t="n">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="E12" t="n">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="F12" t="n">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="G12" t="n">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="H12" t="n">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="I12" t="n">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="J12" t="n">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="K12" t="n">
+        <v>318</v>
+      </c>
+      <c r="L12" t="n">
+        <v>307</v>
+      </c>
+      <c r="M12" t="n">
+        <v>307</v>
+      </c>
+      <c r="N12" t="n">
         <v>320</v>
       </c>
-      <c r="L12" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="O12" t="n">
-        <v>320</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -1850,142 +1850,142 @@
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
-      <c r="G2" s="1" t="n">
+      <c r="H2" s="1" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="I2" s="1" t="n">
         <v>0.66</v>
       </c>
-      <c r="H2" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="J2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="M2" s="1" t="n">
         <v>0.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.68</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -2015,51 +2015,51 @@
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
@@ -2091,112 +2091,112 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
@@ -2244,54 +2244,54 @@
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>495</v>
@@ -2321,90 +2321,90 @@
         <v>477</v>
       </c>
       <c r="K11" t="n">
         <v>480</v>
       </c>
       <c r="L11" t="n">
         <v>472</v>
       </c>
       <c r="M11" t="n">
         <v>496</v>
       </c>
       <c r="N11" t="n">
         <v>469</v>
       </c>
       <c r="O11" t="n">
         <v>483</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="C12" t="n">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="D12" t="n">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="E12" t="n">
+        <v>452</v>
+      </c>
+      <c r="F12" t="n">
+        <v>464</v>
+      </c>
+      <c r="G12" t="n">
+        <v>466</v>
+      </c>
+      <c r="H12" t="n">
+        <v>483</v>
+      </c>
+      <c r="I12" t="n">
+        <v>465</v>
+      </c>
+      <c r="J12" t="n">
+        <v>473</v>
+      </c>
+      <c r="K12" t="n">
+        <v>470</v>
+      </c>
+      <c r="L12" t="n">
+        <v>472</v>
+      </c>
+      <c r="M12" t="n">
+        <v>482</v>
+      </c>
+      <c r="N12" t="n">
         <v>463</v>
       </c>
-      <c r="F12" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="O12" t="n">
-        <v>463</v>
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -2489,239 +2489,239 @@
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2730,121 +2730,121 @@
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
@@ -2963,90 +2963,90 @@
         <v>156</v>
       </c>
       <c r="K11" t="n">
         <v>154</v>
       </c>
       <c r="L11" t="n">
         <v>180</v>
       </c>
       <c r="M11" t="n">
         <v>178</v>
       </c>
       <c r="N11" t="n">
         <v>152</v>
       </c>
       <c r="O11" t="n">
         <v>156</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C12" t="n">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D12" t="n">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="E12" t="n">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F12" t="n">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="G12" t="n">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="H12" t="n">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="I12" t="n">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="J12" t="n">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="K12" t="n">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L12" t="n">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="M12" t="n">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="N12" t="n">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="O12" t="n">
-        <v>171</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -3125,178 +3125,178 @@
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
@@ -3319,174 +3319,174 @@
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
@@ -3605,87 +3605,87 @@
         <v>102</v>
       </c>
       <c r="K11" t="n">
         <v>102</v>
       </c>
       <c r="L11" t="n">
         <v>101</v>
       </c>
       <c r="M11" t="n">
         <v>80</v>
       </c>
       <c r="N11" t="n">
         <v>101</v>
       </c>
       <c r="O11" t="n">
         <v>103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C12" t="n">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D12" t="n">
+        <v>79</v>
+      </c>
+      <c r="E12" t="n">
+        <v>92</v>
+      </c>
+      <c r="F12" t="n">
+        <v>82</v>
+      </c>
+      <c r="G12" t="n">
+        <v>96</v>
+      </c>
+      <c r="H12" t="n">
+        <v>103</v>
+      </c>
+      <c r="I12" t="n">
+        <v>83</v>
+      </c>
+      <c r="J12" t="n">
+        <v>100</v>
+      </c>
+      <c r="K12" t="n">
+        <v>100</v>
+      </c>
+      <c r="L12" t="n">
+        <v>100</v>
+      </c>
+      <c r="M12" t="n">
+        <v>78</v>
+      </c>
+      <c r="N12" t="n">
         <v>98</v>
-      </c>
-[...28 lines deleted...]
-        <v>96</v>
       </c>
       <c r="O12" t="n">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
@@ -3773,128 +3773,128 @@
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.63</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.13</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
@@ -3938,95 +3938,95 @@
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
@@ -4051,51 +4051,51 @@
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4247,90 +4247,90 @@
         <v>1211</v>
       </c>
       <c r="K11" t="n">
         <v>1176</v>
       </c>
       <c r="L11" t="n">
         <v>1193</v>
       </c>
       <c r="M11" t="n">
         <v>1157</v>
       </c>
       <c r="N11" t="n">
         <v>1156</v>
       </c>
       <c r="O11" t="n">
         <v>1163</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>1136</v>
+        <v>1106</v>
       </c>
       <c r="C12" t="n">
-        <v>1093</v>
+        <v>1078</v>
       </c>
       <c r="D12" t="n">
-        <v>1120</v>
+        <v>1096</v>
       </c>
       <c r="E12" t="n">
-        <v>1116</v>
+        <v>1104</v>
       </c>
       <c r="F12" t="n">
-        <v>1128</v>
+        <v>1119</v>
       </c>
       <c r="G12" t="n">
-        <v>1116</v>
+        <v>1110</v>
       </c>
       <c r="H12" t="n">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="I12" t="n">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="J12" t="n">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="K12" t="n">
+        <v>1113</v>
+      </c>
+      <c r="L12" t="n">
+        <v>1152</v>
+      </c>
+      <c r="M12" t="n">
+        <v>1109</v>
+      </c>
+      <c r="N12" t="n">
+        <v>1096</v>
+      </c>
+      <c r="O12" t="n">
         <v>1106</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -4412,119 +4412,119 @@
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="G2" s="1" t="n">
         <v>0.7</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.6899999999999999</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
@@ -4556,157 +4556,157 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
@@ -4794,78 +4794,78 @@
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>821</v>
       </c>
       <c r="C11" t="n">
         <v>781</v>
       </c>
       <c r="D11" t="n">
         <v>807</v>
@@ -4889,90 +4889,90 @@
         <v>750</v>
       </c>
       <c r="K11" t="n">
         <v>766</v>
       </c>
       <c r="L11" t="n">
         <v>787</v>
       </c>
       <c r="M11" t="n">
         <v>782</v>
       </c>
       <c r="N11" t="n">
         <v>776</v>
       </c>
       <c r="O11" t="n">
         <v>778</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>855</v>
+        <v>889</v>
       </c>
       <c r="C12" t="n">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="D12" t="n">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="E12" t="n">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="F12" t="n">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="G12" t="n">
-        <v>828</v>
+        <v>817</v>
       </c>
       <c r="H12" t="n">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="I12" t="n">
-        <v>844</v>
+        <v>833</v>
       </c>
       <c r="J12" t="n">
-        <v>842</v>
+        <v>825</v>
       </c>
       <c r="K12" t="n">
         <v>829</v>
       </c>
       <c r="L12" t="n">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="M12" t="n">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="N12" t="n">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="O12" t="n">
-        <v>840</v>
+        <v>824</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -5054,338 +5054,338 @@
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
-      <c r="E4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5417,100 +5417,100 @@
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>178</v>
       </c>
       <c r="C11" t="n">
         <v>173</v>
       </c>
       <c r="D11" t="n">
         <v>157</v>
       </c>
       <c r="E11" t="n">
         <v>124</v>
@@ -5531,90 +5531,90 @@
         <v>138</v>
       </c>
       <c r="K11" t="n">
         <v>176</v>
       </c>
       <c r="L11" t="n">
         <v>228</v>
       </c>
       <c r="M11" t="n">
         <v>205</v>
       </c>
       <c r="N11" t="n">
         <v>174</v>
       </c>
       <c r="O11" t="n">
         <v>163</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C12" t="n">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D12" t="n">
-        <v>213</v>
+        <v>184</v>
       </c>
       <c r="E12" t="n">
-        <v>198</v>
+        <v>145</v>
       </c>
       <c r="F12" t="n">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="G12" t="n">
-        <v>203</v>
+        <v>161</v>
       </c>
       <c r="H12" t="n">
         <v>214</v>
       </c>
       <c r="I12" t="n">
-        <v>208</v>
+        <v>183</v>
       </c>
       <c r="J12" t="n">
-        <v>211</v>
+        <v>166</v>
       </c>
       <c r="K12" t="n">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="L12" t="n">
-        <v>214</v>
+        <v>294</v>
       </c>
       <c r="M12" t="n">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="N12" t="n">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="O12" t="n">
-        <v>214</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -5693,101 +5693,101 @@
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -5796,122 +5796,122 @@
       </c>
       <c r="M3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
@@ -6001,51 +6001,51 @@
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.05</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
@@ -6108,51 +6108,51 @@
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>846</v>
       </c>
       <c r="C11" t="n">
         <v>794</v>
       </c>
       <c r="D11" t="n">
         <v>829</v>
       </c>
       <c r="E11" t="n">
         <v>839</v>
@@ -6173,90 +6173,90 @@
         <v>841</v>
       </c>
       <c r="K11" t="n">
         <v>787</v>
       </c>
       <c r="L11" t="n">
         <v>771</v>
       </c>
       <c r="M11" t="n">
         <v>760</v>
       </c>
       <c r="N11" t="n">
         <v>784</v>
       </c>
       <c r="O11" t="n">
         <v>797</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
+        <v>859</v>
+      </c>
+      <c r="C12" t="n">
+        <v>798</v>
+      </c>
+      <c r="D12" t="n">
+        <v>835</v>
+      </c>
+      <c r="E12" t="n">
+        <v>853</v>
+      </c>
+      <c r="F12" t="n">
+        <v>823</v>
+      </c>
+      <c r="G12" t="n">
+        <v>841</v>
+      </c>
+      <c r="H12" t="n">
+        <v>823</v>
+      </c>
+      <c r="I12" t="n">
         <v>828</v>
       </c>
-      <c r="C12" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="J12" t="n">
-        <v>819</v>
+        <v>849</v>
       </c>
       <c r="K12" t="n">
-        <v>806</v>
+        <v>781</v>
       </c>
       <c r="L12" t="n">
-        <v>814</v>
+        <v>774</v>
       </c>
       <c r="M12" t="n">
-        <v>795</v>
+        <v>754</v>
       </c>
       <c r="N12" t="n">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="O12" t="n">
-        <v>794</v>
+        <v>790</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -6341,72 +6341,72 @@
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
@@ -6418,54 +6418,54 @@
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
@@ -6482,78 +6482,78 @@
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
@@ -6631,97 +6631,97 @@
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
@@ -6815,90 +6815,90 @@
         <v>471</v>
       </c>
       <c r="K11" t="n">
         <v>464</v>
       </c>
       <c r="L11" t="n">
         <v>458</v>
       </c>
       <c r="M11" t="n">
         <v>453</v>
       </c>
       <c r="N11" t="n">
         <v>443</v>
       </c>
       <c r="O11" t="n">
         <v>447</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
+        <v>470</v>
+      </c>
+      <c r="C12" t="n">
+        <v>455</v>
+      </c>
+      <c r="D12" t="n">
+        <v>477</v>
+      </c>
+      <c r="E12" t="n">
+        <v>479</v>
+      </c>
+      <c r="F12" t="n">
         <v>482</v>
       </c>
-      <c r="C12" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="G12" t="n">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="H12" t="n">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="I12" t="n">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="J12" t="n">
+        <v>486</v>
+      </c>
+      <c r="K12" t="n">
+        <v>480</v>
+      </c>
+      <c r="L12" t="n">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
       <c r="M12" t="n">
         <v>472</v>
       </c>
       <c r="N12" t="n">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="O12" t="n">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -6983,66 +6983,66 @@
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
@@ -7098,51 +7098,51 @@
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
@@ -7457,90 +7457,90 @@
         <v>511</v>
       </c>
       <c r="K11" t="n">
         <v>515</v>
       </c>
       <c r="L11" t="n">
         <v>523</v>
       </c>
       <c r="M11" t="n">
         <v>521</v>
       </c>
       <c r="N11" t="n">
         <v>531</v>
       </c>
       <c r="O11" t="n">
         <v>534</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="C12" t="n">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="D12" t="n">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="E12" t="n">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="F12" t="n">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="G12" t="n">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H12" t="n">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="I12" t="n">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="J12" t="n">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="K12" t="n">
         <v>460</v>
       </c>
       <c r="L12" t="n">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="M12" t="n">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="N12" t="n">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="O12" t="n">
-        <v>459</v>
+        <v>471</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -7625,157 +7625,157 @@
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.6899999999999999</v>
+        <v>0.7</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="K2" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="L2" s="1" t="n">
         <v>0.68</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.6899999999999999</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
@@ -7790,57 +7790,57 @@
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
@@ -7869,137 +7869,137 @@
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8010,78 +8010,78 @@
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>932</v>
       </c>
       <c r="C11" t="n">
         <v>896</v>
       </c>
       <c r="D11" t="n">
         <v>910</v>
       </c>
       <c r="E11" t="n">
         <v>903</v>
       </c>
       <c r="F11" t="n">
         <v>911</v>
@@ -8099,90 +8099,90 @@
         <v>920</v>
       </c>
       <c r="K11" t="n">
         <v>918</v>
       </c>
       <c r="L11" t="n">
         <v>958</v>
       </c>
       <c r="M11" t="n">
         <v>934</v>
       </c>
       <c r="N11" t="n">
         <v>904</v>
       </c>
       <c r="O11" t="n">
         <v>926</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="C12" t="n">
-        <v>930</v>
+        <v>911</v>
       </c>
       <c r="D12" t="n">
+        <v>926</v>
+      </c>
+      <c r="E12" t="n">
+        <v>918</v>
+      </c>
+      <c r="F12" t="n">
+        <v>920</v>
+      </c>
+      <c r="G12" t="n">
+        <v>909</v>
+      </c>
+      <c r="H12" t="n">
+        <v>953</v>
+      </c>
+      <c r="I12" t="n">
+        <v>936</v>
+      </c>
+      <c r="J12" t="n">
+        <v>942</v>
+      </c>
+      <c r="K12" t="n">
+        <v>952</v>
+      </c>
+      <c r="L12" t="n">
+        <v>1014</v>
+      </c>
+      <c r="M12" t="n">
+        <v>975</v>
+      </c>
+      <c r="N12" t="n">
+        <v>920</v>
+      </c>
+      <c r="O12" t="n">
         <v>949</v>
-      </c>
-[...31 lines deleted...]
-        <v>939</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -8276,189 +8276,189 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8535,100 +8535,100 @@
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
@@ -8741,90 +8741,90 @@
         <v>1041</v>
       </c>
       <c r="K11" t="n">
         <v>1024</v>
       </c>
       <c r="L11" t="n">
         <v>1022</v>
       </c>
       <c r="M11" t="n">
         <v>1005</v>
       </c>
       <c r="N11" t="n">
         <v>1028</v>
       </c>
       <c r="O11" t="n">
         <v>1015</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>1027</v>
+        <v>1037</v>
       </c>
       <c r="C12" t="n">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="D12" t="n">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="E12" t="n">
-        <v>1004</v>
+        <v>1022</v>
       </c>
       <c r="F12" t="n">
-        <v>1015</v>
+        <v>1039</v>
       </c>
       <c r="G12" t="n">
-        <v>1005</v>
+        <v>1018</v>
       </c>
       <c r="H12" t="n">
-        <v>1012</v>
+        <v>1002</v>
       </c>
       <c r="I12" t="n">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="J12" t="n">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="K12" t="n">
-        <v>1004</v>
+        <v>990</v>
       </c>
       <c r="L12" t="n">
-        <v>1019</v>
+        <v>991</v>
       </c>
       <c r="M12" t="n">
-        <v>997</v>
+        <v>974</v>
       </c>
       <c r="N12" t="n">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="O12" t="n">
-        <v>998</v>
+        <v>981</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -8903,414 +8903,414 @@
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="H2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
-      <c r="F2" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I2" s="1" t="n">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.7</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.08</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
@@ -9383,90 +9383,90 @@
         <v>245</v>
       </c>
       <c r="K11" t="n">
         <v>226</v>
       </c>
       <c r="L11" t="n">
         <v>260</v>
       </c>
       <c r="M11" t="n">
         <v>265</v>
       </c>
       <c r="N11" t="n">
         <v>235</v>
       </c>
       <c r="O11" t="n">
         <v>232</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C12" t="n">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D12" t="n">
-        <v>260</v>
+        <v>232</v>
       </c>
       <c r="E12" t="n">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F12" t="n">
+        <v>237</v>
+      </c>
+      <c r="G12" t="n">
+        <v>234</v>
+      </c>
+      <c r="H12" t="n">
+        <v>202</v>
+      </c>
+      <c r="I12" t="n">
+        <v>255</v>
+      </c>
+      <c r="J12" t="n">
         <v>261</v>
       </c>
-      <c r="G12" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="K12" t="n">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="L12" t="n">
-        <v>257</v>
+        <v>288</v>
       </c>
       <c r="M12" t="n">
-        <v>251</v>
+        <v>295</v>
       </c>
       <c r="N12" t="n">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="O12" t="n">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
@@ -9557,142 +9557,142 @@
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.06</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9739,177 +9739,177 @@
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
@@ -10025,86 +10025,86 @@
         <v>648</v>
       </c>
       <c r="K11" t="n">
         <v>654</v>
       </c>
       <c r="L11" t="n">
         <v>655</v>
       </c>
       <c r="M11" t="n">
         <v>610</v>
       </c>
       <c r="N11" t="n">
         <v>650</v>
       </c>
       <c r="O11" t="n">
         <v>649</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>649</v>
+        <v>635</v>
       </c>
       <c r="C12" t="n">
-        <v>629</v>
+        <v>606</v>
       </c>
       <c r="D12" t="n">
-        <v>648</v>
+        <v>663</v>
       </c>
       <c r="E12" t="n">
+        <v>631</v>
+      </c>
+      <c r="F12" t="n">
+        <v>661</v>
+      </c>
+      <c r="G12" t="n">
+        <v>636</v>
+      </c>
+      <c r="H12" t="n">
+        <v>656</v>
+      </c>
+      <c r="I12" t="n">
+        <v>645</v>
+      </c>
+      <c r="J12" t="n">
+        <v>627</v>
+      </c>
+      <c r="K12" t="n">
+        <v>652</v>
+      </c>
+      <c r="L12" t="n">
+        <v>654</v>
+      </c>
+      <c r="M12" t="n">
+        <v>605</v>
+      </c>
+      <c r="N12" t="n">
+        <v>639</v>
+      </c>
+      <c r="O12" t="n">
         <v>633</v>
-      </c>
-[...28 lines deleted...]
-        <v>637</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>