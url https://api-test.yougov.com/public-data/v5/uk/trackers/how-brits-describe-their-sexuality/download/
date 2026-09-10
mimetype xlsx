--- v1 (2026-07-12)
+++ v2 (2026-09-10)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,614 +550,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1995</v>
       </c>
       <c r="C11" t="n">
         <v>1919</v>
       </c>
       <c r="D11" t="n">
         <v>1969</v>
       </c>
       <c r="E11" t="n">
         <v>1954</v>
       </c>
       <c r="F11" t="n">
         <v>1979</v>
       </c>
       <c r="G11" t="n">
         <v>1949</v>
       </c>
       <c r="H11" t="n">
         <v>1968</v>
       </c>
       <c r="I11" t="n">
         <v>1974</v>
       </c>
       <c r="J11" t="n">
         <v>1961</v>
       </c>
       <c r="K11" t="n">
         <v>1942</v>
       </c>
       <c r="L11" t="n">
         <v>1980</v>
       </c>
       <c r="M11" t="n">
         <v>1939</v>
       </c>
       <c r="N11" t="n">
         <v>1932</v>
       </c>
       <c r="O11" t="n">
         <v>1941</v>
       </c>
+      <c r="P11" t="n">
+        <v>1948</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1994</v>
       </c>
       <c r="C12" t="n">
         <v>1910</v>
       </c>
       <c r="D12" t="n">
         <v>1956</v>
       </c>
       <c r="E12" t="n">
         <v>1939</v>
       </c>
       <c r="F12" t="n">
         <v>1959</v>
       </c>
       <c r="G12" t="n">
         <v>1927</v>
       </c>
       <c r="H12" t="n">
         <v>1956</v>
       </c>
       <c r="I12" t="n">
         <v>1955</v>
       </c>
       <c r="J12" t="n">
         <v>1952</v>
       </c>
       <c r="K12" t="n">
         <v>1942</v>
       </c>
       <c r="L12" t="n">
         <v>2005</v>
       </c>
       <c r="M12" t="n">
         <v>1949</v>
       </c>
       <c r="N12" t="n">
         <v>1918</v>
       </c>
       <c r="O12" t="n">
         <v>1930</v>
+      </c>
+      <c r="P12" t="n">
+        <v>1945</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1191,614 +1231,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.68</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>338</v>
       </c>
       <c r="C11" t="n">
         <v>315</v>
       </c>
       <c r="D11" t="n">
         <v>335</v>
       </c>
       <c r="E11" t="n">
         <v>335</v>
       </c>
       <c r="F11" t="n">
         <v>334</v>
       </c>
       <c r="G11" t="n">
         <v>328</v>
       </c>
       <c r="H11" t="n">
         <v>337</v>
       </c>
       <c r="I11" t="n">
         <v>330</v>
       </c>
       <c r="J11" t="n">
         <v>333</v>
       </c>
       <c r="K11" t="n">
         <v>326</v>
       </c>
       <c r="L11" t="n">
         <v>312</v>
       </c>
       <c r="M11" t="n">
         <v>310</v>
       </c>
       <c r="N11" t="n">
         <v>325</v>
       </c>
       <c r="O11" t="n">
         <v>318</v>
       </c>
+      <c r="P11" t="n">
+        <v>329</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>339</v>
       </c>
       <c r="C12" t="n">
         <v>310</v>
       </c>
       <c r="D12" t="n">
         <v>334</v>
       </c>
       <c r="E12" t="n">
         <v>331</v>
       </c>
       <c r="F12" t="n">
         <v>332</v>
       </c>
       <c r="G12" t="n">
         <v>318</v>
       </c>
       <c r="H12" t="n">
         <v>333</v>
       </c>
       <c r="I12" t="n">
         <v>324</v>
       </c>
       <c r="J12" t="n">
         <v>331</v>
       </c>
       <c r="K12" t="n">
         <v>318</v>
       </c>
       <c r="L12" t="n">
         <v>307</v>
       </c>
       <c r="M12" t="n">
         <v>307</v>
       </c>
       <c r="N12" t="n">
         <v>320</v>
       </c>
       <c r="O12" t="n">
         <v>315</v>
+      </c>
+      <c r="P12" t="n">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1833,614 +1912,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>495</v>
       </c>
       <c r="C11" t="n">
         <v>473</v>
       </c>
       <c r="D11" t="n">
         <v>487</v>
       </c>
       <c r="E11" t="n">
         <v>461</v>
       </c>
       <c r="F11" t="n">
         <v>475</v>
       </c>
       <c r="G11" t="n">
         <v>478</v>
       </c>
       <c r="H11" t="n">
         <v>494</v>
       </c>
       <c r="I11" t="n">
         <v>476</v>
       </c>
       <c r="J11" t="n">
         <v>477</v>
       </c>
       <c r="K11" t="n">
         <v>480</v>
       </c>
       <c r="L11" t="n">
         <v>472</v>
       </c>
       <c r="M11" t="n">
         <v>496</v>
       </c>
       <c r="N11" t="n">
         <v>469</v>
       </c>
       <c r="O11" t="n">
         <v>483</v>
       </c>
+      <c r="P11" t="n">
+        <v>452</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>492</v>
       </c>
       <c r="C12" t="n">
         <v>471</v>
       </c>
       <c r="D12" t="n">
         <v>480</v>
       </c>
       <c r="E12" t="n">
         <v>452</v>
       </c>
       <c r="F12" t="n">
         <v>464</v>
       </c>
       <c r="G12" t="n">
         <v>466</v>
       </c>
       <c r="H12" t="n">
         <v>483</v>
       </c>
       <c r="I12" t="n">
         <v>465</v>
       </c>
       <c r="J12" t="n">
         <v>473</v>
       </c>
       <c r="K12" t="n">
         <v>470</v>
       </c>
       <c r="L12" t="n">
         <v>472</v>
       </c>
       <c r="M12" t="n">
         <v>482</v>
       </c>
       <c r="N12" t="n">
         <v>463</v>
       </c>
       <c r="O12" t="n">
         <v>478</v>
+      </c>
+      <c r="P12" t="n">
+        <v>469</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2475,614 +2593,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.7</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.71</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>171</v>
       </c>
       <c r="C11" t="n">
         <v>166</v>
       </c>
       <c r="D11" t="n">
         <v>161</v>
       </c>
       <c r="E11" t="n">
         <v>179</v>
       </c>
       <c r="F11" t="n">
         <v>181</v>
       </c>
       <c r="G11" t="n">
         <v>172</v>
       </c>
       <c r="H11" t="n">
         <v>178</v>
       </c>
       <c r="I11" t="n">
         <v>183</v>
       </c>
       <c r="J11" t="n">
         <v>156</v>
       </c>
       <c r="K11" t="n">
         <v>154</v>
       </c>
       <c r="L11" t="n">
         <v>180</v>
       </c>
       <c r="M11" t="n">
         <v>178</v>
       </c>
       <c r="N11" t="n">
         <v>152</v>
       </c>
       <c r="O11" t="n">
         <v>156</v>
       </c>
+      <c r="P11" t="n">
+        <v>179</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>170</v>
       </c>
       <c r="C12" t="n">
         <v>173</v>
       </c>
       <c r="D12" t="n">
         <v>167</v>
       </c>
       <c r="E12" t="n">
         <v>178</v>
       </c>
       <c r="F12" t="n">
         <v>183</v>
       </c>
       <c r="G12" t="n">
         <v>177</v>
       </c>
       <c r="H12" t="n">
         <v>178</v>
       </c>
       <c r="I12" t="n">
         <v>183</v>
       </c>
       <c r="J12" t="n">
         <v>158</v>
       </c>
       <c r="K12" t="n">
         <v>160</v>
       </c>
       <c r="L12" t="n">
         <v>184</v>
       </c>
       <c r="M12" t="n">
         <v>182</v>
       </c>
       <c r="N12" t="n">
         <v>150</v>
       </c>
       <c r="O12" t="n">
         <v>159</v>
+      </c>
+      <c r="P12" t="n">
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3117,614 +3274,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>99</v>
       </c>
       <c r="C11" t="n">
         <v>102</v>
       </c>
       <c r="D11" t="n">
         <v>78</v>
       </c>
       <c r="E11" t="n">
         <v>94</v>
       </c>
       <c r="F11" t="n">
         <v>85</v>
       </c>
       <c r="G11" t="n">
         <v>100</v>
       </c>
       <c r="H11" t="n">
         <v>105</v>
       </c>
       <c r="I11" t="n">
         <v>78</v>
       </c>
       <c r="J11" t="n">
         <v>102</v>
       </c>
       <c r="K11" t="n">
         <v>102</v>
       </c>
       <c r="L11" t="n">
         <v>101</v>
       </c>
       <c r="M11" t="n">
         <v>80</v>
       </c>
       <c r="N11" t="n">
         <v>101</v>
       </c>
       <c r="O11" t="n">
         <v>103</v>
       </c>
+      <c r="P11" t="n">
+        <v>101</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>97</v>
       </c>
       <c r="C12" t="n">
         <v>97</v>
       </c>
       <c r="D12" t="n">
         <v>79</v>
       </c>
       <c r="E12" t="n">
         <v>92</v>
       </c>
       <c r="F12" t="n">
         <v>82</v>
       </c>
       <c r="G12" t="n">
         <v>96</v>
       </c>
       <c r="H12" t="n">
         <v>103</v>
       </c>
       <c r="I12" t="n">
         <v>83</v>
       </c>
       <c r="J12" t="n">
         <v>100</v>
       </c>
       <c r="K12" t="n">
         <v>100</v>
       </c>
       <c r="L12" t="n">
         <v>100</v>
       </c>
       <c r="M12" t="n">
         <v>78</v>
       </c>
       <c r="N12" t="n">
         <v>98</v>
       </c>
       <c r="O12" t="n">
         <v>98</v>
+      </c>
+      <c r="P12" t="n">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3759,614 +3955,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.63</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1174</v>
       </c>
       <c r="C11" t="n">
         <v>1138</v>
       </c>
       <c r="D11" t="n">
         <v>1162</v>
       </c>
       <c r="E11" t="n">
         <v>1180</v>
       </c>
       <c r="F11" t="n">
         <v>1183</v>
       </c>
       <c r="G11" t="n">
         <v>1180</v>
       </c>
       <c r="H11" t="n">
         <v>1214</v>
       </c>
       <c r="I11" t="n">
         <v>1192</v>
       </c>
       <c r="J11" t="n">
         <v>1211</v>
       </c>
       <c r="K11" t="n">
         <v>1176</v>
       </c>
       <c r="L11" t="n">
         <v>1193</v>
       </c>
       <c r="M11" t="n">
         <v>1157</v>
       </c>
       <c r="N11" t="n">
         <v>1156</v>
       </c>
       <c r="O11" t="n">
         <v>1163</v>
       </c>
+      <c r="P11" t="n">
+        <v>1185</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1106</v>
       </c>
       <c r="C12" t="n">
         <v>1078</v>
       </c>
       <c r="D12" t="n">
         <v>1096</v>
       </c>
       <c r="E12" t="n">
         <v>1104</v>
       </c>
       <c r="F12" t="n">
         <v>1119</v>
       </c>
       <c r="G12" t="n">
         <v>1110</v>
       </c>
       <c r="H12" t="n">
         <v>1132</v>
       </c>
       <c r="I12" t="n">
         <v>1122</v>
       </c>
       <c r="J12" t="n">
         <v>1126</v>
       </c>
       <c r="K12" t="n">
         <v>1113</v>
       </c>
       <c r="L12" t="n">
         <v>1152</v>
       </c>
       <c r="M12" t="n">
         <v>1109</v>
       </c>
       <c r="N12" t="n">
         <v>1096</v>
       </c>
       <c r="O12" t="n">
         <v>1106</v>
+      </c>
+      <c r="P12" t="n">
+        <v>1108</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4401,614 +4636,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.72</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.6899999999999999</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>821</v>
       </c>
       <c r="C11" t="n">
         <v>781</v>
       </c>
       <c r="D11" t="n">
         <v>807</v>
       </c>
       <c r="E11" t="n">
         <v>774</v>
       </c>
       <c r="F11" t="n">
         <v>796</v>
       </c>
       <c r="G11" t="n">
         <v>769</v>
       </c>
       <c r="H11" t="n">
         <v>754</v>
       </c>
       <c r="I11" t="n">
         <v>782</v>
       </c>
       <c r="J11" t="n">
         <v>750</v>
       </c>
       <c r="K11" t="n">
         <v>766</v>
       </c>
       <c r="L11" t="n">
         <v>787</v>
       </c>
       <c r="M11" t="n">
         <v>782</v>
       </c>
       <c r="N11" t="n">
         <v>776</v>
       </c>
       <c r="O11" t="n">
         <v>778</v>
       </c>
+      <c r="P11" t="n">
+        <v>763</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>889</v>
       </c>
       <c r="C12" t="n">
         <v>832</v>
       </c>
       <c r="D12" t="n">
         <v>860</v>
       </c>
       <c r="E12" t="n">
         <v>836</v>
       </c>
       <c r="F12" t="n">
         <v>840</v>
       </c>
       <c r="G12" t="n">
         <v>817</v>
       </c>
       <c r="H12" t="n">
         <v>824</v>
       </c>
       <c r="I12" t="n">
         <v>833</v>
       </c>
       <c r="J12" t="n">
         <v>825</v>
       </c>
       <c r="K12" t="n">
         <v>829</v>
       </c>
       <c r="L12" t="n">
         <v>853</v>
       </c>
       <c r="M12" t="n">
         <v>840</v>
       </c>
       <c r="N12" t="n">
         <v>822</v>
       </c>
       <c r="O12" t="n">
         <v>824</v>
+      </c>
+      <c r="P12" t="n">
+        <v>837</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5043,614 +5317,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.47</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>178</v>
       </c>
       <c r="C11" t="n">
         <v>173</v>
       </c>
       <c r="D11" t="n">
         <v>157</v>
       </c>
       <c r="E11" t="n">
         <v>124</v>
       </c>
       <c r="F11" t="n">
         <v>159</v>
       </c>
       <c r="G11" t="n">
         <v>140</v>
       </c>
       <c r="H11" t="n">
         <v>173</v>
       </c>
       <c r="I11" t="n">
         <v>154</v>
       </c>
       <c r="J11" t="n">
         <v>138</v>
       </c>
       <c r="K11" t="n">
         <v>176</v>
       </c>
       <c r="L11" t="n">
         <v>228</v>
       </c>
       <c r="M11" t="n">
         <v>205</v>
       </c>
       <c r="N11" t="n">
         <v>174</v>
       </c>
       <c r="O11" t="n">
         <v>163</v>
       </c>
+      <c r="P11" t="n">
+        <v>224</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>210</v>
       </c>
       <c r="C12" t="n">
         <v>205</v>
       </c>
       <c r="D12" t="n">
         <v>184</v>
       </c>
       <c r="E12" t="n">
         <v>145</v>
       </c>
       <c r="F12" t="n">
         <v>184</v>
       </c>
       <c r="G12" t="n">
         <v>161</v>
       </c>
       <c r="H12" t="n">
         <v>214</v>
       </c>
       <c r="I12" t="n">
         <v>183</v>
       </c>
       <c r="J12" t="n">
         <v>166</v>
       </c>
       <c r="K12" t="n">
         <v>221</v>
       </c>
       <c r="L12" t="n">
         <v>294</v>
       </c>
       <c r="M12" t="n">
         <v>261</v>
       </c>
       <c r="N12" t="n">
         <v>207</v>
       </c>
       <c r="O12" t="n">
         <v>204</v>
+      </c>
+      <c r="P12" t="n">
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5685,614 +5998,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.58</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>846</v>
       </c>
       <c r="C11" t="n">
         <v>794</v>
       </c>
       <c r="D11" t="n">
         <v>829</v>
       </c>
       <c r="E11" t="n">
         <v>839</v>
       </c>
       <c r="F11" t="n">
         <v>825</v>
       </c>
       <c r="G11" t="n">
         <v>836</v>
       </c>
       <c r="H11" t="n">
         <v>816</v>
       </c>
       <c r="I11" t="n">
         <v>825</v>
       </c>
       <c r="J11" t="n">
         <v>841</v>
       </c>
       <c r="K11" t="n">
         <v>787</v>
       </c>
       <c r="L11" t="n">
         <v>771</v>
       </c>
       <c r="M11" t="n">
         <v>760</v>
       </c>
       <c r="N11" t="n">
         <v>784</v>
       </c>
       <c r="O11" t="n">
         <v>797</v>
       </c>
+      <c r="P11" t="n">
+        <v>736</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>859</v>
       </c>
       <c r="C12" t="n">
         <v>798</v>
       </c>
       <c r="D12" t="n">
         <v>835</v>
       </c>
       <c r="E12" t="n">
         <v>853</v>
       </c>
       <c r="F12" t="n">
         <v>823</v>
       </c>
       <c r="G12" t="n">
         <v>841</v>
       </c>
       <c r="H12" t="n">
         <v>823</v>
       </c>
       <c r="I12" t="n">
         <v>828</v>
       </c>
       <c r="J12" t="n">
         <v>849</v>
       </c>
       <c r="K12" t="n">
         <v>781</v>
       </c>
       <c r="L12" t="n">
         <v>774</v>
       </c>
       <c r="M12" t="n">
         <v>754</v>
       </c>
       <c r="N12" t="n">
         <v>780</v>
       </c>
       <c r="O12" t="n">
         <v>790</v>
+      </c>
+      <c r="P12" t="n">
+        <v>803</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6327,614 +6679,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.73</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.74</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>455</v>
       </c>
       <c r="C11" t="n">
         <v>438</v>
       </c>
       <c r="D11" t="n">
         <v>462</v>
       </c>
       <c r="E11" t="n">
         <v>465</v>
       </c>
       <c r="F11" t="n">
         <v>466</v>
       </c>
       <c r="G11" t="n">
         <v>458</v>
       </c>
       <c r="H11" t="n">
         <v>448</v>
       </c>
       <c r="I11" t="n">
         <v>461</v>
       </c>
       <c r="J11" t="n">
         <v>471</v>
       </c>
       <c r="K11" t="n">
         <v>464</v>
       </c>
       <c r="L11" t="n">
         <v>458</v>
       </c>
       <c r="M11" t="n">
         <v>453</v>
       </c>
       <c r="N11" t="n">
         <v>443</v>
       </c>
       <c r="O11" t="n">
         <v>447</v>
       </c>
+      <c r="P11" t="n">
+        <v>464</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>470</v>
       </c>
       <c r="C12" t="n">
         <v>455</v>
       </c>
       <c r="D12" t="n">
         <v>477</v>
       </c>
       <c r="E12" t="n">
         <v>479</v>
       </c>
       <c r="F12" t="n">
         <v>482</v>
       </c>
       <c r="G12" t="n">
         <v>473</v>
       </c>
       <c r="H12" t="n">
         <v>459</v>
       </c>
       <c r="I12" t="n">
         <v>474</v>
       </c>
       <c r="J12" t="n">
         <v>486</v>
       </c>
       <c r="K12" t="n">
         <v>480</v>
       </c>
       <c r="L12" t="n">
         <v>473</v>
       </c>
       <c r="M12" t="n">
         <v>472</v>
       </c>
       <c r="N12" t="n">
         <v>458</v>
       </c>
       <c r="O12" t="n">
         <v>465</v>
+      </c>
+      <c r="P12" t="n">
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6969,614 +7360,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.8100000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.87</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.86</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>516</v>
       </c>
       <c r="C11" t="n">
         <v>514</v>
       </c>
       <c r="D11" t="n">
         <v>521</v>
       </c>
       <c r="E11" t="n">
         <v>526</v>
       </c>
       <c r="F11" t="n">
         <v>529</v>
       </c>
       <c r="G11" t="n">
         <v>515</v>
       </c>
       <c r="H11" t="n">
         <v>531</v>
       </c>
       <c r="I11" t="n">
         <v>534</v>
       </c>
       <c r="J11" t="n">
         <v>511</v>
       </c>
       <c r="K11" t="n">
         <v>515</v>
       </c>
       <c r="L11" t="n">
         <v>523</v>
       </c>
       <c r="M11" t="n">
         <v>521</v>
       </c>
       <c r="N11" t="n">
         <v>531</v>
       </c>
       <c r="O11" t="n">
         <v>534</v>
       </c>
+      <c r="P11" t="n">
+        <v>524</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>456</v>
       </c>
       <c r="C12" t="n">
         <v>452</v>
       </c>
       <c r="D12" t="n">
         <v>461</v>
       </c>
       <c r="E12" t="n">
         <v>462</v>
       </c>
       <c r="F12" t="n">
         <v>469</v>
       </c>
       <c r="G12" t="n">
         <v>453</v>
       </c>
       <c r="H12" t="n">
         <v>460</v>
       </c>
       <c r="I12" t="n">
         <v>470</v>
       </c>
       <c r="J12" t="n">
         <v>451</v>
       </c>
       <c r="K12" t="n">
         <v>460</v>
       </c>
       <c r="L12" t="n">
         <v>464</v>
       </c>
       <c r="M12" t="n">
         <v>463</v>
       </c>
       <c r="N12" t="n">
         <v>473</v>
       </c>
       <c r="O12" t="n">
         <v>471</v>
+      </c>
+      <c r="P12" t="n">
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7611,614 +8041,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.7</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>932</v>
       </c>
       <c r="C11" t="n">
         <v>896</v>
       </c>
       <c r="D11" t="n">
         <v>910</v>
       </c>
       <c r="E11" t="n">
         <v>903</v>
       </c>
       <c r="F11" t="n">
         <v>911</v>
       </c>
       <c r="G11" t="n">
         <v>900</v>
       </c>
       <c r="H11" t="n">
         <v>930</v>
       </c>
       <c r="I11" t="n">
         <v>923</v>
       </c>
       <c r="J11" t="n">
         <v>920</v>
       </c>
       <c r="K11" t="n">
         <v>918</v>
       </c>
       <c r="L11" t="n">
         <v>958</v>
       </c>
       <c r="M11" t="n">
         <v>934</v>
       </c>
       <c r="N11" t="n">
         <v>904</v>
       </c>
       <c r="O11" t="n">
         <v>926</v>
       </c>
+      <c r="P11" t="n">
+        <v>932</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>958</v>
       </c>
       <c r="C12" t="n">
         <v>911</v>
       </c>
       <c r="D12" t="n">
         <v>926</v>
       </c>
       <c r="E12" t="n">
         <v>918</v>
       </c>
       <c r="F12" t="n">
         <v>920</v>
       </c>
       <c r="G12" t="n">
         <v>909</v>
       </c>
       <c r="H12" t="n">
         <v>953</v>
       </c>
       <c r="I12" t="n">
         <v>936</v>
       </c>
       <c r="J12" t="n">
         <v>942</v>
       </c>
       <c r="K12" t="n">
         <v>952</v>
       </c>
       <c r="L12" t="n">
         <v>1014</v>
       </c>
       <c r="M12" t="n">
         <v>975</v>
       </c>
       <c r="N12" t="n">
         <v>920</v>
       </c>
       <c r="O12" t="n">
         <v>949</v>
+      </c>
+      <c r="P12" t="n">
+        <v>944</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8253,614 +8722,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.64</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1063</v>
       </c>
       <c r="C11" t="n">
         <v>1023</v>
       </c>
       <c r="D11" t="n">
         <v>1059</v>
       </c>
       <c r="E11" t="n">
         <v>1051</v>
       </c>
       <c r="F11" t="n">
         <v>1068</v>
       </c>
       <c r="G11" t="n">
         <v>1049</v>
       </c>
       <c r="H11" t="n">
         <v>1038</v>
       </c>
       <c r="I11" t="n">
         <v>1051</v>
       </c>
       <c r="J11" t="n">
         <v>1041</v>
       </c>
       <c r="K11" t="n">
         <v>1024</v>
       </c>
       <c r="L11" t="n">
         <v>1022</v>
       </c>
       <c r="M11" t="n">
         <v>1005</v>
       </c>
       <c r="N11" t="n">
         <v>1028</v>
       </c>
       <c r="O11" t="n">
         <v>1015</v>
       </c>
+      <c r="P11" t="n">
+        <v>1016</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1037</v>
       </c>
       <c r="C12" t="n">
         <v>999</v>
       </c>
       <c r="D12" t="n">
         <v>1029</v>
       </c>
       <c r="E12" t="n">
         <v>1022</v>
       </c>
       <c r="F12" t="n">
         <v>1039</v>
       </c>
       <c r="G12" t="n">
         <v>1018</v>
       </c>
       <c r="H12" t="n">
         <v>1002</v>
       </c>
       <c r="I12" t="n">
         <v>1019</v>
       </c>
       <c r="J12" t="n">
         <v>1010</v>
       </c>
       <c r="K12" t="n">
         <v>990</v>
       </c>
       <c r="L12" t="n">
         <v>991</v>
       </c>
       <c r="M12" t="n">
         <v>974</v>
       </c>
       <c r="N12" t="n">
         <v>998</v>
       </c>
       <c r="O12" t="n">
         <v>981</v>
+      </c>
+      <c r="P12" t="n">
+        <v>1001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8895,614 +9403,653 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.64</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>248</v>
       </c>
       <c r="C11" t="n">
         <v>240</v>
       </c>
       <c r="D11" t="n">
         <v>228</v>
       </c>
       <c r="E11" t="n">
         <v>239</v>
       </c>
       <c r="F11" t="n">
         <v>228</v>
       </c>
       <c r="G11" t="n">
         <v>221</v>
       </c>
       <c r="H11" t="n">
         <v>186</v>
       </c>
       <c r="I11" t="n">
         <v>244</v>
       </c>
       <c r="J11" t="n">
         <v>245</v>
       </c>
       <c r="K11" t="n">
         <v>226</v>
       </c>
       <c r="L11" t="n">
         <v>260</v>
       </c>
       <c r="M11" t="n">
         <v>265</v>
       </c>
       <c r="N11" t="n">
         <v>235</v>
       </c>
       <c r="O11" t="n">
         <v>232</v>
       </c>
+      <c r="P11" t="n">
+        <v>253</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>262</v>
       </c>
       <c r="C12" t="n">
         <v>252</v>
       </c>
       <c r="D12" t="n">
         <v>232</v>
       </c>
       <c r="E12" t="n">
         <v>256</v>
       </c>
       <c r="F12" t="n">
         <v>237</v>
       </c>
       <c r="G12" t="n">
         <v>234</v>
       </c>
       <c r="H12" t="n">
         <v>202</v>
       </c>
       <c r="I12" t="n">
         <v>255</v>
       </c>
       <c r="J12" t="n">
         <v>261</v>
       </c>
       <c r="K12" t="n">
         <v>241</v>
       </c>
       <c r="L12" t="n">
         <v>288</v>
       </c>
       <c r="M12" t="n">
         <v>295</v>
       </c>
       <c r="N12" t="n">
         <v>247</v>
       </c>
       <c r="O12" t="n">
         <v>247</v>
+      </c>
+      <c r="P12" t="n">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Please try to place your sexuality on a scale of 0 to 6, where 0 is completely heterosexual and 6 is completely homosexual (i.e. gay or lesbian).</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9537,574 +10084,612 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0 - Completely heterosexual</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6 - Completely homosexual (i.e. gay or lesbian)</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>No sexuality</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="P9" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="P10" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>644</v>
       </c>
       <c r="C11" t="n">
         <v>623</v>
       </c>
       <c r="D11" t="n">
         <v>680</v>
       </c>
       <c r="E11" t="n">
         <v>646</v>
       </c>
       <c r="F11" t="n">
         <v>676</v>
       </c>
       <c r="G11" t="n">
         <v>650</v>
       </c>
       <c r="H11" t="n">
         <v>668</v>
       </c>
       <c r="I11" t="n">
         <v>663</v>
       </c>
       <c r="J11" t="n">
         <v>648</v>
       </c>
       <c r="K11" t="n">
         <v>654</v>
       </c>
       <c r="L11" t="n">
         <v>655</v>
       </c>
       <c r="M11" t="n">
         <v>610</v>
       </c>
       <c r="N11" t="n">
         <v>650</v>
       </c>
       <c r="O11" t="n">
         <v>649</v>
       </c>
+      <c r="P11" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>635</v>
       </c>
       <c r="C12" t="n">
         <v>606</v>
       </c>
       <c r="D12" t="n">
         <v>663</v>
       </c>
       <c r="E12" t="n">
         <v>631</v>
       </c>
       <c r="F12" t="n">
         <v>661</v>
       </c>
       <c r="G12" t="n">
         <v>636</v>
       </c>
       <c r="H12" t="n">
         <v>656</v>
       </c>
       <c r="I12" t="n">
         <v>645</v>
       </c>
       <c r="J12" t="n">
         <v>627</v>
       </c>
       <c r="K12" t="n">
         <v>652</v>
       </c>
       <c r="L12" t="n">
         <v>654</v>
       </c>
       <c r="M12" t="n">
         <v>605</v>
       </c>
       <c r="N12" t="n">
         <v>639</v>
       </c>
       <c r="O12" t="n">
         <v>633</v>
+      </c>
+      <c r="P12" t="n">
+        <v>634</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>