--- v0 (2026-05-02)
+++ v1 (2026-07-12)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -558,50 +558,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1001,50 +1003,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1269,50 +1281,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -1537,50 +1555,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1805,50 +1829,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2073,50 +2103,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1675</v>
       </c>
       <c r="C6" t="n">
         <v>1712</v>
       </c>
       <c r="D6" t="n">
         <v>1674</v>
       </c>
       <c r="E6" t="n">
         <v>1689</v>
       </c>
       <c r="F6" t="n">
         <v>1693</v>
       </c>
       <c r="G6" t="n">
         <v>1668</v>
       </c>
@@ -2341,50 +2377,56 @@
       </c>
       <c r="CC6" t="n">
         <v>1748</v>
       </c>
       <c r="CD6" t="n">
         <v>1752</v>
       </c>
       <c r="CE6" t="n">
         <v>1762</v>
       </c>
       <c r="CF6" t="n">
         <v>1744</v>
       </c>
       <c r="CG6" t="n">
         <v>1755</v>
       </c>
       <c r="CH6" t="n">
         <v>1771</v>
       </c>
       <c r="CI6" t="n">
         <v>1815</v>
       </c>
       <c r="CJ6" t="n">
         <v>1777</v>
       </c>
+      <c r="CK6" t="n">
+        <v>1791</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1675</v>
       </c>
       <c r="C7" t="n">
         <v>1712</v>
       </c>
       <c r="D7" t="n">
         <v>1674</v>
       </c>
       <c r="E7" t="n">
         <v>1689</v>
       </c>
       <c r="F7" t="n">
         <v>1693</v>
       </c>
       <c r="G7" t="n">
         <v>1668</v>
       </c>
@@ -2608,64 +2650,70 @@
         <v>1763</v>
       </c>
       <c r="CC7" t="n">
         <v>1748</v>
       </c>
       <c r="CD7" t="n">
         <v>1752</v>
       </c>
       <c r="CE7" t="n">
         <v>1762</v>
       </c>
       <c r="CF7" t="n">
         <v>1744</v>
       </c>
       <c r="CG7" t="n">
         <v>1755</v>
       </c>
       <c r="CH7" t="n">
         <v>1771</v>
       </c>
       <c r="CI7" t="n">
         <v>1815</v>
       </c>
       <c r="CJ7" t="n">
         <v>1777</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>1791</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2717,50 +2765,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3160,50 +3210,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3428,50 +3488,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -3696,50 +3762,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3964,50 +4036,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4232,50 +4310,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>283</v>
       </c>
       <c r="C6" t="n">
         <v>290</v>
       </c>
       <c r="D6" t="n">
         <v>293</v>
       </c>
       <c r="E6" t="n">
         <v>287</v>
       </c>
       <c r="F6" t="n">
         <v>288</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -4500,50 +4584,56 @@
       </c>
       <c r="CC6" t="n">
         <v>281</v>
       </c>
       <c r="CD6" t="n">
         <v>298</v>
       </c>
       <c r="CE6" t="n">
         <v>295</v>
       </c>
       <c r="CF6" t="n">
         <v>296</v>
       </c>
       <c r="CG6" t="n">
         <v>292</v>
       </c>
       <c r="CH6" t="n">
         <v>316</v>
       </c>
       <c r="CI6" t="n">
         <v>303</v>
       </c>
       <c r="CJ6" t="n">
         <v>302</v>
       </c>
+      <c r="CK6" t="n">
+        <v>284</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>276</v>
       </c>
       <c r="C7" t="n">
         <v>282</v>
       </c>
       <c r="D7" t="n">
         <v>276</v>
       </c>
       <c r="E7" t="n">
         <v>279</v>
       </c>
       <c r="F7" t="n">
         <v>279</v>
       </c>
       <c r="G7" t="n">
         <v>275</v>
       </c>
@@ -4767,64 +4857,70 @@
         <v>289</v>
       </c>
       <c r="CC7" t="n">
         <v>287</v>
       </c>
       <c r="CD7" t="n">
         <v>287</v>
       </c>
       <c r="CE7" t="n">
         <v>289</v>
       </c>
       <c r="CF7" t="n">
         <v>286</v>
       </c>
       <c r="CG7" t="n">
         <v>288</v>
       </c>
       <c r="CH7" t="n">
         <v>290</v>
       </c>
       <c r="CI7" t="n">
         <v>298</v>
       </c>
       <c r="CJ7" t="n">
         <v>291</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>294</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4876,50 +4972,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5319,50 +5417,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -5587,50 +5695,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -5855,50 +5969,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6123,50 +6243,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6391,50 +6517,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>425</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>399</v>
       </c>
       <c r="E6" t="n">
         <v>404</v>
       </c>
       <c r="F6" t="n">
         <v>402</v>
       </c>
       <c r="G6" t="n">
         <v>412</v>
       </c>
@@ -6659,50 +6791,56 @@
       </c>
       <c r="CC6" t="n">
         <v>446</v>
       </c>
       <c r="CD6" t="n">
         <v>419</v>
       </c>
       <c r="CE6" t="n">
         <v>430</v>
       </c>
       <c r="CF6" t="n">
         <v>421</v>
       </c>
       <c r="CG6" t="n">
         <v>448</v>
       </c>
       <c r="CH6" t="n">
         <v>378</v>
       </c>
       <c r="CI6" t="n">
         <v>424</v>
       </c>
       <c r="CJ6" t="n">
         <v>444</v>
       </c>
+      <c r="CK6" t="n">
+        <v>439</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>409</v>
       </c>
       <c r="C7" t="n">
         <v>418</v>
       </c>
       <c r="D7" t="n">
         <v>408</v>
       </c>
       <c r="E7" t="n">
         <v>412</v>
       </c>
       <c r="F7" t="n">
         <v>413</v>
       </c>
       <c r="G7" t="n">
         <v>407</v>
       </c>
@@ -6926,64 +7064,70 @@
         <v>418</v>
       </c>
       <c r="CC7" t="n">
         <v>414</v>
       </c>
       <c r="CD7" t="n">
         <v>415</v>
       </c>
       <c r="CE7" t="n">
         <v>418</v>
       </c>
       <c r="CF7" t="n">
         <v>413</v>
       </c>
       <c r="CG7" t="n">
         <v>416</v>
       </c>
       <c r="CH7" t="n">
         <v>420</v>
       </c>
       <c r="CI7" t="n">
         <v>430</v>
       </c>
       <c r="CJ7" t="n">
         <v>421</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>424</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7035,50 +7179,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7478,50 +7624,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -7746,50 +7902,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8014,50 +8176,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8282,50 +8450,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -8550,50 +8724,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>139</v>
       </c>
       <c r="C6" t="n">
         <v>151</v>
       </c>
       <c r="D6" t="n">
         <v>151</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>152</v>
       </c>
       <c r="G6" t="n">
         <v>143</v>
       </c>
@@ -8818,50 +8998,56 @@
       </c>
       <c r="CC6" t="n">
         <v>141</v>
       </c>
       <c r="CD6" t="n">
         <v>159</v>
       </c>
       <c r="CE6" t="n">
         <v>104</v>
       </c>
       <c r="CF6" t="n">
         <v>152</v>
       </c>
       <c r="CG6" t="n">
         <v>141</v>
       </c>
       <c r="CH6" t="n">
         <v>163</v>
       </c>
       <c r="CI6" t="n">
         <v>180</v>
       </c>
       <c r="CJ6" t="n">
         <v>140</v>
       </c>
+      <c r="CK6" t="n">
+        <v>147</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>144</v>
       </c>
       <c r="C7" t="n">
         <v>147</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>145</v>
       </c>
       <c r="F7" t="n">
         <v>146</v>
       </c>
       <c r="G7" t="n">
         <v>143</v>
       </c>
@@ -9085,64 +9271,70 @@
         <v>153</v>
       </c>
       <c r="CC7" t="n">
         <v>152</v>
       </c>
       <c r="CD7" t="n">
         <v>152</v>
       </c>
       <c r="CE7" t="n">
         <v>153</v>
       </c>
       <c r="CF7" t="n">
         <v>152</v>
       </c>
       <c r="CG7" t="n">
         <v>153</v>
       </c>
       <c r="CH7" t="n">
         <v>154</v>
       </c>
       <c r="CI7" t="n">
         <v>158</v>
       </c>
       <c r="CJ7" t="n">
         <v>155</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>156</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9194,50 +9386,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9637,50 +9831,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -9905,50 +10109,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -10173,50 +10383,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10441,50 +10657,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10709,50 +10931,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>89</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>78</v>
       </c>
       <c r="E6" t="n">
         <v>85</v>
       </c>
       <c r="F6" t="n">
         <v>85</v>
       </c>
       <c r="G6" t="n">
         <v>92</v>
       </c>
@@ -10977,50 +11205,56 @@
       </c>
       <c r="CC6" t="n">
         <v>89</v>
       </c>
       <c r="CD6" t="n">
         <v>92</v>
       </c>
       <c r="CE6" t="n">
         <v>91</v>
       </c>
       <c r="CF6" t="n">
         <v>94</v>
       </c>
       <c r="CG6" t="n">
         <v>63</v>
       </c>
       <c r="CH6" t="n">
         <v>84</v>
       </c>
       <c r="CI6" t="n">
         <v>97</v>
       </c>
       <c r="CJ6" t="n">
         <v>87</v>
       </c>
+      <c r="CK6" t="n">
+        <v>96</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>85</v>
       </c>
       <c r="C7" t="n">
         <v>87</v>
       </c>
       <c r="D7" t="n">
         <v>85</v>
       </c>
       <c r="E7" t="n">
         <v>86</v>
       </c>
       <c r="F7" t="n">
         <v>86</v>
       </c>
       <c r="G7" t="n">
         <v>85</v>
       </c>
@@ -11243,65 +11477,71 @@
       <c r="CB7" t="n">
         <v>85</v>
       </c>
       <c r="CC7" t="n">
         <v>84</v>
       </c>
       <c r="CD7" t="n">
         <v>84</v>
       </c>
       <c r="CE7" t="n">
         <v>85</v>
       </c>
       <c r="CF7" t="n">
         <v>84</v>
       </c>
       <c r="CG7" t="n">
         <v>84</v>
       </c>
       <c r="CH7" t="n">
         <v>85</v>
       </c>
       <c r="CI7" t="n">
         <v>87</v>
       </c>
       <c r="CJ7" t="n">
+        <v>85</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>86</v>
+      </c>
+      <c r="CL7" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11353,50 +11593,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11796,50 +12038,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -12064,50 +12316,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -12332,50 +12590,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12600,50 +12864,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12868,50 +13138,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>575</v>
       </c>
       <c r="C6" t="n">
         <v>589</v>
       </c>
       <c r="D6" t="n">
         <v>589</v>
       </c>
       <c r="E6" t="n">
         <v>596</v>
       </c>
       <c r="F6" t="n">
         <v>581</v>
       </c>
       <c r="G6" t="n">
         <v>590</v>
       </c>
@@ -13136,50 +13412,56 @@
       </c>
       <c r="CC6" t="n">
         <v>269</v>
       </c>
       <c r="CD6" t="n">
         <v>280</v>
       </c>
       <c r="CE6" t="n">
         <v>304</v>
       </c>
       <c r="CF6" t="n">
         <v>280</v>
       </c>
       <c r="CG6" t="n">
         <v>284</v>
       </c>
       <c r="CH6" t="n">
         <v>277</v>
       </c>
       <c r="CI6" t="n">
         <v>295</v>
       </c>
       <c r="CJ6" t="n">
         <v>265</v>
       </c>
+      <c r="CK6" t="n">
+        <v>302</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>560</v>
       </c>
       <c r="C7" t="n">
         <v>570</v>
       </c>
       <c r="D7" t="n">
         <v>557</v>
       </c>
       <c r="E7" t="n">
         <v>570</v>
       </c>
       <c r="F7" t="n">
         <v>566</v>
       </c>
       <c r="G7" t="n">
         <v>553</v>
       </c>
@@ -13403,64 +13685,70 @@
         <v>318</v>
       </c>
       <c r="CC7" t="n">
         <v>315</v>
       </c>
       <c r="CD7" t="n">
         <v>315</v>
       </c>
       <c r="CE7" t="n">
         <v>317</v>
       </c>
       <c r="CF7" t="n">
         <v>315</v>
       </c>
       <c r="CG7" t="n">
         <v>317</v>
       </c>
       <c r="CH7" t="n">
         <v>319</v>
       </c>
       <c r="CI7" t="n">
         <v>328</v>
       </c>
       <c r="CJ7" t="n">
         <v>320</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>322</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13512,50 +13800,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13955,50 +14245,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14223,50 +14523,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -14491,50 +14797,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -14759,50 +15071,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -15027,50 +15345,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>544</v>
       </c>
       <c r="C6" t="n">
         <v>562</v>
       </c>
       <c r="D6" t="n">
         <v>535</v>
       </c>
       <c r="E6" t="n">
         <v>548</v>
       </c>
       <c r="F6" t="n">
         <v>571</v>
       </c>
       <c r="G6" t="n">
         <v>532</v>
       </c>
@@ -15295,50 +15619,56 @@
       </c>
       <c r="CC6" t="n">
         <v>484</v>
       </c>
       <c r="CD6" t="n">
         <v>487</v>
       </c>
       <c r="CE6" t="n">
         <v>464</v>
       </c>
       <c r="CF6" t="n">
         <v>464</v>
       </c>
       <c r="CG6" t="n">
         <v>448</v>
       </c>
       <c r="CH6" t="n">
         <v>478</v>
       </c>
       <c r="CI6" t="n">
         <v>489</v>
       </c>
       <c r="CJ6" t="n">
         <v>478</v>
       </c>
+      <c r="CK6" t="n">
+        <v>470</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>534</v>
       </c>
       <c r="C7" t="n">
         <v>537</v>
       </c>
       <c r="D7" t="n">
         <v>532</v>
       </c>
       <c r="E7" t="n">
         <v>538</v>
       </c>
       <c r="F7" t="n">
         <v>547</v>
       </c>
       <c r="G7" t="n">
         <v>532</v>
       </c>
@@ -15562,64 +15892,70 @@
         <v>453</v>
       </c>
       <c r="CC7" t="n">
         <v>450</v>
       </c>
       <c r="CD7" t="n">
         <v>450</v>
       </c>
       <c r="CE7" t="n">
         <v>453</v>
       </c>
       <c r="CF7" t="n">
         <v>448</v>
       </c>
       <c r="CG7" t="n">
         <v>452</v>
       </c>
       <c r="CH7" t="n">
         <v>456</v>
       </c>
       <c r="CI7" t="n">
         <v>466</v>
       </c>
       <c r="CJ7" t="n">
         <v>458</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>460</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15671,50 +16007,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16114,50 +16452,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16382,50 +16730,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -16650,50 +17004,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -16918,50 +17278,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17186,50 +17552,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>108</v>
       </c>
       <c r="C6" t="n">
         <v>105</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>109</v>
       </c>
       <c r="F6" t="n">
         <v>100</v>
       </c>
       <c r="G6" t="n">
         <v>109</v>
       </c>
@@ -17454,50 +17826,56 @@
       </c>
       <c r="CC6" t="n">
         <v>152</v>
       </c>
       <c r="CD6" t="n">
         <v>173</v>
       </c>
       <c r="CE6" t="n">
         <v>170</v>
       </c>
       <c r="CF6" t="n">
         <v>159</v>
       </c>
       <c r="CG6" t="n">
         <v>182</v>
       </c>
       <c r="CH6" t="n">
         <v>168</v>
       </c>
       <c r="CI6" t="n">
         <v>178</v>
       </c>
       <c r="CJ6" t="n">
         <v>161</v>
       </c>
+      <c r="CK6" t="n">
+        <v>160</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>101</v>
       </c>
       <c r="C7" t="n">
         <v>99</v>
       </c>
       <c r="D7" t="n">
         <v>95</v>
       </c>
       <c r="E7" t="n">
         <v>97</v>
       </c>
       <c r="F7" t="n">
         <v>97</v>
       </c>
       <c r="G7" t="n">
         <v>100</v>
       </c>
@@ -17721,64 +18099,70 @@
         <v>162</v>
       </c>
       <c r="CC7" t="n">
         <v>161</v>
       </c>
       <c r="CD7" t="n">
         <v>161</v>
       </c>
       <c r="CE7" t="n">
         <v>162</v>
       </c>
       <c r="CF7" t="n">
         <v>162</v>
       </c>
       <c r="CG7" t="n">
         <v>162</v>
       </c>
       <c r="CH7" t="n">
         <v>163</v>
       </c>
       <c r="CI7" t="n">
         <v>167</v>
       </c>
       <c r="CJ7" t="n">
         <v>163</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>165</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17830,50 +18214,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18273,50 +18659,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -18541,50 +18937,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -18809,50 +19211,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -19077,50 +19485,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19345,50 +19759,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>717</v>
       </c>
       <c r="C6" t="n">
         <v>778</v>
       </c>
       <c r="D6" t="n">
         <v>754</v>
       </c>
       <c r="E6" t="n">
         <v>765</v>
       </c>
       <c r="F6" t="n">
         <v>742</v>
       </c>
       <c r="G6" t="n">
         <v>729</v>
       </c>
@@ -19613,50 +20033,56 @@
       </c>
       <c r="CC6" t="n">
         <v>655</v>
       </c>
       <c r="CD6" t="n">
         <v>656</v>
       </c>
       <c r="CE6" t="n">
         <v>656</v>
       </c>
       <c r="CF6" t="n">
         <v>652</v>
       </c>
       <c r="CG6" t="n">
         <v>640</v>
       </c>
       <c r="CH6" t="n">
         <v>655</v>
       </c>
       <c r="CI6" t="n">
         <v>708</v>
       </c>
       <c r="CJ6" t="n">
         <v>639</v>
       </c>
+      <c r="CK6" t="n">
+        <v>662</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>645</v>
       </c>
       <c r="C7" t="n">
         <v>659</v>
       </c>
       <c r="D7" t="n">
         <v>644</v>
       </c>
       <c r="E7" t="n">
         <v>650</v>
       </c>
       <c r="F7" t="n">
         <v>652</v>
       </c>
       <c r="G7" t="n">
         <v>642</v>
       </c>
@@ -19880,64 +20306,70 @@
         <v>654</v>
       </c>
       <c r="CC7" t="n">
         <v>649</v>
       </c>
       <c r="CD7" t="n">
         <v>650</v>
       </c>
       <c r="CE7" t="n">
         <v>654</v>
       </c>
       <c r="CF7" t="n">
         <v>647</v>
       </c>
       <c r="CG7" t="n">
         <v>651</v>
       </c>
       <c r="CH7" t="n">
         <v>657</v>
       </c>
       <c r="CI7" t="n">
         <v>673</v>
       </c>
       <c r="CJ7" t="n">
         <v>659</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>664</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19989,50 +20421,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20432,50 +20866,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -20700,50 +21144,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -20968,50 +21418,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -21236,50 +21692,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21504,50 +21966,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>714</v>
       </c>
       <c r="C6" t="n">
         <v>680</v>
       </c>
       <c r="D6" t="n">
         <v>663</v>
       </c>
       <c r="E6" t="n">
         <v>668</v>
       </c>
       <c r="F6" t="n">
         <v>699</v>
       </c>
       <c r="G6" t="n">
         <v>707</v>
       </c>
@@ -21772,50 +22240,56 @@
       </c>
       <c r="CC6" t="n">
         <v>606</v>
       </c>
       <c r="CD6" t="n">
         <v>632</v>
       </c>
       <c r="CE6" t="n">
         <v>649</v>
       </c>
       <c r="CF6" t="n">
         <v>659</v>
       </c>
       <c r="CG6" t="n">
         <v>648</v>
       </c>
       <c r="CH6" t="n">
         <v>634</v>
       </c>
       <c r="CI6" t="n">
         <v>650</v>
       </c>
       <c r="CJ6" t="n">
         <v>638</v>
       </c>
+      <c r="CK6" t="n">
+        <v>650</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>690</v>
       </c>
       <c r="C7" t="n">
         <v>705</v>
       </c>
       <c r="D7" t="n">
         <v>690</v>
       </c>
       <c r="E7" t="n">
         <v>696</v>
       </c>
       <c r="F7" t="n">
         <v>698</v>
       </c>
       <c r="G7" t="n">
         <v>687</v>
       </c>
@@ -22039,64 +22513,70 @@
         <v>698</v>
       </c>
       <c r="CC7" t="n">
         <v>692</v>
       </c>
       <c r="CD7" t="n">
         <v>694</v>
       </c>
       <c r="CE7" t="n">
         <v>698</v>
       </c>
       <c r="CF7" t="n">
         <v>691</v>
       </c>
       <c r="CG7" t="n">
         <v>695</v>
       </c>
       <c r="CH7" t="n">
         <v>701</v>
       </c>
       <c r="CI7" t="n">
         <v>719</v>
       </c>
       <c r="CJ7" t="n">
         <v>704</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>709</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22148,50 +22628,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22591,50 +23073,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -22859,50 +23351,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -23127,50 +23625,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -23395,50 +23899,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -23663,50 +24173,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>214</v>
       </c>
       <c r="C6" t="n">
         <v>228</v>
       </c>
       <c r="D6" t="n">
         <v>227</v>
       </c>
       <c r="E6" t="n">
         <v>223</v>
       </c>
       <c r="F6" t="n">
         <v>222</v>
       </c>
       <c r="G6" t="n">
         <v>212</v>
       </c>
@@ -23931,50 +24447,56 @@
       </c>
       <c r="CC6" t="n">
         <v>443</v>
       </c>
       <c r="CD6" t="n">
         <v>424</v>
       </c>
       <c r="CE6" t="n">
         <v>423</v>
       </c>
       <c r="CF6" t="n">
         <v>386</v>
       </c>
       <c r="CG6" t="n">
         <v>421</v>
       </c>
       <c r="CH6" t="n">
         <v>436</v>
       </c>
       <c r="CI6" t="n">
         <v>414</v>
       </c>
       <c r="CJ6" t="n">
         <v>451</v>
       </c>
+      <c r="CK6" t="n">
+        <v>433</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>304</v>
       </c>
       <c r="C7" t="n">
         <v>309</v>
       </c>
       <c r="D7" t="n">
         <v>303</v>
       </c>
       <c r="E7" t="n">
         <v>302</v>
       </c>
       <c r="F7" t="n">
         <v>302</v>
       </c>
       <c r="G7" t="n">
         <v>311</v>
       </c>
@@ -24198,64 +24720,70 @@
         <v>385</v>
       </c>
       <c r="CC7" t="n">
         <v>380</v>
       </c>
       <c r="CD7" t="n">
         <v>385</v>
       </c>
       <c r="CE7" t="n">
         <v>388</v>
       </c>
       <c r="CF7" t="n">
         <v>381</v>
       </c>
       <c r="CG7" t="n">
         <v>380</v>
       </c>
       <c r="CH7" t="n">
         <v>384</v>
       </c>
       <c r="CI7" t="n">
         <v>396</v>
       </c>
       <c r="CJ7" t="n">
         <v>385</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>390</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24307,50 +24835,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24750,50 +25280,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -25018,50 +25558,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -25286,50 +25832,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -25554,50 +26106,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -25822,50 +26380,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>142</v>
       </c>
       <c r="C6" t="n">
         <v>156</v>
       </c>
       <c r="D6" t="n">
         <v>146</v>
       </c>
       <c r="E6" t="n">
         <v>157</v>
       </c>
       <c r="F6" t="n">
         <v>142</v>
       </c>
       <c r="G6" t="n">
         <v>138</v>
       </c>
@@ -26090,50 +26654,56 @@
       </c>
       <c r="CC6" t="n">
         <v>121</v>
       </c>
       <c r="CD6" t="n">
         <v>120</v>
       </c>
       <c r="CE6" t="n">
         <v>114</v>
       </c>
       <c r="CF6" t="n">
         <v>106</v>
       </c>
       <c r="CG6" t="n">
         <v>125</v>
       </c>
       <c r="CH6" t="n">
         <v>149</v>
       </c>
       <c r="CI6" t="n">
         <v>111</v>
       </c>
       <c r="CJ6" t="n">
         <v>141</v>
       </c>
+      <c r="CK6" t="n">
+        <v>131</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>184</v>
       </c>
       <c r="C7" t="n">
         <v>188</v>
       </c>
       <c r="D7" t="n">
         <v>184</v>
       </c>
       <c r="E7" t="n">
         <v>186</v>
       </c>
       <c r="F7" t="n">
         <v>186</v>
       </c>
       <c r="G7" t="n">
         <v>183</v>
       </c>
@@ -26357,64 +26927,70 @@
         <v>192</v>
       </c>
       <c r="CC7" t="n">
         <v>191</v>
       </c>
       <c r="CD7" t="n">
         <v>191</v>
       </c>
       <c r="CE7" t="n">
         <v>192</v>
       </c>
       <c r="CF7" t="n">
         <v>190</v>
       </c>
       <c r="CG7" t="n">
         <v>191</v>
       </c>
       <c r="CH7" t="n">
         <v>193</v>
       </c>
       <c r="CI7" t="n">
         <v>198</v>
       </c>
       <c r="CJ7" t="n">
         <v>194</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>195</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26466,50 +27042,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26909,50 +27487,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -27177,50 +27765,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -27445,50 +28039,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -27713,50 +28313,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -27981,50 +28587,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>30</v>
       </c>
       <c r="C6" t="n">
         <v>26</v>
       </c>
       <c r="D6" t="n">
         <v>30</v>
       </c>
       <c r="E6" t="n">
         <v>33</v>
       </c>
       <c r="F6" t="n">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>20</v>
       </c>
@@ -28249,50 +28861,56 @@
       </c>
       <c r="CC6" t="n">
         <v>44</v>
       </c>
       <c r="CD6" t="n">
         <v>40</v>
       </c>
       <c r="CE6" t="n">
         <v>34</v>
       </c>
       <c r="CF6" t="n">
         <v>47</v>
       </c>
       <c r="CG6" t="n">
         <v>46</v>
       </c>
       <c r="CH6" t="n">
         <v>46</v>
       </c>
       <c r="CI6" t="n">
         <v>43</v>
       </c>
       <c r="CJ6" t="n">
         <v>49</v>
       </c>
+      <c r="CK6" t="n">
+        <v>46</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>36</v>
       </c>
       <c r="C7" t="n">
         <v>39</v>
       </c>
       <c r="D7" t="n">
         <v>37</v>
       </c>
       <c r="E7" t="n">
         <v>41</v>
       </c>
       <c r="F7" t="n">
         <v>41</v>
       </c>
       <c r="G7" t="n">
         <v>27</v>
       </c>
@@ -28516,64 +29134,70 @@
         <v>26</v>
       </c>
       <c r="CC7" t="n">
         <v>27</v>
       </c>
       <c r="CD7" t="n">
         <v>24</v>
       </c>
       <c r="CE7" t="n">
         <v>22</v>
       </c>
       <c r="CF7" t="n">
         <v>26</v>
       </c>
       <c r="CG7" t="n">
         <v>29</v>
       </c>
       <c r="CH7" t="n">
         <v>29</v>
       </c>
       <c r="CI7" t="n">
         <v>27</v>
       </c>
       <c r="CJ7" t="n">
         <v>29</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>27</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28625,50 +29249,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29068,50 +29694,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -29336,50 +29972,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -29604,50 +30246,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -29872,50 +30520,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -30140,50 +30794,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1019</v>
       </c>
       <c r="C6" t="n">
         <v>1009</v>
       </c>
       <c r="D6" t="n">
         <v>1004</v>
       </c>
       <c r="E6" t="n">
         <v>1026</v>
       </c>
       <c r="F6" t="n">
         <v>1013</v>
       </c>
       <c r="G6" t="n">
         <v>1003</v>
       </c>
@@ -30408,50 +31068,56 @@
       </c>
       <c r="CC6" t="n">
         <v>987</v>
       </c>
       <c r="CD6" t="n">
         <v>1044</v>
       </c>
       <c r="CE6" t="n">
         <v>1062</v>
       </c>
       <c r="CF6" t="n">
         <v>1071</v>
       </c>
       <c r="CG6" t="n">
         <v>1059</v>
       </c>
       <c r="CH6" t="n">
         <v>1048</v>
       </c>
       <c r="CI6" t="n">
         <v>1095</v>
       </c>
       <c r="CJ6" t="n">
         <v>1022</v>
       </c>
+      <c r="CK6" t="n">
+        <v>1065</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>955</v>
       </c>
       <c r="C7" t="n">
         <v>976</v>
       </c>
       <c r="D7" t="n">
         <v>954</v>
       </c>
       <c r="E7" t="n">
         <v>963</v>
       </c>
       <c r="F7" t="n">
         <v>965</v>
       </c>
       <c r="G7" t="n">
         <v>951</v>
       </c>
@@ -30675,64 +31341,70 @@
         <v>1005</v>
       </c>
       <c r="CC7" t="n">
         <v>996</v>
       </c>
       <c r="CD7" t="n">
         <v>999</v>
       </c>
       <c r="CE7" t="n">
         <v>1004</v>
       </c>
       <c r="CF7" t="n">
         <v>994</v>
       </c>
       <c r="CG7" t="n">
         <v>1000</v>
       </c>
       <c r="CH7" t="n">
         <v>1009</v>
       </c>
       <c r="CI7" t="n">
         <v>1035</v>
       </c>
       <c r="CJ7" t="n">
         <v>1013</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>1021</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30784,50 +31456,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31227,50 +31901,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -31495,50 +32179,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -31763,50 +32453,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32031,50 +32727,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -32299,50 +33001,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>656</v>
       </c>
       <c r="C6" t="n">
         <v>703</v>
       </c>
       <c r="D6" t="n">
         <v>670</v>
       </c>
       <c r="E6" t="n">
         <v>663</v>
       </c>
       <c r="F6" t="n">
         <v>680</v>
       </c>
       <c r="G6" t="n">
         <v>665</v>
       </c>
@@ -32567,50 +33275,56 @@
       </c>
       <c r="CC6" t="n">
         <v>761</v>
       </c>
       <c r="CD6" t="n">
         <v>708</v>
       </c>
       <c r="CE6" t="n">
         <v>700</v>
       </c>
       <c r="CF6" t="n">
         <v>673</v>
       </c>
       <c r="CG6" t="n">
         <v>696</v>
       </c>
       <c r="CH6" t="n">
         <v>723</v>
       </c>
       <c r="CI6" t="n">
         <v>720</v>
       </c>
       <c r="CJ6" t="n">
         <v>755</v>
       </c>
+      <c r="CK6" t="n">
+        <v>726</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>720</v>
       </c>
       <c r="C7" t="n">
         <v>736</v>
       </c>
       <c r="D7" t="n">
         <v>720</v>
       </c>
       <c r="E7" t="n">
         <v>726</v>
       </c>
       <c r="F7" t="n">
         <v>728</v>
       </c>
       <c r="G7" t="n">
         <v>717</v>
       </c>
@@ -32834,64 +33548,70 @@
         <v>758</v>
       </c>
       <c r="CC7" t="n">
         <v>752</v>
       </c>
       <c r="CD7" t="n">
         <v>753</v>
       </c>
       <c r="CE7" t="n">
         <v>758</v>
       </c>
       <c r="CF7" t="n">
         <v>750</v>
       </c>
       <c r="CG7" t="n">
         <v>755</v>
       </c>
       <c r="CH7" t="n">
         <v>762</v>
       </c>
       <c r="CI7" t="n">
         <v>780</v>
       </c>
       <c r="CJ7" t="n">
         <v>764</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>770</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -32943,50 +33663,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -33386,50 +34108,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -33654,50 +34386,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -33922,50 +34660,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -34190,50 +34934,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -34458,50 +35208,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>686</v>
       </c>
       <c r="C6" t="n">
         <v>697</v>
       </c>
       <c r="D6" t="n">
         <v>668</v>
       </c>
       <c r="E6" t="n">
         <v>695</v>
       </c>
       <c r="F6" t="n">
         <v>712</v>
       </c>
       <c r="G6" t="n">
         <v>660</v>
       </c>
@@ -34726,50 +35482,56 @@
       </c>
       <c r="CC6" t="n">
         <v>736</v>
       </c>
       <c r="CD6" t="n">
         <v>732</v>
       </c>
       <c r="CE6" t="n">
         <v>738</v>
       </c>
       <c r="CF6" t="n">
         <v>722</v>
       </c>
       <c r="CG6" t="n">
         <v>724</v>
       </c>
       <c r="CH6" t="n">
         <v>721</v>
       </c>
       <c r="CI6" t="n">
         <v>719</v>
       </c>
       <c r="CJ6" t="n">
         <v>745</v>
       </c>
+      <c r="CK6" t="n">
+        <v>739</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>705</v>
       </c>
       <c r="C7" t="n">
         <v>721</v>
       </c>
       <c r="D7" t="n">
         <v>705</v>
       </c>
       <c r="E7" t="n">
         <v>711</v>
       </c>
       <c r="F7" t="n">
         <v>713</v>
       </c>
       <c r="G7" t="n">
         <v>702</v>
       </c>
@@ -34993,64 +35755,70 @@
         <v>735</v>
       </c>
       <c r="CC7" t="n">
         <v>729</v>
       </c>
       <c r="CD7" t="n">
         <v>731</v>
       </c>
       <c r="CE7" t="n">
         <v>735</v>
       </c>
       <c r="CF7" t="n">
         <v>727</v>
       </c>
       <c r="CG7" t="n">
         <v>732</v>
       </c>
       <c r="CH7" t="n">
         <v>739</v>
       </c>
       <c r="CI7" t="n">
         <v>757</v>
       </c>
       <c r="CJ7" t="n">
         <v>741</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>747</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35102,50 +35870,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -35545,50 +36315,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -35813,50 +36593,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -36081,50 +36867,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -36349,50 +37141,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -36617,50 +37415,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>413</v>
       </c>
       <c r="C6" t="n">
         <v>416</v>
       </c>
       <c r="D6" t="n">
         <v>414</v>
       </c>
       <c r="E6" t="n">
         <v>409</v>
       </c>
       <c r="F6" t="n">
         <v>404</v>
       </c>
       <c r="G6" t="n">
         <v>431</v>
       </c>
@@ -36885,50 +37689,56 @@
       </c>
       <c r="CC6" t="n">
         <v>417</v>
       </c>
       <c r="CD6" t="n">
         <v>422</v>
       </c>
       <c r="CE6" t="n">
         <v>414</v>
       </c>
       <c r="CF6" t="n">
         <v>411</v>
       </c>
       <c r="CG6" t="n">
         <v>421</v>
       </c>
       <c r="CH6" t="n">
         <v>435</v>
       </c>
       <c r="CI6" t="n">
         <v>464</v>
       </c>
       <c r="CJ6" t="n">
         <v>423</v>
       </c>
+      <c r="CK6" t="n">
+        <v>423</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>399</v>
       </c>
       <c r="C7" t="n">
         <v>407</v>
       </c>
       <c r="D7" t="n">
         <v>398</v>
       </c>
       <c r="E7" t="n">
         <v>402</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>397</v>
       </c>
@@ -37152,64 +37962,70 @@
         <v>425</v>
       </c>
       <c r="CC7" t="n">
         <v>421</v>
       </c>
       <c r="CD7" t="n">
         <v>422</v>
       </c>
       <c r="CE7" t="n">
         <v>425</v>
       </c>
       <c r="CF7" t="n">
         <v>420</v>
       </c>
       <c r="CG7" t="n">
         <v>423</v>
       </c>
       <c r="CH7" t="n">
         <v>427</v>
       </c>
       <c r="CI7" t="n">
         <v>437</v>
       </c>
       <c r="CJ7" t="n">
         <v>428</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>432</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -37261,50 +38077,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -37704,50 +38522,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -37972,50 +38800,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -38240,50 +39074,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -38508,50 +39348,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -38776,50 +39622,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>434</v>
       </c>
       <c r="C6" t="n">
         <v>443</v>
       </c>
       <c r="D6" t="n">
         <v>446</v>
       </c>
       <c r="E6" t="n">
         <v>428</v>
       </c>
       <c r="F6" t="n">
         <v>435</v>
       </c>
       <c r="G6" t="n">
         <v>439</v>
       </c>
@@ -39044,50 +39896,56 @@
       </c>
       <c r="CC6" t="n">
         <v>474</v>
       </c>
       <c r="CD6" t="n">
         <v>478</v>
       </c>
       <c r="CE6" t="n">
         <v>496</v>
       </c>
       <c r="CF6" t="n">
         <v>505</v>
       </c>
       <c r="CG6" t="n">
         <v>485</v>
       </c>
       <c r="CH6" t="n">
         <v>466</v>
       </c>
       <c r="CI6" t="n">
         <v>521</v>
       </c>
       <c r="CJ6" t="n">
         <v>468</v>
       </c>
+      <c r="CK6" t="n">
+        <v>498</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>387</v>
       </c>
       <c r="C7" t="n">
         <v>395</v>
       </c>
       <c r="D7" t="n">
         <v>387</v>
       </c>
       <c r="E7" t="n">
         <v>390</v>
       </c>
       <c r="F7" t="n">
         <v>391</v>
       </c>
       <c r="G7" t="n">
         <v>385</v>
       </c>
@@ -39311,64 +40169,70 @@
         <v>411</v>
       </c>
       <c r="CC7" t="n">
         <v>407</v>
       </c>
       <c r="CD7" t="n">
         <v>408</v>
       </c>
       <c r="CE7" t="n">
         <v>411</v>
       </c>
       <c r="CF7" t="n">
         <v>406</v>
       </c>
       <c r="CG7" t="n">
         <v>409</v>
       </c>
       <c r="CH7" t="n">
         <v>413</v>
       </c>
       <c r="CI7" t="n">
         <v>423</v>
       </c>
       <c r="CJ7" t="n">
         <v>414</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>417</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -39420,50 +40284,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -39863,50 +40729,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -40131,50 +41007,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -40399,50 +41281,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -40667,50 +41555,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -40935,50 +41829,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>733</v>
       </c>
       <c r="C6" t="n">
         <v>765</v>
       </c>
       <c r="D6" t="n">
         <v>719</v>
       </c>
       <c r="E6" t="n">
         <v>736</v>
       </c>
       <c r="F6" t="n">
         <v>745</v>
       </c>
       <c r="G6" t="n">
         <v>744</v>
       </c>
@@ -41203,50 +42103,56 @@
       </c>
       <c r="CC6" t="n">
         <v>793</v>
       </c>
       <c r="CD6" t="n">
         <v>823</v>
       </c>
       <c r="CE6" t="n">
         <v>820</v>
       </c>
       <c r="CF6" t="n">
         <v>795</v>
       </c>
       <c r="CG6" t="n">
         <v>804</v>
       </c>
       <c r="CH6" t="n">
         <v>808</v>
       </c>
       <c r="CI6" t="n">
         <v>817</v>
       </c>
       <c r="CJ6" t="n">
         <v>826</v>
       </c>
+      <c r="CK6" t="n">
+        <v>815</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>811</v>
       </c>
       <c r="C7" t="n">
         <v>829</v>
       </c>
       <c r="D7" t="n">
         <v>810</v>
       </c>
       <c r="E7" t="n">
         <v>817</v>
       </c>
       <c r="F7" t="n">
         <v>819</v>
       </c>
       <c r="G7" t="n">
         <v>807</v>
       </c>
@@ -41470,64 +42376,70 @@
         <v>857</v>
       </c>
       <c r="CC7" t="n">
         <v>850</v>
       </c>
       <c r="CD7" t="n">
         <v>851</v>
       </c>
       <c r="CE7" t="n">
         <v>856</v>
       </c>
       <c r="CF7" t="n">
         <v>848</v>
       </c>
       <c r="CG7" t="n">
         <v>853</v>
       </c>
       <c r="CH7" t="n">
         <v>861</v>
       </c>
       <c r="CI7" t="n">
         <v>882</v>
       </c>
       <c r="CJ7" t="n">
         <v>864</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>870</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -41579,50 +42491,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42022,50 +42936,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -42290,50 +43214,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -42558,50 +43488,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -42826,50 +43762,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -43094,50 +44036,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>942</v>
       </c>
       <c r="C6" t="n">
         <v>947</v>
       </c>
       <c r="D6" t="n">
         <v>955</v>
       </c>
       <c r="E6" t="n">
         <v>953</v>
       </c>
       <c r="F6" t="n">
         <v>948</v>
       </c>
       <c r="G6" t="n">
         <v>924</v>
       </c>
@@ -43362,50 +44310,56 @@
       </c>
       <c r="CC6" t="n">
         <v>955</v>
       </c>
       <c r="CD6" t="n">
         <v>929</v>
       </c>
       <c r="CE6" t="n">
         <v>942</v>
       </c>
       <c r="CF6" t="n">
         <v>949</v>
       </c>
       <c r="CG6" t="n">
         <v>951</v>
       </c>
       <c r="CH6" t="n">
         <v>963</v>
       </c>
       <c r="CI6" t="n">
         <v>998</v>
       </c>
       <c r="CJ6" t="n">
         <v>951</v>
       </c>
+      <c r="CK6" t="n">
+        <v>976</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>864</v>
       </c>
       <c r="C7" t="n">
         <v>883</v>
       </c>
       <c r="D7" t="n">
         <v>864</v>
       </c>
       <c r="E7" t="n">
         <v>872</v>
       </c>
       <c r="F7" t="n">
         <v>874</v>
       </c>
       <c r="G7" t="n">
         <v>861</v>
       </c>
@@ -43629,64 +44583,70 @@
         <v>906</v>
       </c>
       <c r="CC7" t="n">
         <v>898</v>
       </c>
       <c r="CD7" t="n">
         <v>901</v>
       </c>
       <c r="CE7" t="n">
         <v>906</v>
       </c>
       <c r="CF7" t="n">
         <v>896</v>
       </c>
       <c r="CG7" t="n">
         <v>902</v>
       </c>
       <c r="CH7" t="n">
         <v>910</v>
       </c>
       <c r="CI7" t="n">
         <v>933</v>
       </c>
       <c r="CJ7" t="n">
         <v>913</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>921</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -43738,50 +44698,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -44181,50 +45143,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -44449,50 +45421,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -44717,50 +45695,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -44985,50 +45969,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -45253,50 +46243,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>159</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>180</v>
       </c>
       <c r="E6" t="n">
         <v>189</v>
       </c>
       <c r="F6" t="n">
         <v>200</v>
       </c>
       <c r="G6" t="n">
         <v>177</v>
       </c>
@@ -45521,50 +46517,56 @@
       </c>
       <c r="CC6" t="n">
         <v>172</v>
       </c>
       <c r="CD6" t="n">
         <v>167</v>
       </c>
       <c r="CE6" t="n">
         <v>174</v>
       </c>
       <c r="CF6" t="n">
         <v>148</v>
       </c>
       <c r="CG6" t="n">
         <v>165</v>
       </c>
       <c r="CH6" t="n">
         <v>175</v>
       </c>
       <c r="CI6" t="n">
         <v>200</v>
       </c>
       <c r="CJ6" t="n">
         <v>168</v>
       </c>
+      <c r="CK6" t="n">
+        <v>198</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>201</v>
       </c>
       <c r="C7" t="n">
         <v>205</v>
       </c>
       <c r="D7" t="n">
         <v>201</v>
       </c>
       <c r="E7" t="n">
         <v>203</v>
       </c>
       <c r="F7" t="n">
         <v>203</v>
       </c>
       <c r="G7" t="n">
         <v>200</v>
       </c>
@@ -45788,64 +46790,70 @@
         <v>213</v>
       </c>
       <c r="CC7" t="n">
         <v>212</v>
       </c>
       <c r="CD7" t="n">
         <v>212</v>
       </c>
       <c r="CE7" t="n">
         <v>213</v>
       </c>
       <c r="CF7" t="n">
         <v>211</v>
       </c>
       <c r="CG7" t="n">
         <v>212</v>
       </c>
       <c r="CH7" t="n">
         <v>214</v>
       </c>
       <c r="CI7" t="n">
         <v>220</v>
       </c>
       <c r="CJ7" t="n">
         <v>215</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>217</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CJ7"/>
+  <dimension ref="A1:CL7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -45897,50 +46905,52 @@
     <col width="14" customWidth="1" min="64" max="64"/>
     <col width="14" customWidth="1" min="65" max="65"/>
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
+    <col width="14" customWidth="1" min="89" max="89"/>
+    <col width="14" customWidth="1" min="90" max="90"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -46340,50 +47350,60 @@
       <c r="CF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="CG1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -46608,50 +47628,56 @@
       </c>
       <c r="CC2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CD2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CK2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -46876,50 +47902,56 @@
       </c>
       <c r="CC3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CD3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CK3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CL3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -47144,50 +48176,56 @@
       </c>
       <c r="CC4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CK4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CL4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -47412,50 +48450,56 @@
       </c>
       <c r="CC5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CD5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CK5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CL5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>580</v>
       </c>
       <c r="C6" t="n">
         <v>587</v>
       </c>
       <c r="D6" t="n">
         <v>573</v>
       </c>
       <c r="E6" t="n">
         <v>577</v>
       </c>
       <c r="F6" t="n">
         <v>566</v>
       </c>
       <c r="G6" t="n">
         <v>566</v>
       </c>
@@ -47680,50 +48724,56 @@
       </c>
       <c r="CC6" t="n">
         <v>619</v>
       </c>
       <c r="CD6" t="n">
         <v>617</v>
       </c>
       <c r="CE6" t="n">
         <v>668</v>
       </c>
       <c r="CF6" t="n">
         <v>633</v>
       </c>
       <c r="CG6" t="n">
         <v>646</v>
       </c>
       <c r="CH6" t="n">
         <v>655</v>
       </c>
       <c r="CI6" t="n">
         <v>611</v>
       </c>
       <c r="CJ6" t="n">
         <v>636</v>
       </c>
+      <c r="CK6" t="n">
+        <v>627</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>559</v>
       </c>
       <c r="C7" t="n">
         <v>572</v>
       </c>
       <c r="D7" t="n">
         <v>559</v>
       </c>
       <c r="E7" t="n">
         <v>564</v>
       </c>
       <c r="F7" t="n">
         <v>565</v>
       </c>
       <c r="G7" t="n">
         <v>557</v>
       </c>
@@ -47947,46 +48997,52 @@
         <v>605</v>
       </c>
       <c r="CC7" t="n">
         <v>600</v>
       </c>
       <c r="CD7" t="n">
         <v>601</v>
       </c>
       <c r="CE7" t="n">
         <v>604</v>
       </c>
       <c r="CF7" t="n">
         <v>598</v>
       </c>
       <c r="CG7" t="n">
         <v>602</v>
       </c>
       <c r="CH7" t="n">
         <v>607</v>
       </c>
       <c r="CI7" t="n">
         <v>623</v>
       </c>
       <c r="CJ7" t="n">
         <v>610</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>614</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>