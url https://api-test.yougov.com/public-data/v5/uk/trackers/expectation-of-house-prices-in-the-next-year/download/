--- v1 (2026-07-12)
+++ v2 (2026-09-10)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -560,50 +560,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1013,50 +1015,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -1287,50 +1299,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -1561,50 +1579,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -1835,50 +1859,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -2109,50 +2139,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1675</v>
       </c>
       <c r="C6" t="n">
         <v>1712</v>
       </c>
       <c r="D6" t="n">
         <v>1674</v>
       </c>
       <c r="E6" t="n">
         <v>1689</v>
       </c>
       <c r="F6" t="n">
         <v>1693</v>
       </c>
       <c r="G6" t="n">
         <v>1668</v>
       </c>
@@ -2383,50 +2419,56 @@
       </c>
       <c r="CE6" t="n">
         <v>1762</v>
       </c>
       <c r="CF6" t="n">
         <v>1744</v>
       </c>
       <c r="CG6" t="n">
         <v>1755</v>
       </c>
       <c r="CH6" t="n">
         <v>1771</v>
       </c>
       <c r="CI6" t="n">
         <v>1815</v>
       </c>
       <c r="CJ6" t="n">
         <v>1777</v>
       </c>
       <c r="CK6" t="n">
         <v>1791</v>
       </c>
       <c r="CL6" t="n">
         <v>1764</v>
       </c>
+      <c r="CM6" t="n">
+        <v>1778</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>1783</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1675</v>
       </c>
       <c r="C7" t="n">
         <v>1712</v>
       </c>
       <c r="D7" t="n">
         <v>1674</v>
       </c>
       <c r="E7" t="n">
         <v>1689</v>
       </c>
       <c r="F7" t="n">
         <v>1693</v>
       </c>
       <c r="G7" t="n">
         <v>1668</v>
       </c>
@@ -2656,64 +2698,70 @@
         <v>1752</v>
       </c>
       <c r="CE7" t="n">
         <v>1762</v>
       </c>
       <c r="CF7" t="n">
         <v>1744</v>
       </c>
       <c r="CG7" t="n">
         <v>1755</v>
       </c>
       <c r="CH7" t="n">
         <v>1771</v>
       </c>
       <c r="CI7" t="n">
         <v>1815</v>
       </c>
       <c r="CJ7" t="n">
         <v>1777</v>
       </c>
       <c r="CK7" t="n">
         <v>1791</v>
       </c>
       <c r="CL7" t="n">
         <v>1764</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>1778</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>1783</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2767,50 +2815,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3220,50 +3270,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -3494,50 +3554,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -3768,50 +3834,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4042,50 +4114,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -4316,50 +4394,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>283</v>
       </c>
       <c r="C6" t="n">
         <v>290</v>
       </c>
       <c r="D6" t="n">
         <v>293</v>
       </c>
       <c r="E6" t="n">
         <v>287</v>
       </c>
       <c r="F6" t="n">
         <v>288</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -4590,50 +4674,56 @@
       </c>
       <c r="CE6" t="n">
         <v>295</v>
       </c>
       <c r="CF6" t="n">
         <v>296</v>
       </c>
       <c r="CG6" t="n">
         <v>292</v>
       </c>
       <c r="CH6" t="n">
         <v>316</v>
       </c>
       <c r="CI6" t="n">
         <v>303</v>
       </c>
       <c r="CJ6" t="n">
         <v>302</v>
       </c>
       <c r="CK6" t="n">
         <v>284</v>
       </c>
       <c r="CL6" t="n">
         <v>294</v>
       </c>
+      <c r="CM6" t="n">
+        <v>313</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>298</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>276</v>
       </c>
       <c r="C7" t="n">
         <v>282</v>
       </c>
       <c r="D7" t="n">
         <v>276</v>
       </c>
       <c r="E7" t="n">
         <v>279</v>
       </c>
       <c r="F7" t="n">
         <v>279</v>
       </c>
       <c r="G7" t="n">
         <v>275</v>
       </c>
@@ -4863,64 +4953,70 @@
         <v>287</v>
       </c>
       <c r="CE7" t="n">
         <v>289</v>
       </c>
       <c r="CF7" t="n">
         <v>286</v>
       </c>
       <c r="CG7" t="n">
         <v>288</v>
       </c>
       <c r="CH7" t="n">
         <v>290</v>
       </c>
       <c r="CI7" t="n">
         <v>298</v>
       </c>
       <c r="CJ7" t="n">
         <v>291</v>
       </c>
       <c r="CK7" t="n">
         <v>294</v>
       </c>
       <c r="CL7" t="n">
         <v>289</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>292</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4974,50 +5070,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5427,50 +5525,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -5701,50 +5809,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -5975,50 +6089,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6249,50 +6369,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -6523,50 +6649,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>425</v>
       </c>
       <c r="C6" t="n">
         <v>412</v>
       </c>
       <c r="D6" t="n">
         <v>399</v>
       </c>
       <c r="E6" t="n">
         <v>404</v>
       </c>
       <c r="F6" t="n">
         <v>402</v>
       </c>
       <c r="G6" t="n">
         <v>412</v>
       </c>
@@ -6797,50 +6929,56 @@
       </c>
       <c r="CE6" t="n">
         <v>430</v>
       </c>
       <c r="CF6" t="n">
         <v>421</v>
       </c>
       <c r="CG6" t="n">
         <v>448</v>
       </c>
       <c r="CH6" t="n">
         <v>378</v>
       </c>
       <c r="CI6" t="n">
         <v>424</v>
       </c>
       <c r="CJ6" t="n">
         <v>444</v>
       </c>
       <c r="CK6" t="n">
         <v>439</v>
       </c>
       <c r="CL6" t="n">
         <v>418</v>
       </c>
+      <c r="CM6" t="n">
+        <v>421</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>439</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>409</v>
       </c>
       <c r="C7" t="n">
         <v>418</v>
       </c>
       <c r="D7" t="n">
         <v>408</v>
       </c>
       <c r="E7" t="n">
         <v>412</v>
       </c>
       <c r="F7" t="n">
         <v>413</v>
       </c>
       <c r="G7" t="n">
         <v>407</v>
       </c>
@@ -7070,64 +7208,70 @@
         <v>415</v>
       </c>
       <c r="CE7" t="n">
         <v>418</v>
       </c>
       <c r="CF7" t="n">
         <v>413</v>
       </c>
       <c r="CG7" t="n">
         <v>416</v>
       </c>
       <c r="CH7" t="n">
         <v>420</v>
       </c>
       <c r="CI7" t="n">
         <v>430</v>
       </c>
       <c r="CJ7" t="n">
         <v>421</v>
       </c>
       <c r="CK7" t="n">
         <v>424</v>
       </c>
       <c r="CL7" t="n">
         <v>418</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>421</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7181,50 +7325,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7634,50 +7780,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -7908,50 +8064,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.57</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -8182,50 +8344,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -8456,50 +8624,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -8730,50 +8904,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>139</v>
       </c>
       <c r="C6" t="n">
         <v>151</v>
       </c>
       <c r="D6" t="n">
         <v>151</v>
       </c>
       <c r="E6" t="n">
         <v>147</v>
       </c>
       <c r="F6" t="n">
         <v>152</v>
       </c>
       <c r="G6" t="n">
         <v>143</v>
       </c>
@@ -9004,50 +9184,56 @@
       </c>
       <c r="CE6" t="n">
         <v>104</v>
       </c>
       <c r="CF6" t="n">
         <v>152</v>
       </c>
       <c r="CG6" t="n">
         <v>141</v>
       </c>
       <c r="CH6" t="n">
         <v>163</v>
       </c>
       <c r="CI6" t="n">
         <v>180</v>
       </c>
       <c r="CJ6" t="n">
         <v>140</v>
       </c>
       <c r="CK6" t="n">
         <v>147</v>
       </c>
       <c r="CL6" t="n">
         <v>151</v>
       </c>
+      <c r="CM6" t="n">
+        <v>162</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>157</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>144</v>
       </c>
       <c r="C7" t="n">
         <v>147</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>145</v>
       </c>
       <c r="F7" t="n">
         <v>146</v>
       </c>
       <c r="G7" t="n">
         <v>143</v>
       </c>
@@ -9277,64 +9463,70 @@
         <v>152</v>
       </c>
       <c r="CE7" t="n">
         <v>153</v>
       </c>
       <c r="CF7" t="n">
         <v>152</v>
       </c>
       <c r="CG7" t="n">
         <v>153</v>
       </c>
       <c r="CH7" t="n">
         <v>154</v>
       </c>
       <c r="CI7" t="n">
         <v>158</v>
       </c>
       <c r="CJ7" t="n">
         <v>155</v>
       </c>
       <c r="CK7" t="n">
         <v>156</v>
       </c>
       <c r="CL7" t="n">
         <v>153</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>155</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9388,50 +9580,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9841,50 +10035,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -10115,50 +10319,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -10389,50 +10599,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10663,50 +10879,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10937,50 +11159,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>89</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>78</v>
       </c>
       <c r="E6" t="n">
         <v>85</v>
       </c>
       <c r="F6" t="n">
         <v>85</v>
       </c>
       <c r="G6" t="n">
         <v>92</v>
       </c>
@@ -11211,50 +11439,56 @@
       </c>
       <c r="CE6" t="n">
         <v>91</v>
       </c>
       <c r="CF6" t="n">
         <v>94</v>
       </c>
       <c r="CG6" t="n">
         <v>63</v>
       </c>
       <c r="CH6" t="n">
         <v>84</v>
       </c>
       <c r="CI6" t="n">
         <v>97</v>
       </c>
       <c r="CJ6" t="n">
         <v>87</v>
       </c>
       <c r="CK6" t="n">
         <v>96</v>
       </c>
       <c r="CL6" t="n">
         <v>90</v>
       </c>
+      <c r="CM6" t="n">
+        <v>91</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>92</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>85</v>
       </c>
       <c r="C7" t="n">
         <v>87</v>
       </c>
       <c r="D7" t="n">
         <v>85</v>
       </c>
       <c r="E7" t="n">
         <v>86</v>
       </c>
       <c r="F7" t="n">
         <v>86</v>
       </c>
       <c r="G7" t="n">
         <v>85</v>
       </c>
@@ -11484,64 +11718,70 @@
         <v>84</v>
       </c>
       <c r="CE7" t="n">
         <v>85</v>
       </c>
       <c r="CF7" t="n">
         <v>84</v>
       </c>
       <c r="CG7" t="n">
         <v>84</v>
       </c>
       <c r="CH7" t="n">
         <v>85</v>
       </c>
       <c r="CI7" t="n">
         <v>87</v>
       </c>
       <c r="CJ7" t="n">
         <v>85</v>
       </c>
       <c r="CK7" t="n">
         <v>86</v>
       </c>
       <c r="CL7" t="n">
         <v>85</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>85</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11595,50 +11835,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12048,50 +12290,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -12322,50 +12574,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -12596,50 +12854,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -12870,50 +13134,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13144,50 +13414,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>575</v>
       </c>
       <c r="C6" t="n">
         <v>589</v>
       </c>
       <c r="D6" t="n">
         <v>589</v>
       </c>
       <c r="E6" t="n">
         <v>596</v>
       </c>
       <c r="F6" t="n">
         <v>581</v>
       </c>
       <c r="G6" t="n">
         <v>590</v>
       </c>
@@ -13418,50 +13694,56 @@
       </c>
       <c r="CE6" t="n">
         <v>304</v>
       </c>
       <c r="CF6" t="n">
         <v>280</v>
       </c>
       <c r="CG6" t="n">
         <v>284</v>
       </c>
       <c r="CH6" t="n">
         <v>277</v>
       </c>
       <c r="CI6" t="n">
         <v>295</v>
       </c>
       <c r="CJ6" t="n">
         <v>265</v>
       </c>
       <c r="CK6" t="n">
         <v>302</v>
       </c>
       <c r="CL6" t="n">
         <v>278</v>
       </c>
+      <c r="CM6" t="n">
+        <v>289</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>265</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>560</v>
       </c>
       <c r="C7" t="n">
         <v>570</v>
       </c>
       <c r="D7" t="n">
         <v>557</v>
       </c>
       <c r="E7" t="n">
         <v>570</v>
       </c>
       <c r="F7" t="n">
         <v>566</v>
       </c>
       <c r="G7" t="n">
         <v>553</v>
       </c>
@@ -13691,64 +13973,70 @@
         <v>315</v>
       </c>
       <c r="CE7" t="n">
         <v>317</v>
       </c>
       <c r="CF7" t="n">
         <v>315</v>
       </c>
       <c r="CG7" t="n">
         <v>317</v>
       </c>
       <c r="CH7" t="n">
         <v>319</v>
       </c>
       <c r="CI7" t="n">
         <v>328</v>
       </c>
       <c r="CJ7" t="n">
         <v>320</v>
       </c>
       <c r="CK7" t="n">
         <v>322</v>
       </c>
       <c r="CL7" t="n">
         <v>319</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>324</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13802,50 +14090,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14255,50 +14545,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -14529,50 +14829,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -14803,50 +15109,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -15077,50 +15389,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -15351,50 +15669,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>544</v>
       </c>
       <c r="C6" t="n">
         <v>562</v>
       </c>
       <c r="D6" t="n">
         <v>535</v>
       </c>
       <c r="E6" t="n">
         <v>548</v>
       </c>
       <c r="F6" t="n">
         <v>571</v>
       </c>
       <c r="G6" t="n">
         <v>532</v>
       </c>
@@ -15625,50 +15949,56 @@
       </c>
       <c r="CE6" t="n">
         <v>464</v>
       </c>
       <c r="CF6" t="n">
         <v>464</v>
       </c>
       <c r="CG6" t="n">
         <v>448</v>
       </c>
       <c r="CH6" t="n">
         <v>478</v>
       </c>
       <c r="CI6" t="n">
         <v>489</v>
       </c>
       <c r="CJ6" t="n">
         <v>478</v>
       </c>
       <c r="CK6" t="n">
         <v>470</v>
       </c>
       <c r="CL6" t="n">
         <v>460</v>
       </c>
+      <c r="CM6" t="n">
+        <v>502</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>534</v>
       </c>
       <c r="C7" t="n">
         <v>537</v>
       </c>
       <c r="D7" t="n">
         <v>532</v>
       </c>
       <c r="E7" t="n">
         <v>538</v>
       </c>
       <c r="F7" t="n">
         <v>547</v>
       </c>
       <c r="G7" t="n">
         <v>532</v>
       </c>
@@ -15898,64 +16228,70 @@
         <v>450</v>
       </c>
       <c r="CE7" t="n">
         <v>453</v>
       </c>
       <c r="CF7" t="n">
         <v>448</v>
       </c>
       <c r="CG7" t="n">
         <v>452</v>
       </c>
       <c r="CH7" t="n">
         <v>456</v>
       </c>
       <c r="CI7" t="n">
         <v>466</v>
       </c>
       <c r="CJ7" t="n">
         <v>458</v>
       </c>
       <c r="CK7" t="n">
         <v>460</v>
       </c>
       <c r="CL7" t="n">
         <v>457</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>465</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16009,50 +16345,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16462,50 +16800,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16736,50 +17084,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -17010,50 +17364,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -17284,50 +17644,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -17558,50 +17924,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>108</v>
       </c>
       <c r="C6" t="n">
         <v>105</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>109</v>
       </c>
       <c r="F6" t="n">
         <v>100</v>
       </c>
       <c r="G6" t="n">
         <v>109</v>
       </c>
@@ -17832,50 +18204,56 @@
       </c>
       <c r="CE6" t="n">
         <v>170</v>
       </c>
       <c r="CF6" t="n">
         <v>159</v>
       </c>
       <c r="CG6" t="n">
         <v>182</v>
       </c>
       <c r="CH6" t="n">
         <v>168</v>
       </c>
       <c r="CI6" t="n">
         <v>178</v>
       </c>
       <c r="CJ6" t="n">
         <v>161</v>
       </c>
       <c r="CK6" t="n">
         <v>160</v>
       </c>
       <c r="CL6" t="n">
         <v>170</v>
       </c>
+      <c r="CM6" t="n">
+        <v>159</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>101</v>
       </c>
       <c r="C7" t="n">
         <v>99</v>
       </c>
       <c r="D7" t="n">
         <v>95</v>
       </c>
       <c r="E7" t="n">
         <v>97</v>
       </c>
       <c r="F7" t="n">
         <v>97</v>
       </c>
       <c r="G7" t="n">
         <v>100</v>
       </c>
@@ -18104,65 +18482,71 @@
       <c r="CD7" t="n">
         <v>161</v>
       </c>
       <c r="CE7" t="n">
         <v>162</v>
       </c>
       <c r="CF7" t="n">
         <v>162</v>
       </c>
       <c r="CG7" t="n">
         <v>162</v>
       </c>
       <c r="CH7" t="n">
         <v>163</v>
       </c>
       <c r="CI7" t="n">
         <v>167</v>
       </c>
       <c r="CJ7" t="n">
         <v>163</v>
       </c>
       <c r="CK7" t="n">
         <v>165</v>
       </c>
       <c r="CL7" t="n">
+        <v>164</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>164</v>
+      </c>
+      <c r="CN7" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18216,50 +18600,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18669,50 +19055,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -18943,50 +19339,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -19217,50 +19619,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -19491,50 +19899,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19765,50 +20179,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>717</v>
       </c>
       <c r="C6" t="n">
         <v>778</v>
       </c>
       <c r="D6" t="n">
         <v>754</v>
       </c>
       <c r="E6" t="n">
         <v>765</v>
       </c>
       <c r="F6" t="n">
         <v>742</v>
       </c>
       <c r="G6" t="n">
         <v>729</v>
       </c>
@@ -20039,50 +20459,56 @@
       </c>
       <c r="CE6" t="n">
         <v>656</v>
       </c>
       <c r="CF6" t="n">
         <v>652</v>
       </c>
       <c r="CG6" t="n">
         <v>640</v>
       </c>
       <c r="CH6" t="n">
         <v>655</v>
       </c>
       <c r="CI6" t="n">
         <v>708</v>
       </c>
       <c r="CJ6" t="n">
         <v>639</v>
       </c>
       <c r="CK6" t="n">
         <v>662</v>
       </c>
       <c r="CL6" t="n">
         <v>644</v>
       </c>
+      <c r="CM6" t="n">
+        <v>656</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>648</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>645</v>
       </c>
       <c r="C7" t="n">
         <v>659</v>
       </c>
       <c r="D7" t="n">
         <v>644</v>
       </c>
       <c r="E7" t="n">
         <v>650</v>
       </c>
       <c r="F7" t="n">
         <v>652</v>
       </c>
       <c r="G7" t="n">
         <v>642</v>
       </c>
@@ -20312,64 +20738,70 @@
         <v>650</v>
       </c>
       <c r="CE7" t="n">
         <v>654</v>
       </c>
       <c r="CF7" t="n">
         <v>647</v>
       </c>
       <c r="CG7" t="n">
         <v>651</v>
       </c>
       <c r="CH7" t="n">
         <v>657</v>
       </c>
       <c r="CI7" t="n">
         <v>673</v>
       </c>
       <c r="CJ7" t="n">
         <v>659</v>
       </c>
       <c r="CK7" t="n">
         <v>664</v>
       </c>
       <c r="CL7" t="n">
         <v>654</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>660</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20423,50 +20855,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20876,50 +21310,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -21150,50 +21594,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -21424,50 +21874,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -21698,50 +22154,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -21972,50 +22434,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>714</v>
       </c>
       <c r="C6" t="n">
         <v>680</v>
       </c>
       <c r="D6" t="n">
         <v>663</v>
       </c>
       <c r="E6" t="n">
         <v>668</v>
       </c>
       <c r="F6" t="n">
         <v>699</v>
       </c>
       <c r="G6" t="n">
         <v>707</v>
       </c>
@@ -22246,50 +22714,56 @@
       </c>
       <c r="CE6" t="n">
         <v>649</v>
       </c>
       <c r="CF6" t="n">
         <v>659</v>
       </c>
       <c r="CG6" t="n">
         <v>648</v>
       </c>
       <c r="CH6" t="n">
         <v>634</v>
       </c>
       <c r="CI6" t="n">
         <v>650</v>
       </c>
       <c r="CJ6" t="n">
         <v>638</v>
       </c>
       <c r="CK6" t="n">
         <v>650</v>
       </c>
       <c r="CL6" t="n">
         <v>595</v>
       </c>
+      <c r="CM6" t="n">
+        <v>609</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>690</v>
       </c>
       <c r="C7" t="n">
         <v>705</v>
       </c>
       <c r="D7" t="n">
         <v>690</v>
       </c>
       <c r="E7" t="n">
         <v>696</v>
       </c>
       <c r="F7" t="n">
         <v>698</v>
       </c>
       <c r="G7" t="n">
         <v>687</v>
       </c>
@@ -22519,64 +22993,70 @@
         <v>694</v>
       </c>
       <c r="CE7" t="n">
         <v>698</v>
       </c>
       <c r="CF7" t="n">
         <v>691</v>
       </c>
       <c r="CG7" t="n">
         <v>695</v>
       </c>
       <c r="CH7" t="n">
         <v>701</v>
       </c>
       <c r="CI7" t="n">
         <v>719</v>
       </c>
       <c r="CJ7" t="n">
         <v>704</v>
       </c>
       <c r="CK7" t="n">
         <v>709</v>
       </c>
       <c r="CL7" t="n">
         <v>699</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>704</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22630,50 +23110,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23083,50 +23565,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -23357,50 +23849,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -23631,50 +24129,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -23905,50 +24409,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -24179,50 +24689,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>214</v>
       </c>
       <c r="C6" t="n">
         <v>228</v>
       </c>
       <c r="D6" t="n">
         <v>227</v>
       </c>
       <c r="E6" t="n">
         <v>223</v>
       </c>
       <c r="F6" t="n">
         <v>222</v>
       </c>
       <c r="G6" t="n">
         <v>212</v>
       </c>
@@ -24453,50 +24969,56 @@
       </c>
       <c r="CE6" t="n">
         <v>423</v>
       </c>
       <c r="CF6" t="n">
         <v>386</v>
       </c>
       <c r="CG6" t="n">
         <v>421</v>
       </c>
       <c r="CH6" t="n">
         <v>436</v>
       </c>
       <c r="CI6" t="n">
         <v>414</v>
       </c>
       <c r="CJ6" t="n">
         <v>451</v>
       </c>
       <c r="CK6" t="n">
         <v>433</v>
       </c>
       <c r="CL6" t="n">
         <v>487</v>
       </c>
+      <c r="CM6" t="n">
+        <v>458</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>304</v>
       </c>
       <c r="C7" t="n">
         <v>309</v>
       </c>
       <c r="D7" t="n">
         <v>303</v>
       </c>
       <c r="E7" t="n">
         <v>302</v>
       </c>
       <c r="F7" t="n">
         <v>302</v>
       </c>
       <c r="G7" t="n">
         <v>311</v>
       </c>
@@ -24726,64 +25248,70 @@
         <v>385</v>
       </c>
       <c r="CE7" t="n">
         <v>388</v>
       </c>
       <c r="CF7" t="n">
         <v>381</v>
       </c>
       <c r="CG7" t="n">
         <v>380</v>
       </c>
       <c r="CH7" t="n">
         <v>384</v>
       </c>
       <c r="CI7" t="n">
         <v>396</v>
       </c>
       <c r="CJ7" t="n">
         <v>385</v>
       </c>
       <c r="CK7" t="n">
         <v>390</v>
       </c>
       <c r="CL7" t="n">
         <v>390</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>381</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24837,50 +25365,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25290,50 +25820,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -25564,50 +26104,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.59</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.5600000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -25838,50 +26384,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -26112,50 +26664,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -26386,50 +26944,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>142</v>
       </c>
       <c r="C6" t="n">
         <v>156</v>
       </c>
       <c r="D6" t="n">
         <v>146</v>
       </c>
       <c r="E6" t="n">
         <v>157</v>
       </c>
       <c r="F6" t="n">
         <v>142</v>
       </c>
       <c r="G6" t="n">
         <v>138</v>
       </c>
@@ -26660,50 +27224,56 @@
       </c>
       <c r="CE6" t="n">
         <v>114</v>
       </c>
       <c r="CF6" t="n">
         <v>106</v>
       </c>
       <c r="CG6" t="n">
         <v>125</v>
       </c>
       <c r="CH6" t="n">
         <v>149</v>
       </c>
       <c r="CI6" t="n">
         <v>111</v>
       </c>
       <c r="CJ6" t="n">
         <v>141</v>
       </c>
       <c r="CK6" t="n">
         <v>131</v>
       </c>
       <c r="CL6" t="n">
         <v>173</v>
       </c>
+      <c r="CM6" t="n">
+        <v>161</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>184</v>
       </c>
       <c r="C7" t="n">
         <v>188</v>
       </c>
       <c r="D7" t="n">
         <v>184</v>
       </c>
       <c r="E7" t="n">
         <v>186</v>
       </c>
       <c r="F7" t="n">
         <v>186</v>
       </c>
       <c r="G7" t="n">
         <v>183</v>
       </c>
@@ -26933,64 +27503,70 @@
         <v>191</v>
       </c>
       <c r="CE7" t="n">
         <v>192</v>
       </c>
       <c r="CF7" t="n">
         <v>190</v>
       </c>
       <c r="CG7" t="n">
         <v>191</v>
       </c>
       <c r="CH7" t="n">
         <v>193</v>
       </c>
       <c r="CI7" t="n">
         <v>198</v>
       </c>
       <c r="CJ7" t="n">
         <v>194</v>
       </c>
       <c r="CK7" t="n">
         <v>195</v>
       </c>
       <c r="CL7" t="n">
         <v>192</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>194</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27044,50 +27620,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27497,50 +28075,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -27771,50 +28359,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -28045,50 +28639,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -28319,50 +28919,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -28593,50 +29199,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>30</v>
       </c>
       <c r="C6" t="n">
         <v>26</v>
       </c>
       <c r="D6" t="n">
         <v>30</v>
       </c>
       <c r="E6" t="n">
         <v>33</v>
       </c>
       <c r="F6" t="n">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>20</v>
       </c>
@@ -28867,50 +29479,56 @@
       </c>
       <c r="CE6" t="n">
         <v>34</v>
       </c>
       <c r="CF6" t="n">
         <v>47</v>
       </c>
       <c r="CG6" t="n">
         <v>46</v>
       </c>
       <c r="CH6" t="n">
         <v>46</v>
       </c>
       <c r="CI6" t="n">
         <v>43</v>
       </c>
       <c r="CJ6" t="n">
         <v>49</v>
       </c>
       <c r="CK6" t="n">
         <v>46</v>
       </c>
       <c r="CL6" t="n">
         <v>38</v>
       </c>
+      <c r="CM6" t="n">
+        <v>55</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>59</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>36</v>
       </c>
       <c r="C7" t="n">
         <v>39</v>
       </c>
       <c r="D7" t="n">
         <v>37</v>
       </c>
       <c r="E7" t="n">
         <v>41</v>
       </c>
       <c r="F7" t="n">
         <v>41</v>
       </c>
       <c r="G7" t="n">
         <v>27</v>
       </c>
@@ -29140,64 +29758,70 @@
         <v>24</v>
       </c>
       <c r="CE7" t="n">
         <v>22</v>
       </c>
       <c r="CF7" t="n">
         <v>26</v>
       </c>
       <c r="CG7" t="n">
         <v>29</v>
       </c>
       <c r="CH7" t="n">
         <v>29</v>
       </c>
       <c r="CI7" t="n">
         <v>27</v>
       </c>
       <c r="CJ7" t="n">
         <v>29</v>
       </c>
       <c r="CK7" t="n">
         <v>27</v>
       </c>
       <c r="CL7" t="n">
         <v>21</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>33</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29251,50 +29875,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29704,50 +30330,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -29978,50 +30614,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -30252,50 +30894,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -30526,50 +31174,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -30800,50 +31454,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1019</v>
       </c>
       <c r="C6" t="n">
         <v>1009</v>
       </c>
       <c r="D6" t="n">
         <v>1004</v>
       </c>
       <c r="E6" t="n">
         <v>1026</v>
       </c>
       <c r="F6" t="n">
         <v>1013</v>
       </c>
       <c r="G6" t="n">
         <v>1003</v>
       </c>
@@ -31074,50 +31734,56 @@
       </c>
       <c r="CE6" t="n">
         <v>1062</v>
       </c>
       <c r="CF6" t="n">
         <v>1071</v>
       </c>
       <c r="CG6" t="n">
         <v>1059</v>
       </c>
       <c r="CH6" t="n">
         <v>1048</v>
       </c>
       <c r="CI6" t="n">
         <v>1095</v>
       </c>
       <c r="CJ6" t="n">
         <v>1022</v>
       </c>
       <c r="CK6" t="n">
         <v>1065</v>
       </c>
       <c r="CL6" t="n">
         <v>1054</v>
       </c>
+      <c r="CM6" t="n">
+        <v>1029</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>1057</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>955</v>
       </c>
       <c r="C7" t="n">
         <v>976</v>
       </c>
       <c r="D7" t="n">
         <v>954</v>
       </c>
       <c r="E7" t="n">
         <v>963</v>
       </c>
       <c r="F7" t="n">
         <v>965</v>
       </c>
       <c r="G7" t="n">
         <v>951</v>
       </c>
@@ -31347,64 +32013,70 @@
         <v>999</v>
       </c>
       <c r="CE7" t="n">
         <v>1004</v>
       </c>
       <c r="CF7" t="n">
         <v>994</v>
       </c>
       <c r="CG7" t="n">
         <v>1000</v>
       </c>
       <c r="CH7" t="n">
         <v>1009</v>
       </c>
       <c r="CI7" t="n">
         <v>1035</v>
       </c>
       <c r="CJ7" t="n">
         <v>1013</v>
       </c>
       <c r="CK7" t="n">
         <v>1021</v>
       </c>
       <c r="CL7" t="n">
         <v>1005</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>1013</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -31458,50 +32130,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -31911,50 +32585,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -32185,50 +32869,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -32459,50 +33149,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -32733,50 +33429,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -33007,50 +33709,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.18</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>656</v>
       </c>
       <c r="C6" t="n">
         <v>703</v>
       </c>
       <c r="D6" t="n">
         <v>670</v>
       </c>
       <c r="E6" t="n">
         <v>663</v>
       </c>
       <c r="F6" t="n">
         <v>680</v>
       </c>
       <c r="G6" t="n">
         <v>665</v>
       </c>
@@ -33281,50 +33989,56 @@
       </c>
       <c r="CE6" t="n">
         <v>700</v>
       </c>
       <c r="CF6" t="n">
         <v>673</v>
       </c>
       <c r="CG6" t="n">
         <v>696</v>
       </c>
       <c r="CH6" t="n">
         <v>723</v>
       </c>
       <c r="CI6" t="n">
         <v>720</v>
       </c>
       <c r="CJ6" t="n">
         <v>755</v>
       </c>
       <c r="CK6" t="n">
         <v>726</v>
       </c>
       <c r="CL6" t="n">
         <v>710</v>
       </c>
+      <c r="CM6" t="n">
+        <v>749</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>726</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>720</v>
       </c>
       <c r="C7" t="n">
         <v>736</v>
       </c>
       <c r="D7" t="n">
         <v>720</v>
       </c>
       <c r="E7" t="n">
         <v>726</v>
       </c>
       <c r="F7" t="n">
         <v>728</v>
       </c>
       <c r="G7" t="n">
         <v>717</v>
       </c>
@@ -33554,64 +34268,70 @@
         <v>753</v>
       </c>
       <c r="CE7" t="n">
         <v>758</v>
       </c>
       <c r="CF7" t="n">
         <v>750</v>
       </c>
       <c r="CG7" t="n">
         <v>755</v>
       </c>
       <c r="CH7" t="n">
         <v>762</v>
       </c>
       <c r="CI7" t="n">
         <v>780</v>
       </c>
       <c r="CJ7" t="n">
         <v>764</v>
       </c>
       <c r="CK7" t="n">
         <v>770</v>
       </c>
       <c r="CL7" t="n">
         <v>759</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>765</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>767</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -33665,50 +34385,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -34118,50 +34840,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -34392,50 +35124,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -34666,50 +35404,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -34940,50 +35684,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -35214,50 +35964,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>686</v>
       </c>
       <c r="C6" t="n">
         <v>697</v>
       </c>
       <c r="D6" t="n">
         <v>668</v>
       </c>
       <c r="E6" t="n">
         <v>695</v>
       </c>
       <c r="F6" t="n">
         <v>712</v>
       </c>
       <c r="G6" t="n">
         <v>660</v>
       </c>
@@ -35488,50 +36244,56 @@
       </c>
       <c r="CE6" t="n">
         <v>738</v>
       </c>
       <c r="CF6" t="n">
         <v>722</v>
       </c>
       <c r="CG6" t="n">
         <v>724</v>
       </c>
       <c r="CH6" t="n">
         <v>721</v>
       </c>
       <c r="CI6" t="n">
         <v>719</v>
       </c>
       <c r="CJ6" t="n">
         <v>745</v>
       </c>
       <c r="CK6" t="n">
         <v>739</v>
       </c>
       <c r="CL6" t="n">
         <v>691</v>
       </c>
+      <c r="CM6" t="n">
+        <v>703</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>698</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>705</v>
       </c>
       <c r="C7" t="n">
         <v>721</v>
       </c>
       <c r="D7" t="n">
         <v>705</v>
       </c>
       <c r="E7" t="n">
         <v>711</v>
       </c>
       <c r="F7" t="n">
         <v>713</v>
       </c>
       <c r="G7" t="n">
         <v>702</v>
       </c>
@@ -35761,64 +36523,70 @@
         <v>731</v>
       </c>
       <c r="CE7" t="n">
         <v>735</v>
       </c>
       <c r="CF7" t="n">
         <v>727</v>
       </c>
       <c r="CG7" t="n">
         <v>732</v>
       </c>
       <c r="CH7" t="n">
         <v>739</v>
       </c>
       <c r="CI7" t="n">
         <v>757</v>
       </c>
       <c r="CJ7" t="n">
         <v>741</v>
       </c>
       <c r="CK7" t="n">
         <v>747</v>
       </c>
       <c r="CL7" t="n">
         <v>736</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>741</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -35872,50 +36640,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -36325,50 +37095,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -36599,50 +37379,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -36873,50 +37659,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -37147,50 +37939,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -37421,50 +38219,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>413</v>
       </c>
       <c r="C6" t="n">
         <v>416</v>
       </c>
       <c r="D6" t="n">
         <v>414</v>
       </c>
       <c r="E6" t="n">
         <v>409</v>
       </c>
       <c r="F6" t="n">
         <v>404</v>
       </c>
       <c r="G6" t="n">
         <v>431</v>
       </c>
@@ -37695,50 +38499,56 @@
       </c>
       <c r="CE6" t="n">
         <v>414</v>
       </c>
       <c r="CF6" t="n">
         <v>411</v>
       </c>
       <c r="CG6" t="n">
         <v>421</v>
       </c>
       <c r="CH6" t="n">
         <v>435</v>
       </c>
       <c r="CI6" t="n">
         <v>464</v>
       </c>
       <c r="CJ6" t="n">
         <v>423</v>
       </c>
       <c r="CK6" t="n">
         <v>423</v>
       </c>
       <c r="CL6" t="n">
         <v>421</v>
       </c>
+      <c r="CM6" t="n">
+        <v>429</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>429</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>399</v>
       </c>
       <c r="C7" t="n">
         <v>407</v>
       </c>
       <c r="D7" t="n">
         <v>398</v>
       </c>
       <c r="E7" t="n">
         <v>402</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>397</v>
       </c>
@@ -37968,64 +38778,70 @@
         <v>422</v>
       </c>
       <c r="CE7" t="n">
         <v>425</v>
       </c>
       <c r="CF7" t="n">
         <v>420</v>
       </c>
       <c r="CG7" t="n">
         <v>423</v>
       </c>
       <c r="CH7" t="n">
         <v>427</v>
       </c>
       <c r="CI7" t="n">
         <v>437</v>
       </c>
       <c r="CJ7" t="n">
         <v>428</v>
       </c>
       <c r="CK7" t="n">
         <v>432</v>
       </c>
       <c r="CL7" t="n">
         <v>425</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>428</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -38079,50 +38895,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -38532,50 +39350,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -38806,50 +39634,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -39080,50 +39914,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -39354,50 +40194,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -39628,50 +40474,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>434</v>
       </c>
       <c r="C6" t="n">
         <v>443</v>
       </c>
       <c r="D6" t="n">
         <v>446</v>
       </c>
       <c r="E6" t="n">
         <v>428</v>
       </c>
       <c r="F6" t="n">
         <v>435</v>
       </c>
       <c r="G6" t="n">
         <v>439</v>
       </c>
@@ -39902,50 +40754,56 @@
       </c>
       <c r="CE6" t="n">
         <v>496</v>
       </c>
       <c r="CF6" t="n">
         <v>505</v>
       </c>
       <c r="CG6" t="n">
         <v>485</v>
       </c>
       <c r="CH6" t="n">
         <v>466</v>
       </c>
       <c r="CI6" t="n">
         <v>521</v>
       </c>
       <c r="CJ6" t="n">
         <v>468</v>
       </c>
       <c r="CK6" t="n">
         <v>498</v>
       </c>
       <c r="CL6" t="n">
         <v>479</v>
       </c>
+      <c r="CM6" t="n">
+        <v>485</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>387</v>
       </c>
       <c r="C7" t="n">
         <v>395</v>
       </c>
       <c r="D7" t="n">
         <v>387</v>
       </c>
       <c r="E7" t="n">
         <v>390</v>
       </c>
       <c r="F7" t="n">
         <v>391</v>
       </c>
       <c r="G7" t="n">
         <v>385</v>
       </c>
@@ -40175,64 +41033,70 @@
         <v>408</v>
       </c>
       <c r="CE7" t="n">
         <v>411</v>
       </c>
       <c r="CF7" t="n">
         <v>406</v>
       </c>
       <c r="CG7" t="n">
         <v>409</v>
       </c>
       <c r="CH7" t="n">
         <v>413</v>
       </c>
       <c r="CI7" t="n">
         <v>423</v>
       </c>
       <c r="CJ7" t="n">
         <v>414</v>
       </c>
       <c r="CK7" t="n">
         <v>417</v>
       </c>
       <c r="CL7" t="n">
         <v>411</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>414</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -40286,50 +41150,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -40739,50 +41605,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -41013,50 +41889,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -41287,50 +42169,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -41561,50 +42449,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -41835,50 +42729,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>733</v>
       </c>
       <c r="C6" t="n">
         <v>765</v>
       </c>
       <c r="D6" t="n">
         <v>719</v>
       </c>
       <c r="E6" t="n">
         <v>736</v>
       </c>
       <c r="F6" t="n">
         <v>745</v>
       </c>
       <c r="G6" t="n">
         <v>744</v>
       </c>
@@ -42109,50 +43009,56 @@
       </c>
       <c r="CE6" t="n">
         <v>820</v>
       </c>
       <c r="CF6" t="n">
         <v>795</v>
       </c>
       <c r="CG6" t="n">
         <v>804</v>
       </c>
       <c r="CH6" t="n">
         <v>808</v>
       </c>
       <c r="CI6" t="n">
         <v>817</v>
       </c>
       <c r="CJ6" t="n">
         <v>826</v>
       </c>
       <c r="CK6" t="n">
         <v>815</v>
       </c>
       <c r="CL6" t="n">
         <v>789</v>
       </c>
+      <c r="CM6" t="n">
+        <v>785</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>784</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>811</v>
       </c>
       <c r="C7" t="n">
         <v>829</v>
       </c>
       <c r="D7" t="n">
         <v>810</v>
       </c>
       <c r="E7" t="n">
         <v>817</v>
       </c>
       <c r="F7" t="n">
         <v>819</v>
       </c>
       <c r="G7" t="n">
         <v>807</v>
       </c>
@@ -42382,64 +43288,70 @@
         <v>851</v>
       </c>
       <c r="CE7" t="n">
         <v>856</v>
       </c>
       <c r="CF7" t="n">
         <v>848</v>
       </c>
       <c r="CG7" t="n">
         <v>853</v>
       </c>
       <c r="CH7" t="n">
         <v>861</v>
       </c>
       <c r="CI7" t="n">
         <v>882</v>
       </c>
       <c r="CJ7" t="n">
         <v>864</v>
       </c>
       <c r="CK7" t="n">
         <v>870</v>
       </c>
       <c r="CL7" t="n">
         <v>857</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>864</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -42493,50 +43405,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -42946,50 +43860,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -43220,50 +44144,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -43494,50 +44424,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -43768,50 +44704,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -44042,50 +44984,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>942</v>
       </c>
       <c r="C6" t="n">
         <v>947</v>
       </c>
       <c r="D6" t="n">
         <v>955</v>
       </c>
       <c r="E6" t="n">
         <v>953</v>
       </c>
       <c r="F6" t="n">
         <v>948</v>
       </c>
       <c r="G6" t="n">
         <v>924</v>
       </c>
@@ -44316,50 +45264,56 @@
       </c>
       <c r="CE6" t="n">
         <v>942</v>
       </c>
       <c r="CF6" t="n">
         <v>949</v>
       </c>
       <c r="CG6" t="n">
         <v>951</v>
       </c>
       <c r="CH6" t="n">
         <v>963</v>
       </c>
       <c r="CI6" t="n">
         <v>998</v>
       </c>
       <c r="CJ6" t="n">
         <v>951</v>
       </c>
       <c r="CK6" t="n">
         <v>976</v>
       </c>
       <c r="CL6" t="n">
         <v>975</v>
       </c>
+      <c r="CM6" t="n">
+        <v>993</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>999</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>864</v>
       </c>
       <c r="C7" t="n">
         <v>883</v>
       </c>
       <c r="D7" t="n">
         <v>864</v>
       </c>
       <c r="E7" t="n">
         <v>872</v>
       </c>
       <c r="F7" t="n">
         <v>874</v>
       </c>
       <c r="G7" t="n">
         <v>861</v>
       </c>
@@ -44589,64 +45543,70 @@
         <v>901</v>
       </c>
       <c r="CE7" t="n">
         <v>906</v>
       </c>
       <c r="CF7" t="n">
         <v>896</v>
       </c>
       <c r="CG7" t="n">
         <v>902</v>
       </c>
       <c r="CH7" t="n">
         <v>910</v>
       </c>
       <c r="CI7" t="n">
         <v>933</v>
       </c>
       <c r="CJ7" t="n">
         <v>913</v>
       </c>
       <c r="CK7" t="n">
         <v>921</v>
       </c>
       <c r="CL7" t="n">
         <v>907</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>914</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -44700,50 +45660,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -45153,50 +46115,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -45427,50 +46399,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -45701,50 +46679,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -45975,50 +46959,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -46249,50 +47239,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>159</v>
       </c>
       <c r="C6" t="n">
         <v>186</v>
       </c>
       <c r="D6" t="n">
         <v>180</v>
       </c>
       <c r="E6" t="n">
         <v>189</v>
       </c>
       <c r="F6" t="n">
         <v>200</v>
       </c>
       <c r="G6" t="n">
         <v>177</v>
       </c>
@@ -46523,50 +47519,56 @@
       </c>
       <c r="CE6" t="n">
         <v>174</v>
       </c>
       <c r="CF6" t="n">
         <v>148</v>
       </c>
       <c r="CG6" t="n">
         <v>165</v>
       </c>
       <c r="CH6" t="n">
         <v>175</v>
       </c>
       <c r="CI6" t="n">
         <v>200</v>
       </c>
       <c r="CJ6" t="n">
         <v>168</v>
       </c>
       <c r="CK6" t="n">
         <v>198</v>
       </c>
       <c r="CL6" t="n">
         <v>172</v>
       </c>
+      <c r="CM6" t="n">
+        <v>183</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>201</v>
       </c>
       <c r="C7" t="n">
         <v>205</v>
       </c>
       <c r="D7" t="n">
         <v>201</v>
       </c>
       <c r="E7" t="n">
         <v>203</v>
       </c>
       <c r="F7" t="n">
         <v>203</v>
       </c>
       <c r="G7" t="n">
         <v>200</v>
       </c>
@@ -46796,64 +47798,70 @@
         <v>212</v>
       </c>
       <c r="CE7" t="n">
         <v>213</v>
       </c>
       <c r="CF7" t="n">
         <v>211</v>
       </c>
       <c r="CG7" t="n">
         <v>212</v>
       </c>
       <c r="CH7" t="n">
         <v>214</v>
       </c>
       <c r="CI7" t="n">
         <v>220</v>
       </c>
       <c r="CJ7" t="n">
         <v>215</v>
       </c>
       <c r="CK7" t="n">
         <v>217</v>
       </c>
       <c r="CL7" t="n">
         <v>213</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>215</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CL7"/>
+  <dimension ref="A1:CN7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -46907,50 +47915,52 @@
     <col width="14" customWidth="1" min="66" max="66"/>
     <col width="14" customWidth="1" min="67" max="67"/>
     <col width="14" customWidth="1" min="68" max="68"/>
     <col width="14" customWidth="1" min="69" max="69"/>
     <col width="14" customWidth="1" min="70" max="70"/>
     <col width="14" customWidth="1" min="71" max="71"/>
     <col width="14" customWidth="1" min="72" max="72"/>
     <col width="14" customWidth="1" min="73" max="73"/>
     <col width="14" customWidth="1" min="74" max="74"/>
     <col width="14" customWidth="1" min="75" max="75"/>
     <col width="14" customWidth="1" min="76" max="76"/>
     <col width="14" customWidth="1" min="77" max="77"/>
     <col width="14" customWidth="1" min="78" max="78"/>
     <col width="14" customWidth="1" min="79" max="79"/>
     <col width="14" customWidth="1" min="80" max="80"/>
     <col width="14" customWidth="1" min="81" max="81"/>
     <col width="14" customWidth="1" min="82" max="82"/>
     <col width="14" customWidth="1" min="83" max="83"/>
     <col width="14" customWidth="1" min="84" max="84"/>
     <col width="14" customWidth="1" min="85" max="85"/>
     <col width="14" customWidth="1" min="86" max="86"/>
     <col width="14" customWidth="1" min="87" max="87"/>
     <col width="14" customWidth="1" min="88" max="88"/>
     <col width="14" customWidth="1" min="89" max="89"/>
     <col width="14" customWidth="1" min="90" max="90"/>
+    <col width="14" customWidth="1" min="91" max="91"/>
+    <col width="14" customWidth="1" min="92" max="92"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>In the year ahead, do you expect house prices to go up or down, or stay about the same?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-07-30</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-08-27</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -47360,50 +48370,60 @@
       <c r="CH1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="CI1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="CJ1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="CK1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="CL1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Go up</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -47634,50 +48654,56 @@
       </c>
       <c r="CE2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CF2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="CG2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CH2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CI2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="CJ2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="CK2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="CL2" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="CM2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="CN2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Stay about the same</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -47908,50 +48934,56 @@
       </c>
       <c r="CE3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CF3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="CG3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CH3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="CI3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="CJ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="CK3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="CL3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="CM3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="CN3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Go down</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -48182,50 +49214,56 @@
       </c>
       <c r="CE4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="CG4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CH4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="CI4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CJ4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CK4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CL4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="CM4" s="1" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="CN4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -48456,50 +49494,56 @@
       </c>
       <c r="CE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="CG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CH5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="CI5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="CJ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="CK5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="CL5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="CM5" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="CN5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>580</v>
       </c>
       <c r="C6" t="n">
         <v>587</v>
       </c>
       <c r="D6" t="n">
         <v>573</v>
       </c>
       <c r="E6" t="n">
         <v>577</v>
       </c>
       <c r="F6" t="n">
         <v>566</v>
       </c>
       <c r="G6" t="n">
         <v>566</v>
       </c>
@@ -48730,50 +49774,56 @@
       </c>
       <c r="CE6" t="n">
         <v>668</v>
       </c>
       <c r="CF6" t="n">
         <v>633</v>
       </c>
       <c r="CG6" t="n">
         <v>646</v>
       </c>
       <c r="CH6" t="n">
         <v>655</v>
       </c>
       <c r="CI6" t="n">
         <v>611</v>
       </c>
       <c r="CJ6" t="n">
         <v>636</v>
       </c>
       <c r="CK6" t="n">
         <v>627</v>
       </c>
       <c r="CL6" t="n">
         <v>639</v>
       </c>
+      <c r="CM6" t="n">
+        <v>608</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>638</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>559</v>
       </c>
       <c r="C7" t="n">
         <v>572</v>
       </c>
       <c r="D7" t="n">
         <v>559</v>
       </c>
       <c r="E7" t="n">
         <v>564</v>
       </c>
       <c r="F7" t="n">
         <v>565</v>
       </c>
       <c r="G7" t="n">
         <v>557</v>
       </c>
@@ -49003,46 +50053,52 @@
         <v>601</v>
       </c>
       <c r="CE7" t="n">
         <v>604</v>
       </c>
       <c r="CF7" t="n">
         <v>598</v>
       </c>
       <c r="CG7" t="n">
         <v>602</v>
       </c>
       <c r="CH7" t="n">
         <v>607</v>
       </c>
       <c r="CI7" t="n">
         <v>623</v>
       </c>
       <c r="CJ7" t="n">
         <v>610</v>
       </c>
       <c r="CK7" t="n">
         <v>614</v>
       </c>
       <c r="CL7" t="n">
         <v>605</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>610</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>