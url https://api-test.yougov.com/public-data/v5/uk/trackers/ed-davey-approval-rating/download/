--- v0 (2026-05-18)
+++ v1 (2026-07-17)
@@ -462,81 +462,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -611,50 +613,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -684,50 +696,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -757,50 +775,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -830,50 +854,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1684</v>
       </c>
       <c r="C5" t="n">
         <v>1690</v>
       </c>
       <c r="D5" t="n">
         <v>1688</v>
       </c>
       <c r="E5" t="n">
         <v>1683</v>
       </c>
       <c r="F5" t="n">
         <v>1722</v>
       </c>
       <c r="G5" t="n">
         <v>1698</v>
       </c>
@@ -903,50 +933,56 @@
       </c>
       <c r="P5" t="n">
         <v>1748</v>
       </c>
       <c r="Q5" t="n">
         <v>1752</v>
       </c>
       <c r="R5" t="n">
         <v>1762</v>
       </c>
       <c r="S5" t="n">
         <v>1744</v>
       </c>
       <c r="T5" t="n">
         <v>1755</v>
       </c>
       <c r="U5" t="n">
         <v>1771</v>
       </c>
       <c r="V5" t="n">
         <v>1815</v>
       </c>
       <c r="W5" t="n">
         <v>1777</v>
       </c>
+      <c r="X5" t="n">
+        <v>1791</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1684</v>
       </c>
       <c r="C6" t="n">
         <v>1690</v>
       </c>
       <c r="D6" t="n">
         <v>1688</v>
       </c>
       <c r="E6" t="n">
         <v>1683</v>
       </c>
       <c r="F6" t="n">
         <v>1722</v>
       </c>
       <c r="G6" t="n">
         <v>1698</v>
       </c>
@@ -975,94 +1011,102 @@
         <v>1763</v>
       </c>
       <c r="P6" t="n">
         <v>1748</v>
       </c>
       <c r="Q6" t="n">
         <v>1752</v>
       </c>
       <c r="R6" t="n">
         <v>1762</v>
       </c>
       <c r="S6" t="n">
         <v>1744</v>
       </c>
       <c r="T6" t="n">
         <v>1755</v>
       </c>
       <c r="U6" t="n">
         <v>1771</v>
       </c>
       <c r="V6" t="n">
         <v>1815</v>
       </c>
       <c r="W6" t="n">
         <v>1777</v>
+      </c>
+      <c r="X6" t="n">
+        <v>1791</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1137,50 +1181,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -1210,50 +1264,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -1283,50 +1343,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -1356,50 +1422,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>276</v>
       </c>
       <c r="C5" t="n">
         <v>278</v>
       </c>
       <c r="D5" t="n">
         <v>287</v>
       </c>
       <c r="E5" t="n">
         <v>283</v>
       </c>
       <c r="F5" t="n">
         <v>286</v>
       </c>
       <c r="G5" t="n">
         <v>288</v>
       </c>
@@ -1429,50 +1501,56 @@
       </c>
       <c r="P5" t="n">
         <v>281</v>
       </c>
       <c r="Q5" t="n">
         <v>298</v>
       </c>
       <c r="R5" t="n">
         <v>295</v>
       </c>
       <c r="S5" t="n">
         <v>296</v>
       </c>
       <c r="T5" t="n">
         <v>292</v>
       </c>
       <c r="U5" t="n">
         <v>316</v>
       </c>
       <c r="V5" t="n">
         <v>303</v>
       </c>
       <c r="W5" t="n">
         <v>302</v>
       </c>
+      <c r="X5" t="n">
+        <v>284</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>276</v>
       </c>
       <c r="C6" t="n">
         <v>277</v>
       </c>
       <c r="D6" t="n">
         <v>277</v>
       </c>
       <c r="E6" t="n">
         <v>276</v>
       </c>
       <c r="F6" t="n">
         <v>282</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -1501,94 +1579,102 @@
         <v>289</v>
       </c>
       <c r="P6" t="n">
         <v>287</v>
       </c>
       <c r="Q6" t="n">
         <v>287</v>
       </c>
       <c r="R6" t="n">
         <v>289</v>
       </c>
       <c r="S6" t="n">
         <v>286</v>
       </c>
       <c r="T6" t="n">
         <v>288</v>
       </c>
       <c r="U6" t="n">
         <v>290</v>
       </c>
       <c r="V6" t="n">
         <v>298</v>
       </c>
       <c r="W6" t="n">
         <v>291</v>
+      </c>
+      <c r="X6" t="n">
+        <v>294</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1663,50 +1749,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -1736,50 +1832,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1809,50 +1911,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -1882,50 +1990,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>409</v>
       </c>
       <c r="C5" t="n">
         <v>414</v>
       </c>
       <c r="D5" t="n">
         <v>418</v>
       </c>
       <c r="E5" t="n">
         <v>421</v>
       </c>
       <c r="F5" t="n">
         <v>421</v>
       </c>
       <c r="G5" t="n">
         <v>415</v>
       </c>
@@ -1955,50 +2069,56 @@
       </c>
       <c r="P5" t="n">
         <v>446</v>
       </c>
       <c r="Q5" t="n">
         <v>419</v>
       </c>
       <c r="R5" t="n">
         <v>430</v>
       </c>
       <c r="S5" t="n">
         <v>421</v>
       </c>
       <c r="T5" t="n">
         <v>448</v>
       </c>
       <c r="U5" t="n">
         <v>378</v>
       </c>
       <c r="V5" t="n">
         <v>424</v>
       </c>
       <c r="W5" t="n">
         <v>444</v>
       </c>
+      <c r="X5" t="n">
+        <v>439</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>399</v>
       </c>
       <c r="C6" t="n">
         <v>401</v>
       </c>
       <c r="D6" t="n">
         <v>400</v>
       </c>
       <c r="E6" t="n">
         <v>399</v>
       </c>
       <c r="F6" t="n">
         <v>408</v>
       </c>
       <c r="G6" t="n">
         <v>402</v>
       </c>
@@ -2027,94 +2147,102 @@
         <v>418</v>
       </c>
       <c r="P6" t="n">
         <v>414</v>
       </c>
       <c r="Q6" t="n">
         <v>415</v>
       </c>
       <c r="R6" t="n">
         <v>418</v>
       </c>
       <c r="S6" t="n">
         <v>413</v>
       </c>
       <c r="T6" t="n">
         <v>416</v>
       </c>
       <c r="U6" t="n">
         <v>420</v>
       </c>
       <c r="V6" t="n">
         <v>430</v>
       </c>
       <c r="W6" t="n">
         <v>421</v>
+      </c>
+      <c r="X6" t="n">
+        <v>424</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2189,50 +2317,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2262,50 +2400,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2335,50 +2479,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -2408,50 +2558,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>147</v>
       </c>
       <c r="C5" t="n">
         <v>141</v>
       </c>
       <c r="D5" t="n">
         <v>151</v>
       </c>
       <c r="E5" t="n">
         <v>145</v>
       </c>
       <c r="F5" t="n">
         <v>145</v>
       </c>
       <c r="G5" t="n">
         <v>142</v>
       </c>
@@ -2481,50 +2637,56 @@
       </c>
       <c r="P5" t="n">
         <v>141</v>
       </c>
       <c r="Q5" t="n">
         <v>159</v>
       </c>
       <c r="R5" t="n">
         <v>104</v>
       </c>
       <c r="S5" t="n">
         <v>152</v>
       </c>
       <c r="T5" t="n">
         <v>141</v>
       </c>
       <c r="U5" t="n">
         <v>163</v>
       </c>
       <c r="V5" t="n">
         <v>180</v>
       </c>
       <c r="W5" t="n">
         <v>140</v>
       </c>
+      <c r="X5" t="n">
+        <v>147</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>147</v>
       </c>
       <c r="C6" t="n">
         <v>147</v>
       </c>
       <c r="D6" t="n">
         <v>147</v>
       </c>
       <c r="E6" t="n">
         <v>146</v>
       </c>
       <c r="F6" t="n">
         <v>150</v>
       </c>
       <c r="G6" t="n">
         <v>148</v>
       </c>
@@ -2553,94 +2715,102 @@
         <v>153</v>
       </c>
       <c r="P6" t="n">
         <v>152</v>
       </c>
       <c r="Q6" t="n">
         <v>152</v>
       </c>
       <c r="R6" t="n">
         <v>153</v>
       </c>
       <c r="S6" t="n">
         <v>152</v>
       </c>
       <c r="T6" t="n">
         <v>153</v>
       </c>
       <c r="U6" t="n">
         <v>154</v>
       </c>
       <c r="V6" t="n">
         <v>158</v>
       </c>
       <c r="W6" t="n">
         <v>155</v>
+      </c>
+      <c r="X6" t="n">
+        <v>156</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2715,50 +2885,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -2788,50 +2968,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -2861,50 +3047,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -2934,50 +3126,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>94</v>
       </c>
       <c r="C5" t="n">
         <v>93</v>
       </c>
       <c r="D5" t="n">
         <v>87</v>
       </c>
       <c r="E5" t="n">
         <v>86</v>
       </c>
       <c r="F5" t="n">
         <v>91</v>
       </c>
       <c r="G5" t="n">
         <v>86</v>
       </c>
@@ -3007,50 +3205,56 @@
       </c>
       <c r="P5" t="n">
         <v>89</v>
       </c>
       <c r="Q5" t="n">
         <v>92</v>
       </c>
       <c r="R5" t="n">
         <v>91</v>
       </c>
       <c r="S5" t="n">
         <v>94</v>
       </c>
       <c r="T5" t="n">
         <v>63</v>
       </c>
       <c r="U5" t="n">
         <v>84</v>
       </c>
       <c r="V5" t="n">
         <v>97</v>
       </c>
       <c r="W5" t="n">
         <v>87</v>
       </c>
+      <c r="X5" t="n">
+        <v>96</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>81</v>
       </c>
       <c r="C6" t="n">
         <v>81</v>
       </c>
       <c r="D6" t="n">
         <v>81</v>
       </c>
       <c r="E6" t="n">
         <v>81</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>82</v>
       </c>
@@ -3078,95 +3282,103 @@
       <c r="O6" t="n">
         <v>85</v>
       </c>
       <c r="P6" t="n">
         <v>84</v>
       </c>
       <c r="Q6" t="n">
         <v>84</v>
       </c>
       <c r="R6" t="n">
         <v>85</v>
       </c>
       <c r="S6" t="n">
         <v>84</v>
       </c>
       <c r="T6" t="n">
         <v>84</v>
       </c>
       <c r="U6" t="n">
         <v>85</v>
       </c>
       <c r="V6" t="n">
         <v>87</v>
       </c>
       <c r="W6" t="n">
+        <v>85</v>
+      </c>
+      <c r="X6" t="n">
+        <v>86</v>
+      </c>
+      <c r="Y6" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3241,50 +3453,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3314,50 +3536,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3387,50 +3615,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -3460,50 +3694,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>271</v>
       </c>
       <c r="C5" t="n">
         <v>233</v>
       </c>
       <c r="D5" t="n">
         <v>245</v>
       </c>
       <c r="E5" t="n">
         <v>262</v>
       </c>
       <c r="F5" t="n">
         <v>278</v>
       </c>
       <c r="G5" t="n">
         <v>258</v>
       </c>
@@ -3533,50 +3773,56 @@
       </c>
       <c r="P5" t="n">
         <v>269</v>
       </c>
       <c r="Q5" t="n">
         <v>280</v>
       </c>
       <c r="R5" t="n">
         <v>304</v>
       </c>
       <c r="S5" t="n">
         <v>280</v>
       </c>
       <c r="T5" t="n">
         <v>284</v>
       </c>
       <c r="U5" t="n">
         <v>277</v>
       </c>
       <c r="V5" t="n">
         <v>295</v>
       </c>
       <c r="W5" t="n">
         <v>265</v>
       </c>
+      <c r="X5" t="n">
+        <v>302</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>303</v>
       </c>
       <c r="C6" t="n">
         <v>304</v>
       </c>
       <c r="D6" t="n">
         <v>304</v>
       </c>
       <c r="E6" t="n">
         <v>304</v>
       </c>
       <c r="F6" t="n">
         <v>310</v>
       </c>
       <c r="G6" t="n">
         <v>306</v>
       </c>
@@ -3605,94 +3851,102 @@
         <v>318</v>
       </c>
       <c r="P6" t="n">
         <v>315</v>
       </c>
       <c r="Q6" t="n">
         <v>315</v>
       </c>
       <c r="R6" t="n">
         <v>317</v>
       </c>
       <c r="S6" t="n">
         <v>315</v>
       </c>
       <c r="T6" t="n">
         <v>317</v>
       </c>
       <c r="U6" t="n">
         <v>319</v>
       </c>
       <c r="V6" t="n">
         <v>328</v>
       </c>
       <c r="W6" t="n">
         <v>320</v>
+      </c>
+      <c r="X6" t="n">
+        <v>322</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3767,50 +4021,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -3840,50 +4104,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3913,50 +4183,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -3986,50 +4262,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>490</v>
       </c>
       <c r="C5" t="n">
         <v>488</v>
       </c>
       <c r="D5" t="n">
         <v>502</v>
       </c>
       <c r="E5" t="n">
         <v>511</v>
       </c>
       <c r="F5" t="n">
         <v>502</v>
       </c>
       <c r="G5" t="n">
         <v>522</v>
       </c>
@@ -4059,50 +4341,56 @@
       </c>
       <c r="P5" t="n">
         <v>484</v>
       </c>
       <c r="Q5" t="n">
         <v>487</v>
       </c>
       <c r="R5" t="n">
         <v>464</v>
       </c>
       <c r="S5" t="n">
         <v>464</v>
       </c>
       <c r="T5" t="n">
         <v>448</v>
       </c>
       <c r="U5" t="n">
         <v>478</v>
       </c>
       <c r="V5" t="n">
         <v>489</v>
       </c>
       <c r="W5" t="n">
         <v>478</v>
       </c>
+      <c r="X5" t="n">
+        <v>470</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>433</v>
       </c>
       <c r="C6" t="n">
         <v>434</v>
       </c>
       <c r="D6" t="n">
         <v>434</v>
       </c>
       <c r="E6" t="n">
         <v>433</v>
       </c>
       <c r="F6" t="n">
         <v>443</v>
       </c>
       <c r="G6" t="n">
         <v>439</v>
       </c>
@@ -4131,94 +4419,102 @@
         <v>453</v>
       </c>
       <c r="P6" t="n">
         <v>450</v>
       </c>
       <c r="Q6" t="n">
         <v>450</v>
       </c>
       <c r="R6" t="n">
         <v>453</v>
       </c>
       <c r="S6" t="n">
         <v>448</v>
       </c>
       <c r="T6" t="n">
         <v>452</v>
       </c>
       <c r="U6" t="n">
         <v>456</v>
       </c>
       <c r="V6" t="n">
         <v>466</v>
       </c>
       <c r="W6" t="n">
         <v>458</v>
+      </c>
+      <c r="X6" t="n">
+        <v>460</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4293,50 +4589,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -4366,50 +4672,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.51</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.54</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4439,50 +4751,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -4512,50 +4830,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>155</v>
       </c>
       <c r="C5" t="n">
         <v>202</v>
       </c>
       <c r="D5" t="n">
         <v>186</v>
       </c>
       <c r="E5" t="n">
         <v>172</v>
       </c>
       <c r="F5" t="n">
         <v>212</v>
       </c>
       <c r="G5" t="n">
         <v>189</v>
       </c>
@@ -4585,50 +4909,56 @@
       </c>
       <c r="P5" t="n">
         <v>152</v>
       </c>
       <c r="Q5" t="n">
         <v>173</v>
       </c>
       <c r="R5" t="n">
         <v>170</v>
       </c>
       <c r="S5" t="n">
         <v>159</v>
       </c>
       <c r="T5" t="n">
         <v>182</v>
       </c>
       <c r="U5" t="n">
         <v>168</v>
       </c>
       <c r="V5" t="n">
         <v>178</v>
       </c>
       <c r="W5" t="n">
         <v>161</v>
       </c>
+      <c r="X5" t="n">
+        <v>160</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>155</v>
       </c>
       <c r="C6" t="n">
         <v>155</v>
       </c>
       <c r="D6" t="n">
         <v>155</v>
       </c>
       <c r="E6" t="n">
         <v>155</v>
       </c>
       <c r="F6" t="n">
         <v>158</v>
       </c>
       <c r="G6" t="n">
         <v>156</v>
       </c>
@@ -4657,94 +4987,102 @@
         <v>162</v>
       </c>
       <c r="P6" t="n">
         <v>161</v>
       </c>
       <c r="Q6" t="n">
         <v>161</v>
       </c>
       <c r="R6" t="n">
         <v>162</v>
       </c>
       <c r="S6" t="n">
         <v>162</v>
       </c>
       <c r="T6" t="n">
         <v>162</v>
       </c>
       <c r="U6" t="n">
         <v>163</v>
       </c>
       <c r="V6" t="n">
         <v>167</v>
       </c>
       <c r="W6" t="n">
         <v>163</v>
+      </c>
+      <c r="X6" t="n">
+        <v>165</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4819,50 +5157,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -4892,50 +5240,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4965,50 +5319,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -5038,50 +5398,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>677</v>
       </c>
       <c r="C5" t="n">
         <v>669</v>
       </c>
       <c r="D5" t="n">
         <v>687</v>
       </c>
       <c r="E5" t="n">
         <v>681</v>
       </c>
       <c r="F5" t="n">
         <v>710</v>
       </c>
       <c r="G5" t="n">
         <v>681</v>
       </c>
@@ -5111,50 +5477,56 @@
       </c>
       <c r="P5" t="n">
         <v>655</v>
       </c>
       <c r="Q5" t="n">
         <v>656</v>
       </c>
       <c r="R5" t="n">
         <v>656</v>
       </c>
       <c r="S5" t="n">
         <v>652</v>
       </c>
       <c r="T5" t="n">
         <v>640</v>
       </c>
       <c r="U5" t="n">
         <v>655</v>
       </c>
       <c r="V5" t="n">
         <v>708</v>
       </c>
       <c r="W5" t="n">
         <v>639</v>
       </c>
+      <c r="X5" t="n">
+        <v>662</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>625</v>
       </c>
       <c r="C6" t="n">
         <v>627</v>
       </c>
       <c r="D6" t="n">
         <v>626</v>
       </c>
       <c r="E6" t="n">
         <v>624</v>
       </c>
       <c r="F6" t="n">
         <v>639</v>
       </c>
       <c r="G6" t="n">
         <v>630</v>
       </c>
@@ -5183,94 +5555,102 @@
         <v>654</v>
       </c>
       <c r="P6" t="n">
         <v>649</v>
       </c>
       <c r="Q6" t="n">
         <v>650</v>
       </c>
       <c r="R6" t="n">
         <v>654</v>
       </c>
       <c r="S6" t="n">
         <v>647</v>
       </c>
       <c r="T6" t="n">
         <v>651</v>
       </c>
       <c r="U6" t="n">
         <v>657</v>
       </c>
       <c r="V6" t="n">
         <v>673</v>
       </c>
       <c r="W6" t="n">
         <v>659</v>
+      </c>
+      <c r="X6" t="n">
+        <v>664</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5345,50 +5725,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -5418,50 +5808,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -5491,50 +5887,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -5564,50 +5966,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>597</v>
       </c>
       <c r="C5" t="n">
         <v>631</v>
       </c>
       <c r="D5" t="n">
         <v>612</v>
       </c>
       <c r="E5" t="n">
         <v>606</v>
       </c>
       <c r="F5" t="n">
         <v>629</v>
       </c>
       <c r="G5" t="n">
         <v>642</v>
       </c>
@@ -5637,50 +6045,56 @@
       </c>
       <c r="P5" t="n">
         <v>606</v>
       </c>
       <c r="Q5" t="n">
         <v>632</v>
       </c>
       <c r="R5" t="n">
         <v>649</v>
       </c>
       <c r="S5" t="n">
         <v>659</v>
       </c>
       <c r="T5" t="n">
         <v>648</v>
       </c>
       <c r="U5" t="n">
         <v>634</v>
       </c>
       <c r="V5" t="n">
         <v>650</v>
       </c>
       <c r="W5" t="n">
         <v>638</v>
       </c>
+      <c r="X5" t="n">
+        <v>650</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>667</v>
       </c>
       <c r="C6" t="n">
         <v>669</v>
       </c>
       <c r="D6" t="n">
         <v>668</v>
       </c>
       <c r="E6" t="n">
         <v>666</v>
       </c>
       <c r="F6" t="n">
         <v>682</v>
       </c>
       <c r="G6" t="n">
         <v>672</v>
       </c>
@@ -5709,94 +6123,102 @@
         <v>698</v>
       </c>
       <c r="P6" t="n">
         <v>692</v>
       </c>
       <c r="Q6" t="n">
         <v>694</v>
       </c>
       <c r="R6" t="n">
         <v>698</v>
       </c>
       <c r="S6" t="n">
         <v>691</v>
       </c>
       <c r="T6" t="n">
         <v>695</v>
       </c>
       <c r="U6" t="n">
         <v>701</v>
       </c>
       <c r="V6" t="n">
         <v>719</v>
       </c>
       <c r="W6" t="n">
         <v>704</v>
+      </c>
+      <c r="X6" t="n">
+        <v>709</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5871,50 +6293,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -5944,50 +6376,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6017,50 +6455,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -6090,50 +6534,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>381</v>
       </c>
       <c r="C5" t="n">
         <v>361</v>
       </c>
       <c r="D5" t="n">
         <v>357</v>
       </c>
       <c r="E5" t="n">
         <v>374</v>
       </c>
       <c r="F5" t="n">
         <v>346</v>
       </c>
       <c r="G5" t="n">
         <v>348</v>
       </c>
@@ -6163,50 +6613,56 @@
       </c>
       <c r="P5" t="n">
         <v>443</v>
       </c>
       <c r="Q5" t="n">
         <v>424</v>
       </c>
       <c r="R5" t="n">
         <v>423</v>
       </c>
       <c r="S5" t="n">
         <v>386</v>
       </c>
       <c r="T5" t="n">
         <v>421</v>
       </c>
       <c r="U5" t="n">
         <v>436</v>
       </c>
       <c r="V5" t="n">
         <v>414</v>
       </c>
       <c r="W5" t="n">
         <v>451</v>
       </c>
+      <c r="X5" t="n">
+        <v>433</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>367</v>
       </c>
       <c r="C6" t="n">
         <v>367</v>
       </c>
       <c r="D6" t="n">
         <v>369</v>
       </c>
       <c r="E6" t="n">
         <v>370</v>
       </c>
       <c r="F6" t="n">
         <v>366</v>
       </c>
       <c r="G6" t="n">
         <v>367</v>
       </c>
@@ -6235,94 +6691,102 @@
         <v>385</v>
       </c>
       <c r="P6" t="n">
         <v>380</v>
       </c>
       <c r="Q6" t="n">
         <v>385</v>
       </c>
       <c r="R6" t="n">
         <v>388</v>
       </c>
       <c r="S6" t="n">
         <v>381</v>
       </c>
       <c r="T6" t="n">
         <v>380</v>
       </c>
       <c r="U6" t="n">
         <v>384</v>
       </c>
       <c r="V6" t="n">
         <v>396</v>
       </c>
       <c r="W6" t="n">
         <v>385</v>
+      </c>
+      <c r="X6" t="n">
+        <v>390</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6397,50 +6861,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -6470,50 +6944,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -6543,50 +7023,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -6616,50 +7102,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>167</v>
       </c>
       <c r="C5" t="n">
         <v>152</v>
       </c>
       <c r="D5" t="n">
         <v>145</v>
       </c>
       <c r="E5" t="n">
         <v>148</v>
       </c>
       <c r="F5" t="n">
         <v>149</v>
       </c>
       <c r="G5" t="n">
         <v>150</v>
       </c>
@@ -6689,50 +7181,56 @@
       </c>
       <c r="P5" t="n">
         <v>121</v>
       </c>
       <c r="Q5" t="n">
         <v>120</v>
       </c>
       <c r="R5" t="n">
         <v>114</v>
       </c>
       <c r="S5" t="n">
         <v>106</v>
       </c>
       <c r="T5" t="n">
         <v>125</v>
       </c>
       <c r="U5" t="n">
         <v>149</v>
       </c>
       <c r="V5" t="n">
         <v>111</v>
       </c>
       <c r="W5" t="n">
         <v>141</v>
       </c>
+      <c r="X5" t="n">
+        <v>131</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>184</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>183</v>
       </c>
       <c r="F6" t="n">
         <v>188</v>
       </c>
       <c r="G6" t="n">
         <v>185</v>
       </c>
@@ -6761,94 +7259,102 @@
         <v>192</v>
       </c>
       <c r="P6" t="n">
         <v>191</v>
       </c>
       <c r="Q6" t="n">
         <v>191</v>
       </c>
       <c r="R6" t="n">
         <v>192</v>
       </c>
       <c r="S6" t="n">
         <v>190</v>
       </c>
       <c r="T6" t="n">
         <v>191</v>
       </c>
       <c r="U6" t="n">
         <v>193</v>
       </c>
       <c r="V6" t="n">
         <v>198</v>
       </c>
       <c r="W6" t="n">
         <v>194</v>
+      </c>
+      <c r="X6" t="n">
+        <v>195</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6923,50 +7429,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -6996,50 +7512,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7069,50 +7591,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -7142,50 +7670,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>29</v>
       </c>
       <c r="C5" t="n">
         <v>29</v>
       </c>
       <c r="D5" t="n">
         <v>32</v>
       </c>
       <c r="E5" t="n">
         <v>22</v>
       </c>
       <c r="F5" t="n">
         <v>37</v>
       </c>
       <c r="G5" t="n">
         <v>27</v>
       </c>
@@ -7215,50 +7749,56 @@
       </c>
       <c r="P5" t="n">
         <v>44</v>
       </c>
       <c r="Q5" t="n">
         <v>40</v>
       </c>
       <c r="R5" t="n">
         <v>34</v>
       </c>
       <c r="S5" t="n">
         <v>47</v>
       </c>
       <c r="T5" t="n">
         <v>46</v>
       </c>
       <c r="U5" t="n">
         <v>46</v>
       </c>
       <c r="V5" t="n">
         <v>43</v>
       </c>
       <c r="W5" t="n">
         <v>49</v>
       </c>
+      <c r="X5" t="n">
+        <v>46</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>25</v>
       </c>
       <c r="C6" t="n">
         <v>27</v>
       </c>
       <c r="D6" t="n">
         <v>25</v>
       </c>
       <c r="E6" t="n">
         <v>22</v>
       </c>
       <c r="F6" t="n">
         <v>36</v>
       </c>
       <c r="G6" t="n">
         <v>29</v>
       </c>
@@ -7287,94 +7827,102 @@
         <v>26</v>
       </c>
       <c r="P6" t="n">
         <v>27</v>
       </c>
       <c r="Q6" t="n">
         <v>24</v>
       </c>
       <c r="R6" t="n">
         <v>22</v>
       </c>
       <c r="S6" t="n">
         <v>26</v>
       </c>
       <c r="T6" t="n">
         <v>29</v>
       </c>
       <c r="U6" t="n">
         <v>29</v>
       </c>
       <c r="V6" t="n">
         <v>27</v>
       </c>
       <c r="W6" t="n">
         <v>29</v>
+      </c>
+      <c r="X6" t="n">
+        <v>27</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7449,50 +7997,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -7522,50 +8080,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -7595,50 +8159,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -7668,50 +8238,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1001</v>
       </c>
       <c r="C5" t="n">
         <v>1019</v>
       </c>
       <c r="D5" t="n">
         <v>1000</v>
       </c>
       <c r="E5" t="n">
         <v>1011</v>
       </c>
       <c r="F5" t="n">
         <v>1024</v>
       </c>
       <c r="G5" t="n">
         <v>998</v>
       </c>
@@ -7741,50 +8317,56 @@
       </c>
       <c r="P5" t="n">
         <v>987</v>
       </c>
       <c r="Q5" t="n">
         <v>1044</v>
       </c>
       <c r="R5" t="n">
         <v>1062</v>
       </c>
       <c r="S5" t="n">
         <v>1071</v>
       </c>
       <c r="T5" t="n">
         <v>1059</v>
       </c>
       <c r="U5" t="n">
         <v>1048</v>
       </c>
       <c r="V5" t="n">
         <v>1095</v>
       </c>
       <c r="W5" t="n">
         <v>1022</v>
       </c>
+      <c r="X5" t="n">
+        <v>1065</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>960</v>
       </c>
       <c r="C6" t="n">
         <v>963</v>
       </c>
       <c r="D6" t="n">
         <v>962</v>
       </c>
       <c r="E6" t="n">
         <v>959</v>
       </c>
       <c r="F6" t="n">
         <v>982</v>
       </c>
       <c r="G6" t="n">
         <v>968</v>
       </c>
@@ -7813,94 +8395,102 @@
         <v>1005</v>
       </c>
       <c r="P6" t="n">
         <v>996</v>
       </c>
       <c r="Q6" t="n">
         <v>999</v>
       </c>
       <c r="R6" t="n">
         <v>1004</v>
       </c>
       <c r="S6" t="n">
         <v>994</v>
       </c>
       <c r="T6" t="n">
         <v>1000</v>
       </c>
       <c r="U6" t="n">
         <v>1009</v>
       </c>
       <c r="V6" t="n">
         <v>1035</v>
       </c>
       <c r="W6" t="n">
         <v>1013</v>
+      </c>
+      <c r="X6" t="n">
+        <v>1021</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7975,50 +8565,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -8048,50 +8648,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8121,50 +8727,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8194,50 +8806,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>683</v>
       </c>
       <c r="C5" t="n">
         <v>671</v>
       </c>
       <c r="D5" t="n">
         <v>688</v>
       </c>
       <c r="E5" t="n">
         <v>672</v>
       </c>
       <c r="F5" t="n">
         <v>698</v>
       </c>
       <c r="G5" t="n">
         <v>700</v>
       </c>
@@ -8267,50 +8885,56 @@
       </c>
       <c r="P5" t="n">
         <v>761</v>
       </c>
       <c r="Q5" t="n">
         <v>708</v>
       </c>
       <c r="R5" t="n">
         <v>700</v>
       </c>
       <c r="S5" t="n">
         <v>673</v>
       </c>
       <c r="T5" t="n">
         <v>696</v>
       </c>
       <c r="U5" t="n">
         <v>723</v>
       </c>
       <c r="V5" t="n">
         <v>720</v>
       </c>
       <c r="W5" t="n">
         <v>755</v>
       </c>
+      <c r="X5" t="n">
+        <v>726</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>724</v>
       </c>
       <c r="C6" t="n">
         <v>727</v>
       </c>
       <c r="D6" t="n">
         <v>726</v>
       </c>
       <c r="E6" t="n">
         <v>724</v>
       </c>
       <c r="F6" t="n">
         <v>740</v>
       </c>
       <c r="G6" t="n">
         <v>730</v>
       </c>
@@ -8339,94 +8963,102 @@
         <v>758</v>
       </c>
       <c r="P6" t="n">
         <v>752</v>
       </c>
       <c r="Q6" t="n">
         <v>753</v>
       </c>
       <c r="R6" t="n">
         <v>758</v>
       </c>
       <c r="S6" t="n">
         <v>750</v>
       </c>
       <c r="T6" t="n">
         <v>755</v>
       </c>
       <c r="U6" t="n">
         <v>762</v>
       </c>
       <c r="V6" t="n">
         <v>780</v>
       </c>
       <c r="W6" t="n">
         <v>764</v>
+      </c>
+      <c r="X6" t="n">
+        <v>770</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8501,50 +9133,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -8574,50 +9216,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -8647,50 +9295,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -8720,50 +9374,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>640</v>
       </c>
       <c r="C5" t="n">
         <v>675</v>
       </c>
       <c r="D5" t="n">
         <v>656</v>
       </c>
       <c r="E5" t="n">
         <v>636</v>
       </c>
       <c r="F5" t="n">
         <v>686</v>
       </c>
       <c r="G5" t="n">
         <v>666</v>
       </c>
@@ -8793,50 +9453,56 @@
       </c>
       <c r="P5" t="n">
         <v>736</v>
       </c>
       <c r="Q5" t="n">
         <v>732</v>
       </c>
       <c r="R5" t="n">
         <v>738</v>
       </c>
       <c r="S5" t="n">
         <v>722</v>
       </c>
       <c r="T5" t="n">
         <v>724</v>
       </c>
       <c r="U5" t="n">
         <v>721</v>
       </c>
       <c r="V5" t="n">
         <v>719</v>
       </c>
       <c r="W5" t="n">
         <v>745</v>
       </c>
+      <c r="X5" t="n">
+        <v>739</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>702</v>
       </c>
       <c r="C6" t="n">
         <v>705</v>
       </c>
       <c r="D6" t="n">
         <v>704</v>
       </c>
       <c r="E6" t="n">
         <v>702</v>
       </c>
       <c r="F6" t="n">
         <v>718</v>
       </c>
       <c r="G6" t="n">
         <v>708</v>
       </c>
@@ -8865,94 +9531,102 @@
         <v>735</v>
       </c>
       <c r="P6" t="n">
         <v>729</v>
       </c>
       <c r="Q6" t="n">
         <v>731</v>
       </c>
       <c r="R6" t="n">
         <v>735</v>
       </c>
       <c r="S6" t="n">
         <v>727</v>
       </c>
       <c r="T6" t="n">
         <v>732</v>
       </c>
       <c r="U6" t="n">
         <v>739</v>
       </c>
       <c r="V6" t="n">
         <v>757</v>
       </c>
       <c r="W6" t="n">
         <v>741</v>
+      </c>
+      <c r="X6" t="n">
+        <v>747</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9027,50 +9701,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -9100,50 +9784,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -9173,50 +9863,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -9246,50 +9942,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>414</v>
       </c>
       <c r="C5" t="n">
         <v>417</v>
       </c>
       <c r="D5" t="n">
         <v>433</v>
       </c>
       <c r="E5" t="n">
         <v>422</v>
       </c>
       <c r="F5" t="n">
         <v>416</v>
       </c>
       <c r="G5" t="n">
         <v>413</v>
       </c>
@@ -9319,50 +10021,56 @@
       </c>
       <c r="P5" t="n">
         <v>417</v>
       </c>
       <c r="Q5" t="n">
         <v>422</v>
       </c>
       <c r="R5" t="n">
         <v>414</v>
       </c>
       <c r="S5" t="n">
         <v>411</v>
       </c>
       <c r="T5" t="n">
         <v>421</v>
       </c>
       <c r="U5" t="n">
         <v>435</v>
       </c>
       <c r="V5" t="n">
         <v>464</v>
       </c>
       <c r="W5" t="n">
         <v>423</v>
       </c>
+      <c r="X5" t="n">
+        <v>423</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>406</v>
       </c>
       <c r="C6" t="n">
         <v>407</v>
       </c>
       <c r="D6" t="n">
         <v>407</v>
       </c>
       <c r="E6" t="n">
         <v>406</v>
       </c>
       <c r="F6" t="n">
         <v>415</v>
       </c>
       <c r="G6" t="n">
         <v>409</v>
       </c>
@@ -9391,94 +10099,102 @@
         <v>425</v>
       </c>
       <c r="P6" t="n">
         <v>421</v>
       </c>
       <c r="Q6" t="n">
         <v>422</v>
       </c>
       <c r="R6" t="n">
         <v>425</v>
       </c>
       <c r="S6" t="n">
         <v>420</v>
       </c>
       <c r="T6" t="n">
         <v>423</v>
       </c>
       <c r="U6" t="n">
         <v>427</v>
       </c>
       <c r="V6" t="n">
         <v>437</v>
       </c>
       <c r="W6" t="n">
         <v>428</v>
+      </c>
+      <c r="X6" t="n">
+        <v>432</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9553,50 +10269,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -9626,50 +10352,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -9699,50 +10431,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -9772,50 +10510,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>463</v>
       </c>
       <c r="C5" t="n">
         <v>446</v>
       </c>
       <c r="D5" t="n">
         <v>454</v>
       </c>
       <c r="E5" t="n">
         <v>477</v>
       </c>
       <c r="F5" t="n">
         <v>471</v>
       </c>
       <c r="G5" t="n">
         <v>469</v>
       </c>
@@ -9845,50 +10589,56 @@
       </c>
       <c r="P5" t="n">
         <v>474</v>
       </c>
       <c r="Q5" t="n">
         <v>478</v>
       </c>
       <c r="R5" t="n">
         <v>496</v>
       </c>
       <c r="S5" t="n">
         <v>505</v>
       </c>
       <c r="T5" t="n">
         <v>485</v>
       </c>
       <c r="U5" t="n">
         <v>466</v>
       </c>
       <c r="V5" t="n">
         <v>521</v>
       </c>
       <c r="W5" t="n">
         <v>468</v>
       </c>
+      <c r="X5" t="n">
+        <v>498</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>392</v>
       </c>
       <c r="C6" t="n">
         <v>394</v>
       </c>
       <c r="D6" t="n">
         <v>393</v>
       </c>
       <c r="E6" t="n">
         <v>392</v>
       </c>
       <c r="F6" t="n">
         <v>401</v>
       </c>
       <c r="G6" t="n">
         <v>396</v>
       </c>
@@ -9917,94 +10667,102 @@
         <v>411</v>
       </c>
       <c r="P6" t="n">
         <v>407</v>
       </c>
       <c r="Q6" t="n">
         <v>408</v>
       </c>
       <c r="R6" t="n">
         <v>411</v>
       </c>
       <c r="S6" t="n">
         <v>406</v>
       </c>
       <c r="T6" t="n">
         <v>409</v>
       </c>
       <c r="U6" t="n">
         <v>413</v>
       </c>
       <c r="V6" t="n">
         <v>423</v>
       </c>
       <c r="W6" t="n">
         <v>414</v>
+      </c>
+      <c r="X6" t="n">
+        <v>417</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10079,50 +10837,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -10152,50 +10920,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -10225,50 +10999,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -10298,50 +11078,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>781</v>
       </c>
       <c r="C5" t="n">
         <v>753</v>
       </c>
       <c r="D5" t="n">
         <v>780</v>
       </c>
       <c r="E5" t="n">
         <v>746</v>
       </c>
       <c r="F5" t="n">
         <v>777</v>
       </c>
       <c r="G5" t="n">
         <v>746</v>
       </c>
@@ -10371,50 +11157,56 @@
       </c>
       <c r="P5" t="n">
         <v>793</v>
       </c>
       <c r="Q5" t="n">
         <v>823</v>
       </c>
       <c r="R5" t="n">
         <v>820</v>
       </c>
       <c r="S5" t="n">
         <v>795</v>
       </c>
       <c r="T5" t="n">
         <v>804</v>
       </c>
       <c r="U5" t="n">
         <v>808</v>
       </c>
       <c r="V5" t="n">
         <v>817</v>
       </c>
       <c r="W5" t="n">
         <v>826</v>
       </c>
+      <c r="X5" t="n">
+        <v>815</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>818</v>
       </c>
       <c r="C6" t="n">
         <v>821</v>
       </c>
       <c r="D6" t="n">
         <v>820</v>
       </c>
       <c r="E6" t="n">
         <v>818</v>
       </c>
       <c r="F6" t="n">
         <v>837</v>
       </c>
       <c r="G6" t="n">
         <v>825</v>
       </c>
@@ -10443,94 +11235,102 @@
         <v>857</v>
       </c>
       <c r="P6" t="n">
         <v>850</v>
       </c>
       <c r="Q6" t="n">
         <v>851</v>
       </c>
       <c r="R6" t="n">
         <v>856</v>
       </c>
       <c r="S6" t="n">
         <v>848</v>
       </c>
       <c r="T6" t="n">
         <v>853</v>
       </c>
       <c r="U6" t="n">
         <v>861</v>
       </c>
       <c r="V6" t="n">
         <v>882</v>
       </c>
       <c r="W6" t="n">
         <v>864</v>
+      </c>
+      <c r="X6" t="n">
+        <v>870</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10605,50 +11405,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -10678,50 +11488,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10751,50 +11567,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -10824,50 +11646,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>903</v>
       </c>
       <c r="C5" t="n">
         <v>937</v>
       </c>
       <c r="D5" t="n">
         <v>908</v>
       </c>
       <c r="E5" t="n">
         <v>937</v>
       </c>
       <c r="F5" t="n">
         <v>945</v>
       </c>
       <c r="G5" t="n">
         <v>952</v>
       </c>
@@ -10897,50 +11725,56 @@
       </c>
       <c r="P5" t="n">
         <v>955</v>
       </c>
       <c r="Q5" t="n">
         <v>929</v>
       </c>
       <c r="R5" t="n">
         <v>942</v>
       </c>
       <c r="S5" t="n">
         <v>949</v>
       </c>
       <c r="T5" t="n">
         <v>951</v>
       </c>
       <c r="U5" t="n">
         <v>963</v>
       </c>
       <c r="V5" t="n">
         <v>998</v>
       </c>
       <c r="W5" t="n">
         <v>951</v>
       </c>
+      <c r="X5" t="n">
+        <v>976</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>866</v>
       </c>
       <c r="C6" t="n">
         <v>869</v>
       </c>
       <c r="D6" t="n">
         <v>868</v>
       </c>
       <c r="E6" t="n">
         <v>865</v>
       </c>
       <c r="F6" t="n">
         <v>885</v>
       </c>
       <c r="G6" t="n">
         <v>873</v>
       </c>
@@ -10969,94 +11803,102 @@
         <v>906</v>
       </c>
       <c r="P6" t="n">
         <v>898</v>
       </c>
       <c r="Q6" t="n">
         <v>901</v>
       </c>
       <c r="R6" t="n">
         <v>906</v>
       </c>
       <c r="S6" t="n">
         <v>896</v>
       </c>
       <c r="T6" t="n">
         <v>902</v>
       </c>
       <c r="U6" t="n">
         <v>910</v>
       </c>
       <c r="V6" t="n">
         <v>933</v>
       </c>
       <c r="W6" t="n">
         <v>913</v>
+      </c>
+      <c r="X6" t="n">
+        <v>921</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11131,50 +11973,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -11204,50 +12056,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -11277,50 +12135,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -11350,50 +12214,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>179</v>
       </c>
       <c r="C5" t="n">
         <v>175</v>
       </c>
       <c r="D5" t="n">
         <v>161</v>
       </c>
       <c r="E5" t="n">
         <v>156</v>
       </c>
       <c r="F5" t="n">
         <v>179</v>
       </c>
       <c r="G5" t="n">
         <v>182</v>
       </c>
@@ -11423,50 +12293,56 @@
       </c>
       <c r="P5" t="n">
         <v>172</v>
       </c>
       <c r="Q5" t="n">
         <v>167</v>
       </c>
       <c r="R5" t="n">
         <v>174</v>
       </c>
       <c r="S5" t="n">
         <v>148</v>
       </c>
       <c r="T5" t="n">
         <v>165</v>
       </c>
       <c r="U5" t="n">
         <v>175</v>
       </c>
       <c r="V5" t="n">
         <v>200</v>
       </c>
       <c r="W5" t="n">
         <v>168</v>
       </c>
+      <c r="X5" t="n">
+        <v>198</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>204</v>
       </c>
       <c r="C6" t="n">
         <v>204</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>208</v>
       </c>
       <c r="G6" t="n">
         <v>205</v>
       </c>
@@ -11495,94 +12371,102 @@
         <v>213</v>
       </c>
       <c r="P6" t="n">
         <v>212</v>
       </c>
       <c r="Q6" t="n">
         <v>212</v>
       </c>
       <c r="R6" t="n">
         <v>213</v>
       </c>
       <c r="S6" t="n">
         <v>211</v>
       </c>
       <c r="T6" t="n">
         <v>212</v>
       </c>
       <c r="U6" t="n">
         <v>214</v>
       </c>
       <c r="V6" t="n">
         <v>220</v>
       </c>
       <c r="W6" t="n">
         <v>215</v>
+      </c>
+      <c r="X6" t="n">
+        <v>217</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="14" customWidth="1" min="24" max="24"/>
+    <col width="14" customWidth="1" min="25" max="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11657,50 +12541,60 @@
       <c r="S1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>2026-01-26</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -11730,50 +12624,56 @@
       </c>
       <c r="P2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="X2" s="1" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11803,50 +12703,56 @@
       </c>
       <c r="P3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Q3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="X3" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -11876,50 +12782,56 @@
       </c>
       <c r="P4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="X4" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>579</v>
       </c>
       <c r="C5" t="n">
         <v>589</v>
       </c>
       <c r="D5" t="n">
         <v>584</v>
       </c>
       <c r="E5" t="n">
         <v>592</v>
       </c>
       <c r="F5" t="n">
         <v>600</v>
       </c>
       <c r="G5" t="n">
         <v>585</v>
       </c>
@@ -11949,50 +12861,56 @@
       </c>
       <c r="P5" t="n">
         <v>619</v>
       </c>
       <c r="Q5" t="n">
         <v>617</v>
       </c>
       <c r="R5" t="n">
         <v>668</v>
       </c>
       <c r="S5" t="n">
         <v>633</v>
       </c>
       <c r="T5" t="n">
         <v>646</v>
       </c>
       <c r="U5" t="n">
         <v>655</v>
       </c>
       <c r="V5" t="n">
         <v>611</v>
       </c>
       <c r="W5" t="n">
         <v>636</v>
       </c>
+      <c r="X5" t="n">
+        <v>627</v>
+      </c>
+      <c r="Y5" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>578</v>
       </c>
       <c r="C6" t="n">
         <v>580</v>
       </c>
       <c r="D6" t="n">
         <v>579</v>
       </c>
       <c r="E6" t="n">
         <v>577</v>
       </c>
       <c r="F6" t="n">
         <v>591</v>
       </c>
       <c r="G6" t="n">
         <v>582</v>
       </c>
@@ -12021,46 +12939,52 @@
         <v>605</v>
       </c>
       <c r="P6" t="n">
         <v>600</v>
       </c>
       <c r="Q6" t="n">
         <v>601</v>
       </c>
       <c r="R6" t="n">
         <v>604</v>
       </c>
       <c r="S6" t="n">
         <v>598</v>
       </c>
       <c r="T6" t="n">
         <v>602</v>
       </c>
       <c r="U6" t="n">
         <v>607</v>
       </c>
       <c r="V6" t="n">
         <v>623</v>
       </c>
       <c r="W6" t="n">
         <v>610</v>
+      </c>
+      <c r="X6" t="n">
+        <v>614</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>