--- v1 (2026-07-17)
+++ v2 (2026-09-16)
@@ -462,83 +462,85 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -623,50 +625,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -702,50 +714,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -781,50 +799,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -860,50 +884,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1684</v>
       </c>
       <c r="C5" t="n">
         <v>1690</v>
       </c>
       <c r="D5" t="n">
         <v>1688</v>
       </c>
       <c r="E5" t="n">
         <v>1683</v>
       </c>
       <c r="F5" t="n">
         <v>1722</v>
       </c>
       <c r="G5" t="n">
         <v>1698</v>
       </c>
@@ -939,50 +969,56 @@
       </c>
       <c r="R5" t="n">
         <v>1762</v>
       </c>
       <c r="S5" t="n">
         <v>1744</v>
       </c>
       <c r="T5" t="n">
         <v>1755</v>
       </c>
       <c r="U5" t="n">
         <v>1771</v>
       </c>
       <c r="V5" t="n">
         <v>1815</v>
       </c>
       <c r="W5" t="n">
         <v>1777</v>
       </c>
       <c r="X5" t="n">
         <v>1791</v>
       </c>
       <c r="Y5" t="n">
         <v>1764</v>
       </c>
+      <c r="Z5" t="n">
+        <v>1778</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>1783</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1684</v>
       </c>
       <c r="C6" t="n">
         <v>1690</v>
       </c>
       <c r="D6" t="n">
         <v>1688</v>
       </c>
       <c r="E6" t="n">
         <v>1683</v>
       </c>
       <c r="F6" t="n">
         <v>1722</v>
       </c>
       <c r="G6" t="n">
         <v>1698</v>
       </c>
@@ -1017,96 +1053,104 @@
         <v>1752</v>
       </c>
       <c r="R6" t="n">
         <v>1762</v>
       </c>
       <c r="S6" t="n">
         <v>1744</v>
       </c>
       <c r="T6" t="n">
         <v>1755</v>
       </c>
       <c r="U6" t="n">
         <v>1771</v>
       </c>
       <c r="V6" t="n">
         <v>1815</v>
       </c>
       <c r="W6" t="n">
         <v>1777</v>
       </c>
       <c r="X6" t="n">
         <v>1791</v>
       </c>
       <c r="Y6" t="n">
         <v>1764</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>1778</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>1783</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1191,50 +1235,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.31</v>
       </c>
@@ -1270,50 +1324,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -1349,50 +1409,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -1428,50 +1494,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>276</v>
       </c>
       <c r="C5" t="n">
         <v>278</v>
       </c>
       <c r="D5" t="n">
         <v>287</v>
       </c>
       <c r="E5" t="n">
         <v>283</v>
       </c>
       <c r="F5" t="n">
         <v>286</v>
       </c>
       <c r="G5" t="n">
         <v>288</v>
       </c>
@@ -1507,50 +1579,56 @@
       </c>
       <c r="R5" t="n">
         <v>295</v>
       </c>
       <c r="S5" t="n">
         <v>296</v>
       </c>
       <c r="T5" t="n">
         <v>292</v>
       </c>
       <c r="U5" t="n">
         <v>316</v>
       </c>
       <c r="V5" t="n">
         <v>303</v>
       </c>
       <c r="W5" t="n">
         <v>302</v>
       </c>
       <c r="X5" t="n">
         <v>284</v>
       </c>
       <c r="Y5" t="n">
         <v>294</v>
       </c>
+      <c r="Z5" t="n">
+        <v>313</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>298</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>276</v>
       </c>
       <c r="C6" t="n">
         <v>277</v>
       </c>
       <c r="D6" t="n">
         <v>277</v>
       </c>
       <c r="E6" t="n">
         <v>276</v>
       </c>
       <c r="F6" t="n">
         <v>282</v>
       </c>
       <c r="G6" t="n">
         <v>278</v>
       </c>
@@ -1585,96 +1663,104 @@
         <v>287</v>
       </c>
       <c r="R6" t="n">
         <v>289</v>
       </c>
       <c r="S6" t="n">
         <v>286</v>
       </c>
       <c r="T6" t="n">
         <v>288</v>
       </c>
       <c r="U6" t="n">
         <v>290</v>
       </c>
       <c r="V6" t="n">
         <v>298</v>
       </c>
       <c r="W6" t="n">
         <v>291</v>
       </c>
       <c r="X6" t="n">
         <v>294</v>
       </c>
       <c r="Y6" t="n">
         <v>289</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>292</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1759,50 +1845,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -1838,50 +1934,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -1917,50 +2019,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -1996,50 +2104,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>409</v>
       </c>
       <c r="C5" t="n">
         <v>414</v>
       </c>
       <c r="D5" t="n">
         <v>418</v>
       </c>
       <c r="E5" t="n">
         <v>421</v>
       </c>
       <c r="F5" t="n">
         <v>421</v>
       </c>
       <c r="G5" t="n">
         <v>415</v>
       </c>
@@ -2075,50 +2189,56 @@
       </c>
       <c r="R5" t="n">
         <v>430</v>
       </c>
       <c r="S5" t="n">
         <v>421</v>
       </c>
       <c r="T5" t="n">
         <v>448</v>
       </c>
       <c r="U5" t="n">
         <v>378</v>
       </c>
       <c r="V5" t="n">
         <v>424</v>
       </c>
       <c r="W5" t="n">
         <v>444</v>
       </c>
       <c r="X5" t="n">
         <v>439</v>
       </c>
       <c r="Y5" t="n">
         <v>418</v>
       </c>
+      <c r="Z5" t="n">
+        <v>421</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>439</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>399</v>
       </c>
       <c r="C6" t="n">
         <v>401</v>
       </c>
       <c r="D6" t="n">
         <v>400</v>
       </c>
       <c r="E6" t="n">
         <v>399</v>
       </c>
       <c r="F6" t="n">
         <v>408</v>
       </c>
       <c r="G6" t="n">
         <v>402</v>
       </c>
@@ -2153,96 +2273,104 @@
         <v>415</v>
       </c>
       <c r="R6" t="n">
         <v>418</v>
       </c>
       <c r="S6" t="n">
         <v>413</v>
       </c>
       <c r="T6" t="n">
         <v>416</v>
       </c>
       <c r="U6" t="n">
         <v>420</v>
       </c>
       <c r="V6" t="n">
         <v>430</v>
       </c>
       <c r="W6" t="n">
         <v>421</v>
       </c>
       <c r="X6" t="n">
         <v>424</v>
       </c>
       <c r="Y6" t="n">
         <v>418</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>421</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2327,50 +2455,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -2406,50 +2544,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -2485,50 +2629,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -2564,50 +2714,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.46</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>147</v>
       </c>
       <c r="C5" t="n">
         <v>141</v>
       </c>
       <c r="D5" t="n">
         <v>151</v>
       </c>
       <c r="E5" t="n">
         <v>145</v>
       </c>
       <c r="F5" t="n">
         <v>145</v>
       </c>
       <c r="G5" t="n">
         <v>142</v>
       </c>
@@ -2643,50 +2799,56 @@
       </c>
       <c r="R5" t="n">
         <v>104</v>
       </c>
       <c r="S5" t="n">
         <v>152</v>
       </c>
       <c r="T5" t="n">
         <v>141</v>
       </c>
       <c r="U5" t="n">
         <v>163</v>
       </c>
       <c r="V5" t="n">
         <v>180</v>
       </c>
       <c r="W5" t="n">
         <v>140</v>
       </c>
       <c r="X5" t="n">
         <v>147</v>
       </c>
       <c r="Y5" t="n">
         <v>151</v>
       </c>
+      <c r="Z5" t="n">
+        <v>162</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>157</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>147</v>
       </c>
       <c r="C6" t="n">
         <v>147</v>
       </c>
       <c r="D6" t="n">
         <v>147</v>
       </c>
       <c r="E6" t="n">
         <v>146</v>
       </c>
       <c r="F6" t="n">
         <v>150</v>
       </c>
       <c r="G6" t="n">
         <v>148</v>
       </c>
@@ -2721,96 +2883,104 @@
         <v>152</v>
       </c>
       <c r="R6" t="n">
         <v>153</v>
       </c>
       <c r="S6" t="n">
         <v>152</v>
       </c>
       <c r="T6" t="n">
         <v>153</v>
       </c>
       <c r="U6" t="n">
         <v>154</v>
       </c>
       <c r="V6" t="n">
         <v>158</v>
       </c>
       <c r="W6" t="n">
         <v>155</v>
       </c>
       <c r="X6" t="n">
         <v>156</v>
       </c>
       <c r="Y6" t="n">
         <v>153</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>155</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2895,50 +3065,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -2974,50 +3154,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3053,50 +3239,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.48</v>
       </c>
@@ -3132,50 +3324,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>94</v>
       </c>
       <c r="C5" t="n">
         <v>93</v>
       </c>
       <c r="D5" t="n">
         <v>87</v>
       </c>
       <c r="E5" t="n">
         <v>86</v>
       </c>
       <c r="F5" t="n">
         <v>91</v>
       </c>
       <c r="G5" t="n">
         <v>86</v>
       </c>
@@ -3211,50 +3409,56 @@
       </c>
       <c r="R5" t="n">
         <v>91</v>
       </c>
       <c r="S5" t="n">
         <v>94</v>
       </c>
       <c r="T5" t="n">
         <v>63</v>
       </c>
       <c r="U5" t="n">
         <v>84</v>
       </c>
       <c r="V5" t="n">
         <v>97</v>
       </c>
       <c r="W5" t="n">
         <v>87</v>
       </c>
       <c r="X5" t="n">
         <v>96</v>
       </c>
       <c r="Y5" t="n">
         <v>90</v>
       </c>
+      <c r="Z5" t="n">
+        <v>91</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>92</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>81</v>
       </c>
       <c r="C6" t="n">
         <v>81</v>
       </c>
       <c r="D6" t="n">
         <v>81</v>
       </c>
       <c r="E6" t="n">
         <v>81</v>
       </c>
       <c r="F6" t="n">
         <v>83</v>
       </c>
       <c r="G6" t="n">
         <v>82</v>
       </c>
@@ -3289,96 +3493,104 @@
         <v>84</v>
       </c>
       <c r="R6" t="n">
         <v>85</v>
       </c>
       <c r="S6" t="n">
         <v>84</v>
       </c>
       <c r="T6" t="n">
         <v>84</v>
       </c>
       <c r="U6" t="n">
         <v>85</v>
       </c>
       <c r="V6" t="n">
         <v>87</v>
       </c>
       <c r="W6" t="n">
         <v>85</v>
       </c>
       <c r="X6" t="n">
         <v>86</v>
       </c>
       <c r="Y6" t="n">
         <v>85</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>85</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3463,50 +3675,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -3542,50 +3764,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -3621,50 +3849,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -3700,50 +3934,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>271</v>
       </c>
       <c r="C5" t="n">
         <v>233</v>
       </c>
       <c r="D5" t="n">
         <v>245</v>
       </c>
       <c r="E5" t="n">
         <v>262</v>
       </c>
       <c r="F5" t="n">
         <v>278</v>
       </c>
       <c r="G5" t="n">
         <v>258</v>
       </c>
@@ -3779,50 +4019,56 @@
       </c>
       <c r="R5" t="n">
         <v>304</v>
       </c>
       <c r="S5" t="n">
         <v>280</v>
       </c>
       <c r="T5" t="n">
         <v>284</v>
       </c>
       <c r="U5" t="n">
         <v>277</v>
       </c>
       <c r="V5" t="n">
         <v>295</v>
       </c>
       <c r="W5" t="n">
         <v>265</v>
       </c>
       <c r="X5" t="n">
         <v>302</v>
       </c>
       <c r="Y5" t="n">
         <v>278</v>
       </c>
+      <c r="Z5" t="n">
+        <v>289</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>265</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>303</v>
       </c>
       <c r="C6" t="n">
         <v>304</v>
       </c>
       <c r="D6" t="n">
         <v>304</v>
       </c>
       <c r="E6" t="n">
         <v>304</v>
       </c>
       <c r="F6" t="n">
         <v>310</v>
       </c>
       <c r="G6" t="n">
         <v>306</v>
       </c>
@@ -3857,96 +4103,104 @@
         <v>315</v>
       </c>
       <c r="R6" t="n">
         <v>317</v>
       </c>
       <c r="S6" t="n">
         <v>315</v>
       </c>
       <c r="T6" t="n">
         <v>317</v>
       </c>
       <c r="U6" t="n">
         <v>319</v>
       </c>
       <c r="V6" t="n">
         <v>328</v>
       </c>
       <c r="W6" t="n">
         <v>320</v>
       </c>
       <c r="X6" t="n">
         <v>322</v>
       </c>
       <c r="Y6" t="n">
         <v>319</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>324</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4031,50 +4285,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -4110,50 +4374,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -4189,50 +4459,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -4268,50 +4544,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>490</v>
       </c>
       <c r="C5" t="n">
         <v>488</v>
       </c>
       <c r="D5" t="n">
         <v>502</v>
       </c>
       <c r="E5" t="n">
         <v>511</v>
       </c>
       <c r="F5" t="n">
         <v>502</v>
       </c>
       <c r="G5" t="n">
         <v>522</v>
       </c>
@@ -4347,50 +4629,56 @@
       </c>
       <c r="R5" t="n">
         <v>464</v>
       </c>
       <c r="S5" t="n">
         <v>464</v>
       </c>
       <c r="T5" t="n">
         <v>448</v>
       </c>
       <c r="U5" t="n">
         <v>478</v>
       </c>
       <c r="V5" t="n">
         <v>489</v>
       </c>
       <c r="W5" t="n">
         <v>478</v>
       </c>
       <c r="X5" t="n">
         <v>470</v>
       </c>
       <c r="Y5" t="n">
         <v>460</v>
       </c>
+      <c r="Z5" t="n">
+        <v>502</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>433</v>
       </c>
       <c r="C6" t="n">
         <v>434</v>
       </c>
       <c r="D6" t="n">
         <v>434</v>
       </c>
       <c r="E6" t="n">
         <v>433</v>
       </c>
       <c r="F6" t="n">
         <v>443</v>
       </c>
       <c r="G6" t="n">
         <v>439</v>
       </c>
@@ -4425,96 +4713,104 @@
         <v>450</v>
       </c>
       <c r="R6" t="n">
         <v>453</v>
       </c>
       <c r="S6" t="n">
         <v>448</v>
       </c>
       <c r="T6" t="n">
         <v>452</v>
       </c>
       <c r="U6" t="n">
         <v>456</v>
       </c>
       <c r="V6" t="n">
         <v>466</v>
       </c>
       <c r="W6" t="n">
         <v>458</v>
       </c>
       <c r="X6" t="n">
         <v>460</v>
       </c>
       <c r="Y6" t="n">
         <v>457</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>465</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4599,50 +4895,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -4678,50 +4984,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.54</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -4757,50 +5069,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -4836,50 +5154,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>155</v>
       </c>
       <c r="C5" t="n">
         <v>202</v>
       </c>
       <c r="D5" t="n">
         <v>186</v>
       </c>
       <c r="E5" t="n">
         <v>172</v>
       </c>
       <c r="F5" t="n">
         <v>212</v>
       </c>
       <c r="G5" t="n">
         <v>189</v>
       </c>
@@ -4915,50 +5239,56 @@
       </c>
       <c r="R5" t="n">
         <v>170</v>
       </c>
       <c r="S5" t="n">
         <v>159</v>
       </c>
       <c r="T5" t="n">
         <v>182</v>
       </c>
       <c r="U5" t="n">
         <v>168</v>
       </c>
       <c r="V5" t="n">
         <v>178</v>
       </c>
       <c r="W5" t="n">
         <v>161</v>
       </c>
       <c r="X5" t="n">
         <v>160</v>
       </c>
       <c r="Y5" t="n">
         <v>170</v>
       </c>
+      <c r="Z5" t="n">
+        <v>159</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>155</v>
       </c>
       <c r="C6" t="n">
         <v>155</v>
       </c>
       <c r="D6" t="n">
         <v>155</v>
       </c>
       <c r="E6" t="n">
         <v>155</v>
       </c>
       <c r="F6" t="n">
         <v>158</v>
       </c>
       <c r="G6" t="n">
         <v>156</v>
       </c>
@@ -4992,97 +5322,105 @@
       <c r="Q6" t="n">
         <v>161</v>
       </c>
       <c r="R6" t="n">
         <v>162</v>
       </c>
       <c r="S6" t="n">
         <v>162</v>
       </c>
       <c r="T6" t="n">
         <v>162</v>
       </c>
       <c r="U6" t="n">
         <v>163</v>
       </c>
       <c r="V6" t="n">
         <v>167</v>
       </c>
       <c r="W6" t="n">
         <v>163</v>
       </c>
       <c r="X6" t="n">
         <v>165</v>
       </c>
       <c r="Y6" t="n">
+        <v>164</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>164</v>
+      </c>
+      <c r="AA6" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5167,50 +5505,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -5246,50 +5594,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -5325,50 +5679,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -5404,50 +5764,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>677</v>
       </c>
       <c r="C5" t="n">
         <v>669</v>
       </c>
       <c r="D5" t="n">
         <v>687</v>
       </c>
       <c r="E5" t="n">
         <v>681</v>
       </c>
       <c r="F5" t="n">
         <v>710</v>
       </c>
       <c r="G5" t="n">
         <v>681</v>
       </c>
@@ -5483,50 +5849,56 @@
       </c>
       <c r="R5" t="n">
         <v>656</v>
       </c>
       <c r="S5" t="n">
         <v>652</v>
       </c>
       <c r="T5" t="n">
         <v>640</v>
       </c>
       <c r="U5" t="n">
         <v>655</v>
       </c>
       <c r="V5" t="n">
         <v>708</v>
       </c>
       <c r="W5" t="n">
         <v>639</v>
       </c>
       <c r="X5" t="n">
         <v>662</v>
       </c>
       <c r="Y5" t="n">
         <v>644</v>
       </c>
+      <c r="Z5" t="n">
+        <v>656</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>648</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>625</v>
       </c>
       <c r="C6" t="n">
         <v>627</v>
       </c>
       <c r="D6" t="n">
         <v>626</v>
       </c>
       <c r="E6" t="n">
         <v>624</v>
       </c>
       <c r="F6" t="n">
         <v>639</v>
       </c>
       <c r="G6" t="n">
         <v>630</v>
       </c>
@@ -5561,96 +5933,104 @@
         <v>650</v>
       </c>
       <c r="R6" t="n">
         <v>654</v>
       </c>
       <c r="S6" t="n">
         <v>647</v>
       </c>
       <c r="T6" t="n">
         <v>651</v>
       </c>
       <c r="U6" t="n">
         <v>657</v>
       </c>
       <c r="V6" t="n">
         <v>673</v>
       </c>
       <c r="W6" t="n">
         <v>659</v>
       </c>
       <c r="X6" t="n">
         <v>664</v>
       </c>
       <c r="Y6" t="n">
         <v>654</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>660</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5735,50 +6115,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -5814,50 +6204,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -5893,50 +6289,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -5972,50 +6374,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>597</v>
       </c>
       <c r="C5" t="n">
         <v>631</v>
       </c>
       <c r="D5" t="n">
         <v>612</v>
       </c>
       <c r="E5" t="n">
         <v>606</v>
       </c>
       <c r="F5" t="n">
         <v>629</v>
       </c>
       <c r="G5" t="n">
         <v>642</v>
       </c>
@@ -6051,50 +6459,56 @@
       </c>
       <c r="R5" t="n">
         <v>649</v>
       </c>
       <c r="S5" t="n">
         <v>659</v>
       </c>
       <c r="T5" t="n">
         <v>648</v>
       </c>
       <c r="U5" t="n">
         <v>634</v>
       </c>
       <c r="V5" t="n">
         <v>650</v>
       </c>
       <c r="W5" t="n">
         <v>638</v>
       </c>
       <c r="X5" t="n">
         <v>650</v>
       </c>
       <c r="Y5" t="n">
         <v>595</v>
       </c>
+      <c r="Z5" t="n">
+        <v>609</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>667</v>
       </c>
       <c r="C6" t="n">
         <v>669</v>
       </c>
       <c r="D6" t="n">
         <v>668</v>
       </c>
       <c r="E6" t="n">
         <v>666</v>
       </c>
       <c r="F6" t="n">
         <v>682</v>
       </c>
       <c r="G6" t="n">
         <v>672</v>
       </c>
@@ -6129,96 +6543,104 @@
         <v>694</v>
       </c>
       <c r="R6" t="n">
         <v>698</v>
       </c>
       <c r="S6" t="n">
         <v>691</v>
       </c>
       <c r="T6" t="n">
         <v>695</v>
       </c>
       <c r="U6" t="n">
         <v>701</v>
       </c>
       <c r="V6" t="n">
         <v>719</v>
       </c>
       <c r="W6" t="n">
         <v>704</v>
       </c>
       <c r="X6" t="n">
         <v>709</v>
       </c>
       <c r="Y6" t="n">
         <v>699</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>704</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6303,50 +6725,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -6382,50 +6814,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -6461,50 +6899,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -6540,50 +6984,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>381</v>
       </c>
       <c r="C5" t="n">
         <v>361</v>
       </c>
       <c r="D5" t="n">
         <v>357</v>
       </c>
       <c r="E5" t="n">
         <v>374</v>
       </c>
       <c r="F5" t="n">
         <v>346</v>
       </c>
       <c r="G5" t="n">
         <v>348</v>
       </c>
@@ -6619,50 +7069,56 @@
       </c>
       <c r="R5" t="n">
         <v>423</v>
       </c>
       <c r="S5" t="n">
         <v>386</v>
       </c>
       <c r="T5" t="n">
         <v>421</v>
       </c>
       <c r="U5" t="n">
         <v>436</v>
       </c>
       <c r="V5" t="n">
         <v>414</v>
       </c>
       <c r="W5" t="n">
         <v>451</v>
       </c>
       <c r="X5" t="n">
         <v>433</v>
       </c>
       <c r="Y5" t="n">
         <v>487</v>
       </c>
+      <c r="Z5" t="n">
+        <v>458</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>367</v>
       </c>
       <c r="C6" t="n">
         <v>367</v>
       </c>
       <c r="D6" t="n">
         <v>369</v>
       </c>
       <c r="E6" t="n">
         <v>370</v>
       </c>
       <c r="F6" t="n">
         <v>366</v>
       </c>
       <c r="G6" t="n">
         <v>367</v>
       </c>
@@ -6697,96 +7153,104 @@
         <v>385</v>
       </c>
       <c r="R6" t="n">
         <v>388</v>
       </c>
       <c r="S6" t="n">
         <v>381</v>
       </c>
       <c r="T6" t="n">
         <v>380</v>
       </c>
       <c r="U6" t="n">
         <v>384</v>
       </c>
       <c r="V6" t="n">
         <v>396</v>
       </c>
       <c r="W6" t="n">
         <v>385</v>
       </c>
       <c r="X6" t="n">
         <v>390</v>
       </c>
       <c r="Y6" t="n">
         <v>390</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>381</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6871,50 +7335,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -6950,50 +7424,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7029,50 +7509,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -7108,50 +7594,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>167</v>
       </c>
       <c r="C5" t="n">
         <v>152</v>
       </c>
       <c r="D5" t="n">
         <v>145</v>
       </c>
       <c r="E5" t="n">
         <v>148</v>
       </c>
       <c r="F5" t="n">
         <v>149</v>
       </c>
       <c r="G5" t="n">
         <v>150</v>
       </c>
@@ -7187,50 +7679,56 @@
       </c>
       <c r="R5" t="n">
         <v>114</v>
       </c>
       <c r="S5" t="n">
         <v>106</v>
       </c>
       <c r="T5" t="n">
         <v>125</v>
       </c>
       <c r="U5" t="n">
         <v>149</v>
       </c>
       <c r="V5" t="n">
         <v>111</v>
       </c>
       <c r="W5" t="n">
         <v>141</v>
       </c>
       <c r="X5" t="n">
         <v>131</v>
       </c>
       <c r="Y5" t="n">
         <v>173</v>
       </c>
+      <c r="Z5" t="n">
+        <v>161</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>184</v>
       </c>
       <c r="C6" t="n">
         <v>184</v>
       </c>
       <c r="D6" t="n">
         <v>184</v>
       </c>
       <c r="E6" t="n">
         <v>183</v>
       </c>
       <c r="F6" t="n">
         <v>188</v>
       </c>
       <c r="G6" t="n">
         <v>185</v>
       </c>
@@ -7265,96 +7763,104 @@
         <v>191</v>
       </c>
       <c r="R6" t="n">
         <v>192</v>
       </c>
       <c r="S6" t="n">
         <v>190</v>
       </c>
       <c r="T6" t="n">
         <v>191</v>
       </c>
       <c r="U6" t="n">
         <v>193</v>
       </c>
       <c r="V6" t="n">
         <v>198</v>
       </c>
       <c r="W6" t="n">
         <v>194</v>
       </c>
       <c r="X6" t="n">
         <v>195</v>
       </c>
       <c r="Y6" t="n">
         <v>192</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>194</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7439,50 +7945,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -7518,50 +8034,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -7597,50 +8119,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -7676,50 +8204,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.7</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>29</v>
       </c>
       <c r="C5" t="n">
         <v>29</v>
       </c>
       <c r="D5" t="n">
         <v>32</v>
       </c>
       <c r="E5" t="n">
         <v>22</v>
       </c>
       <c r="F5" t="n">
         <v>37</v>
       </c>
       <c r="G5" t="n">
         <v>27</v>
       </c>
@@ -7755,50 +8289,56 @@
       </c>
       <c r="R5" t="n">
         <v>34</v>
       </c>
       <c r="S5" t="n">
         <v>47</v>
       </c>
       <c r="T5" t="n">
         <v>46</v>
       </c>
       <c r="U5" t="n">
         <v>46</v>
       </c>
       <c r="V5" t="n">
         <v>43</v>
       </c>
       <c r="W5" t="n">
         <v>49</v>
       </c>
       <c r="X5" t="n">
         <v>46</v>
       </c>
       <c r="Y5" t="n">
         <v>38</v>
       </c>
+      <c r="Z5" t="n">
+        <v>55</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>59</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>25</v>
       </c>
       <c r="C6" t="n">
         <v>27</v>
       </c>
       <c r="D6" t="n">
         <v>25</v>
       </c>
       <c r="E6" t="n">
         <v>22</v>
       </c>
       <c r="F6" t="n">
         <v>36</v>
       </c>
       <c r="G6" t="n">
         <v>29</v>
       </c>
@@ -7833,96 +8373,104 @@
         <v>24</v>
       </c>
       <c r="R6" t="n">
         <v>22</v>
       </c>
       <c r="S6" t="n">
         <v>26</v>
       </c>
       <c r="T6" t="n">
         <v>29</v>
       </c>
       <c r="U6" t="n">
         <v>29</v>
       </c>
       <c r="V6" t="n">
         <v>27</v>
       </c>
       <c r="W6" t="n">
         <v>29</v>
       </c>
       <c r="X6" t="n">
         <v>27</v>
       </c>
       <c r="Y6" t="n">
         <v>21</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>33</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8007,50 +8555,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -8086,50 +8644,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8165,50 +8729,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -8244,50 +8814,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1001</v>
       </c>
       <c r="C5" t="n">
         <v>1019</v>
       </c>
       <c r="D5" t="n">
         <v>1000</v>
       </c>
       <c r="E5" t="n">
         <v>1011</v>
       </c>
       <c r="F5" t="n">
         <v>1024</v>
       </c>
       <c r="G5" t="n">
         <v>998</v>
       </c>
@@ -8323,50 +8899,56 @@
       </c>
       <c r="R5" t="n">
         <v>1062</v>
       </c>
       <c r="S5" t="n">
         <v>1071</v>
       </c>
       <c r="T5" t="n">
         <v>1059</v>
       </c>
       <c r="U5" t="n">
         <v>1048</v>
       </c>
       <c r="V5" t="n">
         <v>1095</v>
       </c>
       <c r="W5" t="n">
         <v>1022</v>
       </c>
       <c r="X5" t="n">
         <v>1065</v>
       </c>
       <c r="Y5" t="n">
         <v>1054</v>
       </c>
+      <c r="Z5" t="n">
+        <v>1029</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>1057</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>960</v>
       </c>
       <c r="C6" t="n">
         <v>963</v>
       </c>
       <c r="D6" t="n">
         <v>962</v>
       </c>
       <c r="E6" t="n">
         <v>959</v>
       </c>
       <c r="F6" t="n">
         <v>982</v>
       </c>
       <c r="G6" t="n">
         <v>968</v>
       </c>
@@ -8401,96 +8983,104 @@
         <v>999</v>
       </c>
       <c r="R6" t="n">
         <v>1004</v>
       </c>
       <c r="S6" t="n">
         <v>994</v>
       </c>
       <c r="T6" t="n">
         <v>1000</v>
       </c>
       <c r="U6" t="n">
         <v>1009</v>
       </c>
       <c r="V6" t="n">
         <v>1035</v>
       </c>
       <c r="W6" t="n">
         <v>1013</v>
       </c>
       <c r="X6" t="n">
         <v>1021</v>
       </c>
       <c r="Y6" t="n">
         <v>1005</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>1013</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8575,50 +9165,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -8654,50 +9254,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8733,50 +9339,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.51</v>
       </c>
@@ -8812,50 +9424,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>683</v>
       </c>
       <c r="C5" t="n">
         <v>671</v>
       </c>
       <c r="D5" t="n">
         <v>688</v>
       </c>
       <c r="E5" t="n">
         <v>672</v>
       </c>
       <c r="F5" t="n">
         <v>698</v>
       </c>
       <c r="G5" t="n">
         <v>700</v>
       </c>
@@ -8891,50 +9509,56 @@
       </c>
       <c r="R5" t="n">
         <v>700</v>
       </c>
       <c r="S5" t="n">
         <v>673</v>
       </c>
       <c r="T5" t="n">
         <v>696</v>
       </c>
       <c r="U5" t="n">
         <v>723</v>
       </c>
       <c r="V5" t="n">
         <v>720</v>
       </c>
       <c r="W5" t="n">
         <v>755</v>
       </c>
       <c r="X5" t="n">
         <v>726</v>
       </c>
       <c r="Y5" t="n">
         <v>710</v>
       </c>
+      <c r="Z5" t="n">
+        <v>749</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>726</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>724</v>
       </c>
       <c r="C6" t="n">
         <v>727</v>
       </c>
       <c r="D6" t="n">
         <v>726</v>
       </c>
       <c r="E6" t="n">
         <v>724</v>
       </c>
       <c r="F6" t="n">
         <v>740</v>
       </c>
       <c r="G6" t="n">
         <v>730</v>
       </c>
@@ -8969,96 +9593,104 @@
         <v>753</v>
       </c>
       <c r="R6" t="n">
         <v>758</v>
       </c>
       <c r="S6" t="n">
         <v>750</v>
       </c>
       <c r="T6" t="n">
         <v>755</v>
       </c>
       <c r="U6" t="n">
         <v>762</v>
       </c>
       <c r="V6" t="n">
         <v>780</v>
       </c>
       <c r="W6" t="n">
         <v>764</v>
       </c>
       <c r="X6" t="n">
         <v>770</v>
       </c>
       <c r="Y6" t="n">
         <v>759</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>765</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>767</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9143,50 +9775,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -9222,50 +9864,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9301,50 +9949,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -9380,50 +10034,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>640</v>
       </c>
       <c r="C5" t="n">
         <v>675</v>
       </c>
       <c r="D5" t="n">
         <v>656</v>
       </c>
       <c r="E5" t="n">
         <v>636</v>
       </c>
       <c r="F5" t="n">
         <v>686</v>
       </c>
       <c r="G5" t="n">
         <v>666</v>
       </c>
@@ -9459,50 +10119,56 @@
       </c>
       <c r="R5" t="n">
         <v>738</v>
       </c>
       <c r="S5" t="n">
         <v>722</v>
       </c>
       <c r="T5" t="n">
         <v>724</v>
       </c>
       <c r="U5" t="n">
         <v>721</v>
       </c>
       <c r="V5" t="n">
         <v>719</v>
       </c>
       <c r="W5" t="n">
         <v>745</v>
       </c>
       <c r="X5" t="n">
         <v>739</v>
       </c>
       <c r="Y5" t="n">
         <v>691</v>
       </c>
+      <c r="Z5" t="n">
+        <v>703</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>698</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>702</v>
       </c>
       <c r="C6" t="n">
         <v>705</v>
       </c>
       <c r="D6" t="n">
         <v>704</v>
       </c>
       <c r="E6" t="n">
         <v>702</v>
       </c>
       <c r="F6" t="n">
         <v>718</v>
       </c>
       <c r="G6" t="n">
         <v>708</v>
       </c>
@@ -9537,96 +10203,104 @@
         <v>731</v>
       </c>
       <c r="R6" t="n">
         <v>735</v>
       </c>
       <c r="S6" t="n">
         <v>727</v>
       </c>
       <c r="T6" t="n">
         <v>732</v>
       </c>
       <c r="U6" t="n">
         <v>739</v>
       </c>
       <c r="V6" t="n">
         <v>757</v>
       </c>
       <c r="W6" t="n">
         <v>741</v>
       </c>
       <c r="X6" t="n">
         <v>747</v>
       </c>
       <c r="Y6" t="n">
         <v>736</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>741</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9711,50 +10385,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -9790,50 +10474,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -9869,50 +10559,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -9948,50 +10644,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>414</v>
       </c>
       <c r="C5" t="n">
         <v>417</v>
       </c>
       <c r="D5" t="n">
         <v>433</v>
       </c>
       <c r="E5" t="n">
         <v>422</v>
       </c>
       <c r="F5" t="n">
         <v>416</v>
       </c>
       <c r="G5" t="n">
         <v>413</v>
       </c>
@@ -10027,50 +10729,56 @@
       </c>
       <c r="R5" t="n">
         <v>414</v>
       </c>
       <c r="S5" t="n">
         <v>411</v>
       </c>
       <c r="T5" t="n">
         <v>421</v>
       </c>
       <c r="U5" t="n">
         <v>435</v>
       </c>
       <c r="V5" t="n">
         <v>464</v>
       </c>
       <c r="W5" t="n">
         <v>423</v>
       </c>
       <c r="X5" t="n">
         <v>423</v>
       </c>
       <c r="Y5" t="n">
         <v>421</v>
       </c>
+      <c r="Z5" t="n">
+        <v>429</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>429</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>406</v>
       </c>
       <c r="C6" t="n">
         <v>407</v>
       </c>
       <c r="D6" t="n">
         <v>407</v>
       </c>
       <c r="E6" t="n">
         <v>406</v>
       </c>
       <c r="F6" t="n">
         <v>415</v>
       </c>
       <c r="G6" t="n">
         <v>409</v>
       </c>
@@ -10105,96 +10813,104 @@
         <v>422</v>
       </c>
       <c r="R6" t="n">
         <v>425</v>
       </c>
       <c r="S6" t="n">
         <v>420</v>
       </c>
       <c r="T6" t="n">
         <v>423</v>
       </c>
       <c r="U6" t="n">
         <v>427</v>
       </c>
       <c r="V6" t="n">
         <v>437</v>
       </c>
       <c r="W6" t="n">
         <v>428</v>
       </c>
       <c r="X6" t="n">
         <v>432</v>
       </c>
       <c r="Y6" t="n">
         <v>425</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>428</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10279,50 +10995,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -10358,50 +11084,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -10437,50 +11169,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.37</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -10516,50 +11254,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>463</v>
       </c>
       <c r="C5" t="n">
         <v>446</v>
       </c>
       <c r="D5" t="n">
         <v>454</v>
       </c>
       <c r="E5" t="n">
         <v>477</v>
       </c>
       <c r="F5" t="n">
         <v>471</v>
       </c>
       <c r="G5" t="n">
         <v>469</v>
       </c>
@@ -10595,50 +11339,56 @@
       </c>
       <c r="R5" t="n">
         <v>496</v>
       </c>
       <c r="S5" t="n">
         <v>505</v>
       </c>
       <c r="T5" t="n">
         <v>485</v>
       </c>
       <c r="U5" t="n">
         <v>466</v>
       </c>
       <c r="V5" t="n">
         <v>521</v>
       </c>
       <c r="W5" t="n">
         <v>468</v>
       </c>
       <c r="X5" t="n">
         <v>498</v>
       </c>
       <c r="Y5" t="n">
         <v>479</v>
       </c>
+      <c r="Z5" t="n">
+        <v>485</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>392</v>
       </c>
       <c r="C6" t="n">
         <v>394</v>
       </c>
       <c r="D6" t="n">
         <v>393</v>
       </c>
       <c r="E6" t="n">
         <v>392</v>
       </c>
       <c r="F6" t="n">
         <v>401</v>
       </c>
       <c r="G6" t="n">
         <v>396</v>
       </c>
@@ -10673,96 +11423,104 @@
         <v>408</v>
       </c>
       <c r="R6" t="n">
         <v>411</v>
       </c>
       <c r="S6" t="n">
         <v>406</v>
       </c>
       <c r="T6" t="n">
         <v>409</v>
       </c>
       <c r="U6" t="n">
         <v>413</v>
       </c>
       <c r="V6" t="n">
         <v>423</v>
       </c>
       <c r="W6" t="n">
         <v>414</v>
       </c>
       <c r="X6" t="n">
         <v>417</v>
       </c>
       <c r="Y6" t="n">
         <v>411</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>414</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10847,50 +11605,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -10926,50 +11694,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -11005,50 +11779,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -11084,50 +11864,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>781</v>
       </c>
       <c r="C5" t="n">
         <v>753</v>
       </c>
       <c r="D5" t="n">
         <v>780</v>
       </c>
       <c r="E5" t="n">
         <v>746</v>
       </c>
       <c r="F5" t="n">
         <v>777</v>
       </c>
       <c r="G5" t="n">
         <v>746</v>
       </c>
@@ -11163,50 +11949,56 @@
       </c>
       <c r="R5" t="n">
         <v>820</v>
       </c>
       <c r="S5" t="n">
         <v>795</v>
       </c>
       <c r="T5" t="n">
         <v>804</v>
       </c>
       <c r="U5" t="n">
         <v>808</v>
       </c>
       <c r="V5" t="n">
         <v>817</v>
       </c>
       <c r="W5" t="n">
         <v>826</v>
       </c>
       <c r="X5" t="n">
         <v>815</v>
       </c>
       <c r="Y5" t="n">
         <v>789</v>
       </c>
+      <c r="Z5" t="n">
+        <v>785</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>784</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>818</v>
       </c>
       <c r="C6" t="n">
         <v>821</v>
       </c>
       <c r="D6" t="n">
         <v>820</v>
       </c>
       <c r="E6" t="n">
         <v>818</v>
       </c>
       <c r="F6" t="n">
         <v>837</v>
       </c>
       <c r="G6" t="n">
         <v>825</v>
       </c>
@@ -11241,96 +12033,104 @@
         <v>851</v>
       </c>
       <c r="R6" t="n">
         <v>856</v>
       </c>
       <c r="S6" t="n">
         <v>848</v>
       </c>
       <c r="T6" t="n">
         <v>853</v>
       </c>
       <c r="U6" t="n">
         <v>861</v>
       </c>
       <c r="V6" t="n">
         <v>882</v>
       </c>
       <c r="W6" t="n">
         <v>864</v>
       </c>
       <c r="X6" t="n">
         <v>870</v>
       </c>
       <c r="Y6" t="n">
         <v>857</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>864</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11415,50 +12215,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -11494,50 +12304,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -11573,50 +12389,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -11652,50 +12474,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>903</v>
       </c>
       <c r="C5" t="n">
         <v>937</v>
       </c>
       <c r="D5" t="n">
         <v>908</v>
       </c>
       <c r="E5" t="n">
         <v>937</v>
       </c>
       <c r="F5" t="n">
         <v>945</v>
       </c>
       <c r="G5" t="n">
         <v>952</v>
       </c>
@@ -11731,50 +12559,56 @@
       </c>
       <c r="R5" t="n">
         <v>942</v>
       </c>
       <c r="S5" t="n">
         <v>949</v>
       </c>
       <c r="T5" t="n">
         <v>951</v>
       </c>
       <c r="U5" t="n">
         <v>963</v>
       </c>
       <c r="V5" t="n">
         <v>998</v>
       </c>
       <c r="W5" t="n">
         <v>951</v>
       </c>
       <c r="X5" t="n">
         <v>976</v>
       </c>
       <c r="Y5" t="n">
         <v>975</v>
       </c>
+      <c r="Z5" t="n">
+        <v>993</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>999</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>866</v>
       </c>
       <c r="C6" t="n">
         <v>869</v>
       </c>
       <c r="D6" t="n">
         <v>868</v>
       </c>
       <c r="E6" t="n">
         <v>865</v>
       </c>
       <c r="F6" t="n">
         <v>885</v>
       </c>
       <c r="G6" t="n">
         <v>873</v>
       </c>
@@ -11809,96 +12643,104 @@
         <v>901</v>
       </c>
       <c r="R6" t="n">
         <v>906</v>
       </c>
       <c r="S6" t="n">
         <v>896</v>
       </c>
       <c r="T6" t="n">
         <v>902</v>
       </c>
       <c r="U6" t="n">
         <v>910</v>
       </c>
       <c r="V6" t="n">
         <v>933</v>
       </c>
       <c r="W6" t="n">
         <v>913</v>
       </c>
       <c r="X6" t="n">
         <v>921</v>
       </c>
       <c r="Y6" t="n">
         <v>907</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>914</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11983,50 +12825,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12062,50 +12914,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.29</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -12141,50 +12999,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -12220,50 +13084,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>179</v>
       </c>
       <c r="C5" t="n">
         <v>175</v>
       </c>
       <c r="D5" t="n">
         <v>161</v>
       </c>
       <c r="E5" t="n">
         <v>156</v>
       </c>
       <c r="F5" t="n">
         <v>179</v>
       </c>
       <c r="G5" t="n">
         <v>182</v>
       </c>
@@ -12299,50 +13169,56 @@
       </c>
       <c r="R5" t="n">
         <v>174</v>
       </c>
       <c r="S5" t="n">
         <v>148</v>
       </c>
       <c r="T5" t="n">
         <v>165</v>
       </c>
       <c r="U5" t="n">
         <v>175</v>
       </c>
       <c r="V5" t="n">
         <v>200</v>
       </c>
       <c r="W5" t="n">
         <v>168</v>
       </c>
       <c r="X5" t="n">
         <v>198</v>
       </c>
       <c r="Y5" t="n">
         <v>172</v>
       </c>
+      <c r="Z5" t="n">
+        <v>183</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>204</v>
       </c>
       <c r="C6" t="n">
         <v>204</v>
       </c>
       <c r="D6" t="n">
         <v>204</v>
       </c>
       <c r="E6" t="n">
         <v>204</v>
       </c>
       <c r="F6" t="n">
         <v>208</v>
       </c>
       <c r="G6" t="n">
         <v>205</v>
       </c>
@@ -12377,96 +13253,104 @@
         <v>212</v>
       </c>
       <c r="R6" t="n">
         <v>213</v>
       </c>
       <c r="S6" t="n">
         <v>211</v>
       </c>
       <c r="T6" t="n">
         <v>212</v>
       </c>
       <c r="U6" t="n">
         <v>214</v>
       </c>
       <c r="V6" t="n">
         <v>220</v>
       </c>
       <c r="W6" t="n">
         <v>215</v>
       </c>
       <c r="X6" t="n">
         <v>217</v>
       </c>
       <c r="Y6" t="n">
         <v>213</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>215</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
+    <col width="14" customWidth="1" min="26" max="26"/>
+    <col width="14" customWidth="1" min="27" max="27"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Do you think Ed Davey is doing well or badly as leader of the Liberal Democrats?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2024-08-26</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2024-09-22</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2024-10-21</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12551,50 +13435,60 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="X1" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Well</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -12630,50 +13524,56 @@
       </c>
       <c r="R2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="T2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="U2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="V2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="W2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="X2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="Y2" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Z2" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Badly</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12709,50 +13609,56 @@
       </c>
       <c r="R3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="T3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="U3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="V3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="W3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="X3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="Y3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="Z3" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -12788,50 +13694,56 @@
       </c>
       <c r="R4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="Z4" s="1" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>579</v>
       </c>
       <c r="C5" t="n">
         <v>589</v>
       </c>
       <c r="D5" t="n">
         <v>584</v>
       </c>
       <c r="E5" t="n">
         <v>592</v>
       </c>
       <c r="F5" t="n">
         <v>600</v>
       </c>
       <c r="G5" t="n">
         <v>585</v>
       </c>
@@ -12867,50 +13779,56 @@
       </c>
       <c r="R5" t="n">
         <v>668</v>
       </c>
       <c r="S5" t="n">
         <v>633</v>
       </c>
       <c r="T5" t="n">
         <v>646</v>
       </c>
       <c r="U5" t="n">
         <v>655</v>
       </c>
       <c r="V5" t="n">
         <v>611</v>
       </c>
       <c r="W5" t="n">
         <v>636</v>
       </c>
       <c r="X5" t="n">
         <v>627</v>
       </c>
       <c r="Y5" t="n">
         <v>639</v>
       </c>
+      <c r="Z5" t="n">
+        <v>608</v>
+      </c>
+      <c r="AA5" t="n">
+        <v>638</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>578</v>
       </c>
       <c r="C6" t="n">
         <v>580</v>
       </c>
       <c r="D6" t="n">
         <v>579</v>
       </c>
       <c r="E6" t="n">
         <v>577</v>
       </c>
       <c r="F6" t="n">
         <v>591</v>
       </c>
       <c r="G6" t="n">
         <v>582</v>
       </c>
@@ -12945,46 +13863,52 @@
         <v>601</v>
       </c>
       <c r="R6" t="n">
         <v>604</v>
       </c>
       <c r="S6" t="n">
         <v>598</v>
       </c>
       <c r="T6" t="n">
         <v>602</v>
       </c>
       <c r="U6" t="n">
         <v>607</v>
       </c>
       <c r="V6" t="n">
         <v>623</v>
       </c>
       <c r="W6" t="n">
         <v>610</v>
       </c>
       <c r="X6" t="n">
         <v>614</v>
       </c>
       <c r="Y6" t="n">
         <v>605</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>610</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>