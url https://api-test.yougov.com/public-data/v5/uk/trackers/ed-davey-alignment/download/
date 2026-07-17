--- v0 (2026-05-18)
+++ v1 (2026-07-17)
@@ -462,92 +462,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -677,50 +678,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -783,50 +789,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -889,50 +898,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -995,50 +1007,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1101,50 +1116,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1207,50 +1225,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1313,50 +1334,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1419,50 +1443,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -1525,50 +1552,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1680</v>
       </c>
       <c r="C10" t="n">
         <v>1792</v>
       </c>
       <c r="D10" t="n">
         <v>1626</v>
       </c>
       <c r="E10" t="n">
         <v>1781</v>
       </c>
       <c r="F10" t="n">
         <v>1804</v>
       </c>
       <c r="G10" t="n">
         <v>1748</v>
       </c>
@@ -1631,50 +1661,53 @@
       </c>
       <c r="AA10" t="n">
         <v>1707</v>
       </c>
       <c r="AB10" t="n">
         <v>1734</v>
       </c>
       <c r="AC10" t="n">
         <v>1702</v>
       </c>
       <c r="AD10" t="n">
         <v>1763</v>
       </c>
       <c r="AE10" t="n">
         <v>1752</v>
       </c>
       <c r="AF10" t="n">
         <v>1744</v>
       </c>
       <c r="AG10" t="n">
         <v>1771</v>
       </c>
       <c r="AH10" t="n">
         <v>1777</v>
       </c>
+      <c r="AI10" t="n">
+        <v>1764</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1680</v>
       </c>
       <c r="C11" t="n">
         <v>1792</v>
       </c>
       <c r="D11" t="n">
         <v>1626</v>
       </c>
       <c r="E11" t="n">
         <v>1781</v>
       </c>
       <c r="F11" t="n">
         <v>1804</v>
       </c>
       <c r="G11" t="n">
         <v>1748</v>
       </c>
@@ -1736,105 +1769,109 @@
         <v>1698</v>
       </c>
       <c r="AA11" t="n">
         <v>1707</v>
       </c>
       <c r="AB11" t="n">
         <v>1734</v>
       </c>
       <c r="AC11" t="n">
         <v>1702</v>
       </c>
       <c r="AD11" t="n">
         <v>1763</v>
       </c>
       <c r="AE11" t="n">
         <v>1752</v>
       </c>
       <c r="AF11" t="n">
         <v>1744</v>
       </c>
       <c r="AG11" t="n">
         <v>1771</v>
       </c>
       <c r="AH11" t="n">
         <v>1777</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1964,50 +2001,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2070,50 +2112,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2176,50 +2221,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2282,50 +2330,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2388,50 +2439,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2494,50 +2548,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2600,50 +2657,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2706,50 +2766,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -2812,50 +2875,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>270</v>
       </c>
       <c r="C10" t="n">
         <v>314</v>
       </c>
       <c r="D10" t="n">
         <v>276</v>
       </c>
       <c r="E10" t="n">
         <v>296</v>
       </c>
       <c r="F10" t="n">
         <v>301</v>
       </c>
       <c r="G10" t="n">
         <v>298</v>
       </c>
@@ -2918,50 +2984,53 @@
       </c>
       <c r="AA10" t="n">
         <v>290</v>
       </c>
       <c r="AB10" t="n">
         <v>296</v>
       </c>
       <c r="AC10" t="n">
         <v>279</v>
       </c>
       <c r="AD10" t="n">
         <v>287</v>
       </c>
       <c r="AE10" t="n">
         <v>298</v>
       </c>
       <c r="AF10" t="n">
         <v>296</v>
       </c>
       <c r="AG10" t="n">
         <v>316</v>
       </c>
       <c r="AH10" t="n">
         <v>302</v>
       </c>
+      <c r="AI10" t="n">
+        <v>294</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>279</v>
       </c>
       <c r="C11" t="n">
         <v>297</v>
       </c>
       <c r="D11" t="n">
         <v>270</v>
       </c>
       <c r="E11" t="n">
         <v>296</v>
       </c>
       <c r="F11" t="n">
         <v>299</v>
       </c>
       <c r="G11" t="n">
         <v>290</v>
       </c>
@@ -3023,105 +3092,109 @@
         <v>278</v>
       </c>
       <c r="AA11" t="n">
         <v>280</v>
       </c>
       <c r="AB11" t="n">
         <v>284</v>
       </c>
       <c r="AC11" t="n">
         <v>279</v>
       </c>
       <c r="AD11" t="n">
         <v>289</v>
       </c>
       <c r="AE11" t="n">
         <v>287</v>
       </c>
       <c r="AF11" t="n">
         <v>286</v>
       </c>
       <c r="AG11" t="n">
         <v>290</v>
       </c>
       <c r="AH11" t="n">
         <v>291</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3251,50 +3324,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3357,50 +3435,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3463,50 +3544,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3569,50 +3653,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3675,50 +3762,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3781,50 +3871,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3887,50 +3980,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -3993,50 +4089,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -4099,50 +4198,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>404</v>
       </c>
       <c r="C10" t="n">
         <v>454</v>
       </c>
       <c r="D10" t="n">
         <v>410</v>
       </c>
       <c r="E10" t="n">
         <v>431</v>
       </c>
       <c r="F10" t="n">
         <v>442</v>
       </c>
       <c r="G10" t="n">
         <v>439</v>
       </c>
@@ -4205,50 +4307,53 @@
       </c>
       <c r="AA10" t="n">
         <v>415</v>
       </c>
       <c r="AB10" t="n">
         <v>416</v>
       </c>
       <c r="AC10" t="n">
         <v>422</v>
       </c>
       <c r="AD10" t="n">
         <v>434</v>
       </c>
       <c r="AE10" t="n">
         <v>419</v>
       </c>
       <c r="AF10" t="n">
         <v>421</v>
       </c>
       <c r="AG10" t="n">
         <v>378</v>
       </c>
       <c r="AH10" t="n">
         <v>444</v>
       </c>
+      <c r="AI10" t="n">
+        <v>418</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>405</v>
       </c>
       <c r="C11" t="n">
         <v>432</v>
       </c>
       <c r="D11" t="n">
         <v>392</v>
       </c>
       <c r="E11" t="n">
         <v>429</v>
       </c>
       <c r="F11" t="n">
         <v>435</v>
       </c>
       <c r="G11" t="n">
         <v>421</v>
       </c>
@@ -4310,105 +4415,109 @@
         <v>402</v>
       </c>
       <c r="AA11" t="n">
         <v>405</v>
       </c>
       <c r="AB11" t="n">
         <v>411</v>
       </c>
       <c r="AC11" t="n">
         <v>403</v>
       </c>
       <c r="AD11" t="n">
         <v>418</v>
       </c>
       <c r="AE11" t="n">
         <v>415</v>
       </c>
       <c r="AF11" t="n">
         <v>413</v>
       </c>
       <c r="AG11" t="n">
         <v>420</v>
       </c>
       <c r="AH11" t="n">
         <v>421</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4538,50 +4647,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4644,50 +4758,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4750,50 +4867,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4856,50 +4976,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -4962,50 +5085,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5068,50 +5194,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5174,50 +5303,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5280,50 +5412,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -5386,50 +5521,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>129</v>
       </c>
       <c r="C10" t="n">
         <v>141</v>
       </c>
       <c r="D10" t="n">
         <v>148</v>
       </c>
       <c r="E10" t="n">
         <v>154</v>
       </c>
       <c r="F10" t="n">
         <v>157</v>
       </c>
       <c r="G10" t="n">
         <v>155</v>
       </c>
@@ -5492,50 +5630,53 @@
       </c>
       <c r="AA10" t="n">
         <v>138</v>
       </c>
       <c r="AB10" t="n">
         <v>147</v>
       </c>
       <c r="AC10" t="n">
         <v>149</v>
       </c>
       <c r="AD10" t="n">
         <v>152</v>
       </c>
       <c r="AE10" t="n">
         <v>159</v>
       </c>
       <c r="AF10" t="n">
         <v>152</v>
       </c>
       <c r="AG10" t="n">
         <v>163</v>
       </c>
       <c r="AH10" t="n">
         <v>140</v>
       </c>
+      <c r="AI10" t="n">
+        <v>151</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>144</v>
       </c>
       <c r="C11" t="n">
         <v>154</v>
       </c>
       <c r="D11" t="n">
         <v>140</v>
       </c>
       <c r="E11" t="n">
         <v>153</v>
       </c>
       <c r="F11" t="n">
         <v>155</v>
       </c>
       <c r="G11" t="n">
         <v>150</v>
       </c>
@@ -5597,105 +5738,109 @@
         <v>148</v>
       </c>
       <c r="AA11" t="n">
         <v>149</v>
       </c>
       <c r="AB11" t="n">
         <v>151</v>
       </c>
       <c r="AC11" t="n">
         <v>148</v>
       </c>
       <c r="AD11" t="n">
         <v>153</v>
       </c>
       <c r="AE11" t="n">
         <v>152</v>
       </c>
       <c r="AF11" t="n">
         <v>152</v>
       </c>
       <c r="AG11" t="n">
         <v>154</v>
       </c>
       <c r="AH11" t="n">
         <v>155</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5825,50 +5970,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5931,50 +6081,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6037,50 +6190,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6143,50 +6299,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -6249,50 +6408,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6355,50 +6517,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -6461,50 +6626,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -6567,50 +6735,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -6673,50 +6844,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>91</v>
       </c>
       <c r="C10" t="n">
         <v>93</v>
       </c>
       <c r="D10" t="n">
         <v>33</v>
       </c>
       <c r="E10" t="n">
         <v>80</v>
       </c>
       <c r="F10" t="n">
         <v>90</v>
       </c>
       <c r="G10" t="n">
         <v>96</v>
       </c>
@@ -6779,50 +6953,53 @@
       </c>
       <c r="AA10" t="n">
         <v>92</v>
       </c>
       <c r="AB10" t="n">
         <v>91</v>
       </c>
       <c r="AC10" t="n">
         <v>91</v>
       </c>
       <c r="AD10" t="n">
         <v>88</v>
       </c>
       <c r="AE10" t="n">
         <v>92</v>
       </c>
       <c r="AF10" t="n">
         <v>94</v>
       </c>
       <c r="AG10" t="n">
         <v>84</v>
       </c>
       <c r="AH10" t="n">
         <v>87</v>
       </c>
+      <c r="AI10" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>86</v>
       </c>
       <c r="C11" t="n">
         <v>91</v>
       </c>
       <c r="D11" t="n">
         <v>83</v>
       </c>
       <c r="E11" t="n">
         <v>91</v>
       </c>
       <c r="F11" t="n">
         <v>92</v>
       </c>
       <c r="G11" t="n">
         <v>89</v>
       </c>
@@ -6883,106 +7060,110 @@
       <c r="Z11" t="n">
         <v>82</v>
       </c>
       <c r="AA11" t="n">
         <v>82</v>
       </c>
       <c r="AB11" t="n">
         <v>83</v>
       </c>
       <c r="AC11" t="n">
         <v>82</v>
       </c>
       <c r="AD11" t="n">
         <v>85</v>
       </c>
       <c r="AE11" t="n">
         <v>84</v>
       </c>
       <c r="AF11" t="n">
         <v>84</v>
       </c>
       <c r="AG11" t="n">
         <v>85</v>
       </c>
       <c r="AH11" t="n">
+        <v>85</v>
+      </c>
+      <c r="AI11" t="n">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7112,50 +7293,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7218,50 +7404,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7324,50 +7513,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7430,50 +7622,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7536,50 +7731,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7642,50 +7840,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7748,50 +7949,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -7854,50 +8058,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -7960,50 +8167,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>628</v>
       </c>
       <c r="C10" t="n">
         <v>705</v>
       </c>
       <c r="D10" t="n">
         <v>614</v>
       </c>
       <c r="E10" t="n">
         <v>608</v>
       </c>
       <c r="F10" t="n">
         <v>628</v>
       </c>
       <c r="G10" t="n">
         <v>591</v>
       </c>
@@ -8066,50 +8276,53 @@
       </c>
       <c r="AA10" t="n">
         <v>252</v>
       </c>
       <c r="AB10" t="n">
         <v>274</v>
       </c>
       <c r="AC10" t="n">
         <v>252</v>
       </c>
       <c r="AD10" t="n">
         <v>285</v>
       </c>
       <c r="AE10" t="n">
         <v>280</v>
       </c>
       <c r="AF10" t="n">
         <v>280</v>
       </c>
       <c r="AG10" t="n">
         <v>277</v>
       </c>
       <c r="AH10" t="n">
         <v>265</v>
       </c>
+      <c r="AI10" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>571</v>
       </c>
       <c r="C11" t="n">
         <v>607</v>
       </c>
       <c r="D11" t="n">
         <v>562</v>
       </c>
       <c r="E11" t="n">
         <v>610</v>
       </c>
       <c r="F11" t="n">
         <v>627</v>
       </c>
       <c r="G11" t="n">
         <v>604</v>
       </c>
@@ -8171,105 +8384,109 @@
         <v>306</v>
       </c>
       <c r="AA11" t="n">
         <v>307</v>
       </c>
       <c r="AB11" t="n">
         <v>312</v>
       </c>
       <c r="AC11" t="n">
         <v>306</v>
       </c>
       <c r="AD11" t="n">
         <v>318</v>
       </c>
       <c r="AE11" t="n">
         <v>315</v>
       </c>
       <c r="AF11" t="n">
         <v>315</v>
       </c>
       <c r="AG11" t="n">
         <v>319</v>
       </c>
       <c r="AH11" t="n">
         <v>320</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8399,50 +8616,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8505,50 +8727,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8611,50 +8836,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8717,50 +8945,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -8823,50 +9054,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -8929,50 +9163,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9035,50 +9272,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9141,50 +9381,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -9247,50 +9490,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>444</v>
       </c>
       <c r="C10" t="n">
         <v>495</v>
       </c>
       <c r="D10" t="n">
         <v>472</v>
       </c>
       <c r="E10" t="n">
         <v>458</v>
       </c>
       <c r="F10" t="n">
         <v>447</v>
       </c>
       <c r="G10" t="n">
         <v>430</v>
       </c>
@@ -9353,50 +9599,53 @@
       </c>
       <c r="AA10" t="n">
         <v>508</v>
       </c>
       <c r="AB10" t="n">
         <v>533</v>
       </c>
       <c r="AC10" t="n">
         <v>522</v>
       </c>
       <c r="AD10" t="n">
         <v>473</v>
       </c>
       <c r="AE10" t="n">
         <v>487</v>
       </c>
       <c r="AF10" t="n">
         <v>464</v>
       </c>
       <c r="AG10" t="n">
         <v>478</v>
       </c>
       <c r="AH10" t="n">
         <v>478</v>
       </c>
+      <c r="AI10" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>419</v>
       </c>
       <c r="C11" t="n">
         <v>457</v>
       </c>
       <c r="D11" t="n">
         <v>407</v>
       </c>
       <c r="E11" t="n">
         <v>447</v>
       </c>
       <c r="F11" t="n">
         <v>459</v>
       </c>
       <c r="G11" t="n">
         <v>445</v>
       </c>
@@ -9458,105 +9707,109 @@
         <v>439</v>
       </c>
       <c r="AA11" t="n">
         <v>440</v>
       </c>
       <c r="AB11" t="n">
         <v>446</v>
       </c>
       <c r="AC11" t="n">
         <v>437</v>
       </c>
       <c r="AD11" t="n">
         <v>453</v>
       </c>
       <c r="AE11" t="n">
         <v>450</v>
       </c>
       <c r="AF11" t="n">
         <v>448</v>
       </c>
       <c r="AG11" t="n">
         <v>456</v>
       </c>
       <c r="AH11" t="n">
         <v>458</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9686,50 +9939,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9792,50 +10050,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9898,50 +10159,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10004,50 +10268,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10110,50 +10377,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10216,50 +10486,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -10322,50 +10595,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10428,50 +10704,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -10534,50 +10813,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>162</v>
       </c>
       <c r="C10" t="n">
         <v>144</v>
       </c>
       <c r="D10" t="n">
         <v>152</v>
       </c>
       <c r="E10" t="n">
         <v>154</v>
       </c>
       <c r="F10" t="n">
         <v>170</v>
       </c>
       <c r="G10" t="n">
         <v>163</v>
       </c>
@@ -10640,50 +10922,53 @@
       </c>
       <c r="AA10" t="n">
         <v>182</v>
       </c>
       <c r="AB10" t="n">
         <v>174</v>
       </c>
       <c r="AC10" t="n">
         <v>180</v>
       </c>
       <c r="AD10" t="n">
         <v>174</v>
       </c>
       <c r="AE10" t="n">
         <v>173</v>
       </c>
       <c r="AF10" t="n">
         <v>159</v>
       </c>
       <c r="AG10" t="n">
         <v>168</v>
       </c>
       <c r="AH10" t="n">
         <v>161</v>
       </c>
+      <c r="AI10" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>151</v>
       </c>
       <c r="C11" t="n">
         <v>161</v>
       </c>
       <c r="D11" t="n">
         <v>148</v>
       </c>
       <c r="E11" t="n">
         <v>163</v>
       </c>
       <c r="F11" t="n">
         <v>165</v>
       </c>
       <c r="G11" t="n">
         <v>161</v>
       </c>
@@ -10745,105 +11030,109 @@
         <v>156</v>
       </c>
       <c r="AA11" t="n">
         <v>157</v>
       </c>
       <c r="AB11" t="n">
         <v>160</v>
       </c>
       <c r="AC11" t="n">
         <v>157</v>
       </c>
       <c r="AD11" t="n">
         <v>162</v>
       </c>
       <c r="AE11" t="n">
         <v>161</v>
       </c>
       <c r="AF11" t="n">
         <v>162</v>
       </c>
       <c r="AG11" t="n">
         <v>163</v>
       </c>
       <c r="AH11" t="n">
         <v>163</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10973,50 +11262,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11079,50 +11373,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11185,50 +11482,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11291,50 +11591,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11397,50 +11700,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11503,50 +11809,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11609,50 +11918,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -11715,50 +12027,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -11821,50 +12136,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>750</v>
       </c>
       <c r="C10" t="n">
         <v>755</v>
       </c>
       <c r="D10" t="n">
         <v>694</v>
       </c>
       <c r="E10" t="n">
         <v>733</v>
       </c>
       <c r="F10" t="n">
         <v>734</v>
       </c>
       <c r="G10" t="n">
         <v>709</v>
       </c>
@@ -11927,50 +12245,53 @@
       </c>
       <c r="AA10" t="n">
         <v>706</v>
       </c>
       <c r="AB10" t="n">
         <v>738</v>
       </c>
       <c r="AC10" t="n">
         <v>728</v>
       </c>
       <c r="AD10" t="n">
         <v>639</v>
       </c>
       <c r="AE10" t="n">
         <v>656</v>
       </c>
       <c r="AF10" t="n">
         <v>652</v>
       </c>
       <c r="AG10" t="n">
         <v>655</v>
       </c>
       <c r="AH10" t="n">
         <v>639</v>
       </c>
+      <c r="AI10" t="n">
+        <v>644</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>623</v>
       </c>
       <c r="C11" t="n">
         <v>665</v>
       </c>
       <c r="D11" t="n">
         <v>603</v>
       </c>
       <c r="E11" t="n">
         <v>661</v>
       </c>
       <c r="F11" t="n">
         <v>669</v>
       </c>
       <c r="G11" t="n">
         <v>649</v>
       </c>
@@ -12032,105 +12353,109 @@
         <v>630</v>
       </c>
       <c r="AA11" t="n">
         <v>633</v>
       </c>
       <c r="AB11" t="n">
         <v>643</v>
       </c>
       <c r="AC11" t="n">
         <v>631</v>
       </c>
       <c r="AD11" t="n">
         <v>654</v>
       </c>
       <c r="AE11" t="n">
         <v>650</v>
       </c>
       <c r="AF11" t="n">
         <v>647</v>
       </c>
       <c r="AG11" t="n">
         <v>657</v>
       </c>
       <c r="AH11" t="n">
         <v>659</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12260,50 +12585,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12366,50 +12696,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12472,50 +12805,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12578,50 +12914,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -12684,50 +13023,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12790,50 +13132,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -12896,50 +13241,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13002,50 +13350,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -13108,50 +13459,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>684</v>
       </c>
       <c r="C10" t="n">
         <v>757</v>
       </c>
       <c r="D10" t="n">
         <v>682</v>
       </c>
       <c r="E10" t="n">
         <v>690</v>
       </c>
       <c r="F10" t="n">
         <v>697</v>
       </c>
       <c r="G10" t="n">
         <v>701</v>
       </c>
@@ -13214,50 +13568,53 @@
       </c>
       <c r="AA10" t="n">
         <v>616</v>
       </c>
       <c r="AB10" t="n">
         <v>590</v>
       </c>
       <c r="AC10" t="n">
         <v>584</v>
       </c>
       <c r="AD10" t="n">
         <v>642</v>
       </c>
       <c r="AE10" t="n">
         <v>632</v>
       </c>
       <c r="AF10" t="n">
         <v>659</v>
       </c>
       <c r="AG10" t="n">
         <v>634</v>
       </c>
       <c r="AH10" t="n">
         <v>638</v>
       </c>
+      <c r="AI10" t="n">
+        <v>595</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>665</v>
       </c>
       <c r="C11" t="n">
         <v>710</v>
       </c>
       <c r="D11" t="n">
         <v>644</v>
       </c>
       <c r="E11" t="n">
         <v>705</v>
       </c>
       <c r="F11" t="n">
         <v>714</v>
       </c>
       <c r="G11" t="n">
         <v>692</v>
       </c>
@@ -13319,105 +13676,109 @@
         <v>672</v>
       </c>
       <c r="AA11" t="n">
         <v>676</v>
       </c>
       <c r="AB11" t="n">
         <v>687</v>
       </c>
       <c r="AC11" t="n">
         <v>674</v>
       </c>
       <c r="AD11" t="n">
         <v>698</v>
       </c>
       <c r="AE11" t="n">
         <v>694</v>
       </c>
       <c r="AF11" t="n">
         <v>691</v>
       </c>
       <c r="AG11" t="n">
         <v>701</v>
       </c>
       <c r="AH11" t="n">
         <v>704</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13547,50 +13908,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -13653,50 +14019,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13759,50 +14128,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -13865,50 +14237,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13971,50 +14346,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14077,50 +14455,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14183,50 +14564,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14289,50 +14673,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -14395,50 +14782,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.6</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>215</v>
       </c>
       <c r="C10" t="n">
         <v>252</v>
       </c>
       <c r="D10" t="n">
         <v>205</v>
       </c>
       <c r="E10" t="n">
         <v>311</v>
       </c>
       <c r="F10" t="n">
         <v>329</v>
       </c>
       <c r="G10" t="n">
         <v>291</v>
       </c>
@@ -14501,50 +14891,53 @@
       </c>
       <c r="AA10" t="n">
         <v>350</v>
       </c>
       <c r="AB10" t="n">
         <v>383</v>
       </c>
       <c r="AC10" t="n">
         <v>356</v>
       </c>
       <c r="AD10" t="n">
         <v>442</v>
       </c>
       <c r="AE10" t="n">
         <v>424</v>
       </c>
       <c r="AF10" t="n">
         <v>386</v>
       </c>
       <c r="AG10" t="n">
         <v>436</v>
       </c>
       <c r="AH10" t="n">
         <v>451</v>
       </c>
+      <c r="AI10" t="n">
+        <v>487</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>353</v>
       </c>
       <c r="C11" t="n">
         <v>386</v>
       </c>
       <c r="D11" t="n">
         <v>318</v>
       </c>
       <c r="E11" t="n">
         <v>362</v>
       </c>
       <c r="F11" t="n">
         <v>374</v>
       </c>
       <c r="G11" t="n">
         <v>352</v>
       </c>
@@ -14606,105 +14999,109 @@
         <v>367</v>
       </c>
       <c r="AA11" t="n">
         <v>371</v>
       </c>
       <c r="AB11" t="n">
         <v>385</v>
       </c>
       <c r="AC11" t="n">
         <v>366</v>
       </c>
       <c r="AD11" t="n">
         <v>385</v>
       </c>
       <c r="AE11" t="n">
         <v>385</v>
       </c>
       <c r="AF11" t="n">
         <v>381</v>
       </c>
       <c r="AG11" t="n">
         <v>384</v>
       </c>
       <c r="AH11" t="n">
         <v>385</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14834,50 +15231,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -14940,50 +15342,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15046,50 +15451,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15152,50 +15560,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15258,50 +15669,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15364,50 +15778,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15470,50 +15887,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15576,50 +15996,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -15682,50 +16105,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.58</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>118</v>
       </c>
       <c r="C10" t="n">
         <v>104</v>
       </c>
       <c r="D10" t="n">
         <v>110</v>
       </c>
       <c r="E10" t="n">
         <v>177</v>
       </c>
       <c r="F10" t="n">
         <v>185</v>
       </c>
       <c r="G10" t="n">
         <v>168</v>
       </c>
@@ -15788,50 +16214,53 @@
       </c>
       <c r="AA10" t="n">
         <v>134</v>
       </c>
       <c r="AB10" t="n">
         <v>155</v>
       </c>
       <c r="AC10" t="n">
         <v>146</v>
       </c>
       <c r="AD10" t="n">
         <v>143</v>
       </c>
       <c r="AE10" t="n">
         <v>120</v>
       </c>
       <c r="AF10" t="n">
         <v>106</v>
       </c>
       <c r="AG10" t="n">
         <v>149</v>
       </c>
       <c r="AH10" t="n">
         <v>141</v>
       </c>
+      <c r="AI10" t="n">
+        <v>173</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>183</v>
       </c>
       <c r="C11" t="n">
         <v>195</v>
       </c>
       <c r="D11" t="n">
         <v>177</v>
       </c>
       <c r="E11" t="n">
         <v>194</v>
       </c>
       <c r="F11" t="n">
         <v>197</v>
       </c>
       <c r="G11" t="n">
         <v>191</v>
       </c>
@@ -15893,105 +16322,109 @@
         <v>185</v>
       </c>
       <c r="AA11" t="n">
         <v>186</v>
       </c>
       <c r="AB11" t="n">
         <v>189</v>
       </c>
       <c r="AC11" t="n">
         <v>186</v>
       </c>
       <c r="AD11" t="n">
         <v>192</v>
       </c>
       <c r="AE11" t="n">
         <v>191</v>
       </c>
       <c r="AF11" t="n">
         <v>190</v>
       </c>
       <c r="AG11" t="n">
         <v>193</v>
       </c>
       <c r="AH11" t="n">
         <v>194</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16121,50 +16554,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -16227,50 +16665,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16333,50 +16774,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16439,50 +16883,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16545,50 +16992,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16651,50 +17101,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16757,50 +17210,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16863,50 +17319,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -16969,50 +17428,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.57</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.75</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>31</v>
       </c>
       <c r="C10" t="n">
         <v>28</v>
       </c>
       <c r="D10" t="n">
         <v>45</v>
       </c>
       <c r="E10" t="n">
         <v>47</v>
       </c>
       <c r="F10" t="n">
         <v>44</v>
       </c>
       <c r="G10" t="n">
         <v>47</v>
       </c>
@@ -17075,50 +17537,53 @@
       </c>
       <c r="AA10" t="n">
         <v>35</v>
       </c>
       <c r="AB10" t="n">
         <v>23</v>
       </c>
       <c r="AC10" t="n">
         <v>34</v>
       </c>
       <c r="AD10" t="n">
         <v>40</v>
       </c>
       <c r="AE10" t="n">
         <v>40</v>
       </c>
       <c r="AF10" t="n">
         <v>47</v>
       </c>
       <c r="AG10" t="n">
         <v>46</v>
       </c>
       <c r="AH10" t="n">
         <v>49</v>
       </c>
+      <c r="AI10" t="n">
+        <v>38</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>39</v>
       </c>
       <c r="C11" t="n">
         <v>32</v>
       </c>
       <c r="D11" t="n">
         <v>61</v>
       </c>
       <c r="E11" t="n">
         <v>53</v>
       </c>
       <c r="F11" t="n">
         <v>47</v>
       </c>
       <c r="G11" t="n">
         <v>55</v>
       </c>
@@ -17180,105 +17645,109 @@
         <v>29</v>
       </c>
       <c r="AA11" t="n">
         <v>27</v>
       </c>
       <c r="AB11" t="n">
         <v>19</v>
       </c>
       <c r="AC11" t="n">
         <v>30</v>
       </c>
       <c r="AD11" t="n">
         <v>26</v>
       </c>
       <c r="AE11" t="n">
         <v>24</v>
       </c>
       <c r="AF11" t="n">
         <v>26</v>
       </c>
       <c r="AG11" t="n">
         <v>29</v>
       </c>
       <c r="AH11" t="n">
         <v>29</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17408,50 +17877,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17514,50 +17988,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17620,50 +18097,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -17726,50 +18206,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -17832,50 +18315,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -17938,50 +18424,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -18044,50 +18533,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -18150,50 +18642,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -18256,50 +18751,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>956</v>
       </c>
       <c r="C10" t="n">
         <v>1028</v>
       </c>
       <c r="D10" t="n">
         <v>965</v>
       </c>
       <c r="E10" t="n">
         <v>1055</v>
       </c>
       <c r="F10" t="n">
         <v>1029</v>
       </c>
       <c r="G10" t="n">
         <v>1032</v>
       </c>
@@ -18362,50 +18860,53 @@
       </c>
       <c r="AA10" t="n">
         <v>1009</v>
       </c>
       <c r="AB10" t="n">
         <v>1013</v>
       </c>
       <c r="AC10" t="n">
         <v>995</v>
       </c>
       <c r="AD10" t="n">
         <v>1042</v>
       </c>
       <c r="AE10" t="n">
         <v>1044</v>
       </c>
       <c r="AF10" t="n">
         <v>1071</v>
       </c>
       <c r="AG10" t="n">
         <v>1048</v>
       </c>
       <c r="AH10" t="n">
         <v>1022</v>
       </c>
+      <c r="AI10" t="n">
+        <v>1054</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>958</v>
       </c>
       <c r="C11" t="n">
         <v>1021</v>
       </c>
       <c r="D11" t="n">
         <v>927</v>
       </c>
       <c r="E11" t="n">
         <v>1015</v>
       </c>
       <c r="F11" t="n">
         <v>1028</v>
       </c>
       <c r="G11" t="n">
         <v>996</v>
       </c>
@@ -18467,105 +18968,109 @@
         <v>968</v>
       </c>
       <c r="AA11" t="n">
         <v>973</v>
       </c>
       <c r="AB11" t="n">
         <v>988</v>
       </c>
       <c r="AC11" t="n">
         <v>970</v>
       </c>
       <c r="AD11" t="n">
         <v>1005</v>
       </c>
       <c r="AE11" t="n">
         <v>999</v>
       </c>
       <c r="AF11" t="n">
         <v>994</v>
       </c>
       <c r="AG11" t="n">
         <v>1009</v>
       </c>
       <c r="AH11" t="n">
         <v>1013</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>1005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18695,50 +19200,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18801,50 +19311,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18907,50 +19420,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19013,50 +19529,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -19119,50 +19638,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19225,50 +19747,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -19331,50 +19856,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -19437,50 +19965,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -19543,50 +20074,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.53</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>724</v>
       </c>
       <c r="C10" t="n">
         <v>764</v>
       </c>
       <c r="D10" t="n">
         <v>661</v>
       </c>
       <c r="E10" t="n">
         <v>726</v>
       </c>
       <c r="F10" t="n">
         <v>775</v>
       </c>
       <c r="G10" t="n">
         <v>716</v>
       </c>
@@ -19649,50 +20183,53 @@
       </c>
       <c r="AA10" t="n">
         <v>698</v>
       </c>
       <c r="AB10" t="n">
         <v>721</v>
       </c>
       <c r="AC10" t="n">
         <v>707</v>
       </c>
       <c r="AD10" t="n">
         <v>721</v>
       </c>
       <c r="AE10" t="n">
         <v>708</v>
       </c>
       <c r="AF10" t="n">
         <v>673</v>
       </c>
       <c r="AG10" t="n">
         <v>723</v>
       </c>
       <c r="AH10" t="n">
         <v>755</v>
       </c>
+      <c r="AI10" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>722</v>
       </c>
       <c r="C11" t="n">
         <v>771</v>
       </c>
       <c r="D11" t="n">
         <v>699</v>
       </c>
       <c r="E11" t="n">
         <v>766</v>
       </c>
       <c r="F11" t="n">
         <v>776</v>
       </c>
       <c r="G11" t="n">
         <v>752</v>
       </c>
@@ -19754,105 +20291,109 @@
         <v>730</v>
       </c>
       <c r="AA11" t="n">
         <v>734</v>
       </c>
       <c r="AB11" t="n">
         <v>746</v>
       </c>
       <c r="AC11" t="n">
         <v>732</v>
       </c>
       <c r="AD11" t="n">
         <v>758</v>
       </c>
       <c r="AE11" t="n">
         <v>753</v>
       </c>
       <c r="AF11" t="n">
         <v>750</v>
       </c>
       <c r="AG11" t="n">
         <v>762</v>
       </c>
       <c r="AH11" t="n">
         <v>764</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19982,50 +20523,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20088,50 +20634,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20194,50 +20743,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20300,50 +20852,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -20406,50 +20961,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20512,50 +21070,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20618,50 +21179,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20724,50 +21288,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -20830,50 +21397,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>685</v>
       </c>
       <c r="C10" t="n">
         <v>718</v>
       </c>
       <c r="D10" t="n">
         <v>678</v>
       </c>
       <c r="E10" t="n">
         <v>733</v>
       </c>
       <c r="F10" t="n">
         <v>744</v>
       </c>
       <c r="G10" t="n">
         <v>689</v>
       </c>
@@ -20936,50 +21506,53 @@
       </c>
       <c r="AA10" t="n">
         <v>670</v>
       </c>
       <c r="AB10" t="n">
         <v>699</v>
       </c>
       <c r="AC10" t="n">
         <v>656</v>
       </c>
       <c r="AD10" t="n">
         <v>706</v>
       </c>
       <c r="AE10" t="n">
         <v>732</v>
       </c>
       <c r="AF10" t="n">
         <v>722</v>
       </c>
       <c r="AG10" t="n">
         <v>721</v>
       </c>
       <c r="AH10" t="n">
         <v>745</v>
       </c>
+      <c r="AI10" t="n">
+        <v>691</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>701</v>
       </c>
       <c r="C11" t="n">
         <v>747</v>
       </c>
       <c r="D11" t="n">
         <v>678</v>
       </c>
       <c r="E11" t="n">
         <v>743</v>
       </c>
       <c r="F11" t="n">
         <v>752</v>
       </c>
       <c r="G11" t="n">
         <v>729</v>
       </c>
@@ -21041,105 +21614,109 @@
         <v>708</v>
       </c>
       <c r="AA11" t="n">
         <v>712</v>
       </c>
       <c r="AB11" t="n">
         <v>723</v>
       </c>
       <c r="AC11" t="n">
         <v>710</v>
       </c>
       <c r="AD11" t="n">
         <v>735</v>
       </c>
       <c r="AE11" t="n">
         <v>731</v>
       </c>
       <c r="AF11" t="n">
         <v>727</v>
       </c>
       <c r="AG11" t="n">
         <v>739</v>
       </c>
       <c r="AH11" t="n">
         <v>741</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21269,50 +21846,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21375,50 +21957,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21481,50 +22066,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -21587,50 +22175,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -21693,50 +22284,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21799,50 +22393,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21905,50 +22502,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -22011,50 +22611,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -22117,50 +22720,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>398</v>
       </c>
       <c r="C10" t="n">
         <v>454</v>
       </c>
       <c r="D10" t="n">
         <v>405</v>
       </c>
       <c r="E10" t="n">
         <v>428</v>
       </c>
       <c r="F10" t="n">
         <v>423</v>
       </c>
       <c r="G10" t="n">
         <v>441</v>
       </c>
@@ -22223,50 +22829,53 @@
       </c>
       <c r="AA10" t="n">
         <v>425</v>
       </c>
       <c r="AB10" t="n">
         <v>422</v>
       </c>
       <c r="AC10" t="n">
         <v>428</v>
       </c>
       <c r="AD10" t="n">
         <v>429</v>
       </c>
       <c r="AE10" t="n">
         <v>422</v>
       </c>
       <c r="AF10" t="n">
         <v>411</v>
       </c>
       <c r="AG10" t="n">
         <v>435</v>
       </c>
       <c r="AH10" t="n">
         <v>423</v>
       </c>
+      <c r="AI10" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>405</v>
       </c>
       <c r="C11" t="n">
         <v>432</v>
       </c>
       <c r="D11" t="n">
         <v>392</v>
       </c>
       <c r="E11" t="n">
         <v>429</v>
       </c>
       <c r="F11" t="n">
         <v>435</v>
       </c>
       <c r="G11" t="n">
         <v>421</v>
       </c>
@@ -22328,105 +22937,109 @@
         <v>409</v>
       </c>
       <c r="AA11" t="n">
         <v>411</v>
       </c>
       <c r="AB11" t="n">
         <v>418</v>
       </c>
       <c r="AC11" t="n">
         <v>410</v>
       </c>
       <c r="AD11" t="n">
         <v>425</v>
       </c>
       <c r="AE11" t="n">
         <v>422</v>
       </c>
       <c r="AF11" t="n">
         <v>420</v>
       </c>
       <c r="AG11" t="n">
         <v>427</v>
       </c>
       <c r="AH11" t="n">
         <v>428</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22556,50 +23169,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -22662,50 +23280,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22768,50 +23389,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -22874,50 +23498,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -22980,50 +23607,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23086,50 +23716,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -23192,50 +23825,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -23298,50 +23934,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -23404,50 +24043,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>479</v>
       </c>
       <c r="C10" t="n">
         <v>516</v>
       </c>
       <c r="D10" t="n">
         <v>433</v>
       </c>
       <c r="E10" t="n">
         <v>443</v>
       </c>
       <c r="F10" t="n">
         <v>452</v>
       </c>
       <c r="G10" t="n">
         <v>450</v>
       </c>
@@ -23510,50 +24152,53 @@
       </c>
       <c r="AA10" t="n">
         <v>478</v>
       </c>
       <c r="AB10" t="n">
         <v>458</v>
       </c>
       <c r="AC10" t="n">
         <v>472</v>
       </c>
       <c r="AD10" t="n">
         <v>485</v>
       </c>
       <c r="AE10" t="n">
         <v>478</v>
       </c>
       <c r="AF10" t="n">
         <v>505</v>
       </c>
       <c r="AG10" t="n">
         <v>466</v>
       </c>
       <c r="AH10" t="n">
         <v>468</v>
       </c>
+      <c r="AI10" t="n">
+        <v>479</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>391</v>
       </c>
       <c r="C11" t="n">
         <v>418</v>
       </c>
       <c r="D11" t="n">
         <v>379</v>
       </c>
       <c r="E11" t="n">
         <v>415</v>
       </c>
       <c r="F11" t="n">
         <v>420</v>
       </c>
       <c r="G11" t="n">
         <v>407</v>
       </c>
@@ -23615,105 +24260,109 @@
         <v>396</v>
       </c>
       <c r="AA11" t="n">
         <v>398</v>
       </c>
       <c r="AB11" t="n">
         <v>404</v>
       </c>
       <c r="AC11" t="n">
         <v>397</v>
       </c>
       <c r="AD11" t="n">
         <v>411</v>
       </c>
       <c r="AE11" t="n">
         <v>408</v>
       </c>
       <c r="AF11" t="n">
         <v>406</v>
       </c>
       <c r="AG11" t="n">
         <v>413</v>
       </c>
       <c r="AH11" t="n">
         <v>414</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23843,50 +24492,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -23949,50 +24603,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24055,50 +24712,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24161,50 +24821,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -24267,50 +24930,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24373,50 +25039,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -24479,50 +25148,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -24585,50 +25257,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -24691,50 +25366,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>737</v>
       </c>
       <c r="C10" t="n">
         <v>803</v>
       </c>
       <c r="D10" t="n">
         <v>719</v>
       </c>
       <c r="E10" t="n">
         <v>778</v>
       </c>
       <c r="F10" t="n">
         <v>809</v>
       </c>
       <c r="G10" t="n">
         <v>748</v>
       </c>
@@ -24797,50 +25475,53 @@
       </c>
       <c r="AA10" t="n">
         <v>786</v>
       </c>
       <c r="AB10" t="n">
         <v>781</v>
       </c>
       <c r="AC10" t="n">
         <v>748</v>
       </c>
       <c r="AD10" t="n">
         <v>784</v>
       </c>
       <c r="AE10" t="n">
         <v>823</v>
       </c>
       <c r="AF10" t="n">
         <v>795</v>
       </c>
       <c r="AG10" t="n">
         <v>808</v>
       </c>
       <c r="AH10" t="n">
         <v>826</v>
       </c>
+      <c r="AI10" t="n">
+        <v>789</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>816</v>
       </c>
       <c r="C11" t="n">
         <v>871</v>
       </c>
       <c r="D11" t="n">
         <v>790</v>
       </c>
       <c r="E11" t="n">
         <v>866</v>
       </c>
       <c r="F11" t="n">
         <v>877</v>
       </c>
       <c r="G11" t="n">
         <v>850</v>
       </c>
@@ -24902,105 +25583,109 @@
         <v>825</v>
       </c>
       <c r="AA11" t="n">
         <v>830</v>
       </c>
       <c r="AB11" t="n">
         <v>843</v>
       </c>
       <c r="AC11" t="n">
         <v>827</v>
       </c>
       <c r="AD11" t="n">
         <v>857</v>
       </c>
       <c r="AE11" t="n">
         <v>851</v>
       </c>
       <c r="AF11" t="n">
         <v>848</v>
       </c>
       <c r="AG11" t="n">
         <v>861</v>
       </c>
       <c r="AH11" t="n">
         <v>864</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25130,50 +25815,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25236,50 +25926,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25342,50 +26035,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -25448,50 +26144,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -25554,50 +26253,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -25660,50 +26362,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25766,50 +26471,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25872,50 +26580,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -25978,50 +26689,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.48</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>943</v>
       </c>
       <c r="C10" t="n">
         <v>989</v>
       </c>
       <c r="D10" t="n">
         <v>907</v>
       </c>
       <c r="E10" t="n">
         <v>1003</v>
       </c>
       <c r="F10" t="n">
         <v>995</v>
       </c>
       <c r="G10" t="n">
         <v>1000</v>
       </c>
@@ -26084,50 +26798,53 @@
       </c>
       <c r="AA10" t="n">
         <v>921</v>
       </c>
       <c r="AB10" t="n">
         <v>953</v>
       </c>
       <c r="AC10" t="n">
         <v>954</v>
       </c>
       <c r="AD10" t="n">
         <v>979</v>
       </c>
       <c r="AE10" t="n">
         <v>929</v>
       </c>
       <c r="AF10" t="n">
         <v>949</v>
       </c>
       <c r="AG10" t="n">
         <v>963</v>
       </c>
       <c r="AH10" t="n">
         <v>951</v>
       </c>
+      <c r="AI10" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>864</v>
       </c>
       <c r="C11" t="n">
         <v>921</v>
       </c>
       <c r="D11" t="n">
         <v>836</v>
       </c>
       <c r="E11" t="n">
         <v>915</v>
       </c>
       <c r="F11" t="n">
         <v>927</v>
       </c>
       <c r="G11" t="n">
         <v>898</v>
       </c>
@@ -26189,105 +26906,109 @@
         <v>873</v>
       </c>
       <c r="AA11" t="n">
         <v>877</v>
       </c>
       <c r="AB11" t="n">
         <v>891</v>
       </c>
       <c r="AC11" t="n">
         <v>875</v>
       </c>
       <c r="AD11" t="n">
         <v>906</v>
       </c>
       <c r="AE11" t="n">
         <v>901</v>
       </c>
       <c r="AF11" t="n">
         <v>896</v>
       </c>
       <c r="AG11" t="n">
         <v>910</v>
       </c>
       <c r="AH11" t="n">
         <v>913</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26417,50 +27138,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26523,50 +27249,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26629,50 +27358,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -26735,50 +27467,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -26841,50 +27576,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26947,50 +27685,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -27053,50 +27794,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -27159,50 +27903,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -27265,50 +28012,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>207</v>
       </c>
       <c r="C10" t="n">
         <v>169</v>
       </c>
       <c r="D10" t="n">
         <v>197</v>
       </c>
       <c r="E10" t="n">
         <v>215</v>
       </c>
       <c r="F10" t="n">
         <v>196</v>
       </c>
       <c r="G10" t="n">
         <v>146</v>
       </c>
@@ -27371,50 +28121,53 @@
       </c>
       <c r="AA10" t="n">
         <v>195</v>
       </c>
       <c r="AB10" t="n">
         <v>190</v>
       </c>
       <c r="AC10" t="n">
         <v>180</v>
       </c>
       <c r="AD10" t="n">
         <v>166</v>
       </c>
       <c r="AE10" t="n">
         <v>167</v>
       </c>
       <c r="AF10" t="n">
         <v>148</v>
       </c>
       <c r="AG10" t="n">
         <v>175</v>
       </c>
       <c r="AH10" t="n">
         <v>168</v>
       </c>
+      <c r="AI10" t="n">
+        <v>172</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>202</v>
       </c>
       <c r="C11" t="n">
         <v>215</v>
       </c>
       <c r="D11" t="n">
         <v>195</v>
       </c>
       <c r="E11" t="n">
         <v>214</v>
       </c>
       <c r="F11" t="n">
         <v>216</v>
       </c>
       <c r="G11" t="n">
         <v>210</v>
       </c>
@@ -27476,105 +28229,109 @@
         <v>205</v>
       </c>
       <c r="AA11" t="n">
         <v>207</v>
       </c>
       <c r="AB11" t="n">
         <v>210</v>
       </c>
       <c r="AC11" t="n">
         <v>206</v>
       </c>
       <c r="AD11" t="n">
         <v>213</v>
       </c>
       <c r="AE11" t="n">
         <v>212</v>
       </c>
       <c r="AF11" t="n">
         <v>211</v>
       </c>
       <c r="AG11" t="n">
         <v>214</v>
       </c>
       <c r="AH11" t="n">
         <v>215</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AI11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27704,50 +28461,55 @@
       <c r="AD1" t="inlineStr">
         <is>
           <t>2025-09-08</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -27810,50 +28572,53 @@
       </c>
       <c r="AA2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AI2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -27916,50 +28681,53 @@
       </c>
       <c r="AA3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AI3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -28022,50 +28790,53 @@
       </c>
       <c r="AA4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AI4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -28128,50 +28899,53 @@
       </c>
       <c r="AA5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AI5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -28234,50 +29008,53 @@
       </c>
       <c r="AA6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AI6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -28340,50 +29117,53 @@
       </c>
       <c r="AA7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AI7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -28446,50 +29226,53 @@
       </c>
       <c r="AA8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AI8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -28552,50 +29335,53 @@
       </c>
       <c r="AA9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AI9" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>579</v>
       </c>
       <c r="C10" t="n">
         <v>621</v>
       </c>
       <c r="D10" t="n">
         <v>562</v>
       </c>
       <c r="E10" t="n">
         <v>605</v>
       </c>
       <c r="F10" t="n">
         <v>618</v>
       </c>
       <c r="G10" t="n">
         <v>614</v>
       </c>
@@ -28658,50 +29444,53 @@
       </c>
       <c r="AA10" t="n">
         <v>577</v>
       </c>
       <c r="AB10" t="n">
         <v>594</v>
       </c>
       <c r="AC10" t="n">
         <v>581</v>
       </c>
       <c r="AD10" t="n">
         <v>636</v>
       </c>
       <c r="AE10" t="n">
         <v>617</v>
       </c>
       <c r="AF10" t="n">
         <v>633</v>
       </c>
       <c r="AG10" t="n">
         <v>655</v>
       </c>
       <c r="AH10" t="n">
         <v>636</v>
       </c>
+      <c r="AI10" t="n">
+        <v>639</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>564</v>
       </c>
       <c r="C11" t="n">
         <v>602</v>
       </c>
       <c r="D11" t="n">
         <v>546</v>
       </c>
       <c r="E11" t="n">
         <v>598</v>
       </c>
       <c r="F11" t="n">
         <v>606</v>
       </c>
       <c r="G11" t="n">
         <v>587</v>
       </c>
@@ -28763,46 +29552,49 @@
         <v>582</v>
       </c>
       <c r="AA11" t="n">
         <v>586</v>
       </c>
       <c r="AB11" t="n">
         <v>595</v>
       </c>
       <c r="AC11" t="n">
         <v>584</v>
       </c>
       <c r="AD11" t="n">
         <v>605</v>
       </c>
       <c r="AE11" t="n">
         <v>601</v>
       </c>
       <c r="AF11" t="n">
         <v>598</v>
       </c>
       <c r="AG11" t="n">
         <v>607</v>
       </c>
       <c r="AH11" t="n">
         <v>610</v>
+      </c>
+      <c r="AI11" t="n">
+        <v>605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>