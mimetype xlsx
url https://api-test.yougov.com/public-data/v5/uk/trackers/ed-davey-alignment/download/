--- v1 (2026-07-17)
+++ v2 (2026-09-16)
@@ -462,93 +462,94 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -683,50 +684,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -792,50 +798,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -901,50 +910,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -1010,50 +1022,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -1119,50 +1134,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -1228,50 +1246,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1337,50 +1358,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1446,50 +1470,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -1555,50 +1582,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1680</v>
       </c>
       <c r="C10" t="n">
         <v>1792</v>
       </c>
       <c r="D10" t="n">
         <v>1626</v>
       </c>
       <c r="E10" t="n">
         <v>1781</v>
       </c>
       <c r="F10" t="n">
         <v>1804</v>
       </c>
       <c r="G10" t="n">
         <v>1748</v>
       </c>
@@ -1664,50 +1694,53 @@
       </c>
       <c r="AB10" t="n">
         <v>1734</v>
       </c>
       <c r="AC10" t="n">
         <v>1702</v>
       </c>
       <c r="AD10" t="n">
         <v>1763</v>
       </c>
       <c r="AE10" t="n">
         <v>1752</v>
       </c>
       <c r="AF10" t="n">
         <v>1744</v>
       </c>
       <c r="AG10" t="n">
         <v>1771</v>
       </c>
       <c r="AH10" t="n">
         <v>1777</v>
       </c>
       <c r="AI10" t="n">
         <v>1764</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>1783</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1680</v>
       </c>
       <c r="C11" t="n">
         <v>1792</v>
       </c>
       <c r="D11" t="n">
         <v>1626</v>
       </c>
       <c r="E11" t="n">
         <v>1781</v>
       </c>
       <c r="F11" t="n">
         <v>1804</v>
       </c>
       <c r="G11" t="n">
         <v>1748</v>
       </c>
@@ -1772,106 +1805,110 @@
         <v>1707</v>
       </c>
       <c r="AB11" t="n">
         <v>1734</v>
       </c>
       <c r="AC11" t="n">
         <v>1702</v>
       </c>
       <c r="AD11" t="n">
         <v>1763</v>
       </c>
       <c r="AE11" t="n">
         <v>1752</v>
       </c>
       <c r="AF11" t="n">
         <v>1744</v>
       </c>
       <c r="AG11" t="n">
         <v>1771</v>
       </c>
       <c r="AH11" t="n">
         <v>1777</v>
       </c>
       <c r="AI11" t="n">
         <v>1764</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>1783</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2006,50 +2043,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -2115,50 +2157,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2224,50 +2269,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -2333,50 +2381,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -2442,50 +2493,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2551,50 +2605,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -2660,50 +2717,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -2769,50 +2829,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.71</v>
       </c>
@@ -2878,50 +2941,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>270</v>
       </c>
       <c r="C10" t="n">
         <v>314</v>
       </c>
       <c r="D10" t="n">
         <v>276</v>
       </c>
       <c r="E10" t="n">
         <v>296</v>
       </c>
       <c r="F10" t="n">
         <v>301</v>
       </c>
       <c r="G10" t="n">
         <v>298</v>
       </c>
@@ -2987,50 +3053,53 @@
       </c>
       <c r="AB10" t="n">
         <v>296</v>
       </c>
       <c r="AC10" t="n">
         <v>279</v>
       </c>
       <c r="AD10" t="n">
         <v>287</v>
       </c>
       <c r="AE10" t="n">
         <v>298</v>
       </c>
       <c r="AF10" t="n">
         <v>296</v>
       </c>
       <c r="AG10" t="n">
         <v>316</v>
       </c>
       <c r="AH10" t="n">
         <v>302</v>
       </c>
       <c r="AI10" t="n">
         <v>294</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>298</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>279</v>
       </c>
       <c r="C11" t="n">
         <v>297</v>
       </c>
       <c r="D11" t="n">
         <v>270</v>
       </c>
       <c r="E11" t="n">
         <v>296</v>
       </c>
       <c r="F11" t="n">
         <v>299</v>
       </c>
       <c r="G11" t="n">
         <v>290</v>
       </c>
@@ -3095,106 +3164,110 @@
         <v>280</v>
       </c>
       <c r="AB11" t="n">
         <v>284</v>
       </c>
       <c r="AC11" t="n">
         <v>279</v>
       </c>
       <c r="AD11" t="n">
         <v>289</v>
       </c>
       <c r="AE11" t="n">
         <v>287</v>
       </c>
       <c r="AF11" t="n">
         <v>286</v>
       </c>
       <c r="AG11" t="n">
         <v>290</v>
       </c>
       <c r="AH11" t="n">
         <v>291</v>
       </c>
       <c r="AI11" t="n">
         <v>289</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3329,50 +3402,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3438,50 +3516,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -3547,50 +3628,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -3656,50 +3740,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -3765,50 +3852,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -3874,50 +3964,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -3983,50 +4076,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -4092,50 +4188,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -4201,50 +4300,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>404</v>
       </c>
       <c r="C10" t="n">
         <v>454</v>
       </c>
       <c r="D10" t="n">
         <v>410</v>
       </c>
       <c r="E10" t="n">
         <v>431</v>
       </c>
       <c r="F10" t="n">
         <v>442</v>
       </c>
       <c r="G10" t="n">
         <v>439</v>
       </c>
@@ -4310,50 +4412,53 @@
       </c>
       <c r="AB10" t="n">
         <v>416</v>
       </c>
       <c r="AC10" t="n">
         <v>422</v>
       </c>
       <c r="AD10" t="n">
         <v>434</v>
       </c>
       <c r="AE10" t="n">
         <v>419</v>
       </c>
       <c r="AF10" t="n">
         <v>421</v>
       </c>
       <c r="AG10" t="n">
         <v>378</v>
       </c>
       <c r="AH10" t="n">
         <v>444</v>
       </c>
       <c r="AI10" t="n">
         <v>418</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>439</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>405</v>
       </c>
       <c r="C11" t="n">
         <v>432</v>
       </c>
       <c r="D11" t="n">
         <v>392</v>
       </c>
       <c r="E11" t="n">
         <v>429</v>
       </c>
       <c r="F11" t="n">
         <v>435</v>
       </c>
       <c r="G11" t="n">
         <v>421</v>
       </c>
@@ -4418,106 +4523,110 @@
         <v>405</v>
       </c>
       <c r="AB11" t="n">
         <v>411</v>
       </c>
       <c r="AC11" t="n">
         <v>403</v>
       </c>
       <c r="AD11" t="n">
         <v>418</v>
       </c>
       <c r="AE11" t="n">
         <v>415</v>
       </c>
       <c r="AF11" t="n">
         <v>413</v>
       </c>
       <c r="AG11" t="n">
         <v>420</v>
       </c>
       <c r="AH11" t="n">
         <v>421</v>
       </c>
       <c r="AI11" t="n">
         <v>418</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4652,50 +4761,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4761,50 +4875,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4870,50 +4987,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -4979,50 +5099,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -5088,50 +5211,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5197,50 +5323,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5306,50 +5435,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5415,50 +5547,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -5524,50 +5659,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>129</v>
       </c>
       <c r="C10" t="n">
         <v>141</v>
       </c>
       <c r="D10" t="n">
         <v>148</v>
       </c>
       <c r="E10" t="n">
         <v>154</v>
       </c>
       <c r="F10" t="n">
         <v>157</v>
       </c>
       <c r="G10" t="n">
         <v>155</v>
       </c>
@@ -5633,50 +5771,53 @@
       </c>
       <c r="AB10" t="n">
         <v>147</v>
       </c>
       <c r="AC10" t="n">
         <v>149</v>
       </c>
       <c r="AD10" t="n">
         <v>152</v>
       </c>
       <c r="AE10" t="n">
         <v>159</v>
       </c>
       <c r="AF10" t="n">
         <v>152</v>
       </c>
       <c r="AG10" t="n">
         <v>163</v>
       </c>
       <c r="AH10" t="n">
         <v>140</v>
       </c>
       <c r="AI10" t="n">
         <v>151</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>157</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>144</v>
       </c>
       <c r="C11" t="n">
         <v>154</v>
       </c>
       <c r="D11" t="n">
         <v>140</v>
       </c>
       <c r="E11" t="n">
         <v>153</v>
       </c>
       <c r="F11" t="n">
         <v>155</v>
       </c>
       <c r="G11" t="n">
         <v>150</v>
       </c>
@@ -5741,106 +5882,110 @@
         <v>149</v>
       </c>
       <c r="AB11" t="n">
         <v>151</v>
       </c>
       <c r="AC11" t="n">
         <v>148</v>
       </c>
       <c r="AD11" t="n">
         <v>153</v>
       </c>
       <c r="AE11" t="n">
         <v>152</v>
       </c>
       <c r="AF11" t="n">
         <v>152</v>
       </c>
       <c r="AG11" t="n">
         <v>154</v>
       </c>
       <c r="AH11" t="n">
         <v>155</v>
       </c>
       <c r="AI11" t="n">
         <v>153</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5975,50 +6120,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6084,50 +6234,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6193,50 +6346,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -6302,50 +6458,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -6411,50 +6570,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -6520,50 +6682,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -6629,50 +6794,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -6738,50 +6906,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.9</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -6847,50 +7018,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>91</v>
       </c>
       <c r="C10" t="n">
         <v>93</v>
       </c>
       <c r="D10" t="n">
         <v>33</v>
       </c>
       <c r="E10" t="n">
         <v>80</v>
       </c>
       <c r="F10" t="n">
         <v>90</v>
       </c>
       <c r="G10" t="n">
         <v>96</v>
       </c>
@@ -6956,50 +7130,53 @@
       </c>
       <c r="AB10" t="n">
         <v>91</v>
       </c>
       <c r="AC10" t="n">
         <v>91</v>
       </c>
       <c r="AD10" t="n">
         <v>88</v>
       </c>
       <c r="AE10" t="n">
         <v>92</v>
       </c>
       <c r="AF10" t="n">
         <v>94</v>
       </c>
       <c r="AG10" t="n">
         <v>84</v>
       </c>
       <c r="AH10" t="n">
         <v>87</v>
       </c>
       <c r="AI10" t="n">
         <v>90</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>92</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>86</v>
       </c>
       <c r="C11" t="n">
         <v>91</v>
       </c>
       <c r="D11" t="n">
         <v>83</v>
       </c>
       <c r="E11" t="n">
         <v>91</v>
       </c>
       <c r="F11" t="n">
         <v>92</v>
       </c>
       <c r="G11" t="n">
         <v>89</v>
       </c>
@@ -7064,106 +7241,110 @@
         <v>82</v>
       </c>
       <c r="AB11" t="n">
         <v>83</v>
       </c>
       <c r="AC11" t="n">
         <v>82</v>
       </c>
       <c r="AD11" t="n">
         <v>85</v>
       </c>
       <c r="AE11" t="n">
         <v>84</v>
       </c>
       <c r="AF11" t="n">
         <v>84</v>
       </c>
       <c r="AG11" t="n">
         <v>85</v>
       </c>
       <c r="AH11" t="n">
         <v>85</v>
       </c>
       <c r="AI11" t="n">
         <v>85</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7298,50 +7479,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7407,50 +7593,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -7516,50 +7705,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -7625,50 +7817,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -7734,50 +7929,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7843,50 +8041,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7952,50 +8153,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -8061,50 +8265,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.68</v>
       </c>
@@ -8170,50 +8377,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>628</v>
       </c>
       <c r="C10" t="n">
         <v>705</v>
       </c>
       <c r="D10" t="n">
         <v>614</v>
       </c>
       <c r="E10" t="n">
         <v>608</v>
       </c>
       <c r="F10" t="n">
         <v>628</v>
       </c>
       <c r="G10" t="n">
         <v>591</v>
       </c>
@@ -8279,50 +8489,53 @@
       </c>
       <c r="AB10" t="n">
         <v>274</v>
       </c>
       <c r="AC10" t="n">
         <v>252</v>
       </c>
       <c r="AD10" t="n">
         <v>285</v>
       </c>
       <c r="AE10" t="n">
         <v>280</v>
       </c>
       <c r="AF10" t="n">
         <v>280</v>
       </c>
       <c r="AG10" t="n">
         <v>277</v>
       </c>
       <c r="AH10" t="n">
         <v>265</v>
       </c>
       <c r="AI10" t="n">
         <v>278</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>265</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>571</v>
       </c>
       <c r="C11" t="n">
         <v>607</v>
       </c>
       <c r="D11" t="n">
         <v>562</v>
       </c>
       <c r="E11" t="n">
         <v>610</v>
       </c>
       <c r="F11" t="n">
         <v>627</v>
       </c>
       <c r="G11" t="n">
         <v>604</v>
       </c>
@@ -8387,106 +8600,110 @@
         <v>307</v>
       </c>
       <c r="AB11" t="n">
         <v>312</v>
       </c>
       <c r="AC11" t="n">
         <v>306</v>
       </c>
       <c r="AD11" t="n">
         <v>318</v>
       </c>
       <c r="AE11" t="n">
         <v>315</v>
       </c>
       <c r="AF11" t="n">
         <v>315</v>
       </c>
       <c r="AG11" t="n">
         <v>319</v>
       </c>
       <c r="AH11" t="n">
         <v>320</v>
       </c>
       <c r="AI11" t="n">
         <v>319</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8621,50 +8838,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8730,50 +8952,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -8839,50 +9064,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -8948,50 +9176,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -9057,50 +9288,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9166,50 +9400,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -9275,50 +9512,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -9384,50 +9624,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -9493,50 +9736,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>444</v>
       </c>
       <c r="C10" t="n">
         <v>495</v>
       </c>
       <c r="D10" t="n">
         <v>472</v>
       </c>
       <c r="E10" t="n">
         <v>458</v>
       </c>
       <c r="F10" t="n">
         <v>447</v>
       </c>
       <c r="G10" t="n">
         <v>430</v>
       </c>
@@ -9602,50 +9848,53 @@
       </c>
       <c r="AB10" t="n">
         <v>533</v>
       </c>
       <c r="AC10" t="n">
         <v>522</v>
       </c>
       <c r="AD10" t="n">
         <v>473</v>
       </c>
       <c r="AE10" t="n">
         <v>487</v>
       </c>
       <c r="AF10" t="n">
         <v>464</v>
       </c>
       <c r="AG10" t="n">
         <v>478</v>
       </c>
       <c r="AH10" t="n">
         <v>478</v>
       </c>
       <c r="AI10" t="n">
         <v>460</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>475</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>419</v>
       </c>
       <c r="C11" t="n">
         <v>457</v>
       </c>
       <c r="D11" t="n">
         <v>407</v>
       </c>
       <c r="E11" t="n">
         <v>447</v>
       </c>
       <c r="F11" t="n">
         <v>459</v>
       </c>
       <c r="G11" t="n">
         <v>445</v>
       </c>
@@ -9710,106 +9959,110 @@
         <v>440</v>
       </c>
       <c r="AB11" t="n">
         <v>446</v>
       </c>
       <c r="AC11" t="n">
         <v>437</v>
       </c>
       <c r="AD11" t="n">
         <v>453</v>
       </c>
       <c r="AE11" t="n">
         <v>450</v>
       </c>
       <c r="AF11" t="n">
         <v>448</v>
       </c>
       <c r="AG11" t="n">
         <v>456</v>
       </c>
       <c r="AH11" t="n">
         <v>458</v>
       </c>
       <c r="AI11" t="n">
         <v>457</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9944,50 +10197,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10053,50 +10311,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -10162,50 +10423,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10271,50 +10535,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -10380,50 +10647,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -10489,50 +10759,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -10598,50 +10871,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -10707,50 +10983,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -10816,50 +11095,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>162</v>
       </c>
       <c r="C10" t="n">
         <v>144</v>
       </c>
       <c r="D10" t="n">
         <v>152</v>
       </c>
       <c r="E10" t="n">
         <v>154</v>
       </c>
       <c r="F10" t="n">
         <v>170</v>
       </c>
       <c r="G10" t="n">
         <v>163</v>
       </c>
@@ -10925,50 +11207,53 @@
       </c>
       <c r="AB10" t="n">
         <v>174</v>
       </c>
       <c r="AC10" t="n">
         <v>180</v>
       </c>
       <c r="AD10" t="n">
         <v>174</v>
       </c>
       <c r="AE10" t="n">
         <v>173</v>
       </c>
       <c r="AF10" t="n">
         <v>159</v>
       </c>
       <c r="AG10" t="n">
         <v>168</v>
       </c>
       <c r="AH10" t="n">
         <v>161</v>
       </c>
       <c r="AI10" t="n">
         <v>170</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>168</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>151</v>
       </c>
       <c r="C11" t="n">
         <v>161</v>
       </c>
       <c r="D11" t="n">
         <v>148</v>
       </c>
       <c r="E11" t="n">
         <v>163</v>
       </c>
       <c r="F11" t="n">
         <v>165</v>
       </c>
       <c r="G11" t="n">
         <v>161</v>
       </c>
@@ -11032,107 +11317,111 @@
       <c r="AA11" t="n">
         <v>157</v>
       </c>
       <c r="AB11" t="n">
         <v>160</v>
       </c>
       <c r="AC11" t="n">
         <v>157</v>
       </c>
       <c r="AD11" t="n">
         <v>162</v>
       </c>
       <c r="AE11" t="n">
         <v>161</v>
       </c>
       <c r="AF11" t="n">
         <v>162</v>
       </c>
       <c r="AG11" t="n">
         <v>163</v>
       </c>
       <c r="AH11" t="n">
         <v>163</v>
       </c>
       <c r="AI11" t="n">
+        <v>164</v>
+      </c>
+      <c r="AJ11" t="n">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11267,50 +11556,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11376,50 +11670,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -11485,50 +11782,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -11594,50 +11894,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -11703,50 +12006,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -11812,50 +12118,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11921,50 +12230,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -12030,50 +12342,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.63</v>
       </c>
@@ -12139,50 +12454,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>750</v>
       </c>
       <c r="C10" t="n">
         <v>755</v>
       </c>
       <c r="D10" t="n">
         <v>694</v>
       </c>
       <c r="E10" t="n">
         <v>733</v>
       </c>
       <c r="F10" t="n">
         <v>734</v>
       </c>
       <c r="G10" t="n">
         <v>709</v>
       </c>
@@ -12248,50 +12566,53 @@
       </c>
       <c r="AB10" t="n">
         <v>738</v>
       </c>
       <c r="AC10" t="n">
         <v>728</v>
       </c>
       <c r="AD10" t="n">
         <v>639</v>
       </c>
       <c r="AE10" t="n">
         <v>656</v>
       </c>
       <c r="AF10" t="n">
         <v>652</v>
       </c>
       <c r="AG10" t="n">
         <v>655</v>
       </c>
       <c r="AH10" t="n">
         <v>639</v>
       </c>
       <c r="AI10" t="n">
         <v>644</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>648</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>623</v>
       </c>
       <c r="C11" t="n">
         <v>665</v>
       </c>
       <c r="D11" t="n">
         <v>603</v>
       </c>
       <c r="E11" t="n">
         <v>661</v>
       </c>
       <c r="F11" t="n">
         <v>669</v>
       </c>
       <c r="G11" t="n">
         <v>649</v>
       </c>
@@ -12356,106 +12677,110 @@
         <v>633</v>
       </c>
       <c r="AB11" t="n">
         <v>643</v>
       </c>
       <c r="AC11" t="n">
         <v>631</v>
       </c>
       <c r="AD11" t="n">
         <v>654</v>
       </c>
       <c r="AE11" t="n">
         <v>650</v>
       </c>
       <c r="AF11" t="n">
         <v>647</v>
       </c>
       <c r="AG11" t="n">
         <v>657</v>
       </c>
       <c r="AH11" t="n">
         <v>659</v>
       </c>
       <c r="AI11" t="n">
         <v>654</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12590,50 +12915,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12699,50 +13029,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -12808,50 +13141,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12917,50 +13253,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -13026,50 +13365,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13135,50 +13477,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13244,50 +13589,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13353,50 +13701,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -13462,50 +13813,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>684</v>
       </c>
       <c r="C10" t="n">
         <v>757</v>
       </c>
       <c r="D10" t="n">
         <v>682</v>
       </c>
       <c r="E10" t="n">
         <v>690</v>
       </c>
       <c r="F10" t="n">
         <v>697</v>
       </c>
       <c r="G10" t="n">
         <v>701</v>
       </c>
@@ -13571,50 +13925,53 @@
       </c>
       <c r="AB10" t="n">
         <v>590</v>
       </c>
       <c r="AC10" t="n">
         <v>584</v>
       </c>
       <c r="AD10" t="n">
         <v>642</v>
       </c>
       <c r="AE10" t="n">
         <v>632</v>
       </c>
       <c r="AF10" t="n">
         <v>659</v>
       </c>
       <c r="AG10" t="n">
         <v>634</v>
       </c>
       <c r="AH10" t="n">
         <v>638</v>
       </c>
       <c r="AI10" t="n">
         <v>595</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>628</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>665</v>
       </c>
       <c r="C11" t="n">
         <v>710</v>
       </c>
       <c r="D11" t="n">
         <v>644</v>
       </c>
       <c r="E11" t="n">
         <v>705</v>
       </c>
       <c r="F11" t="n">
         <v>714</v>
       </c>
       <c r="G11" t="n">
         <v>692</v>
       </c>
@@ -13679,106 +14036,110 @@
         <v>676</v>
       </c>
       <c r="AB11" t="n">
         <v>687</v>
       </c>
       <c r="AC11" t="n">
         <v>674</v>
       </c>
       <c r="AD11" t="n">
         <v>698</v>
       </c>
       <c r="AE11" t="n">
         <v>694</v>
       </c>
       <c r="AF11" t="n">
         <v>691</v>
       </c>
       <c r="AG11" t="n">
         <v>701</v>
       </c>
       <c r="AH11" t="n">
         <v>704</v>
       </c>
       <c r="AI11" t="n">
         <v>699</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13913,50 +14274,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -14022,50 +14388,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14131,50 +14500,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -14240,50 +14612,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -14349,50 +14724,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -14458,50 +14836,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14567,50 +14948,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14676,50 +15060,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.79</v>
       </c>
@@ -14785,50 +15172,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.5</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>215</v>
       </c>
       <c r="C10" t="n">
         <v>252</v>
       </c>
       <c r="D10" t="n">
         <v>205</v>
       </c>
       <c r="E10" t="n">
         <v>311</v>
       </c>
       <c r="F10" t="n">
         <v>329</v>
       </c>
       <c r="G10" t="n">
         <v>291</v>
       </c>
@@ -14894,50 +15284,53 @@
       </c>
       <c r="AB10" t="n">
         <v>383</v>
       </c>
       <c r="AC10" t="n">
         <v>356</v>
       </c>
       <c r="AD10" t="n">
         <v>442</v>
       </c>
       <c r="AE10" t="n">
         <v>424</v>
       </c>
       <c r="AF10" t="n">
         <v>386</v>
       </c>
       <c r="AG10" t="n">
         <v>436</v>
       </c>
       <c r="AH10" t="n">
         <v>451</v>
       </c>
       <c r="AI10" t="n">
         <v>487</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>448</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>353</v>
       </c>
       <c r="C11" t="n">
         <v>386</v>
       </c>
       <c r="D11" t="n">
         <v>318</v>
       </c>
       <c r="E11" t="n">
         <v>362</v>
       </c>
       <c r="F11" t="n">
         <v>374</v>
       </c>
       <c r="G11" t="n">
         <v>352</v>
       </c>
@@ -15002,106 +15395,110 @@
         <v>371</v>
       </c>
       <c r="AB11" t="n">
         <v>385</v>
       </c>
       <c r="AC11" t="n">
         <v>366</v>
       </c>
       <c r="AD11" t="n">
         <v>385</v>
       </c>
       <c r="AE11" t="n">
         <v>385</v>
       </c>
       <c r="AF11" t="n">
         <v>381</v>
       </c>
       <c r="AG11" t="n">
         <v>384</v>
       </c>
       <c r="AH11" t="n">
         <v>385</v>
       </c>
       <c r="AI11" t="n">
         <v>390</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15236,50 +15633,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -15345,50 +15747,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15454,50 +15859,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15563,50 +15971,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -15672,50 +16083,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -15781,50 +16195,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -15890,50 +16307,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15999,50 +16419,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.84</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.74</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.76</v>
       </c>
@@ -16108,50 +16531,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>118</v>
       </c>
       <c r="C10" t="n">
         <v>104</v>
       </c>
       <c r="D10" t="n">
         <v>110</v>
       </c>
       <c r="E10" t="n">
         <v>177</v>
       </c>
       <c r="F10" t="n">
         <v>185</v>
       </c>
       <c r="G10" t="n">
         <v>168</v>
       </c>
@@ -16217,50 +16643,53 @@
       </c>
       <c r="AB10" t="n">
         <v>155</v>
       </c>
       <c r="AC10" t="n">
         <v>146</v>
       </c>
       <c r="AD10" t="n">
         <v>143</v>
       </c>
       <c r="AE10" t="n">
         <v>120</v>
       </c>
       <c r="AF10" t="n">
         <v>106</v>
       </c>
       <c r="AG10" t="n">
         <v>149</v>
       </c>
       <c r="AH10" t="n">
         <v>141</v>
       </c>
       <c r="AI10" t="n">
         <v>173</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>183</v>
       </c>
       <c r="C11" t="n">
         <v>195</v>
       </c>
       <c r="D11" t="n">
         <v>177</v>
       </c>
       <c r="E11" t="n">
         <v>194</v>
       </c>
       <c r="F11" t="n">
         <v>197</v>
       </c>
       <c r="G11" t="n">
         <v>191</v>
       </c>
@@ -16325,106 +16754,110 @@
         <v>186</v>
       </c>
       <c r="AB11" t="n">
         <v>189</v>
       </c>
       <c r="AC11" t="n">
         <v>186</v>
       </c>
       <c r="AD11" t="n">
         <v>192</v>
       </c>
       <c r="AE11" t="n">
         <v>191</v>
       </c>
       <c r="AF11" t="n">
         <v>190</v>
       </c>
       <c r="AG11" t="n">
         <v>193</v>
       </c>
       <c r="AH11" t="n">
         <v>194</v>
       </c>
       <c r="AI11" t="n">
         <v>192</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16559,50 +16992,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -16668,50 +17106,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -16777,50 +17218,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -16886,50 +17330,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16995,50 +17442,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17104,50 +17554,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17213,50 +17666,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -17322,50 +17778,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.85</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.92</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.91</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.8</v>
       </c>
@@ -17431,50 +17890,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.57</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.75</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>31</v>
       </c>
       <c r="C10" t="n">
         <v>28</v>
       </c>
       <c r="D10" t="n">
         <v>45</v>
       </c>
       <c r="E10" t="n">
         <v>47</v>
       </c>
       <c r="F10" t="n">
         <v>44</v>
       </c>
       <c r="G10" t="n">
         <v>47</v>
       </c>
@@ -17540,50 +18002,53 @@
       </c>
       <c r="AB10" t="n">
         <v>23</v>
       </c>
       <c r="AC10" t="n">
         <v>34</v>
       </c>
       <c r="AD10" t="n">
         <v>40</v>
       </c>
       <c r="AE10" t="n">
         <v>40</v>
       </c>
       <c r="AF10" t="n">
         <v>47</v>
       </c>
       <c r="AG10" t="n">
         <v>46</v>
       </c>
       <c r="AH10" t="n">
         <v>49</v>
       </c>
       <c r="AI10" t="n">
         <v>38</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>59</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>39</v>
       </c>
       <c r="C11" t="n">
         <v>32</v>
       </c>
       <c r="D11" t="n">
         <v>61</v>
       </c>
       <c r="E11" t="n">
         <v>53</v>
       </c>
       <c r="F11" t="n">
         <v>47</v>
       </c>
       <c r="G11" t="n">
         <v>55</v>
       </c>
@@ -17648,106 +18113,110 @@
         <v>27</v>
       </c>
       <c r="AB11" t="n">
         <v>19</v>
       </c>
       <c r="AC11" t="n">
         <v>30</v>
       </c>
       <c r="AD11" t="n">
         <v>26</v>
       </c>
       <c r="AE11" t="n">
         <v>24</v>
       </c>
       <c r="AF11" t="n">
         <v>26</v>
       </c>
       <c r="AG11" t="n">
         <v>29</v>
       </c>
       <c r="AH11" t="n">
         <v>29</v>
       </c>
       <c r="AI11" t="n">
         <v>21</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17882,50 +18351,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -17991,50 +18465,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18100,50 +18577,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -18209,50 +18689,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -18318,50 +18801,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -18427,50 +18913,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -18536,50 +19025,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -18645,50 +19137,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.66</v>
       </c>
@@ -18754,50 +19249,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>956</v>
       </c>
       <c r="C10" t="n">
         <v>1028</v>
       </c>
       <c r="D10" t="n">
         <v>965</v>
       </c>
       <c r="E10" t="n">
         <v>1055</v>
       </c>
       <c r="F10" t="n">
         <v>1029</v>
       </c>
       <c r="G10" t="n">
         <v>1032</v>
       </c>
@@ -18863,50 +19361,53 @@
       </c>
       <c r="AB10" t="n">
         <v>1013</v>
       </c>
       <c r="AC10" t="n">
         <v>995</v>
       </c>
       <c r="AD10" t="n">
         <v>1042</v>
       </c>
       <c r="AE10" t="n">
         <v>1044</v>
       </c>
       <c r="AF10" t="n">
         <v>1071</v>
       </c>
       <c r="AG10" t="n">
         <v>1048</v>
       </c>
       <c r="AH10" t="n">
         <v>1022</v>
       </c>
       <c r="AI10" t="n">
         <v>1054</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>1057</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>958</v>
       </c>
       <c r="C11" t="n">
         <v>1021</v>
       </c>
       <c r="D11" t="n">
         <v>927</v>
       </c>
       <c r="E11" t="n">
         <v>1015</v>
       </c>
       <c r="F11" t="n">
         <v>1028</v>
       </c>
       <c r="G11" t="n">
         <v>996</v>
       </c>
@@ -18971,106 +19472,110 @@
         <v>973</v>
       </c>
       <c r="AB11" t="n">
         <v>988</v>
       </c>
       <c r="AC11" t="n">
         <v>970</v>
       </c>
       <c r="AD11" t="n">
         <v>1005</v>
       </c>
       <c r="AE11" t="n">
         <v>999</v>
       </c>
       <c r="AF11" t="n">
         <v>994</v>
       </c>
       <c r="AG11" t="n">
         <v>1009</v>
       </c>
       <c r="AH11" t="n">
         <v>1013</v>
       </c>
       <c r="AI11" t="n">
         <v>1005</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19205,50 +19710,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19314,50 +19824,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -19423,50 +19936,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19532,50 +20048,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -19641,50 +20160,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19750,50 +20272,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -19859,50 +20384,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -19968,50 +20496,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.73</v>
       </c>
@@ -20077,50 +20608,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>724</v>
       </c>
       <c r="C10" t="n">
         <v>764</v>
       </c>
       <c r="D10" t="n">
         <v>661</v>
       </c>
       <c r="E10" t="n">
         <v>726</v>
       </c>
       <c r="F10" t="n">
         <v>775</v>
       </c>
       <c r="G10" t="n">
         <v>716</v>
       </c>
@@ -20186,50 +20720,53 @@
       </c>
       <c r="AB10" t="n">
         <v>721</v>
       </c>
       <c r="AC10" t="n">
         <v>707</v>
       </c>
       <c r="AD10" t="n">
         <v>721</v>
       </c>
       <c r="AE10" t="n">
         <v>708</v>
       </c>
       <c r="AF10" t="n">
         <v>673</v>
       </c>
       <c r="AG10" t="n">
         <v>723</v>
       </c>
       <c r="AH10" t="n">
         <v>755</v>
       </c>
       <c r="AI10" t="n">
         <v>710</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>726</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>722</v>
       </c>
       <c r="C11" t="n">
         <v>771</v>
       </c>
       <c r="D11" t="n">
         <v>699</v>
       </c>
       <c r="E11" t="n">
         <v>766</v>
       </c>
       <c r="F11" t="n">
         <v>776</v>
       </c>
       <c r="G11" t="n">
         <v>752</v>
       </c>
@@ -20294,106 +20831,110 @@
         <v>734</v>
       </c>
       <c r="AB11" t="n">
         <v>746</v>
       </c>
       <c r="AC11" t="n">
         <v>732</v>
       </c>
       <c r="AD11" t="n">
         <v>758</v>
       </c>
       <c r="AE11" t="n">
         <v>753</v>
       </c>
       <c r="AF11" t="n">
         <v>750</v>
       </c>
       <c r="AG11" t="n">
         <v>762</v>
       </c>
       <c r="AH11" t="n">
         <v>764</v>
       </c>
       <c r="AI11" t="n">
         <v>759</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>767</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20528,50 +21069,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -20637,50 +21183,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -20746,50 +21295,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -20855,50 +21407,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -20964,50 +21519,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -21073,50 +21631,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21182,50 +21743,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21291,50 +21855,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.77</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.79</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.75</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.75</v>
       </c>
@@ -21400,50 +21967,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>685</v>
       </c>
       <c r="C10" t="n">
         <v>718</v>
       </c>
       <c r="D10" t="n">
         <v>678</v>
       </c>
       <c r="E10" t="n">
         <v>733</v>
       </c>
       <c r="F10" t="n">
         <v>744</v>
       </c>
       <c r="G10" t="n">
         <v>689</v>
       </c>
@@ -21509,50 +22079,53 @@
       </c>
       <c r="AB10" t="n">
         <v>699</v>
       </c>
       <c r="AC10" t="n">
         <v>656</v>
       </c>
       <c r="AD10" t="n">
         <v>706</v>
       </c>
       <c r="AE10" t="n">
         <v>732</v>
       </c>
       <c r="AF10" t="n">
         <v>722</v>
       </c>
       <c r="AG10" t="n">
         <v>721</v>
       </c>
       <c r="AH10" t="n">
         <v>745</v>
       </c>
       <c r="AI10" t="n">
         <v>691</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>698</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>701</v>
       </c>
       <c r="C11" t="n">
         <v>747</v>
       </c>
       <c r="D11" t="n">
         <v>678</v>
       </c>
       <c r="E11" t="n">
         <v>743</v>
       </c>
       <c r="F11" t="n">
         <v>752</v>
       </c>
       <c r="G11" t="n">
         <v>729</v>
       </c>
@@ -21617,106 +22190,110 @@
         <v>712</v>
       </c>
       <c r="AB11" t="n">
         <v>723</v>
       </c>
       <c r="AC11" t="n">
         <v>710</v>
       </c>
       <c r="AD11" t="n">
         <v>735</v>
       </c>
       <c r="AE11" t="n">
         <v>731</v>
       </c>
       <c r="AF11" t="n">
         <v>727</v>
       </c>
       <c r="AG11" t="n">
         <v>739</v>
       </c>
       <c r="AH11" t="n">
         <v>741</v>
       </c>
       <c r="AI11" t="n">
         <v>736</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21851,50 +22428,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -21960,50 +22542,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22069,50 +22654,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22178,50 +22766,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -22287,50 +22878,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -22396,50 +22990,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -22505,50 +23102,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -22614,50 +23214,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.72</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.64</v>
       </c>
@@ -22723,50 +23326,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>398</v>
       </c>
       <c r="C10" t="n">
         <v>454</v>
       </c>
       <c r="D10" t="n">
         <v>405</v>
       </c>
       <c r="E10" t="n">
         <v>428</v>
       </c>
       <c r="F10" t="n">
         <v>423</v>
       </c>
       <c r="G10" t="n">
         <v>441</v>
       </c>
@@ -22832,50 +23438,53 @@
       </c>
       <c r="AB10" t="n">
         <v>422</v>
       </c>
       <c r="AC10" t="n">
         <v>428</v>
       </c>
       <c r="AD10" t="n">
         <v>429</v>
       </c>
       <c r="AE10" t="n">
         <v>422</v>
       </c>
       <c r="AF10" t="n">
         <v>411</v>
       </c>
       <c r="AG10" t="n">
         <v>435</v>
       </c>
       <c r="AH10" t="n">
         <v>423</v>
       </c>
       <c r="AI10" t="n">
         <v>421</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>429</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>405</v>
       </c>
       <c r="C11" t="n">
         <v>432</v>
       </c>
       <c r="D11" t="n">
         <v>392</v>
       </c>
       <c r="E11" t="n">
         <v>429</v>
       </c>
       <c r="F11" t="n">
         <v>435</v>
       </c>
       <c r="G11" t="n">
         <v>421</v>
       </c>
@@ -22940,106 +23549,110 @@
         <v>411</v>
       </c>
       <c r="AB11" t="n">
         <v>418</v>
       </c>
       <c r="AC11" t="n">
         <v>410</v>
       </c>
       <c r="AD11" t="n">
         <v>425</v>
       </c>
       <c r="AE11" t="n">
         <v>422</v>
       </c>
       <c r="AF11" t="n">
         <v>420</v>
       </c>
       <c r="AG11" t="n">
         <v>427</v>
       </c>
       <c r="AH11" t="n">
         <v>428</v>
       </c>
       <c r="AI11" t="n">
         <v>425</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23174,50 +23787,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23283,50 +23901,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -23392,50 +24013,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -23501,50 +24125,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -23610,50 +24237,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -23719,50 +24349,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -23828,50 +24461,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -23937,50 +24573,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.6</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.68</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.58</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6</v>
       </c>
@@ -24046,50 +24685,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>479</v>
       </c>
       <c r="C10" t="n">
         <v>516</v>
       </c>
       <c r="D10" t="n">
         <v>433</v>
       </c>
       <c r="E10" t="n">
         <v>443</v>
       </c>
       <c r="F10" t="n">
         <v>452</v>
       </c>
       <c r="G10" t="n">
         <v>450</v>
       </c>
@@ -24155,50 +24797,53 @@
       </c>
       <c r="AB10" t="n">
         <v>458</v>
       </c>
       <c r="AC10" t="n">
         <v>472</v>
       </c>
       <c r="AD10" t="n">
         <v>485</v>
       </c>
       <c r="AE10" t="n">
         <v>478</v>
       </c>
       <c r="AF10" t="n">
         <v>505</v>
       </c>
       <c r="AG10" t="n">
         <v>466</v>
       </c>
       <c r="AH10" t="n">
         <v>468</v>
       </c>
       <c r="AI10" t="n">
         <v>479</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>493</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>391</v>
       </c>
       <c r="C11" t="n">
         <v>418</v>
       </c>
       <c r="D11" t="n">
         <v>379</v>
       </c>
       <c r="E11" t="n">
         <v>415</v>
       </c>
       <c r="F11" t="n">
         <v>420</v>
       </c>
       <c r="G11" t="n">
         <v>407</v>
       </c>
@@ -24263,106 +24908,110 @@
         <v>398</v>
       </c>
       <c r="AB11" t="n">
         <v>404</v>
       </c>
       <c r="AC11" t="n">
         <v>397</v>
       </c>
       <c r="AD11" t="n">
         <v>411</v>
       </c>
       <c r="AE11" t="n">
         <v>408</v>
       </c>
       <c r="AF11" t="n">
         <v>406</v>
       </c>
       <c r="AG11" t="n">
         <v>413</v>
       </c>
       <c r="AH11" t="n">
         <v>414</v>
       </c>
       <c r="AI11" t="n">
         <v>411</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24497,50 +25146,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -24606,50 +25260,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -24715,50 +25372,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -24824,50 +25484,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -24933,50 +25596,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -25042,50 +25708,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -25151,50 +25820,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25260,50 +25932,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.63</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.61</v>
       </c>
@@ -25369,50 +26044,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>737</v>
       </c>
       <c r="C10" t="n">
         <v>803</v>
       </c>
       <c r="D10" t="n">
         <v>719</v>
       </c>
       <c r="E10" t="n">
         <v>778</v>
       </c>
       <c r="F10" t="n">
         <v>809</v>
       </c>
       <c r="G10" t="n">
         <v>748</v>
       </c>
@@ -25478,50 +26156,53 @@
       </c>
       <c r="AB10" t="n">
         <v>781</v>
       </c>
       <c r="AC10" t="n">
         <v>748</v>
       </c>
       <c r="AD10" t="n">
         <v>784</v>
       </c>
       <c r="AE10" t="n">
         <v>823</v>
       </c>
       <c r="AF10" t="n">
         <v>795</v>
       </c>
       <c r="AG10" t="n">
         <v>808</v>
       </c>
       <c r="AH10" t="n">
         <v>826</v>
       </c>
       <c r="AI10" t="n">
         <v>789</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>784</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>816</v>
       </c>
       <c r="C11" t="n">
         <v>871</v>
       </c>
       <c r="D11" t="n">
         <v>790</v>
       </c>
       <c r="E11" t="n">
         <v>866</v>
       </c>
       <c r="F11" t="n">
         <v>877</v>
       </c>
       <c r="G11" t="n">
         <v>850</v>
       </c>
@@ -25586,106 +26267,110 @@
         <v>830</v>
       </c>
       <c r="AB11" t="n">
         <v>843</v>
       </c>
       <c r="AC11" t="n">
         <v>827</v>
       </c>
       <c r="AD11" t="n">
         <v>857</v>
       </c>
       <c r="AE11" t="n">
         <v>851</v>
       </c>
       <c r="AF11" t="n">
         <v>848</v>
       </c>
       <c r="AG11" t="n">
         <v>861</v>
       </c>
       <c r="AH11" t="n">
         <v>864</v>
       </c>
       <c r="AI11" t="n">
         <v>857</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25820,50 +26505,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25929,50 +26619,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26038,50 +26731,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -26147,50 +26843,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -26256,50 +26955,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26365,50 +27067,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -26474,50 +27179,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -26583,50 +27291,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.82</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.8</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.83</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.78</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.76</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.77</v>
       </c>
@@ -26692,50 +27403,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>943</v>
       </c>
       <c r="C10" t="n">
         <v>989</v>
       </c>
       <c r="D10" t="n">
         <v>907</v>
       </c>
       <c r="E10" t="n">
         <v>1003</v>
       </c>
       <c r="F10" t="n">
         <v>995</v>
       </c>
       <c r="G10" t="n">
         <v>1000</v>
       </c>
@@ -26801,50 +27515,53 @@
       </c>
       <c r="AB10" t="n">
         <v>953</v>
       </c>
       <c r="AC10" t="n">
         <v>954</v>
       </c>
       <c r="AD10" t="n">
         <v>979</v>
       </c>
       <c r="AE10" t="n">
         <v>929</v>
       </c>
       <c r="AF10" t="n">
         <v>949</v>
       </c>
       <c r="AG10" t="n">
         <v>963</v>
       </c>
       <c r="AH10" t="n">
         <v>951</v>
       </c>
       <c r="AI10" t="n">
         <v>975</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>999</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>864</v>
       </c>
       <c r="C11" t="n">
         <v>921</v>
       </c>
       <c r="D11" t="n">
         <v>836</v>
       </c>
       <c r="E11" t="n">
         <v>915</v>
       </c>
       <c r="F11" t="n">
         <v>927</v>
       </c>
       <c r="G11" t="n">
         <v>898</v>
       </c>
@@ -26909,106 +27626,110 @@
         <v>877</v>
       </c>
       <c r="AB11" t="n">
         <v>891</v>
       </c>
       <c r="AC11" t="n">
         <v>875</v>
       </c>
       <c r="AD11" t="n">
         <v>906</v>
       </c>
       <c r="AE11" t="n">
         <v>901</v>
       </c>
       <c r="AF11" t="n">
         <v>896</v>
       </c>
       <c r="AG11" t="n">
         <v>910</v>
       </c>
       <c r="AH11" t="n">
         <v>913</v>
       </c>
       <c r="AI11" t="n">
         <v>907</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>916</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27143,50 +27864,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -27252,50 +27978,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -27361,50 +28090,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -27470,50 +28202,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -27579,50 +28314,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -27688,50 +28426,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0</v>
       </c>
@@ -27797,50 +28538,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -27906,50 +28650,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.73</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.64</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.65</v>
       </c>
@@ -28015,50 +28762,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>207</v>
       </c>
       <c r="C10" t="n">
         <v>169</v>
       </c>
       <c r="D10" t="n">
         <v>197</v>
       </c>
       <c r="E10" t="n">
         <v>215</v>
       </c>
       <c r="F10" t="n">
         <v>196</v>
       </c>
       <c r="G10" t="n">
         <v>146</v>
       </c>
@@ -28124,50 +28874,53 @@
       </c>
       <c r="AB10" t="n">
         <v>190</v>
       </c>
       <c r="AC10" t="n">
         <v>180</v>
       </c>
       <c r="AD10" t="n">
         <v>166</v>
       </c>
       <c r="AE10" t="n">
         <v>167</v>
       </c>
       <c r="AF10" t="n">
         <v>148</v>
       </c>
       <c r="AG10" t="n">
         <v>175</v>
       </c>
       <c r="AH10" t="n">
         <v>168</v>
       </c>
       <c r="AI10" t="n">
         <v>172</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>202</v>
       </c>
       <c r="C11" t="n">
         <v>215</v>
       </c>
       <c r="D11" t="n">
         <v>195</v>
       </c>
       <c r="E11" t="n">
         <v>214</v>
       </c>
       <c r="F11" t="n">
         <v>216</v>
       </c>
       <c r="G11" t="n">
         <v>210</v>
       </c>
@@ -28232,106 +28985,110 @@
         <v>207</v>
       </c>
       <c r="AB11" t="n">
         <v>210</v>
       </c>
       <c r="AC11" t="n">
         <v>206</v>
       </c>
       <c r="AD11" t="n">
         <v>213</v>
       </c>
       <c r="AE11" t="n">
         <v>212</v>
       </c>
       <c r="AF11" t="n">
         <v>211</v>
       </c>
       <c r="AG11" t="n">
         <v>214</v>
       </c>
       <c r="AH11" t="n">
         <v>215</v>
       </c>
       <c r="AI11" t="n">
         <v>213</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI11"/>
+  <dimension ref="A1:AJ11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Some people talk about 'left', 'right' and 'centre' to describe parties and politicians. With this in mind, where would you place each of the following? Ed Davey</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2021-02-15</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021-04-12</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2021-06-07</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28466,50 +29223,55 @@
       <c r="AE1" t="inlineStr">
         <is>
           <t>2025-11-03</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>2025-12-29</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>2026-04-20</t>
         </is>
       </c>
       <c r="AI1" t="inlineStr">
         <is>
           <t>2026-06-15</t>
         </is>
       </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Very left-wing</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -28575,50 +29337,53 @@
       </c>
       <c r="AB2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AC2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AD2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AE2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AF2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AG2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AH2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AI2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Fairly left-wing</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -28684,50 +29449,53 @@
       </c>
       <c r="AB3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AC3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AD3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AE3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AF3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AG3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AH3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AI3" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Slightly left-of-centre</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -28793,50 +29561,53 @@
       </c>
       <c r="AB4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AJ4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Centre</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -28902,50 +29673,53 @@
       </c>
       <c r="AB5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AJ5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Slightly right-of-centre</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -29011,50 +29785,53 @@
       </c>
       <c r="AB6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Fairly right-wing</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -29120,50 +29897,53 @@
       </c>
       <c r="AB7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ7" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Very right-wing</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>0</v>
       </c>
@@ -29229,50 +30009,53 @@
       </c>
       <c r="AB8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AC8" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AD8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
         <v>0.71</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>0.7</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>0.67</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>0.6899999999999999</v>
       </c>
@@ -29338,50 +30121,53 @@
       </c>
       <c r="AB9" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AC9" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AD9" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AE9" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AF9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AG9" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AH9" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AI9" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>579</v>
       </c>
       <c r="C10" t="n">
         <v>621</v>
       </c>
       <c r="D10" t="n">
         <v>562</v>
       </c>
       <c r="E10" t="n">
         <v>605</v>
       </c>
       <c r="F10" t="n">
         <v>618</v>
       </c>
       <c r="G10" t="n">
         <v>614</v>
       </c>
@@ -29447,50 +30233,53 @@
       </c>
       <c r="AB10" t="n">
         <v>594</v>
       </c>
       <c r="AC10" t="n">
         <v>581</v>
       </c>
       <c r="AD10" t="n">
         <v>636</v>
       </c>
       <c r="AE10" t="n">
         <v>617</v>
       </c>
       <c r="AF10" t="n">
         <v>633</v>
       </c>
       <c r="AG10" t="n">
         <v>655</v>
       </c>
       <c r="AH10" t="n">
         <v>636</v>
       </c>
       <c r="AI10" t="n">
         <v>639</v>
       </c>
+      <c r="AJ10" t="n">
+        <v>638</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>564</v>
       </c>
       <c r="C11" t="n">
         <v>602</v>
       </c>
       <c r="D11" t="n">
         <v>546</v>
       </c>
       <c r="E11" t="n">
         <v>598</v>
       </c>
       <c r="F11" t="n">
         <v>606</v>
       </c>
       <c r="G11" t="n">
         <v>587</v>
       </c>
@@ -29555,46 +30344,49 @@
         <v>586</v>
       </c>
       <c r="AB11" t="n">
         <v>595</v>
       </c>
       <c r="AC11" t="n">
         <v>584</v>
       </c>
       <c r="AD11" t="n">
         <v>605</v>
       </c>
       <c r="AE11" t="n">
         <v>601</v>
       </c>
       <c r="AF11" t="n">
         <v>598</v>
       </c>
       <c r="AG11" t="n">
         <v>607</v>
       </c>
       <c r="AH11" t="n">
         <v>610</v>
       </c>
       <c r="AI11" t="n">
         <v>605</v>
+      </c>
+      <c r="AJ11" t="n">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>