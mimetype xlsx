--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -515,50 +515,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -743,50 +744,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -882,50 +888,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -1021,50 +1030,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -1160,50 +1172,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -1299,50 +1314,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -1438,50 +1456,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1709</v>
       </c>
       <c r="C7" t="n">
         <v>1702</v>
       </c>
       <c r="D7" t="n">
         <v>1666</v>
       </c>
       <c r="E7" t="n">
         <v>1695</v>
       </c>
       <c r="F7" t="n">
         <v>1692</v>
       </c>
       <c r="G7" t="n">
         <v>1619</v>
       </c>
@@ -1577,50 +1598,53 @@
       </c>
       <c r="AL7" t="n">
         <v>1699</v>
       </c>
       <c r="AM7" t="n">
         <v>1692</v>
       </c>
       <c r="AN7" t="n">
         <v>1711</v>
       </c>
       <c r="AO7" t="n">
         <v>1758</v>
       </c>
       <c r="AP7" t="n">
         <v>1765</v>
       </c>
       <c r="AQ7" t="n">
         <v>1792</v>
       </c>
       <c r="AR7" t="n">
         <v>1719</v>
       </c>
       <c r="AS7" t="n">
         <v>1757</v>
       </c>
+      <c r="AT7" t="n">
+        <v>1809</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1709</v>
       </c>
       <c r="C8" t="n">
         <v>1702</v>
       </c>
       <c r="D8" t="n">
         <v>1666</v>
       </c>
       <c r="E8" t="n">
         <v>1695</v>
       </c>
       <c r="F8" t="n">
         <v>1692</v>
       </c>
       <c r="G8" t="n">
         <v>1619</v>
       </c>
@@ -1715,64 +1739,67 @@
         <v>1705</v>
       </c>
       <c r="AL8" t="n">
         <v>1699</v>
       </c>
       <c r="AM8" t="n">
         <v>1692</v>
       </c>
       <c r="AN8" t="n">
         <v>1711</v>
       </c>
       <c r="AO8" t="n">
         <v>1758</v>
       </c>
       <c r="AP8" t="n">
         <v>1765</v>
       </c>
       <c r="AQ8" t="n">
         <v>1792</v>
       </c>
       <c r="AR8" t="n">
         <v>1719</v>
       </c>
       <c r="AS8" t="n">
         <v>1757</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>1809</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1781,50 +1808,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2009,50 +2037,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -2148,50 +2181,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -2287,50 +2323,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.33</v>
       </c>
@@ -2426,50 +2465,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -2565,50 +2607,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -2704,50 +2749,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>279</v>
       </c>
       <c r="C7" t="n">
         <v>280</v>
       </c>
       <c r="D7" t="n">
         <v>277</v>
       </c>
       <c r="E7" t="n">
         <v>272</v>
       </c>
       <c r="F7" t="n">
         <v>282</v>
       </c>
       <c r="G7" t="n">
         <v>275</v>
       </c>
@@ -2843,50 +2891,53 @@
       </c>
       <c r="AL7" t="n">
         <v>288</v>
       </c>
       <c r="AM7" t="n">
         <v>287</v>
       </c>
       <c r="AN7" t="n">
         <v>294</v>
       </c>
       <c r="AO7" t="n">
         <v>291</v>
       </c>
       <c r="AP7" t="n">
         <v>297</v>
       </c>
       <c r="AQ7" t="n">
         <v>291</v>
       </c>
       <c r="AR7" t="n">
         <v>282</v>
       </c>
       <c r="AS7" t="n">
         <v>283</v>
       </c>
+      <c r="AT7" t="n">
+        <v>267</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>282</v>
       </c>
       <c r="C8" t="n">
         <v>281</v>
       </c>
       <c r="D8" t="n">
         <v>275</v>
       </c>
       <c r="E8" t="n">
         <v>280</v>
       </c>
       <c r="F8" t="n">
         <v>279</v>
       </c>
       <c r="G8" t="n">
         <v>269</v>
       </c>
@@ -2981,64 +3032,67 @@
         <v>280</v>
       </c>
       <c r="AL8" t="n">
         <v>279</v>
       </c>
       <c r="AM8" t="n">
         <v>277</v>
       </c>
       <c r="AN8" t="n">
         <v>281</v>
       </c>
       <c r="AO8" t="n">
         <v>288</v>
       </c>
       <c r="AP8" t="n">
         <v>289</v>
       </c>
       <c r="AQ8" t="n">
         <v>294</v>
       </c>
       <c r="AR8" t="n">
         <v>282</v>
       </c>
       <c r="AS8" t="n">
         <v>288</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3047,50 +3101,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3275,50 +3330,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -3414,50 +3474,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -3553,50 +3616,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -3692,50 +3758,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3831,50 +3900,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -3970,50 +4042,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>407</v>
       </c>
       <c r="C7" t="n">
         <v>424</v>
       </c>
       <c r="D7" t="n">
         <v>409</v>
       </c>
       <c r="E7" t="n">
         <v>417</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>383</v>
       </c>
@@ -4109,50 +4184,53 @@
       </c>
       <c r="AL7" t="n">
         <v>419</v>
       </c>
       <c r="AM7" t="n">
         <v>415</v>
       </c>
       <c r="AN7" t="n">
         <v>411</v>
       </c>
       <c r="AO7" t="n">
         <v>420</v>
       </c>
       <c r="AP7" t="n">
         <v>443</v>
       </c>
       <c r="AQ7" t="n">
         <v>445</v>
       </c>
       <c r="AR7" t="n">
         <v>398</v>
       </c>
       <c r="AS7" t="n">
         <v>445</v>
       </c>
+      <c r="AT7" t="n">
+        <v>467</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>417</v>
       </c>
       <c r="C8" t="n">
         <v>415</v>
       </c>
       <c r="D8" t="n">
         <v>407</v>
       </c>
       <c r="E8" t="n">
         <v>414</v>
       </c>
       <c r="F8" t="n">
         <v>413</v>
       </c>
       <c r="G8" t="n">
         <v>390</v>
       </c>
@@ -4247,64 +4325,67 @@
         <v>404</v>
       </c>
       <c r="AL8" t="n">
         <v>403</v>
       </c>
       <c r="AM8" t="n">
         <v>401</v>
       </c>
       <c r="AN8" t="n">
         <v>406</v>
       </c>
       <c r="AO8" t="n">
         <v>417</v>
       </c>
       <c r="AP8" t="n">
         <v>418</v>
       </c>
       <c r="AQ8" t="n">
         <v>425</v>
       </c>
       <c r="AR8" t="n">
         <v>407</v>
       </c>
       <c r="AS8" t="n">
         <v>416</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4313,50 +4394,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4541,50 +4623,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -4680,50 +4767,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4819,50 +4909,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -4958,50 +5051,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -5097,50 +5193,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5236,50 +5335,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>157</v>
       </c>
       <c r="C7" t="n">
         <v>140</v>
       </c>
       <c r="D7" t="n">
         <v>142</v>
       </c>
       <c r="E7" t="n">
         <v>153</v>
       </c>
       <c r="F7" t="n">
         <v>147</v>
       </c>
       <c r="G7" t="n">
         <v>141</v>
       </c>
@@ -5375,50 +5477,53 @@
       </c>
       <c r="AL7" t="n">
         <v>148</v>
       </c>
       <c r="AM7" t="n">
         <v>147</v>
       </c>
       <c r="AN7" t="n">
         <v>151</v>
       </c>
       <c r="AO7" t="n">
         <v>155</v>
       </c>
       <c r="AP7" t="n">
         <v>145</v>
       </c>
       <c r="AQ7" t="n">
         <v>147</v>
       </c>
       <c r="AR7" t="n">
         <v>146</v>
       </c>
       <c r="AS7" t="n">
         <v>152</v>
       </c>
+      <c r="AT7" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>147</v>
       </c>
       <c r="C8" t="n">
         <v>146</v>
       </c>
       <c r="D8" t="n">
         <v>143</v>
       </c>
       <c r="E8" t="n">
         <v>146</v>
       </c>
       <c r="F8" t="n">
         <v>146</v>
       </c>
       <c r="G8" t="n">
         <v>139</v>
       </c>
@@ -5513,64 +5618,67 @@
         <v>148</v>
       </c>
       <c r="AL8" t="n">
         <v>148</v>
       </c>
       <c r="AM8" t="n">
         <v>147</v>
       </c>
       <c r="AN8" t="n">
         <v>149</v>
       </c>
       <c r="AO8" t="n">
         <v>153</v>
       </c>
       <c r="AP8" t="n">
         <v>154</v>
       </c>
       <c r="AQ8" t="n">
         <v>156</v>
       </c>
       <c r="AR8" t="n">
         <v>150</v>
       </c>
       <c r="AS8" t="n">
         <v>153</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5579,50 +5687,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5807,50 +5916,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -5946,50 +6060,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -6085,50 +6202,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -6224,50 +6344,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -6363,50 +6486,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -6502,50 +6628,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>89</v>
       </c>
       <c r="C7" t="n">
         <v>93</v>
       </c>
       <c r="D7" t="n">
         <v>74</v>
       </c>
       <c r="E7" t="n">
         <v>92</v>
       </c>
       <c r="F7" t="n">
         <v>90</v>
       </c>
       <c r="G7" t="n">
         <v>85</v>
       </c>
@@ -6641,50 +6770,53 @@
       </c>
       <c r="AL7" t="n">
         <v>91</v>
       </c>
       <c r="AM7" t="n">
         <v>90</v>
       </c>
       <c r="AN7" t="n">
         <v>93</v>
       </c>
       <c r="AO7" t="n">
         <v>93</v>
       </c>
       <c r="AP7" t="n">
         <v>93</v>
       </c>
       <c r="AQ7" t="n">
         <v>86</v>
       </c>
       <c r="AR7" t="n">
         <v>95</v>
       </c>
       <c r="AS7" t="n">
         <v>91</v>
       </c>
+      <c r="AT7" t="n">
+        <v>97</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>87</v>
       </c>
       <c r="C8" t="n">
         <v>87</v>
       </c>
       <c r="D8" t="n">
         <v>85</v>
       </c>
       <c r="E8" t="n">
         <v>86</v>
       </c>
       <c r="F8" t="n">
         <v>86</v>
       </c>
       <c r="G8" t="n">
         <v>83</v>
       </c>
@@ -6779,64 +6911,67 @@
         <v>82</v>
       </c>
       <c r="AL8" t="n">
         <v>82</v>
       </c>
       <c r="AM8" t="n">
         <v>81</v>
       </c>
       <c r="AN8" t="n">
         <v>82</v>
       </c>
       <c r="AO8" t="n">
         <v>84</v>
       </c>
       <c r="AP8" t="n">
         <v>85</v>
       </c>
       <c r="AQ8" t="n">
         <v>86</v>
       </c>
       <c r="AR8" t="n">
         <v>83</v>
       </c>
       <c r="AS8" t="n">
         <v>84</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6845,50 +6980,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7073,50 +7209,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7212,50 +7353,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -7351,50 +7495,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.34</v>
       </c>
@@ -7490,50 +7637,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7629,50 +7779,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.52</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -7768,50 +7921,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>590</v>
       </c>
       <c r="C7" t="n">
         <v>611</v>
       </c>
       <c r="D7" t="n">
         <v>580</v>
       </c>
       <c r="E7" t="n">
         <v>585</v>
       </c>
       <c r="F7" t="n">
         <v>627</v>
       </c>
       <c r="G7" t="n">
         <v>587</v>
       </c>
@@ -7907,50 +8063,53 @@
       </c>
       <c r="AL7" t="n">
         <v>282</v>
       </c>
       <c r="AM7" t="n">
         <v>252</v>
       </c>
       <c r="AN7" t="n">
         <v>271</v>
       </c>
       <c r="AO7" t="n">
         <v>280</v>
       </c>
       <c r="AP7" t="n">
         <v>308</v>
       </c>
       <c r="AQ7" t="n">
         <v>275</v>
       </c>
       <c r="AR7" t="n">
         <v>284</v>
       </c>
       <c r="AS7" t="n">
         <v>274</v>
       </c>
+      <c r="AT7" t="n">
+        <v>281</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>574</v>
       </c>
       <c r="C8" t="n">
         <v>571</v>
       </c>
       <c r="D8" t="n">
         <v>560</v>
       </c>
       <c r="E8" t="n">
         <v>566</v>
       </c>
       <c r="F8" t="n">
         <v>606</v>
       </c>
       <c r="G8" t="n">
         <v>551</v>
       </c>
@@ -8045,64 +8204,67 @@
         <v>307</v>
       </c>
       <c r="AL8" t="n">
         <v>306</v>
       </c>
       <c r="AM8" t="n">
         <v>305</v>
       </c>
       <c r="AN8" t="n">
         <v>309</v>
       </c>
       <c r="AO8" t="n">
         <v>316</v>
       </c>
       <c r="AP8" t="n">
         <v>318</v>
       </c>
       <c r="AQ8" t="n">
         <v>323</v>
       </c>
       <c r="AR8" t="n">
         <v>310</v>
       </c>
       <c r="AS8" t="n">
         <v>316</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8111,50 +8273,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8339,50 +8502,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8478,50 +8646,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -8617,50 +8788,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -8756,50 +8930,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -8895,50 +9072,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -9034,50 +9214,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>557</v>
       </c>
       <c r="C7" t="n">
         <v>546</v>
       </c>
       <c r="D7" t="n">
         <v>543</v>
       </c>
       <c r="E7" t="n">
         <v>552</v>
       </c>
       <c r="F7" t="n">
         <v>466</v>
       </c>
       <c r="G7" t="n">
         <v>461</v>
       </c>
@@ -9173,50 +9356,53 @@
       </c>
       <c r="AL7" t="n">
         <v>463</v>
       </c>
       <c r="AM7" t="n">
         <v>516</v>
       </c>
       <c r="AN7" t="n">
         <v>487</v>
       </c>
       <c r="AO7" t="n">
         <v>473</v>
       </c>
       <c r="AP7" t="n">
         <v>483</v>
       </c>
       <c r="AQ7" t="n">
         <v>474</v>
       </c>
       <c r="AR7" t="n">
         <v>465</v>
       </c>
       <c r="AS7" t="n">
         <v>463</v>
       </c>
+      <c r="AT7" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>539</v>
       </c>
       <c r="C8" t="n">
         <v>541</v>
       </c>
       <c r="D8" t="n">
         <v>527</v>
       </c>
       <c r="E8" t="n">
         <v>533</v>
       </c>
       <c r="F8" t="n">
         <v>464</v>
       </c>
       <c r="G8" t="n">
         <v>404</v>
       </c>
@@ -9311,64 +9497,67 @@
         <v>438</v>
       </c>
       <c r="AL8" t="n">
         <v>437</v>
       </c>
       <c r="AM8" t="n">
         <v>436</v>
       </c>
       <c r="AN8" t="n">
         <v>440</v>
       </c>
       <c r="AO8" t="n">
         <v>452</v>
       </c>
       <c r="AP8" t="n">
         <v>458</v>
       </c>
       <c r="AQ8" t="n">
         <v>461</v>
       </c>
       <c r="AR8" t="n">
         <v>442</v>
       </c>
       <c r="AS8" t="n">
         <v>452</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9377,50 +9566,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9605,50 +9795,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -9744,50 +9939,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -9883,50 +10081,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -10022,50 +10223,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -10161,50 +10365,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -10300,50 +10507,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>107</v>
       </c>
       <c r="C7" t="n">
         <v>107</v>
       </c>
       <c r="D7" t="n">
         <v>105</v>
       </c>
       <c r="E7" t="n">
         <v>101</v>
       </c>
       <c r="F7" t="n">
         <v>170</v>
       </c>
       <c r="G7" t="n">
         <v>157</v>
       </c>
@@ -10439,50 +10649,53 @@
       </c>
       <c r="AL7" t="n">
         <v>170</v>
       </c>
       <c r="AM7" t="n">
         <v>190</v>
       </c>
       <c r="AN7" t="n">
         <v>211</v>
       </c>
       <c r="AO7" t="n">
         <v>171</v>
       </c>
       <c r="AP7" t="n">
         <v>158</v>
       </c>
       <c r="AQ7" t="n">
         <v>166</v>
       </c>
       <c r="AR7" t="n">
         <v>167</v>
       </c>
       <c r="AS7" t="n">
         <v>172</v>
       </c>
+      <c r="AT7" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>101</v>
       </c>
       <c r="C8" t="n">
         <v>95</v>
       </c>
       <c r="D8" t="n">
         <v>97</v>
       </c>
       <c r="E8" t="n">
         <v>97</v>
       </c>
       <c r="F8" t="n">
         <v>154</v>
       </c>
       <c r="G8" t="n">
         <v>146</v>
       </c>
@@ -10577,64 +10790,67 @@
         <v>157</v>
       </c>
       <c r="AL8" t="n">
         <v>156</v>
       </c>
       <c r="AM8" t="n">
         <v>156</v>
       </c>
       <c r="AN8" t="n">
         <v>157</v>
       </c>
       <c r="AO8" t="n">
         <v>164</v>
       </c>
       <c r="AP8" t="n">
         <v>164</v>
       </c>
       <c r="AQ8" t="n">
         <v>165</v>
       </c>
       <c r="AR8" t="n">
         <v>158</v>
       </c>
       <c r="AS8" t="n">
         <v>162</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10643,50 +10859,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10871,50 +11088,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11010,50 +11232,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -11149,50 +11374,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -11288,50 +11516,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -11427,50 +11658,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -11566,50 +11800,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>759</v>
       </c>
       <c r="C7" t="n">
         <v>799</v>
       </c>
       <c r="D7" t="n">
         <v>752</v>
       </c>
       <c r="E7" t="n">
         <v>748</v>
       </c>
       <c r="F7" t="n">
         <v>736</v>
       </c>
       <c r="G7" t="n">
         <v>711</v>
       </c>
@@ -11705,50 +11942,53 @@
       </c>
       <c r="AL7" t="n">
         <v>692</v>
       </c>
       <c r="AM7" t="n">
         <v>675</v>
       </c>
       <c r="AN7" t="n">
         <v>701</v>
       </c>
       <c r="AO7" t="n">
         <v>652</v>
       </c>
       <c r="AP7" t="n">
         <v>645</v>
       </c>
       <c r="AQ7" t="n">
         <v>665</v>
       </c>
       <c r="AR7" t="n">
         <v>643</v>
       </c>
       <c r="AS7" t="n">
         <v>648</v>
       </c>
+      <c r="AT7" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>658</v>
       </c>
       <c r="C8" t="n">
         <v>655</v>
       </c>
       <c r="D8" t="n">
         <v>641</v>
       </c>
       <c r="E8" t="n">
         <v>653</v>
       </c>
       <c r="F8" t="n">
         <v>651</v>
       </c>
       <c r="G8" t="n">
         <v>601</v>
       </c>
@@ -11843,64 +12083,67 @@
         <v>633</v>
       </c>
       <c r="AL8" t="n">
         <v>630</v>
       </c>
       <c r="AM8" t="n">
         <v>628</v>
       </c>
       <c r="AN8" t="n">
         <v>635</v>
       </c>
       <c r="AO8" t="n">
         <v>652</v>
       </c>
       <c r="AP8" t="n">
         <v>655</v>
       </c>
       <c r="AQ8" t="n">
         <v>665</v>
       </c>
       <c r="AR8" t="n">
         <v>638</v>
       </c>
       <c r="AS8" t="n">
         <v>652</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>671</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11909,50 +12152,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12137,50 +12381,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -12276,50 +12525,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -12415,50 +12667,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -12554,50 +12809,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12693,50 +12951,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -12832,50 +13093,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>688</v>
       </c>
       <c r="C7" t="n">
         <v>667</v>
       </c>
       <c r="D7" t="n">
         <v>680</v>
       </c>
       <c r="E7" t="n">
         <v>678</v>
       </c>
       <c r="F7" t="n">
         <v>689</v>
       </c>
       <c r="G7" t="n">
         <v>662</v>
       </c>
@@ -12971,50 +13235,53 @@
       </c>
       <c r="AL7" t="n">
         <v>634</v>
       </c>
       <c r="AM7" t="n">
         <v>637</v>
       </c>
       <c r="AN7" t="n">
         <v>597</v>
       </c>
       <c r="AO7" t="n">
         <v>650</v>
       </c>
       <c r="AP7" t="n">
         <v>653</v>
       </c>
       <c r="AQ7" t="n">
         <v>644</v>
       </c>
       <c r="AR7" t="n">
         <v>645</v>
       </c>
       <c r="AS7" t="n">
         <v>629</v>
       </c>
+      <c r="AT7" t="n">
+        <v>622</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>704</v>
       </c>
       <c r="C8" t="n">
         <v>701</v>
       </c>
       <c r="D8" t="n">
         <v>686</v>
       </c>
       <c r="E8" t="n">
         <v>698</v>
       </c>
       <c r="F8" t="n">
         <v>697</v>
       </c>
       <c r="G8" t="n">
         <v>641</v>
       </c>
@@ -13109,64 +13376,67 @@
         <v>675</v>
       </c>
       <c r="AL8" t="n">
         <v>673</v>
       </c>
       <c r="AM8" t="n">
         <v>670</v>
       </c>
       <c r="AN8" t="n">
         <v>678</v>
       </c>
       <c r="AO8" t="n">
         <v>696</v>
       </c>
       <c r="AP8" t="n">
         <v>699</v>
       </c>
       <c r="AQ8" t="n">
         <v>710</v>
       </c>
       <c r="AR8" t="n">
         <v>681</v>
       </c>
       <c r="AS8" t="n">
         <v>696</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>716</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13175,50 +13445,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13403,50 +13674,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -13542,50 +13818,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -13681,50 +13960,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -13820,50 +14102,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -13959,50 +14244,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -14098,50 +14386,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>236</v>
       </c>
       <c r="C7" t="n">
         <v>207</v>
       </c>
       <c r="D7" t="n">
         <v>200</v>
       </c>
       <c r="E7" t="n">
         <v>246</v>
       </c>
       <c r="F7" t="n">
         <v>235</v>
       </c>
       <c r="G7" t="n">
         <v>220</v>
       </c>
@@ -14237,50 +14528,53 @@
       </c>
       <c r="AL7" t="n">
         <v>346</v>
       </c>
       <c r="AM7" t="n">
         <v>343</v>
       </c>
       <c r="AN7" t="n">
         <v>372</v>
       </c>
       <c r="AO7" t="n">
         <v>411</v>
       </c>
       <c r="AP7" t="n">
         <v>421</v>
       </c>
       <c r="AQ7" t="n">
         <v>429</v>
       </c>
       <c r="AR7" t="n">
         <v>394</v>
       </c>
       <c r="AS7" t="n">
         <v>439</v>
       </c>
+      <c r="AT7" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>315</v>
       </c>
       <c r="C8" t="n">
         <v>299</v>
       </c>
       <c r="D8" t="n">
         <v>287</v>
       </c>
       <c r="E8" t="n">
         <v>311</v>
       </c>
       <c r="F8" t="n">
         <v>299</v>
       </c>
       <c r="G8" t="n">
         <v>338</v>
       </c>
@@ -14375,64 +14669,67 @@
         <v>378</v>
       </c>
       <c r="AL8" t="n">
         <v>371</v>
       </c>
       <c r="AM8" t="n">
         <v>363</v>
       </c>
       <c r="AN8" t="n">
         <v>369</v>
       </c>
       <c r="AO8" t="n">
         <v>381</v>
       </c>
       <c r="AP8" t="n">
         <v>383</v>
       </c>
       <c r="AQ8" t="n">
         <v>386</v>
       </c>
       <c r="AR8" t="n">
         <v>377</v>
       </c>
       <c r="AS8" t="n">
         <v>385</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14441,50 +14738,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14669,50 +14967,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -14808,50 +15111,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -14947,50 +15253,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -15086,50 +15395,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15225,50 +15537,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -15364,50 +15679,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>129</v>
       </c>
       <c r="D7" t="n">
         <v>114</v>
       </c>
       <c r="E7" t="n">
         <v>147</v>
       </c>
       <c r="F7" t="n">
         <v>143</v>
       </c>
       <c r="G7" t="n">
         <v>130</v>
       </c>
@@ -15503,50 +15821,53 @@
       </c>
       <c r="AL7" t="n">
         <v>140</v>
       </c>
       <c r="AM7" t="n">
         <v>134</v>
       </c>
       <c r="AN7" t="n">
         <v>134</v>
       </c>
       <c r="AO7" t="n">
         <v>137</v>
       </c>
       <c r="AP7" t="n">
         <v>133</v>
       </c>
       <c r="AQ7" t="n">
         <v>109</v>
       </c>
       <c r="AR7" t="n">
         <v>114</v>
       </c>
       <c r="AS7" t="n">
         <v>142</v>
       </c>
+      <c r="AT7" t="n">
+        <v>146</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>188</v>
       </c>
       <c r="C8" t="n">
         <v>187</v>
       </c>
       <c r="D8" t="n">
         <v>183</v>
       </c>
       <c r="E8" t="n">
         <v>186</v>
       </c>
       <c r="F8" t="n">
         <v>186</v>
       </c>
       <c r="G8" t="n">
         <v>176</v>
       </c>
@@ -15641,64 +15962,67 @@
         <v>186</v>
       </c>
       <c r="AL8" t="n">
         <v>185</v>
       </c>
       <c r="AM8" t="n">
         <v>184</v>
       </c>
       <c r="AN8" t="n">
         <v>186</v>
       </c>
       <c r="AO8" t="n">
         <v>192</v>
       </c>
       <c r="AP8" t="n">
         <v>192</v>
       </c>
       <c r="AQ8" t="n">
         <v>195</v>
       </c>
       <c r="AR8" t="n">
         <v>187</v>
       </c>
       <c r="AS8" t="n">
         <v>192</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15707,50 +16031,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15935,50 +16260,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0</v>
       </c>
@@ -16074,50 +16404,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -16213,50 +16546,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -16352,50 +16688,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -16491,50 +16830,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -16630,50 +16972,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>26</v>
       </c>
       <c r="C7" t="n">
         <v>29</v>
       </c>
       <c r="D7" t="n">
         <v>34</v>
       </c>
       <c r="E7" t="n">
         <v>23</v>
       </c>
       <c r="F7" t="n">
         <v>32</v>
       </c>
       <c r="G7" t="n">
         <v>26</v>
       </c>
@@ -16769,50 +17114,53 @@
       </c>
       <c r="AL7" t="n">
         <v>27</v>
       </c>
       <c r="AM7" t="n">
         <v>37</v>
       </c>
       <c r="AN7" t="n">
         <v>41</v>
       </c>
       <c r="AO7" t="n">
         <v>45</v>
       </c>
       <c r="AP7" t="n">
         <v>46</v>
       </c>
       <c r="AQ7" t="n">
         <v>54</v>
       </c>
       <c r="AR7" t="n">
         <v>37</v>
       </c>
       <c r="AS7" t="n">
         <v>41</v>
       </c>
+      <c r="AT7" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>32</v>
       </c>
       <c r="C8" t="n">
         <v>46</v>
       </c>
       <c r="D8" t="n">
         <v>51</v>
       </c>
       <c r="E8" t="n">
         <v>33</v>
       </c>
       <c r="F8" t="n">
         <v>45</v>
       </c>
       <c r="G8" t="n">
         <v>39</v>
       </c>
@@ -16907,64 +17255,67 @@
         <v>19</v>
       </c>
       <c r="AL8" t="n">
         <v>25</v>
       </c>
       <c r="AM8" t="n">
         <v>32</v>
       </c>
       <c r="AN8" t="n">
         <v>29</v>
       </c>
       <c r="AO8" t="n">
         <v>29</v>
       </c>
       <c r="AP8" t="n">
         <v>28</v>
       </c>
       <c r="AQ8" t="n">
         <v>31</v>
       </c>
       <c r="AR8" t="n">
         <v>23</v>
       </c>
       <c r="AS8" t="n">
         <v>25</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16973,50 +17324,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17201,50 +17553,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17340,50 +17697,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -17479,50 +17839,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -17618,50 +17981,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -17757,50 +18123,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -17896,50 +18265,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1012</v>
       </c>
       <c r="C7" t="n">
         <v>1032</v>
       </c>
       <c r="D7" t="n">
         <v>964</v>
       </c>
       <c r="E7" t="n">
         <v>1020</v>
       </c>
       <c r="F7" t="n">
         <v>1025</v>
       </c>
       <c r="G7" t="n">
         <v>965</v>
       </c>
@@ -18035,50 +18407,53 @@
       </c>
       <c r="AL7" t="n">
         <v>1025</v>
       </c>
       <c r="AM7" t="n">
         <v>981</v>
       </c>
       <c r="AN7" t="n">
         <v>1022</v>
       </c>
       <c r="AO7" t="n">
         <v>1054</v>
       </c>
       <c r="AP7" t="n">
         <v>1042</v>
       </c>
       <c r="AQ7" t="n">
         <v>1061</v>
       </c>
       <c r="AR7" t="n">
         <v>995</v>
       </c>
       <c r="AS7" t="n">
         <v>1045</v>
       </c>
+      <c r="AT7" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>974</v>
       </c>
       <c r="C8" t="n">
         <v>970</v>
       </c>
       <c r="D8" t="n">
         <v>950</v>
       </c>
       <c r="E8" t="n">
         <v>966</v>
       </c>
       <c r="F8" t="n">
         <v>964</v>
       </c>
       <c r="G8" t="n">
         <v>923</v>
       </c>
@@ -18173,64 +18548,67 @@
         <v>972</v>
       </c>
       <c r="AL8" t="n">
         <v>968</v>
       </c>
       <c r="AM8" t="n">
         <v>964</v>
       </c>
       <c r="AN8" t="n">
         <v>975</v>
       </c>
       <c r="AO8" t="n">
         <v>1002</v>
       </c>
       <c r="AP8" t="n">
         <v>1006</v>
       </c>
       <c r="AQ8" t="n">
         <v>1021</v>
       </c>
       <c r="AR8" t="n">
         <v>980</v>
       </c>
       <c r="AS8" t="n">
         <v>1001</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>1031</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18239,50 +18617,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18467,50 +18846,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18606,50 +18990,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -18745,50 +19132,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -18884,50 +19274,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -19023,50 +19416,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -19162,50 +19558,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>697</v>
       </c>
       <c r="C7" t="n">
         <v>670</v>
       </c>
       <c r="D7" t="n">
         <v>702</v>
       </c>
       <c r="E7" t="n">
         <v>675</v>
       </c>
       <c r="F7" t="n">
         <v>667</v>
       </c>
       <c r="G7" t="n">
         <v>654</v>
       </c>
@@ -19301,50 +19700,53 @@
       </c>
       <c r="AL7" t="n">
         <v>674</v>
       </c>
       <c r="AM7" t="n">
         <v>711</v>
       </c>
       <c r="AN7" t="n">
         <v>689</v>
       </c>
       <c r="AO7" t="n">
         <v>704</v>
       </c>
       <c r="AP7" t="n">
         <v>723</v>
       </c>
       <c r="AQ7" t="n">
         <v>731</v>
       </c>
       <c r="AR7" t="n">
         <v>724</v>
       </c>
       <c r="AS7" t="n">
         <v>712</v>
       </c>
+      <c r="AT7" t="n">
+        <v>756</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>735</v>
       </c>
       <c r="C8" t="n">
         <v>732</v>
       </c>
       <c r="D8" t="n">
         <v>716</v>
       </c>
       <c r="E8" t="n">
         <v>729</v>
       </c>
       <c r="F8" t="n">
         <v>728</v>
       </c>
       <c r="G8" t="n">
         <v>696</v>
       </c>
@@ -19439,64 +19841,67 @@
         <v>733</v>
       </c>
       <c r="AL8" t="n">
         <v>731</v>
       </c>
       <c r="AM8" t="n">
         <v>728</v>
       </c>
       <c r="AN8" t="n">
         <v>736</v>
       </c>
       <c r="AO8" t="n">
         <v>756</v>
       </c>
       <c r="AP8" t="n">
         <v>759</v>
       </c>
       <c r="AQ8" t="n">
         <v>771</v>
       </c>
       <c r="AR8" t="n">
         <v>739</v>
       </c>
       <c r="AS8" t="n">
         <v>756</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19505,50 +19910,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19733,50 +20139,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -19872,50 +20283,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -20011,50 +20425,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -20150,50 +20567,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -20289,50 +20709,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -20428,50 +20851,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>698</v>
       </c>
       <c r="C7" t="n">
         <v>706</v>
       </c>
       <c r="D7" t="n">
         <v>703</v>
       </c>
       <c r="E7" t="n">
         <v>701</v>
       </c>
       <c r="F7" t="n">
         <v>682</v>
       </c>
       <c r="G7" t="n">
         <v>650</v>
       </c>
@@ -20567,50 +20993,53 @@
       </c>
       <c r="AL7" t="n">
         <v>678</v>
       </c>
       <c r="AM7" t="n">
         <v>676</v>
       </c>
       <c r="AN7" t="n">
         <v>666</v>
       </c>
       <c r="AO7" t="n">
         <v>700</v>
       </c>
       <c r="AP7" t="n">
         <v>737</v>
       </c>
       <c r="AQ7" t="n">
         <v>749</v>
       </c>
       <c r="AR7" t="n">
         <v>707</v>
       </c>
       <c r="AS7" t="n">
         <v>714</v>
       </c>
+      <c r="AT7" t="n">
+        <v>749</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>719</v>
       </c>
       <c r="C8" t="n">
         <v>717</v>
       </c>
       <c r="D8" t="n">
         <v>701</v>
       </c>
       <c r="E8" t="n">
         <v>714</v>
       </c>
       <c r="F8" t="n">
         <v>712</v>
       </c>
       <c r="G8" t="n">
         <v>675</v>
       </c>
@@ -20705,64 +21134,67 @@
         <v>711</v>
       </c>
       <c r="AL8" t="n">
         <v>708</v>
       </c>
       <c r="AM8" t="n">
         <v>706</v>
       </c>
       <c r="AN8" t="n">
         <v>713</v>
       </c>
       <c r="AO8" t="n">
         <v>733</v>
       </c>
       <c r="AP8" t="n">
         <v>736</v>
       </c>
       <c r="AQ8" t="n">
         <v>747</v>
       </c>
       <c r="AR8" t="n">
         <v>717</v>
       </c>
       <c r="AS8" t="n">
         <v>733</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20771,50 +21203,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20999,50 +21432,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -21138,50 +21576,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -21277,50 +21718,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -21416,50 +21860,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -21555,50 +22002,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -21694,50 +22144,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>410</v>
       </c>
       <c r="C7" t="n">
         <v>398</v>
       </c>
       <c r="D7" t="n">
         <v>415</v>
       </c>
       <c r="E7" t="n">
         <v>396</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>386</v>
       </c>
@@ -21833,50 +22286,53 @@
       </c>
       <c r="AL7" t="n">
         <v>417</v>
       </c>
       <c r="AM7" t="n">
         <v>407</v>
       </c>
       <c r="AN7" t="n">
         <v>423</v>
       </c>
       <c r="AO7" t="n">
         <v>417</v>
       </c>
       <c r="AP7" t="n">
         <v>425</v>
       </c>
       <c r="AQ7" t="n">
         <v>433</v>
       </c>
       <c r="AR7" t="n">
         <v>418</v>
       </c>
       <c r="AS7" t="n">
         <v>415</v>
       </c>
+      <c r="AT7" t="n">
+        <v>428</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>407</v>
       </c>
       <c r="C8" t="n">
         <v>405</v>
       </c>
       <c r="D8" t="n">
         <v>397</v>
       </c>
       <c r="E8" t="n">
         <v>403</v>
       </c>
       <c r="F8" t="n">
         <v>403</v>
       </c>
       <c r="G8" t="n">
         <v>390</v>
       </c>
@@ -21971,64 +22427,67 @@
         <v>411</v>
       </c>
       <c r="AL8" t="n">
         <v>409</v>
       </c>
       <c r="AM8" t="n">
         <v>408</v>
       </c>
       <c r="AN8" t="n">
         <v>412</v>
       </c>
       <c r="AO8" t="n">
         <v>424</v>
       </c>
       <c r="AP8" t="n">
         <v>425</v>
       </c>
       <c r="AQ8" t="n">
         <v>432</v>
       </c>
       <c r="AR8" t="n">
         <v>414</v>
       </c>
       <c r="AS8" t="n">
         <v>423</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>436</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22037,50 +22496,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22265,50 +22725,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -22404,50 +22869,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -22543,50 +23011,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -22682,50 +23153,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -22821,50 +23295,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -22960,50 +23437,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>456</v>
       </c>
       <c r="C7" t="n">
         <v>469</v>
       </c>
       <c r="D7" t="n">
         <v>434</v>
       </c>
       <c r="E7" t="n">
         <v>451</v>
       </c>
       <c r="F7" t="n">
         <v>464</v>
       </c>
       <c r="G7" t="n">
         <v>453</v>
       </c>
@@ -23099,50 +23579,53 @@
       </c>
       <c r="AL7" t="n">
         <v>464</v>
       </c>
       <c r="AM7" t="n">
         <v>475</v>
       </c>
       <c r="AN7" t="n">
         <v>488</v>
       </c>
       <c r="AO7" t="n">
         <v>504</v>
       </c>
       <c r="AP7" t="n">
         <v>470</v>
       </c>
       <c r="AQ7" t="n">
         <v>501</v>
       </c>
       <c r="AR7" t="n">
         <v>480</v>
       </c>
       <c r="AS7" t="n">
         <v>486</v>
       </c>
+      <c r="AT7" t="n">
+        <v>486</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>395</v>
       </c>
       <c r="C8" t="n">
         <v>393</v>
       </c>
       <c r="D8" t="n">
         <v>385</v>
       </c>
       <c r="E8" t="n">
         <v>392</v>
       </c>
       <c r="F8" t="n">
         <v>391</v>
       </c>
       <c r="G8" t="n">
         <v>377</v>
       </c>
@@ -23237,64 +23720,67 @@
         <v>397</v>
       </c>
       <c r="AL8" t="n">
         <v>396</v>
       </c>
       <c r="AM8" t="n">
         <v>394</v>
       </c>
       <c r="AN8" t="n">
         <v>399</v>
       </c>
       <c r="AO8" t="n">
         <v>410</v>
       </c>
       <c r="AP8" t="n">
         <v>411</v>
       </c>
       <c r="AQ8" t="n">
         <v>418</v>
       </c>
       <c r="AR8" t="n">
         <v>401</v>
       </c>
       <c r="AS8" t="n">
         <v>409</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23303,50 +23789,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23531,50 +24018,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -23670,50 +24162,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -23809,50 +24304,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.37</v>
       </c>
@@ -23948,50 +24446,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -24087,50 +24588,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -24226,50 +24730,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>752</v>
       </c>
       <c r="C7" t="n">
         <v>743</v>
       </c>
       <c r="D7" t="n">
         <v>748</v>
       </c>
       <c r="E7" t="n">
         <v>749</v>
       </c>
       <c r="F7" t="n">
         <v>740</v>
       </c>
       <c r="G7" t="n">
         <v>701</v>
       </c>
@@ -24365,50 +24872,53 @@
       </c>
       <c r="AL7" t="n">
         <v>774</v>
       </c>
       <c r="AM7" t="n">
         <v>775</v>
       </c>
       <c r="AN7" t="n">
         <v>768</v>
       </c>
       <c r="AO7" t="n">
         <v>777</v>
       </c>
       <c r="AP7" t="n">
         <v>800</v>
       </c>
       <c r="AQ7" t="n">
         <v>815</v>
       </c>
       <c r="AR7" t="n">
         <v>775</v>
       </c>
       <c r="AS7" t="n">
         <v>812</v>
       </c>
+      <c r="AT7" t="n">
+        <v>826</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>827</v>
       </c>
       <c r="C8" t="n">
         <v>824</v>
       </c>
       <c r="D8" t="n">
         <v>806</v>
       </c>
       <c r="E8" t="n">
         <v>820</v>
       </c>
       <c r="F8" t="n">
         <v>819</v>
       </c>
       <c r="G8" t="n">
         <v>787</v>
       </c>
@@ -24503,64 +25013,67 @@
         <v>829</v>
       </c>
       <c r="AL8" t="n">
         <v>826</v>
       </c>
       <c r="AM8" t="n">
         <v>822</v>
       </c>
       <c r="AN8" t="n">
         <v>832</v>
       </c>
       <c r="AO8" t="n">
         <v>854</v>
       </c>
       <c r="AP8" t="n">
         <v>858</v>
       </c>
       <c r="AQ8" t="n">
         <v>871</v>
       </c>
       <c r="AR8" t="n">
         <v>835</v>
       </c>
       <c r="AS8" t="n">
         <v>854</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>879</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24569,50 +25082,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24797,50 +25311,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -24936,50 +25455,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -25075,50 +25597,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -25214,50 +25739,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -25353,50 +25881,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -25492,50 +26023,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>957</v>
       </c>
       <c r="C7" t="n">
         <v>959</v>
       </c>
       <c r="D7" t="n">
         <v>918</v>
       </c>
       <c r="E7" t="n">
         <v>946</v>
       </c>
       <c r="F7" t="n">
         <v>952</v>
       </c>
       <c r="G7" t="n">
         <v>918</v>
       </c>
@@ -25631,50 +26165,53 @@
       </c>
       <c r="AL7" t="n">
         <v>925</v>
       </c>
       <c r="AM7" t="n">
         <v>917</v>
       </c>
       <c r="AN7" t="n">
         <v>943</v>
       </c>
       <c r="AO7" t="n">
         <v>981</v>
       </c>
       <c r="AP7" t="n">
         <v>965</v>
       </c>
       <c r="AQ7" t="n">
         <v>977</v>
       </c>
       <c r="AR7" t="n">
         <v>944</v>
       </c>
       <c r="AS7" t="n">
         <v>945</v>
       </c>
+      <c r="AT7" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>882</v>
       </c>
       <c r="C8" t="n">
         <v>878</v>
       </c>
       <c r="D8" t="n">
         <v>860</v>
       </c>
       <c r="E8" t="n">
         <v>875</v>
       </c>
       <c r="F8" t="n">
         <v>873</v>
       </c>
       <c r="G8" t="n">
         <v>832</v>
       </c>
@@ -25769,64 +26306,67 @@
         <v>876</v>
       </c>
       <c r="AL8" t="n">
         <v>873</v>
       </c>
       <c r="AM8" t="n">
         <v>870</v>
       </c>
       <c r="AN8" t="n">
         <v>879</v>
       </c>
       <c r="AO8" t="n">
         <v>904</v>
       </c>
       <c r="AP8" t="n">
         <v>907</v>
       </c>
       <c r="AQ8" t="n">
         <v>921</v>
       </c>
       <c r="AR8" t="n">
         <v>884</v>
       </c>
       <c r="AS8" t="n">
         <v>903</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>930</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25835,50 +26375,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26063,50 +26604,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -26202,50 +26748,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -26341,50 +26890,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.39</v>
       </c>
@@ -26480,50 +27032,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -26619,50 +27174,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -26758,50 +27316,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>200</v>
       </c>
       <c r="C7" t="n">
         <v>182</v>
       </c>
       <c r="D7" t="n">
         <v>202</v>
       </c>
       <c r="E7" t="n">
         <v>195</v>
       </c>
       <c r="F7" t="n">
         <v>197</v>
       </c>
       <c r="G7" t="n">
         <v>170</v>
       </c>
@@ -26897,50 +27458,53 @@
       </c>
       <c r="AL7" t="n">
         <v>169</v>
       </c>
       <c r="AM7" t="n">
         <v>174</v>
       </c>
       <c r="AN7" t="n">
         <v>168</v>
       </c>
       <c r="AO7" t="n">
         <v>168</v>
       </c>
       <c r="AP7" t="n">
         <v>174</v>
       </c>
       <c r="AQ7" t="n">
         <v>176</v>
       </c>
       <c r="AR7" t="n">
         <v>170</v>
       </c>
       <c r="AS7" t="n">
         <v>151</v>
       </c>
+      <c r="AT7" t="n">
+        <v>192</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>205</v>
       </c>
       <c r="C8" t="n">
         <v>204</v>
       </c>
       <c r="D8" t="n">
         <v>200</v>
       </c>
       <c r="E8" t="n">
         <v>203</v>
       </c>
       <c r="F8" t="n">
         <v>203</v>
       </c>
       <c r="G8" t="n">
         <v>194</v>
       </c>
@@ -27035,64 +27599,67 @@
         <v>206</v>
       </c>
       <c r="AL8" t="n">
         <v>206</v>
       </c>
       <c r="AM8" t="n">
         <v>205</v>
       </c>
       <c r="AN8" t="n">
         <v>207</v>
       </c>
       <c r="AO8" t="n">
         <v>213</v>
       </c>
       <c r="AP8" t="n">
         <v>214</v>
       </c>
       <c r="AQ8" t="n">
         <v>217</v>
       </c>
       <c r="AR8" t="n">
         <v>208</v>
       </c>
       <c r="AS8" t="n">
         <v>213</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS8"/>
+  <dimension ref="A1:AT8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27101,50 +27668,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about the current benefits system, which of the following best reflects your view?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27329,50 +27897,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>The benefit system works well as it is and doesn't need any reforms</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -27468,50 +28041,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly well, and doesn't need any major reform</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -27607,50 +28183,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The benefit system works fairly badly, and needs some significant reforms</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -27746,50 +28325,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>The benefit system works very badly, and needs major reforms</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -27885,50 +28467,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -28024,50 +28609,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>577</v>
       </c>
       <c r="C7" t="n">
         <v>583</v>
       </c>
       <c r="D7" t="n">
         <v>562</v>
       </c>
       <c r="E7" t="n">
         <v>566</v>
       </c>
       <c r="F7" t="n">
         <v>573</v>
       </c>
       <c r="G7" t="n">
         <v>565</v>
       </c>
@@ -28163,50 +28751,53 @@
       </c>
       <c r="AL7" t="n">
         <v>584</v>
       </c>
       <c r="AM7" t="n">
         <v>579</v>
       </c>
       <c r="AN7" t="n">
         <v>594</v>
       </c>
       <c r="AO7" t="n">
         <v>631</v>
       </c>
       <c r="AP7" t="n">
         <v>613</v>
       </c>
       <c r="AQ7" t="n">
         <v>647</v>
       </c>
       <c r="AR7" t="n">
         <v>628</v>
       </c>
       <c r="AS7" t="n">
         <v>635</v>
       </c>
+      <c r="AT7" t="n">
+        <v>632</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>571</v>
       </c>
       <c r="C8" t="n">
         <v>568</v>
       </c>
       <c r="D8" t="n">
         <v>556</v>
       </c>
       <c r="E8" t="n">
         <v>566</v>
       </c>
       <c r="F8" t="n">
         <v>565</v>
       </c>
       <c r="G8" t="n">
         <v>544</v>
       </c>
@@ -28301,46 +28892,49 @@
         <v>585</v>
       </c>
       <c r="AL8" t="n">
         <v>583</v>
       </c>
       <c r="AM8" t="n">
         <v>580</v>
       </c>
       <c r="AN8" t="n">
         <v>587</v>
       </c>
       <c r="AO8" t="n">
         <v>603</v>
       </c>
       <c r="AP8" t="n">
         <v>605</v>
       </c>
       <c r="AQ8" t="n">
         <v>615</v>
       </c>
       <c r="AR8" t="n">
         <v>590</v>
       </c>
       <c r="AS8" t="n">
         <v>603</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>620</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>