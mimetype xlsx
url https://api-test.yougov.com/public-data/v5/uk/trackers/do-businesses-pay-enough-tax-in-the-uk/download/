--- v0 (2026-04-15)
+++ v1 (2026-07-05)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -514,50 +514,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -737,50 +738,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -873,50 +879,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -1009,50 +1018,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1145,50 +1157,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1281,50 +1296,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1691</v>
       </c>
       <c r="C6" t="n">
         <v>1699</v>
       </c>
       <c r="D6" t="n">
         <v>1679</v>
       </c>
       <c r="E6" t="n">
         <v>1660</v>
       </c>
       <c r="F6" t="n">
         <v>1626</v>
       </c>
       <c r="G6" t="n">
         <v>1655</v>
       </c>
@@ -1417,50 +1435,53 @@
       </c>
       <c r="AK6" t="n">
         <v>1705</v>
       </c>
       <c r="AL6" t="n">
         <v>1716</v>
       </c>
       <c r="AM6" t="n">
         <v>1715</v>
       </c>
       <c r="AN6" t="n">
         <v>1770</v>
       </c>
       <c r="AO6" t="n">
         <v>1767</v>
       </c>
       <c r="AP6" t="n">
         <v>1747</v>
       </c>
       <c r="AQ6" t="n">
         <v>1744</v>
       </c>
       <c r="AR6" t="n">
         <v>1748</v>
       </c>
+      <c r="AS6" t="n">
+        <v>1739</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1691</v>
       </c>
       <c r="C7" t="n">
         <v>1699</v>
       </c>
       <c r="D7" t="n">
         <v>1679</v>
       </c>
       <c r="E7" t="n">
         <v>1660</v>
       </c>
       <c r="F7" t="n">
         <v>1626</v>
       </c>
       <c r="G7" t="n">
         <v>1655</v>
       </c>
@@ -1552,64 +1573,67 @@
         <v>1690</v>
       </c>
       <c r="AK7" t="n">
         <v>1705</v>
       </c>
       <c r="AL7" t="n">
         <v>1716</v>
       </c>
       <c r="AM7" t="n">
         <v>1715</v>
       </c>
       <c r="AN7" t="n">
         <v>1770</v>
       </c>
       <c r="AO7" t="n">
         <v>1767</v>
       </c>
       <c r="AP7" t="n">
         <v>1747</v>
       </c>
       <c r="AQ7" t="n">
         <v>1744</v>
       </c>
       <c r="AR7" t="n">
         <v>1748</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>1739</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1617,50 +1641,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1840,50 +1865,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -1976,50 +2006,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -2112,50 +2145,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2248,50 +2284,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -2384,50 +2423,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>273</v>
       </c>
       <c r="C6" t="n">
         <v>289</v>
       </c>
       <c r="D6" t="n">
         <v>282</v>
       </c>
       <c r="E6" t="n">
         <v>283</v>
       </c>
       <c r="F6" t="n">
         <v>273</v>
       </c>
       <c r="G6" t="n">
         <v>269</v>
       </c>
@@ -2520,50 +2562,53 @@
       </c>
       <c r="AK6" t="n">
         <v>285</v>
       </c>
       <c r="AL6" t="n">
         <v>289</v>
       </c>
       <c r="AM6" t="n">
         <v>301</v>
       </c>
       <c r="AN6" t="n">
         <v>266</v>
       </c>
       <c r="AO6" t="n">
         <v>292</v>
       </c>
       <c r="AP6" t="n">
         <v>286</v>
       </c>
       <c r="AQ6" t="n">
         <v>279</v>
       </c>
       <c r="AR6" t="n">
         <v>300</v>
       </c>
+      <c r="AS6" t="n">
+        <v>289</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>279</v>
       </c>
       <c r="C7" t="n">
         <v>280</v>
       </c>
       <c r="D7" t="n">
         <v>277</v>
       </c>
       <c r="E7" t="n">
         <v>274</v>
       </c>
       <c r="F7" t="n">
         <v>270</v>
       </c>
       <c r="G7" t="n">
         <v>275</v>
       </c>
@@ -2655,64 +2700,67 @@
         <v>277</v>
       </c>
       <c r="AK7" t="n">
         <v>280</v>
       </c>
       <c r="AL7" t="n">
         <v>281</v>
       </c>
       <c r="AM7" t="n">
         <v>281</v>
       </c>
       <c r="AN7" t="n">
         <v>290</v>
       </c>
       <c r="AO7" t="n">
         <v>290</v>
       </c>
       <c r="AP7" t="n">
         <v>287</v>
       </c>
       <c r="AQ7" t="n">
         <v>286</v>
       </c>
       <c r="AR7" t="n">
         <v>287</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2720,50 +2768,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2943,50 +2992,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3079,50 +3133,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3215,50 +3272,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3351,50 +3411,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3487,50 +3550,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>420</v>
       </c>
       <c r="C6" t="n">
         <v>428</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>425</v>
       </c>
       <c r="F6" t="n">
         <v>405</v>
       </c>
       <c r="G6" t="n">
         <v>394</v>
       </c>
@@ -3623,50 +3689,53 @@
       </c>
       <c r="AK6" t="n">
         <v>421</v>
       </c>
       <c r="AL6" t="n">
         <v>422</v>
       </c>
       <c r="AM6" t="n">
         <v>415</v>
       </c>
       <c r="AN6" t="n">
         <v>435</v>
       </c>
       <c r="AO6" t="n">
         <v>432</v>
       </c>
       <c r="AP6" t="n">
         <v>434</v>
       </c>
       <c r="AQ6" t="n">
         <v>421</v>
       </c>
       <c r="AR6" t="n">
         <v>420</v>
       </c>
+      <c r="AS6" t="n">
+        <v>421</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>413</v>
       </c>
       <c r="C7" t="n">
         <v>415</v>
       </c>
       <c r="D7" t="n">
         <v>410</v>
       </c>
       <c r="E7" t="n">
         <v>405</v>
       </c>
       <c r="F7" t="n">
         <v>392</v>
       </c>
       <c r="G7" t="n">
         <v>399</v>
       </c>
@@ -3758,64 +3827,67 @@
         <v>401</v>
       </c>
       <c r="AK7" t="n">
         <v>404</v>
       </c>
       <c r="AL7" t="n">
         <v>407</v>
       </c>
       <c r="AM7" t="n">
         <v>406</v>
       </c>
       <c r="AN7" t="n">
         <v>419</v>
       </c>
       <c r="AO7" t="n">
         <v>419</v>
       </c>
       <c r="AP7" t="n">
         <v>414</v>
       </c>
       <c r="AQ7" t="n">
         <v>413</v>
       </c>
       <c r="AR7" t="n">
         <v>414</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3823,50 +3895,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4046,50 +4119,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4182,50 +4260,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -4318,50 +4399,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -4454,50 +4538,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -4590,50 +4677,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>151</v>
       </c>
       <c r="C6" t="n">
         <v>157</v>
       </c>
       <c r="D6" t="n">
         <v>139</v>
       </c>
       <c r="E6" t="n">
         <v>151</v>
       </c>
       <c r="F6" t="n">
         <v>126</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -4726,50 +4816,53 @@
       </c>
       <c r="AK6" t="n">
         <v>146</v>
       </c>
       <c r="AL6" t="n">
         <v>144</v>
       </c>
       <c r="AM6" t="n">
         <v>146</v>
       </c>
       <c r="AN6" t="n">
         <v>146</v>
       </c>
       <c r="AO6" t="n">
         <v>138</v>
       </c>
       <c r="AP6" t="n">
         <v>149</v>
       </c>
       <c r="AQ6" t="n">
         <v>134</v>
       </c>
       <c r="AR6" t="n">
         <v>115</v>
       </c>
+      <c r="AS6" t="n">
+        <v>129</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>146</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>143</v>
       </c>
       <c r="F7" t="n">
         <v>140</v>
       </c>
       <c r="G7" t="n">
         <v>142</v>
       </c>
@@ -4861,64 +4954,67 @@
         <v>147</v>
       </c>
       <c r="AK7" t="n">
         <v>148</v>
       </c>
       <c r="AL7" t="n">
         <v>149</v>
       </c>
       <c r="AM7" t="n">
         <v>149</v>
       </c>
       <c r="AN7" t="n">
         <v>154</v>
       </c>
       <c r="AO7" t="n">
         <v>154</v>
       </c>
       <c r="AP7" t="n">
         <v>152</v>
       </c>
       <c r="AQ7" t="n">
         <v>152</v>
       </c>
       <c r="AR7" t="n">
         <v>152</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4926,50 +5022,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5149,50 +5246,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5285,50 +5387,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -5421,50 +5526,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -5557,50 +5665,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -5693,50 +5804,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>87</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>89</v>
       </c>
       <c r="E6" t="n">
         <v>87</v>
       </c>
       <c r="F6" t="n">
         <v>85</v>
       </c>
       <c r="G6" t="n">
         <v>86</v>
       </c>
@@ -5829,50 +5943,53 @@
       </c>
       <c r="AK6" t="n">
         <v>94</v>
       </c>
       <c r="AL6" t="n">
         <v>91</v>
       </c>
       <c r="AM6" t="n">
         <v>93</v>
       </c>
       <c r="AN6" t="n">
         <v>87</v>
       </c>
       <c r="AO6" t="n">
         <v>94</v>
       </c>
       <c r="AP6" t="n">
         <v>79</v>
       </c>
       <c r="AQ6" t="n">
         <v>82</v>
       </c>
       <c r="AR6" t="n">
         <v>97</v>
       </c>
+      <c r="AS6" t="n">
+        <v>91</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>87</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>85</v>
       </c>
       <c r="F7" t="n">
         <v>83</v>
       </c>
       <c r="G7" t="n">
         <v>84</v>
       </c>
@@ -5964,64 +6081,67 @@
         <v>81</v>
       </c>
       <c r="AK7" t="n">
         <v>82</v>
       </c>
       <c r="AL7" t="n">
         <v>82</v>
       </c>
       <c r="AM7" t="n">
         <v>82</v>
       </c>
       <c r="AN7" t="n">
         <v>85</v>
       </c>
       <c r="AO7" t="n">
         <v>85</v>
       </c>
       <c r="AP7" t="n">
         <v>84</v>
       </c>
       <c r="AQ7" t="n">
         <v>84</v>
       </c>
       <c r="AR7" t="n">
         <v>84</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6029,50 +6149,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6252,50 +6373,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6388,50 +6514,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -6524,50 +6653,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -6660,50 +6792,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -6796,50 +6931,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>582</v>
       </c>
       <c r="C6" t="n">
         <v>589</v>
       </c>
       <c r="D6" t="n">
         <v>581</v>
       </c>
       <c r="E6" t="n">
         <v>575</v>
       </c>
       <c r="F6" t="n">
         <v>591</v>
       </c>
       <c r="G6" t="n">
         <v>607</v>
       </c>
@@ -6932,50 +7070,53 @@
       </c>
       <c r="AK6" t="n">
         <v>271</v>
       </c>
       <c r="AL6" t="n">
         <v>264</v>
       </c>
       <c r="AM6" t="n">
         <v>278</v>
       </c>
       <c r="AN6" t="n">
         <v>285</v>
       </c>
       <c r="AO6" t="n">
         <v>274</v>
       </c>
       <c r="AP6" t="n">
         <v>276</v>
       </c>
       <c r="AQ6" t="n">
         <v>281</v>
       </c>
       <c r="AR6" t="n">
         <v>291</v>
       </c>
+      <c r="AS6" t="n">
+        <v>248</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>568</v>
       </c>
       <c r="C7" t="n">
         <v>572</v>
       </c>
       <c r="D7" t="n">
         <v>562</v>
       </c>
       <c r="E7" t="n">
         <v>556</v>
       </c>
       <c r="F7" t="n">
         <v>551</v>
       </c>
       <c r="G7" t="n">
         <v>564</v>
       </c>
@@ -7067,64 +7208,67 @@
         <v>305</v>
       </c>
       <c r="AK7" t="n">
         <v>308</v>
       </c>
       <c r="AL7" t="n">
         <v>309</v>
       </c>
       <c r="AM7" t="n">
         <v>309</v>
       </c>
       <c r="AN7" t="n">
         <v>319</v>
       </c>
       <c r="AO7" t="n">
         <v>319</v>
       </c>
       <c r="AP7" t="n">
         <v>314</v>
       </c>
       <c r="AQ7" t="n">
         <v>315</v>
       </c>
       <c r="AR7" t="n">
         <v>316</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7132,50 +7276,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7355,50 +7500,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7491,50 +7641,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -7627,50 +7780,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7763,50 +7919,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -7899,50 +8058,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>554</v>
       </c>
       <c r="C6" t="n">
         <v>538</v>
       </c>
       <c r="D6" t="n">
         <v>535</v>
       </c>
       <c r="E6" t="n">
         <v>536</v>
       </c>
       <c r="F6" t="n">
         <v>452</v>
       </c>
       <c r="G6" t="n">
         <v>452</v>
       </c>
@@ -8035,50 +8197,53 @@
       </c>
       <c r="AK6" t="n">
         <v>474</v>
       </c>
       <c r="AL6" t="n">
         <v>507</v>
       </c>
       <c r="AM6" t="n">
         <v>526</v>
       </c>
       <c r="AN6" t="n">
         <v>461</v>
       </c>
       <c r="AO6" t="n">
         <v>494</v>
       </c>
       <c r="AP6" t="n">
         <v>476</v>
       </c>
       <c r="AQ6" t="n">
         <v>468</v>
       </c>
       <c r="AR6" t="n">
         <v>451</v>
       </c>
+      <c r="AS6" t="n">
+        <v>486</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>535</v>
       </c>
       <c r="C7" t="n">
         <v>546</v>
       </c>
       <c r="D7" t="n">
         <v>530</v>
       </c>
       <c r="E7" t="n">
         <v>522</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>413</v>
       </c>
@@ -8170,64 +8335,67 @@
         <v>435</v>
       </c>
       <c r="AK7" t="n">
         <v>438</v>
       </c>
       <c r="AL7" t="n">
         <v>443</v>
       </c>
       <c r="AM7" t="n">
         <v>442</v>
       </c>
       <c r="AN7" t="n">
         <v>455</v>
       </c>
       <c r="AO7" t="n">
         <v>454</v>
       </c>
       <c r="AP7" t="n">
         <v>449</v>
       </c>
       <c r="AQ7" t="n">
         <v>450</v>
       </c>
       <c r="AR7" t="n">
         <v>449</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8235,50 +8403,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8458,50 +8627,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8594,50 +8768,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -8730,50 +8907,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -8866,50 +9046,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9002,50 +9185,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>108</v>
       </c>
       <c r="C6" t="n">
         <v>106</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>108</v>
       </c>
       <c r="F6" t="n">
         <v>192</v>
       </c>
       <c r="G6" t="n">
         <v>179</v>
       </c>
@@ -9138,50 +9324,53 @@
       </c>
       <c r="AK6" t="n">
         <v>174</v>
       </c>
       <c r="AL6" t="n">
         <v>195</v>
       </c>
       <c r="AM6" t="n">
         <v>175</v>
       </c>
       <c r="AN6" t="n">
         <v>177</v>
       </c>
       <c r="AO6" t="n">
         <v>170</v>
       </c>
       <c r="AP6" t="n">
         <v>171</v>
       </c>
       <c r="AQ6" t="n">
         <v>173</v>
       </c>
       <c r="AR6" t="n">
         <v>168</v>
       </c>
+      <c r="AS6" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>98</v>
       </c>
       <c r="C7" t="n">
         <v>97</v>
       </c>
       <c r="D7" t="n">
         <v>97</v>
       </c>
       <c r="E7" t="n">
         <v>98</v>
       </c>
       <c r="F7" t="n">
         <v>146</v>
       </c>
       <c r="G7" t="n">
         <v>149</v>
       </c>
@@ -9273,64 +9462,67 @@
         <v>155</v>
       </c>
       <c r="AK7" t="n">
         <v>157</v>
       </c>
       <c r="AL7" t="n">
         <v>158</v>
       </c>
       <c r="AM7" t="n">
         <v>158</v>
       </c>
       <c r="AN7" t="n">
         <v>163</v>
       </c>
       <c r="AO7" t="n">
         <v>163</v>
       </c>
       <c r="AP7" t="n">
         <v>161</v>
       </c>
       <c r="AQ7" t="n">
         <v>160</v>
       </c>
       <c r="AR7" t="n">
         <v>161</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9338,50 +9530,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9561,50 +9754,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9697,50 +9895,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -9833,50 +10034,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -9969,50 +10173,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10105,50 +10312,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>721</v>
       </c>
       <c r="C6" t="n">
         <v>733</v>
       </c>
       <c r="D6" t="n">
         <v>747</v>
       </c>
       <c r="E6" t="n">
         <v>749</v>
       </c>
       <c r="F6" t="n">
         <v>716</v>
       </c>
       <c r="G6" t="n">
         <v>734</v>
       </c>
@@ -10241,50 +10451,53 @@
       </c>
       <c r="AK6" t="n">
         <v>678</v>
       </c>
       <c r="AL6" t="n">
         <v>695</v>
       </c>
       <c r="AM6" t="n">
         <v>706</v>
       </c>
       <c r="AN6" t="n">
         <v>639</v>
       </c>
       <c r="AO6" t="n">
         <v>650</v>
       </c>
       <c r="AP6" t="n">
         <v>664</v>
       </c>
       <c r="AQ6" t="n">
         <v>648</v>
       </c>
       <c r="AR6" t="n">
         <v>637</v>
       </c>
+      <c r="AS6" t="n">
+        <v>649</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>654</v>
       </c>
       <c r="D7" t="n">
         <v>646</v>
       </c>
       <c r="E7" t="n">
         <v>639</v>
       </c>
       <c r="F7" t="n">
         <v>603</v>
       </c>
       <c r="G7" t="n">
         <v>614</v>
       </c>
@@ -10376,64 +10589,67 @@
         <v>627</v>
       </c>
       <c r="AK7" t="n">
         <v>633</v>
       </c>
       <c r="AL7" t="n">
         <v>637</v>
       </c>
       <c r="AM7" t="n">
         <v>636</v>
       </c>
       <c r="AN7" t="n">
         <v>657</v>
       </c>
       <c r="AO7" t="n">
         <v>656</v>
       </c>
       <c r="AP7" t="n">
         <v>648</v>
       </c>
       <c r="AQ7" t="n">
         <v>647</v>
       </c>
       <c r="AR7" t="n">
         <v>649</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10441,50 +10657,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10664,50 +10881,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -10800,50 +11022,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -10936,50 +11161,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11072,50 +11300,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -11208,50 +11439,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>708</v>
       </c>
       <c r="C6" t="n">
         <v>696</v>
       </c>
       <c r="D6" t="n">
         <v>672</v>
       </c>
       <c r="E6" t="n">
         <v>661</v>
       </c>
       <c r="F6" t="n">
         <v>647</v>
       </c>
       <c r="G6" t="n">
         <v>646</v>
       </c>
@@ -11344,50 +11578,53 @@
       </c>
       <c r="AK6" t="n">
         <v>617</v>
       </c>
       <c r="AL6" t="n">
         <v>609</v>
       </c>
       <c r="AM6" t="n">
         <v>614</v>
       </c>
       <c r="AN6" t="n">
         <v>639</v>
       </c>
       <c r="AO6" t="n">
         <v>653</v>
       </c>
       <c r="AP6" t="n">
         <v>622</v>
       </c>
       <c r="AQ6" t="n">
         <v>642</v>
       </c>
       <c r="AR6" t="n">
         <v>634</v>
       </c>
+      <c r="AS6" t="n">
+        <v>562</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>697</v>
       </c>
       <c r="C7" t="n">
         <v>700</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>684</v>
       </c>
       <c r="F7" t="n">
         <v>644</v>
       </c>
       <c r="G7" t="n">
         <v>655</v>
       </c>
@@ -11479,64 +11716,67 @@
         <v>669</v>
       </c>
       <c r="AK7" t="n">
         <v>675</v>
       </c>
       <c r="AL7" t="n">
         <v>680</v>
       </c>
       <c r="AM7" t="n">
         <v>679</v>
       </c>
       <c r="AN7" t="n">
         <v>701</v>
       </c>
       <c r="AO7" t="n">
         <v>700</v>
       </c>
       <c r="AP7" t="n">
         <v>692</v>
       </c>
       <c r="AQ7" t="n">
         <v>691</v>
       </c>
       <c r="AR7" t="n">
         <v>692</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>689</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11544,50 +11784,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11767,50 +12008,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -11903,50 +12149,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -12039,50 +12288,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12175,50 +12427,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12311,50 +12566,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>230</v>
       </c>
       <c r="C6" t="n">
         <v>240</v>
       </c>
       <c r="D6" t="n">
         <v>231</v>
       </c>
       <c r="E6" t="n">
         <v>221</v>
       </c>
       <c r="F6" t="n">
         <v>229</v>
       </c>
       <c r="G6" t="n">
         <v>248</v>
       </c>
@@ -12447,50 +12705,53 @@
       </c>
       <c r="AK6" t="n">
         <v>380</v>
       </c>
       <c r="AL6" t="n">
         <v>389</v>
       </c>
       <c r="AM6" t="n">
         <v>358</v>
       </c>
       <c r="AN6" t="n">
         <v>454</v>
       </c>
       <c r="AO6" t="n">
         <v>427</v>
       </c>
       <c r="AP6" t="n">
         <v>412</v>
       </c>
       <c r="AQ6" t="n">
         <v>415</v>
       </c>
       <c r="AR6" t="n">
         <v>443</v>
       </c>
+      <c r="AS6" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>300</v>
       </c>
       <c r="C7" t="n">
         <v>310</v>
       </c>
       <c r="D7" t="n">
         <v>299</v>
       </c>
       <c r="E7" t="n">
         <v>291</v>
       </c>
       <c r="F7" t="n">
         <v>328</v>
       </c>
       <c r="G7" t="n">
         <v>346</v>
       </c>
@@ -12582,64 +12843,67 @@
         <v>369</v>
       </c>
       <c r="AK7" t="n">
         <v>375</v>
       </c>
       <c r="AL7" t="n">
         <v>380</v>
       </c>
       <c r="AM7" t="n">
         <v>368</v>
       </c>
       <c r="AN7" t="n">
         <v>388</v>
       </c>
       <c r="AO7" t="n">
         <v>388</v>
       </c>
       <c r="AP7" t="n">
         <v>377</v>
       </c>
       <c r="AQ7" t="n">
         <v>381</v>
       </c>
       <c r="AR7" t="n">
         <v>389</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12647,50 +12911,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12870,50 +13135,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13006,50 +13276,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -13142,50 +13415,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -13278,50 +13554,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -13414,50 +13693,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>158</v>
       </c>
       <c r="C6" t="n">
         <v>137</v>
       </c>
       <c r="D6" t="n">
         <v>137</v>
       </c>
       <c r="E6" t="n">
         <v>152</v>
       </c>
       <c r="F6" t="n">
         <v>159</v>
       </c>
       <c r="G6" t="n">
         <v>150</v>
       </c>
@@ -13550,50 +13832,53 @@
       </c>
       <c r="AK6" t="n">
         <v>149</v>
       </c>
       <c r="AL6" t="n">
         <v>151</v>
       </c>
       <c r="AM6" t="n">
         <v>146</v>
       </c>
       <c r="AN6" t="n">
         <v>141</v>
       </c>
       <c r="AO6" t="n">
         <v>123</v>
       </c>
       <c r="AP6" t="n">
         <v>114</v>
       </c>
       <c r="AQ6" t="n">
         <v>121</v>
       </c>
       <c r="AR6" t="n">
         <v>124</v>
       </c>
+      <c r="AS6" t="n">
+        <v>178</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>186</v>
       </c>
       <c r="C7" t="n">
         <v>187</v>
       </c>
       <c r="D7" t="n">
         <v>185</v>
       </c>
       <c r="E7" t="n">
         <v>183</v>
       </c>
       <c r="F7" t="n">
         <v>177</v>
       </c>
       <c r="G7" t="n">
         <v>180</v>
       </c>
@@ -13685,64 +13970,67 @@
         <v>184</v>
       </c>
       <c r="AK7" t="n">
         <v>186</v>
       </c>
       <c r="AL7" t="n">
         <v>187</v>
       </c>
       <c r="AM7" t="n">
         <v>187</v>
       </c>
       <c r="AN7" t="n">
         <v>193</v>
       </c>
       <c r="AO7" t="n">
         <v>193</v>
       </c>
       <c r="AP7" t="n">
         <v>190</v>
       </c>
       <c r="AQ7" t="n">
         <v>190</v>
       </c>
       <c r="AR7" t="n">
         <v>191</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13750,50 +14038,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13973,50 +14262,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14109,50 +14403,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14245,50 +14542,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14381,50 +14681,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -14517,50 +14820,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>32</v>
       </c>
       <c r="C6" t="n">
         <v>30</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>29</v>
       </c>
       <c r="F6" t="n">
         <v>34</v>
       </c>
       <c r="G6" t="n">
         <v>27</v>
       </c>
@@ -14653,50 +14959,53 @@
       </c>
       <c r="AK6" t="n">
         <v>30</v>
       </c>
       <c r="AL6" t="n">
         <v>23</v>
       </c>
       <c r="AM6" t="n">
         <v>37</v>
       </c>
       <c r="AN6" t="n">
         <v>38</v>
       </c>
       <c r="AO6" t="n">
         <v>37</v>
       </c>
       <c r="AP6" t="n">
         <v>49</v>
       </c>
       <c r="AQ6" t="n">
         <v>39</v>
       </c>
       <c r="AR6" t="n">
         <v>34</v>
       </c>
+      <c r="AS6" t="n">
+        <v>54</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>43</v>
       </c>
       <c r="C7" t="n">
         <v>35</v>
       </c>
       <c r="D7" t="n">
         <v>42</v>
       </c>
       <c r="E7" t="n">
         <v>46</v>
       </c>
       <c r="F7" t="n">
         <v>51</v>
       </c>
       <c r="G7" t="n">
         <v>40</v>
       </c>
@@ -14788,64 +15097,67 @@
         <v>25</v>
       </c>
       <c r="AK7" t="n">
         <v>22</v>
       </c>
       <c r="AL7" t="n">
         <v>20</v>
       </c>
       <c r="AM7" t="n">
         <v>31</v>
       </c>
       <c r="AN7" t="n">
         <v>24</v>
       </c>
       <c r="AO7" t="n">
         <v>23</v>
       </c>
       <c r="AP7" t="n">
         <v>30</v>
       </c>
       <c r="AQ7" t="n">
         <v>25</v>
       </c>
       <c r="AR7" t="n">
         <v>19</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14853,50 +15165,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15076,50 +15389,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15212,50 +15530,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -15348,50 +15669,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -15484,50 +15808,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -15620,50 +15947,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>993</v>
       </c>
       <c r="C6" t="n">
         <v>1031</v>
       </c>
       <c r="D6" t="n">
         <v>1008</v>
       </c>
       <c r="E6" t="n">
         <v>988</v>
       </c>
       <c r="F6" t="n">
         <v>1001</v>
       </c>
       <c r="G6" t="n">
         <v>994</v>
       </c>
@@ -15756,50 +16086,53 @@
       </c>
       <c r="AK6" t="n">
         <v>1021</v>
       </c>
       <c r="AL6" t="n">
         <v>998</v>
       </c>
       <c r="AM6" t="n">
         <v>1021</v>
       </c>
       <c r="AN6" t="n">
         <v>1047</v>
       </c>
       <c r="AO6" t="n">
         <v>1037</v>
       </c>
       <c r="AP6" t="n">
         <v>1048</v>
       </c>
       <c r="AQ6" t="n">
         <v>1049</v>
       </c>
       <c r="AR6" t="n">
         <v>1006</v>
       </c>
+      <c r="AS6" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>964</v>
       </c>
       <c r="C7" t="n">
         <v>968</v>
       </c>
       <c r="D7" t="n">
         <v>957</v>
       </c>
       <c r="E7" t="n">
         <v>946</v>
       </c>
       <c r="F7" t="n">
         <v>927</v>
       </c>
       <c r="G7" t="n">
         <v>943</v>
       </c>
@@ -15891,64 +16224,67 @@
         <v>963</v>
       </c>
       <c r="AK7" t="n">
         <v>972</v>
       </c>
       <c r="AL7" t="n">
         <v>978</v>
       </c>
       <c r="AM7" t="n">
         <v>978</v>
       </c>
       <c r="AN7" t="n">
         <v>1009</v>
       </c>
       <c r="AO7" t="n">
         <v>1007</v>
       </c>
       <c r="AP7" t="n">
         <v>996</v>
       </c>
       <c r="AQ7" t="n">
         <v>994</v>
       </c>
       <c r="AR7" t="n">
         <v>996</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>991</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15956,50 +16292,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16179,50 +16516,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16315,50 +16657,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -16451,50 +16796,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -16587,50 +16935,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -16723,50 +17074,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>698</v>
       </c>
       <c r="C6" t="n">
         <v>668</v>
       </c>
       <c r="D6" t="n">
         <v>671</v>
       </c>
       <c r="E6" t="n">
         <v>672</v>
       </c>
       <c r="F6" t="n">
         <v>625</v>
       </c>
       <c r="G6" t="n">
         <v>661</v>
       </c>
@@ -16859,50 +17213,53 @@
       </c>
       <c r="AK6" t="n">
         <v>684</v>
       </c>
       <c r="AL6" t="n">
         <v>718</v>
       </c>
       <c r="AM6" t="n">
         <v>694</v>
       </c>
       <c r="AN6" t="n">
         <v>723</v>
       </c>
       <c r="AO6" t="n">
         <v>730</v>
       </c>
       <c r="AP6" t="n">
         <v>699</v>
       </c>
       <c r="AQ6" t="n">
         <v>695</v>
       </c>
       <c r="AR6" t="n">
         <v>742</v>
       </c>
+      <c r="AS6" t="n">
+        <v>719</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>727</v>
       </c>
       <c r="C7" t="n">
         <v>731</v>
       </c>
       <c r="D7" t="n">
         <v>722</v>
       </c>
       <c r="E7" t="n">
         <v>714</v>
       </c>
       <c r="F7" t="n">
         <v>699</v>
       </c>
       <c r="G7" t="n">
         <v>712</v>
       </c>
@@ -16994,64 +17351,67 @@
         <v>727</v>
       </c>
       <c r="AK7" t="n">
         <v>733</v>
       </c>
       <c r="AL7" t="n">
         <v>738</v>
       </c>
       <c r="AM7" t="n">
         <v>737</v>
       </c>
       <c r="AN7" t="n">
         <v>761</v>
       </c>
       <c r="AO7" t="n">
         <v>760</v>
       </c>
       <c r="AP7" t="n">
         <v>751</v>
       </c>
       <c r="AQ7" t="n">
         <v>750</v>
       </c>
       <c r="AR7" t="n">
         <v>752</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17059,50 +17419,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17282,50 +17643,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -17418,50 +17784,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -17554,50 +17923,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -17690,50 +18062,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -17826,50 +18201,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>690</v>
       </c>
       <c r="C6" t="n">
         <v>708</v>
       </c>
       <c r="D6" t="n">
         <v>705</v>
       </c>
       <c r="E6" t="n">
         <v>681</v>
       </c>
       <c r="F6" t="n">
         <v>643</v>
       </c>
       <c r="G6" t="n">
         <v>676</v>
       </c>
@@ -17962,50 +18340,53 @@
       </c>
       <c r="AK6" t="n">
         <v>672</v>
       </c>
       <c r="AL6" t="n">
         <v>694</v>
       </c>
       <c r="AM6" t="n">
         <v>674</v>
       </c>
       <c r="AN6" t="n">
         <v>731</v>
       </c>
       <c r="AO6" t="n">
         <v>739</v>
       </c>
       <c r="AP6" t="n">
         <v>731</v>
       </c>
       <c r="AQ6" t="n">
         <v>713</v>
       </c>
       <c r="AR6" t="n">
         <v>726</v>
       </c>
+      <c r="AS6" t="n">
+        <v>661</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>712</v>
       </c>
       <c r="C7" t="n">
         <v>715</v>
       </c>
       <c r="D7" t="n">
         <v>707</v>
       </c>
       <c r="E7" t="n">
         <v>699</v>
       </c>
       <c r="F7" t="n">
         <v>678</v>
       </c>
       <c r="G7" t="n">
         <v>690</v>
       </c>
@@ -18097,64 +18478,67 @@
         <v>705</v>
       </c>
       <c r="AK7" t="n">
         <v>711</v>
       </c>
       <c r="AL7" t="n">
         <v>716</v>
       </c>
       <c r="AM7" t="n">
         <v>715</v>
       </c>
       <c r="AN7" t="n">
         <v>738</v>
       </c>
       <c r="AO7" t="n">
         <v>737</v>
       </c>
       <c r="AP7" t="n">
         <v>728</v>
       </c>
       <c r="AQ7" t="n">
         <v>727</v>
       </c>
       <c r="AR7" t="n">
         <v>729</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18162,50 +18546,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18385,50 +18770,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -18521,50 +18911,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -18657,50 +19050,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -18793,50 +19189,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -18929,50 +19328,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>401</v>
       </c>
       <c r="C6" t="n">
         <v>415</v>
       </c>
       <c r="D6" t="n">
         <v>397</v>
       </c>
       <c r="E6" t="n">
         <v>417</v>
       </c>
       <c r="F6" t="n">
         <v>385</v>
       </c>
       <c r="G6" t="n">
         <v>395</v>
       </c>
@@ -19065,50 +19467,53 @@
       </c>
       <c r="AK6" t="n">
         <v>424</v>
       </c>
       <c r="AL6" t="n">
         <v>428</v>
       </c>
       <c r="AM6" t="n">
         <v>421</v>
       </c>
       <c r="AN6" t="n">
         <v>430</v>
       </c>
       <c r="AO6" t="n">
         <v>412</v>
       </c>
       <c r="AP6" t="n">
         <v>416</v>
       </c>
       <c r="AQ6" t="n">
         <v>432</v>
       </c>
       <c r="AR6" t="n">
         <v>420</v>
       </c>
+      <c r="AS6" t="n">
+        <v>426</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>402</v>
       </c>
       <c r="C7" t="n">
         <v>404</v>
       </c>
       <c r="D7" t="n">
         <v>400</v>
       </c>
       <c r="E7" t="n">
         <v>395</v>
       </c>
       <c r="F7" t="n">
         <v>392</v>
       </c>
       <c r="G7" t="n">
         <v>399</v>
       </c>
@@ -19200,64 +19605,67 @@
         <v>407</v>
       </c>
       <c r="AK7" t="n">
         <v>411</v>
       </c>
       <c r="AL7" t="n">
         <v>414</v>
       </c>
       <c r="AM7" t="n">
         <v>413</v>
       </c>
       <c r="AN7" t="n">
         <v>427</v>
       </c>
       <c r="AO7" t="n">
         <v>426</v>
       </c>
       <c r="AP7" t="n">
         <v>421</v>
       </c>
       <c r="AQ7" t="n">
         <v>420</v>
       </c>
       <c r="AR7" t="n">
         <v>421</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19265,50 +19673,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19488,50 +19897,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -19624,50 +20038,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -19760,50 +20177,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -19896,50 +20316,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -20032,50 +20455,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>442</v>
       </c>
       <c r="C6" t="n">
         <v>439</v>
       </c>
       <c r="D6" t="n">
         <v>440</v>
       </c>
       <c r="E6" t="n">
         <v>410</v>
       </c>
       <c r="F6" t="n">
         <v>439</v>
       </c>
       <c r="G6" t="n">
         <v>434</v>
       </c>
@@ -20168,50 +20594,53 @@
       </c>
       <c r="AK6" t="n">
         <v>460</v>
       </c>
       <c r="AL6" t="n">
         <v>443</v>
       </c>
       <c r="AM6" t="n">
         <v>474</v>
       </c>
       <c r="AN6" t="n">
         <v>468</v>
       </c>
       <c r="AO6" t="n">
         <v>493</v>
       </c>
       <c r="AP6" t="n">
         <v>486</v>
       </c>
       <c r="AQ6" t="n">
         <v>478</v>
       </c>
       <c r="AR6" t="n">
         <v>478</v>
       </c>
+      <c r="AS6" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>391</v>
       </c>
       <c r="C7" t="n">
         <v>392</v>
       </c>
       <c r="D7" t="n">
         <v>388</v>
       </c>
       <c r="E7" t="n">
         <v>383</v>
       </c>
       <c r="F7" t="n">
         <v>379</v>
       </c>
       <c r="G7" t="n">
         <v>386</v>
       </c>
@@ -20303,64 +20732,67 @@
         <v>394</v>
       </c>
       <c r="AK7" t="n">
         <v>397</v>
       </c>
       <c r="AL7" t="n">
         <v>400</v>
       </c>
       <c r="AM7" t="n">
         <v>400</v>
       </c>
       <c r="AN7" t="n">
         <v>412</v>
       </c>
       <c r="AO7" t="n">
         <v>412</v>
       </c>
       <c r="AP7" t="n">
         <v>407</v>
       </c>
       <c r="AQ7" t="n">
         <v>406</v>
       </c>
       <c r="AR7" t="n">
         <v>407</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20368,50 +20800,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20591,50 +21024,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20727,50 +21165,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -20863,50 +21304,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -20999,50 +21443,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -21135,50 +21582,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>743</v>
       </c>
       <c r="C6" t="n">
         <v>747</v>
       </c>
       <c r="D6" t="n">
         <v>742</v>
       </c>
       <c r="E6" t="n">
         <v>730</v>
       </c>
       <c r="F6" t="n">
         <v>711</v>
       </c>
       <c r="G6" t="n">
         <v>726</v>
       </c>
@@ -21271,50 +21721,53 @@
       </c>
       <c r="AK6" t="n">
         <v>763</v>
       </c>
       <c r="AL6" t="n">
         <v>768</v>
       </c>
       <c r="AM6" t="n">
         <v>753</v>
       </c>
       <c r="AN6" t="n">
         <v>806</v>
       </c>
       <c r="AO6" t="n">
         <v>806</v>
       </c>
       <c r="AP6" t="n">
         <v>803</v>
       </c>
       <c r="AQ6" t="n">
         <v>798</v>
       </c>
       <c r="AR6" t="n">
         <v>789</v>
       </c>
+      <c r="AS6" t="n">
+        <v>759</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>818</v>
       </c>
       <c r="C7" t="n">
         <v>822</v>
       </c>
       <c r="D7" t="n">
         <v>813</v>
       </c>
       <c r="E7" t="n">
         <v>803</v>
       </c>
       <c r="F7" t="n">
         <v>790</v>
       </c>
       <c r="G7" t="n">
         <v>804</v>
       </c>
@@ -21406,64 +21859,67 @@
         <v>821</v>
       </c>
       <c r="AK7" t="n">
         <v>829</v>
       </c>
       <c r="AL7" t="n">
         <v>834</v>
       </c>
       <c r="AM7" t="n">
         <v>833</v>
       </c>
       <c r="AN7" t="n">
         <v>860</v>
       </c>
       <c r="AO7" t="n">
         <v>859</v>
       </c>
       <c r="AP7" t="n">
         <v>849</v>
       </c>
       <c r="AQ7" t="n">
         <v>848</v>
       </c>
       <c r="AR7" t="n">
         <v>850</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>845</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21471,50 +21927,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21694,50 +22151,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -21830,50 +22292,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -21966,50 +22431,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22102,50 +22570,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -22238,50 +22709,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>948</v>
       </c>
       <c r="C6" t="n">
         <v>952</v>
       </c>
       <c r="D6" t="n">
         <v>937</v>
       </c>
       <c r="E6" t="n">
         <v>930</v>
       </c>
       <c r="F6" t="n">
         <v>915</v>
       </c>
       <c r="G6" t="n">
         <v>929</v>
       </c>
@@ -22374,50 +22848,53 @@
       </c>
       <c r="AK6" t="n">
         <v>942</v>
       </c>
       <c r="AL6" t="n">
         <v>948</v>
       </c>
       <c r="AM6" t="n">
         <v>962</v>
       </c>
       <c r="AN6" t="n">
         <v>964</v>
       </c>
       <c r="AO6" t="n">
         <v>961</v>
       </c>
       <c r="AP6" t="n">
         <v>944</v>
       </c>
       <c r="AQ6" t="n">
         <v>946</v>
       </c>
       <c r="AR6" t="n">
         <v>959</v>
       </c>
+      <c r="AS6" t="n">
+        <v>980</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>873</v>
       </c>
       <c r="C7" t="n">
         <v>877</v>
       </c>
       <c r="D7" t="n">
         <v>866</v>
       </c>
       <c r="E7" t="n">
         <v>857</v>
       </c>
       <c r="F7" t="n">
         <v>836</v>
       </c>
       <c r="G7" t="n">
         <v>851</v>
       </c>
@@ -22509,64 +22986,67 @@
         <v>869</v>
       </c>
       <c r="AK7" t="n">
         <v>876</v>
       </c>
       <c r="AL7" t="n">
         <v>882</v>
       </c>
       <c r="AM7" t="n">
         <v>882</v>
       </c>
       <c r="AN7" t="n">
         <v>910</v>
       </c>
       <c r="AO7" t="n">
         <v>908</v>
       </c>
       <c r="AP7" t="n">
         <v>898</v>
       </c>
       <c r="AQ7" t="n">
         <v>896</v>
       </c>
       <c r="AR7" t="n">
         <v>898</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>894</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22574,50 +23054,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22797,50 +23278,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -22933,50 +23419,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -23069,50 +23558,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23205,50 +23697,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23341,50 +23836,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>182</v>
       </c>
       <c r="C6" t="n">
         <v>163</v>
       </c>
       <c r="D6" t="n">
         <v>182</v>
       </c>
       <c r="E6" t="n">
         <v>149</v>
       </c>
       <c r="F6" t="n">
         <v>166</v>
       </c>
       <c r="G6" t="n">
         <v>205</v>
       </c>
@@ -23477,50 +23975,53 @@
       </c>
       <c r="AK6" t="n">
         <v>176</v>
       </c>
       <c r="AL6" t="n">
         <v>179</v>
       </c>
       <c r="AM6" t="n">
         <v>182</v>
       </c>
       <c r="AN6" t="n">
         <v>182</v>
       </c>
       <c r="AO6" t="n">
         <v>202</v>
       </c>
       <c r="AP6" t="n">
         <v>180</v>
       </c>
       <c r="AQ6" t="n">
         <v>184</v>
       </c>
       <c r="AR6" t="n">
         <v>154</v>
       </c>
+      <c r="AS6" t="n">
+        <v>188</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>203</v>
       </c>
       <c r="C7" t="n">
         <v>204</v>
       </c>
       <c r="D7" t="n">
         <v>201</v>
       </c>
       <c r="E7" t="n">
         <v>199</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>199</v>
       </c>
@@ -23612,64 +24113,67 @@
         <v>204</v>
       </c>
       <c r="AK7" t="n">
         <v>206</v>
       </c>
       <c r="AL7" t="n">
         <v>208</v>
       </c>
       <c r="AM7" t="n">
         <v>208</v>
       </c>
       <c r="AN7" t="n">
         <v>214</v>
       </c>
       <c r="AO7" t="n">
         <v>214</v>
       </c>
       <c r="AP7" t="n">
         <v>211</v>
       </c>
       <c r="AQ7" t="n">
         <v>211</v>
       </c>
       <c r="AR7" t="n">
         <v>212</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR7"/>
+  <dimension ref="A1:AS7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23677,50 +24181,51 @@
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
+    <col width="14" customWidth="1" min="45" max="45"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23900,50 +24405,55 @@
       <c r="AN1" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -24036,50 +24546,53 @@
       </c>
       <c r="AK2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AS2" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -24172,50 +24685,53 @@
       </c>
       <c r="AK3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AS3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -24308,50 +24824,53 @@
       </c>
       <c r="AK4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AS4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -24444,50 +24963,53 @@
       </c>
       <c r="AK5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AS5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>578</v>
       </c>
       <c r="C6" t="n">
         <v>576</v>
       </c>
       <c r="D6" t="n">
         <v>576</v>
       </c>
       <c r="E6" t="n">
         <v>565</v>
       </c>
       <c r="F6" t="n">
         <v>571</v>
       </c>
       <c r="G6" t="n">
         <v>557</v>
       </c>
@@ -24580,50 +25102,53 @@
       </c>
       <c r="AK6" t="n">
         <v>583</v>
       </c>
       <c r="AL6" t="n">
         <v>591</v>
       </c>
       <c r="AM6" t="n">
         <v>578</v>
       </c>
       <c r="AN6" t="n">
         <v>654</v>
       </c>
       <c r="AO6" t="n">
         <v>609</v>
       </c>
       <c r="AP6" t="n">
         <v>619</v>
       </c>
       <c r="AQ6" t="n">
         <v>644</v>
       </c>
       <c r="AR6" t="n">
         <v>662</v>
       </c>
+      <c r="AS6" t="n">
+        <v>621</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>565</v>
       </c>
       <c r="C7" t="n">
         <v>567</v>
       </c>
       <c r="D7" t="n">
         <v>561</v>
       </c>
       <c r="E7" t="n">
         <v>554</v>
       </c>
       <c r="F7" t="n">
         <v>546</v>
       </c>
       <c r="G7" t="n">
         <v>556</v>
       </c>
@@ -24715,46 +25240,49 @@
         <v>580</v>
       </c>
       <c r="AK7" t="n">
         <v>585</v>
       </c>
       <c r="AL7" t="n">
         <v>589</v>
       </c>
       <c r="AM7" t="n">
         <v>588</v>
       </c>
       <c r="AN7" t="n">
         <v>607</v>
       </c>
       <c r="AO7" t="n">
         <v>606</v>
       </c>
       <c r="AP7" t="n">
         <v>599</v>
       </c>
       <c r="AQ7" t="n">
         <v>598</v>
       </c>
       <c r="AR7" t="n">
         <v>600</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>596</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>