--- v1 (2026-07-05)
+++ v2 (2026-08-24)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -515,50 +515,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -743,50 +744,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -882,50 +888,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -1021,50 +1030,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1160,50 +1172,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -1299,50 +1314,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1691</v>
       </c>
       <c r="C6" t="n">
         <v>1699</v>
       </c>
       <c r="D6" t="n">
         <v>1679</v>
       </c>
       <c r="E6" t="n">
         <v>1660</v>
       </c>
       <c r="F6" t="n">
         <v>1626</v>
       </c>
       <c r="G6" t="n">
         <v>1655</v>
       </c>
@@ -1438,50 +1456,53 @@
       </c>
       <c r="AL6" t="n">
         <v>1716</v>
       </c>
       <c r="AM6" t="n">
         <v>1715</v>
       </c>
       <c r="AN6" t="n">
         <v>1770</v>
       </c>
       <c r="AO6" t="n">
         <v>1767</v>
       </c>
       <c r="AP6" t="n">
         <v>1747</v>
       </c>
       <c r="AQ6" t="n">
         <v>1744</v>
       </c>
       <c r="AR6" t="n">
         <v>1748</v>
       </c>
       <c r="AS6" t="n">
         <v>1739</v>
       </c>
+      <c r="AT6" t="n">
+        <v>1753</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1691</v>
       </c>
       <c r="C7" t="n">
         <v>1699</v>
       </c>
       <c r="D7" t="n">
         <v>1679</v>
       </c>
       <c r="E7" t="n">
         <v>1660</v>
       </c>
       <c r="F7" t="n">
         <v>1626</v>
       </c>
       <c r="G7" t="n">
         <v>1655</v>
       </c>
@@ -1576,64 +1597,67 @@
         <v>1705</v>
       </c>
       <c r="AL7" t="n">
         <v>1716</v>
       </c>
       <c r="AM7" t="n">
         <v>1715</v>
       </c>
       <c r="AN7" t="n">
         <v>1770</v>
       </c>
       <c r="AO7" t="n">
         <v>1767</v>
       </c>
       <c r="AP7" t="n">
         <v>1747</v>
       </c>
       <c r="AQ7" t="n">
         <v>1744</v>
       </c>
       <c r="AR7" t="n">
         <v>1748</v>
       </c>
       <c r="AS7" t="n">
         <v>1739</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>1753</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1642,50 +1666,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1870,50 +1895,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -2009,50 +2039,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -2148,50 +2181,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -2287,50 +2323,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -2426,50 +2465,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>273</v>
       </c>
       <c r="C6" t="n">
         <v>289</v>
       </c>
       <c r="D6" t="n">
         <v>282</v>
       </c>
       <c r="E6" t="n">
         <v>283</v>
       </c>
       <c r="F6" t="n">
         <v>273</v>
       </c>
       <c r="G6" t="n">
         <v>269</v>
       </c>
@@ -2565,50 +2607,53 @@
       </c>
       <c r="AL6" t="n">
         <v>289</v>
       </c>
       <c r="AM6" t="n">
         <v>301</v>
       </c>
       <c r="AN6" t="n">
         <v>266</v>
       </c>
       <c r="AO6" t="n">
         <v>292</v>
       </c>
       <c r="AP6" t="n">
         <v>286</v>
       </c>
       <c r="AQ6" t="n">
         <v>279</v>
       </c>
       <c r="AR6" t="n">
         <v>300</v>
       </c>
       <c r="AS6" t="n">
         <v>289</v>
       </c>
+      <c r="AT6" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>279</v>
       </c>
       <c r="C7" t="n">
         <v>280</v>
       </c>
       <c r="D7" t="n">
         <v>277</v>
       </c>
       <c r="E7" t="n">
         <v>274</v>
       </c>
       <c r="F7" t="n">
         <v>270</v>
       </c>
       <c r="G7" t="n">
         <v>275</v>
       </c>
@@ -2703,64 +2748,67 @@
         <v>280</v>
       </c>
       <c r="AL7" t="n">
         <v>281</v>
       </c>
       <c r="AM7" t="n">
         <v>281</v>
       </c>
       <c r="AN7" t="n">
         <v>290</v>
       </c>
       <c r="AO7" t="n">
         <v>290</v>
       </c>
       <c r="AP7" t="n">
         <v>287</v>
       </c>
       <c r="AQ7" t="n">
         <v>286</v>
       </c>
       <c r="AR7" t="n">
         <v>287</v>
       </c>
       <c r="AS7" t="n">
         <v>285</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -2769,50 +2817,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2997,50 +3046,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -3136,50 +3190,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.49</v>
       </c>
@@ -3275,50 +3332,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -3414,50 +3474,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3553,50 +3616,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>420</v>
       </c>
       <c r="C6" t="n">
         <v>428</v>
       </c>
       <c r="D6" t="n">
         <v>411</v>
       </c>
       <c r="E6" t="n">
         <v>425</v>
       </c>
       <c r="F6" t="n">
         <v>405</v>
       </c>
       <c r="G6" t="n">
         <v>394</v>
       </c>
@@ -3692,50 +3758,53 @@
       </c>
       <c r="AL6" t="n">
         <v>422</v>
       </c>
       <c r="AM6" t="n">
         <v>415</v>
       </c>
       <c r="AN6" t="n">
         <v>435</v>
       </c>
       <c r="AO6" t="n">
         <v>432</v>
       </c>
       <c r="AP6" t="n">
         <v>434</v>
       </c>
       <c r="AQ6" t="n">
         <v>421</v>
       </c>
       <c r="AR6" t="n">
         <v>420</v>
       </c>
       <c r="AS6" t="n">
         <v>421</v>
       </c>
+      <c r="AT6" t="n">
+        <v>419</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>413</v>
       </c>
       <c r="C7" t="n">
         <v>415</v>
       </c>
       <c r="D7" t="n">
         <v>410</v>
       </c>
       <c r="E7" t="n">
         <v>405</v>
       </c>
       <c r="F7" t="n">
         <v>392</v>
       </c>
       <c r="G7" t="n">
         <v>399</v>
       </c>
@@ -3830,64 +3899,67 @@
         <v>404</v>
       </c>
       <c r="AL7" t="n">
         <v>407</v>
       </c>
       <c r="AM7" t="n">
         <v>406</v>
       </c>
       <c r="AN7" t="n">
         <v>419</v>
       </c>
       <c r="AO7" t="n">
         <v>419</v>
       </c>
       <c r="AP7" t="n">
         <v>414</v>
       </c>
       <c r="AQ7" t="n">
         <v>413</v>
       </c>
       <c r="AR7" t="n">
         <v>414</v>
       </c>
       <c r="AS7" t="n">
         <v>412</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3896,50 +3968,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4124,50 +4197,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -4263,50 +4341,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -4402,50 +4483,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -4541,50 +4625,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -4680,50 +4767,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>151</v>
       </c>
       <c r="C6" t="n">
         <v>157</v>
       </c>
       <c r="D6" t="n">
         <v>139</v>
       </c>
       <c r="E6" t="n">
         <v>151</v>
       </c>
       <c r="F6" t="n">
         <v>126</v>
       </c>
       <c r="G6" t="n">
         <v>144</v>
       </c>
@@ -4819,50 +4909,53 @@
       </c>
       <c r="AL6" t="n">
         <v>144</v>
       </c>
       <c r="AM6" t="n">
         <v>146</v>
       </c>
       <c r="AN6" t="n">
         <v>146</v>
       </c>
       <c r="AO6" t="n">
         <v>138</v>
       </c>
       <c r="AP6" t="n">
         <v>149</v>
       </c>
       <c r="AQ6" t="n">
         <v>134</v>
       </c>
       <c r="AR6" t="n">
         <v>115</v>
       </c>
       <c r="AS6" t="n">
         <v>129</v>
       </c>
+      <c r="AT6" t="n">
+        <v>127</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>145</v>
       </c>
       <c r="C7" t="n">
         <v>146</v>
       </c>
       <c r="D7" t="n">
         <v>144</v>
       </c>
       <c r="E7" t="n">
         <v>143</v>
       </c>
       <c r="F7" t="n">
         <v>140</v>
       </c>
       <c r="G7" t="n">
         <v>142</v>
       </c>
@@ -4957,64 +5050,67 @@
         <v>148</v>
       </c>
       <c r="AL7" t="n">
         <v>149</v>
       </c>
       <c r="AM7" t="n">
         <v>149</v>
       </c>
       <c r="AN7" t="n">
         <v>154</v>
       </c>
       <c r="AO7" t="n">
         <v>154</v>
       </c>
       <c r="AP7" t="n">
         <v>152</v>
       </c>
       <c r="AQ7" t="n">
         <v>152</v>
       </c>
       <c r="AR7" t="n">
         <v>152</v>
       </c>
       <c r="AS7" t="n">
         <v>151</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -5023,50 +5119,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5251,50 +5348,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -5390,50 +5492,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -5529,50 +5634,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -5668,50 +5776,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.35</v>
       </c>
@@ -5807,50 +5918,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>87</v>
       </c>
       <c r="C6" t="n">
         <v>86</v>
       </c>
       <c r="D6" t="n">
         <v>89</v>
       </c>
       <c r="E6" t="n">
         <v>87</v>
       </c>
       <c r="F6" t="n">
         <v>85</v>
       </c>
       <c r="G6" t="n">
         <v>86</v>
       </c>
@@ -5946,50 +6060,53 @@
       </c>
       <c r="AL6" t="n">
         <v>91</v>
       </c>
       <c r="AM6" t="n">
         <v>93</v>
       </c>
       <c r="AN6" t="n">
         <v>87</v>
       </c>
       <c r="AO6" t="n">
         <v>94</v>
       </c>
       <c r="AP6" t="n">
         <v>79</v>
       </c>
       <c r="AQ6" t="n">
         <v>82</v>
       </c>
       <c r="AR6" t="n">
         <v>97</v>
       </c>
       <c r="AS6" t="n">
         <v>91</v>
       </c>
+      <c r="AT6" t="n">
+        <v>95</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>86</v>
       </c>
       <c r="C7" t="n">
         <v>87</v>
       </c>
       <c r="D7" t="n">
         <v>86</v>
       </c>
       <c r="E7" t="n">
         <v>85</v>
       </c>
       <c r="F7" t="n">
         <v>83</v>
       </c>
       <c r="G7" t="n">
         <v>84</v>
       </c>
@@ -6084,64 +6201,67 @@
         <v>82</v>
       </c>
       <c r="AL7" t="n">
         <v>82</v>
       </c>
       <c r="AM7" t="n">
         <v>82</v>
       </c>
       <c r="AN7" t="n">
         <v>85</v>
       </c>
       <c r="AO7" t="n">
         <v>85</v>
       </c>
       <c r="AP7" t="n">
         <v>84</v>
       </c>
       <c r="AQ7" t="n">
         <v>84</v>
       </c>
       <c r="AR7" t="n">
         <v>84</v>
       </c>
       <c r="AS7" t="n">
         <v>83</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6150,50 +6270,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6378,50 +6499,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -6517,50 +6643,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -6656,50 +6785,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -6795,50 +6927,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -6934,50 +7069,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>582</v>
       </c>
       <c r="C6" t="n">
         <v>589</v>
       </c>
       <c r="D6" t="n">
         <v>581</v>
       </c>
       <c r="E6" t="n">
         <v>575</v>
       </c>
       <c r="F6" t="n">
         <v>591</v>
       </c>
       <c r="G6" t="n">
         <v>607</v>
       </c>
@@ -7073,50 +7211,53 @@
       </c>
       <c r="AL6" t="n">
         <v>264</v>
       </c>
       <c r="AM6" t="n">
         <v>278</v>
       </c>
       <c r="AN6" t="n">
         <v>285</v>
       </c>
       <c r="AO6" t="n">
         <v>274</v>
       </c>
       <c r="AP6" t="n">
         <v>276</v>
       </c>
       <c r="AQ6" t="n">
         <v>281</v>
       </c>
       <c r="AR6" t="n">
         <v>291</v>
       </c>
       <c r="AS6" t="n">
         <v>248</v>
       </c>
+      <c r="AT6" t="n">
+        <v>283</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>568</v>
       </c>
       <c r="C7" t="n">
         <v>572</v>
       </c>
       <c r="D7" t="n">
         <v>562</v>
       </c>
       <c r="E7" t="n">
         <v>556</v>
       </c>
       <c r="F7" t="n">
         <v>551</v>
       </c>
       <c r="G7" t="n">
         <v>564</v>
       </c>
@@ -7210,65 +7351,68 @@
       <c r="AK7" t="n">
         <v>308</v>
       </c>
       <c r="AL7" t="n">
         <v>309</v>
       </c>
       <c r="AM7" t="n">
         <v>309</v>
       </c>
       <c r="AN7" t="n">
         <v>319</v>
       </c>
       <c r="AO7" t="n">
         <v>319</v>
       </c>
       <c r="AP7" t="n">
         <v>314</v>
       </c>
       <c r="AQ7" t="n">
         <v>315</v>
       </c>
       <c r="AR7" t="n">
         <v>316</v>
       </c>
       <c r="AS7" t="n">
+        <v>318</v>
+      </c>
+      <c r="AT7" t="n">
         <v>318</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7277,50 +7421,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7505,50 +7650,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -7644,50 +7794,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.58</v>
       </c>
@@ -7783,50 +7936,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.15</v>
       </c>
@@ -7922,50 +8078,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -8061,50 +8220,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>554</v>
       </c>
       <c r="C6" t="n">
         <v>538</v>
       </c>
       <c r="D6" t="n">
         <v>535</v>
       </c>
       <c r="E6" t="n">
         <v>536</v>
       </c>
       <c r="F6" t="n">
         <v>452</v>
       </c>
       <c r="G6" t="n">
         <v>452</v>
       </c>
@@ -8200,50 +8362,53 @@
       </c>
       <c r="AL6" t="n">
         <v>507</v>
       </c>
       <c r="AM6" t="n">
         <v>526</v>
       </c>
       <c r="AN6" t="n">
         <v>461</v>
       </c>
       <c r="AO6" t="n">
         <v>494</v>
       </c>
       <c r="AP6" t="n">
         <v>476</v>
       </c>
       <c r="AQ6" t="n">
         <v>468</v>
       </c>
       <c r="AR6" t="n">
         <v>451</v>
       </c>
       <c r="AS6" t="n">
         <v>486</v>
       </c>
+      <c r="AT6" t="n">
+        <v>469</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>535</v>
       </c>
       <c r="C7" t="n">
         <v>546</v>
       </c>
       <c r="D7" t="n">
         <v>530</v>
       </c>
       <c r="E7" t="n">
         <v>522</v>
       </c>
       <c r="F7" t="n">
         <v>403</v>
       </c>
       <c r="G7" t="n">
         <v>413</v>
       </c>
@@ -8338,64 +8503,67 @@
         <v>438</v>
       </c>
       <c r="AL7" t="n">
         <v>443</v>
       </c>
       <c r="AM7" t="n">
         <v>442</v>
       </c>
       <c r="AN7" t="n">
         <v>455</v>
       </c>
       <c r="AO7" t="n">
         <v>454</v>
       </c>
       <c r="AP7" t="n">
         <v>449</v>
       </c>
       <c r="AQ7" t="n">
         <v>450</v>
       </c>
       <c r="AR7" t="n">
         <v>449</v>
       </c>
       <c r="AS7" t="n">
         <v>452</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8404,50 +8572,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -8632,50 +8801,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8771,50 +8945,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.59</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -8910,50 +9087,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -9049,50 +9229,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -9188,50 +9371,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>108</v>
       </c>
       <c r="C6" t="n">
         <v>106</v>
       </c>
       <c r="D6" t="n">
         <v>106</v>
       </c>
       <c r="E6" t="n">
         <v>108</v>
       </c>
       <c r="F6" t="n">
         <v>192</v>
       </c>
       <c r="G6" t="n">
         <v>179</v>
       </c>
@@ -9327,50 +9513,53 @@
       </c>
       <c r="AL6" t="n">
         <v>195</v>
       </c>
       <c r="AM6" t="n">
         <v>175</v>
       </c>
       <c r="AN6" t="n">
         <v>177</v>
       </c>
       <c r="AO6" t="n">
         <v>170</v>
       </c>
       <c r="AP6" t="n">
         <v>171</v>
       </c>
       <c r="AQ6" t="n">
         <v>173</v>
       </c>
       <c r="AR6" t="n">
         <v>168</v>
       </c>
       <c r="AS6" t="n">
         <v>169</v>
       </c>
+      <c r="AT6" t="n">
+        <v>167</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>98</v>
       </c>
       <c r="C7" t="n">
         <v>97</v>
       </c>
       <c r="D7" t="n">
         <v>97</v>
       </c>
       <c r="E7" t="n">
         <v>98</v>
       </c>
       <c r="F7" t="n">
         <v>146</v>
       </c>
       <c r="G7" t="n">
         <v>149</v>
       </c>
@@ -9465,64 +9654,67 @@
         <v>157</v>
       </c>
       <c r="AL7" t="n">
         <v>158</v>
       </c>
       <c r="AM7" t="n">
         <v>158</v>
       </c>
       <c r="AN7" t="n">
         <v>163</v>
       </c>
       <c r="AO7" t="n">
         <v>163</v>
       </c>
       <c r="AP7" t="n">
         <v>161</v>
       </c>
       <c r="AQ7" t="n">
         <v>160</v>
       </c>
       <c r="AR7" t="n">
         <v>161</v>
       </c>
       <c r="AS7" t="n">
         <v>163</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9531,50 +9723,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9759,50 +9952,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -9898,50 +10096,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -10037,50 +10238,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -10176,50 +10380,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -10315,50 +10522,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>721</v>
       </c>
       <c r="C6" t="n">
         <v>733</v>
       </c>
       <c r="D6" t="n">
         <v>747</v>
       </c>
       <c r="E6" t="n">
         <v>749</v>
       </c>
       <c r="F6" t="n">
         <v>716</v>
       </c>
       <c r="G6" t="n">
         <v>734</v>
       </c>
@@ -10454,50 +10664,53 @@
       </c>
       <c r="AL6" t="n">
         <v>695</v>
       </c>
       <c r="AM6" t="n">
         <v>706</v>
       </c>
       <c r="AN6" t="n">
         <v>639</v>
       </c>
       <c r="AO6" t="n">
         <v>650</v>
       </c>
       <c r="AP6" t="n">
         <v>664</v>
       </c>
       <c r="AQ6" t="n">
         <v>648</v>
       </c>
       <c r="AR6" t="n">
         <v>637</v>
       </c>
       <c r="AS6" t="n">
         <v>649</v>
       </c>
+      <c r="AT6" t="n">
+        <v>642</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>651</v>
       </c>
       <c r="C7" t="n">
         <v>654</v>
       </c>
       <c r="D7" t="n">
         <v>646</v>
       </c>
       <c r="E7" t="n">
         <v>639</v>
       </c>
       <c r="F7" t="n">
         <v>603</v>
       </c>
       <c r="G7" t="n">
         <v>614</v>
       </c>
@@ -10592,64 +10805,67 @@
         <v>633</v>
       </c>
       <c r="AL7" t="n">
         <v>637</v>
       </c>
       <c r="AM7" t="n">
         <v>636</v>
       </c>
       <c r="AN7" t="n">
         <v>657</v>
       </c>
       <c r="AO7" t="n">
         <v>656</v>
       </c>
       <c r="AP7" t="n">
         <v>648</v>
       </c>
       <c r="AQ7" t="n">
         <v>647</v>
       </c>
       <c r="AR7" t="n">
         <v>649</v>
       </c>
       <c r="AS7" t="n">
         <v>645</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>650</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10658,50 +10874,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10886,50 +11103,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -11025,50 +11247,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -11164,50 +11389,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -11303,50 +11531,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -11442,50 +11673,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>708</v>
       </c>
       <c r="C6" t="n">
         <v>696</v>
       </c>
       <c r="D6" t="n">
         <v>672</v>
       </c>
       <c r="E6" t="n">
         <v>661</v>
       </c>
       <c r="F6" t="n">
         <v>647</v>
       </c>
       <c r="G6" t="n">
         <v>646</v>
       </c>
@@ -11581,50 +11815,53 @@
       </c>
       <c r="AL6" t="n">
         <v>609</v>
       </c>
       <c r="AM6" t="n">
         <v>614</v>
       </c>
       <c r="AN6" t="n">
         <v>639</v>
       </c>
       <c r="AO6" t="n">
         <v>653</v>
       </c>
       <c r="AP6" t="n">
         <v>622</v>
       </c>
       <c r="AQ6" t="n">
         <v>642</v>
       </c>
       <c r="AR6" t="n">
         <v>634</v>
       </c>
       <c r="AS6" t="n">
         <v>562</v>
       </c>
+      <c r="AT6" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>697</v>
       </c>
       <c r="C7" t="n">
         <v>700</v>
       </c>
       <c r="D7" t="n">
         <v>692</v>
       </c>
       <c r="E7" t="n">
         <v>684</v>
       </c>
       <c r="F7" t="n">
         <v>644</v>
       </c>
       <c r="G7" t="n">
         <v>655</v>
       </c>
@@ -11719,64 +11956,67 @@
         <v>675</v>
       </c>
       <c r="AL7" t="n">
         <v>680</v>
       </c>
       <c r="AM7" t="n">
         <v>679</v>
       </c>
       <c r="AN7" t="n">
         <v>701</v>
       </c>
       <c r="AO7" t="n">
         <v>700</v>
       </c>
       <c r="AP7" t="n">
         <v>692</v>
       </c>
       <c r="AQ7" t="n">
         <v>691</v>
       </c>
       <c r="AR7" t="n">
         <v>692</v>
       </c>
       <c r="AS7" t="n">
         <v>689</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>694</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11785,50 +12025,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12013,50 +12254,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -12152,50 +12398,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
@@ -12291,50 +12540,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -12430,50 +12682,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -12569,50 +12824,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>230</v>
       </c>
       <c r="C6" t="n">
         <v>240</v>
       </c>
       <c r="D6" t="n">
         <v>231</v>
       </c>
       <c r="E6" t="n">
         <v>221</v>
       </c>
       <c r="F6" t="n">
         <v>229</v>
       </c>
       <c r="G6" t="n">
         <v>248</v>
       </c>
@@ -12708,50 +12966,53 @@
       </c>
       <c r="AL6" t="n">
         <v>389</v>
       </c>
       <c r="AM6" t="n">
         <v>358</v>
       </c>
       <c r="AN6" t="n">
         <v>454</v>
       </c>
       <c r="AO6" t="n">
         <v>427</v>
       </c>
       <c r="AP6" t="n">
         <v>412</v>
       </c>
       <c r="AQ6" t="n">
         <v>415</v>
       </c>
       <c r="AR6" t="n">
         <v>443</v>
       </c>
       <c r="AS6" t="n">
         <v>474</v>
       </c>
+      <c r="AT6" t="n">
+        <v>459</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>300</v>
       </c>
       <c r="C7" t="n">
         <v>310</v>
       </c>
       <c r="D7" t="n">
         <v>299</v>
       </c>
       <c r="E7" t="n">
         <v>291</v>
       </c>
       <c r="F7" t="n">
         <v>328</v>
       </c>
       <c r="G7" t="n">
         <v>346</v>
       </c>
@@ -12846,64 +13107,67 @@
         <v>375</v>
       </c>
       <c r="AL7" t="n">
         <v>380</v>
       </c>
       <c r="AM7" t="n">
         <v>368</v>
       </c>
       <c r="AN7" t="n">
         <v>388</v>
       </c>
       <c r="AO7" t="n">
         <v>388</v>
       </c>
       <c r="AP7" t="n">
         <v>377</v>
       </c>
       <c r="AQ7" t="n">
         <v>381</v>
       </c>
       <c r="AR7" t="n">
         <v>389</v>
       </c>
       <c r="AS7" t="n">
         <v>373</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -12912,50 +13176,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13140,50 +13405,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -13279,50 +13549,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -13418,50 +13691,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -13557,50 +13833,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -13696,50 +13975,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>158</v>
       </c>
       <c r="C6" t="n">
         <v>137</v>
       </c>
       <c r="D6" t="n">
         <v>137</v>
       </c>
       <c r="E6" t="n">
         <v>152</v>
       </c>
       <c r="F6" t="n">
         <v>159</v>
       </c>
       <c r="G6" t="n">
         <v>150</v>
       </c>
@@ -13835,50 +14117,53 @@
       </c>
       <c r="AL6" t="n">
         <v>151</v>
       </c>
       <c r="AM6" t="n">
         <v>146</v>
       </c>
       <c r="AN6" t="n">
         <v>141</v>
       </c>
       <c r="AO6" t="n">
         <v>123</v>
       </c>
       <c r="AP6" t="n">
         <v>114</v>
       </c>
       <c r="AQ6" t="n">
         <v>121</v>
       </c>
       <c r="AR6" t="n">
         <v>124</v>
       </c>
       <c r="AS6" t="n">
         <v>178</v>
       </c>
+      <c r="AT6" t="n">
+        <v>159</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>186</v>
       </c>
       <c r="C7" t="n">
         <v>187</v>
       </c>
       <c r="D7" t="n">
         <v>185</v>
       </c>
       <c r="E7" t="n">
         <v>183</v>
       </c>
       <c r="F7" t="n">
         <v>177</v>
       </c>
       <c r="G7" t="n">
         <v>180</v>
       </c>
@@ -13973,64 +14258,67 @@
         <v>186</v>
       </c>
       <c r="AL7" t="n">
         <v>187</v>
       </c>
       <c r="AM7" t="n">
         <v>187</v>
       </c>
       <c r="AN7" t="n">
         <v>193</v>
       </c>
       <c r="AO7" t="n">
         <v>193</v>
       </c>
       <c r="AP7" t="n">
         <v>190</v>
       </c>
       <c r="AQ7" t="n">
         <v>190</v>
       </c>
       <c r="AR7" t="n">
         <v>191</v>
       </c>
       <c r="AS7" t="n">
         <v>190</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14039,50 +14327,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14267,50 +14556,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -14406,50 +14700,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14545,50 +14842,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -14684,50 +14984,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.66</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.65</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
@@ -14823,50 +15126,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>32</v>
       </c>
       <c r="C6" t="n">
         <v>30</v>
       </c>
       <c r="D6" t="n">
         <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>29</v>
       </c>
       <c r="F6" t="n">
         <v>34</v>
       </c>
       <c r="G6" t="n">
         <v>27</v>
       </c>
@@ -14962,50 +15268,53 @@
       </c>
       <c r="AL6" t="n">
         <v>23</v>
       </c>
       <c r="AM6" t="n">
         <v>37</v>
       </c>
       <c r="AN6" t="n">
         <v>38</v>
       </c>
       <c r="AO6" t="n">
         <v>37</v>
       </c>
       <c r="AP6" t="n">
         <v>49</v>
       </c>
       <c r="AQ6" t="n">
         <v>39</v>
       </c>
       <c r="AR6" t="n">
         <v>34</v>
       </c>
       <c r="AS6" t="n">
         <v>54</v>
       </c>
+      <c r="AT6" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>43</v>
       </c>
       <c r="C7" t="n">
         <v>35</v>
       </c>
       <c r="D7" t="n">
         <v>42</v>
       </c>
       <c r="E7" t="n">
         <v>46</v>
       </c>
       <c r="F7" t="n">
         <v>51</v>
       </c>
       <c r="G7" t="n">
         <v>40</v>
       </c>
@@ -15100,64 +15409,67 @@
         <v>22</v>
       </c>
       <c r="AL7" t="n">
         <v>20</v>
       </c>
       <c r="AM7" t="n">
         <v>31</v>
       </c>
       <c r="AN7" t="n">
         <v>24</v>
       </c>
       <c r="AO7" t="n">
         <v>23</v>
       </c>
       <c r="AP7" t="n">
         <v>30</v>
       </c>
       <c r="AQ7" t="n">
         <v>25</v>
       </c>
       <c r="AR7" t="n">
         <v>19</v>
       </c>
       <c r="AS7" t="n">
         <v>32</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15166,50 +15478,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15394,50 +15707,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -15533,50 +15851,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -15672,50 +15993,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -15811,50 +16135,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -15950,50 +16277,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>993</v>
       </c>
       <c r="C6" t="n">
         <v>1031</v>
       </c>
       <c r="D6" t="n">
         <v>1008</v>
       </c>
       <c r="E6" t="n">
         <v>988</v>
       </c>
       <c r="F6" t="n">
         <v>1001</v>
       </c>
       <c r="G6" t="n">
         <v>994</v>
       </c>
@@ -16089,50 +16419,53 @@
       </c>
       <c r="AL6" t="n">
         <v>998</v>
       </c>
       <c r="AM6" t="n">
         <v>1021</v>
       </c>
       <c r="AN6" t="n">
         <v>1047</v>
       </c>
       <c r="AO6" t="n">
         <v>1037</v>
       </c>
       <c r="AP6" t="n">
         <v>1048</v>
       </c>
       <c r="AQ6" t="n">
         <v>1049</v>
       </c>
       <c r="AR6" t="n">
         <v>1006</v>
       </c>
       <c r="AS6" t="n">
         <v>1020</v>
       </c>
+      <c r="AT6" t="n">
+        <v>1034</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>964</v>
       </c>
       <c r="C7" t="n">
         <v>968</v>
       </c>
       <c r="D7" t="n">
         <v>957</v>
       </c>
       <c r="E7" t="n">
         <v>946</v>
       </c>
       <c r="F7" t="n">
         <v>927</v>
       </c>
       <c r="G7" t="n">
         <v>943</v>
       </c>
@@ -16227,64 +16560,67 @@
         <v>972</v>
       </c>
       <c r="AL7" t="n">
         <v>978</v>
       </c>
       <c r="AM7" t="n">
         <v>978</v>
       </c>
       <c r="AN7" t="n">
         <v>1009</v>
       </c>
       <c r="AO7" t="n">
         <v>1007</v>
       </c>
       <c r="AP7" t="n">
         <v>996</v>
       </c>
       <c r="AQ7" t="n">
         <v>994</v>
       </c>
       <c r="AR7" t="n">
         <v>996</v>
       </c>
       <c r="AS7" t="n">
         <v>991</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16293,50 +16629,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16521,50 +16858,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -16660,50 +17002,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.41</v>
       </c>
@@ -16799,50 +17144,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -16938,50 +17286,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.27</v>
       </c>
@@ -17077,50 +17428,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>698</v>
       </c>
       <c r="C6" t="n">
         <v>668</v>
       </c>
       <c r="D6" t="n">
         <v>671</v>
       </c>
       <c r="E6" t="n">
         <v>672</v>
       </c>
       <c r="F6" t="n">
         <v>625</v>
       </c>
       <c r="G6" t="n">
         <v>661</v>
       </c>
@@ -17216,50 +17570,53 @@
       </c>
       <c r="AL6" t="n">
         <v>718</v>
       </c>
       <c r="AM6" t="n">
         <v>694</v>
       </c>
       <c r="AN6" t="n">
         <v>723</v>
       </c>
       <c r="AO6" t="n">
         <v>730</v>
       </c>
       <c r="AP6" t="n">
         <v>699</v>
       </c>
       <c r="AQ6" t="n">
         <v>695</v>
       </c>
       <c r="AR6" t="n">
         <v>742</v>
       </c>
       <c r="AS6" t="n">
         <v>719</v>
       </c>
+      <c r="AT6" t="n">
+        <v>719</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>727</v>
       </c>
       <c r="C7" t="n">
         <v>731</v>
       </c>
       <c r="D7" t="n">
         <v>722</v>
       </c>
       <c r="E7" t="n">
         <v>714</v>
       </c>
       <c r="F7" t="n">
         <v>699</v>
       </c>
       <c r="G7" t="n">
         <v>712</v>
       </c>
@@ -17354,64 +17711,67 @@
         <v>733</v>
       </c>
       <c r="AL7" t="n">
         <v>738</v>
       </c>
       <c r="AM7" t="n">
         <v>737</v>
       </c>
       <c r="AN7" t="n">
         <v>761</v>
       </c>
       <c r="AO7" t="n">
         <v>760</v>
       </c>
       <c r="AP7" t="n">
         <v>751</v>
       </c>
       <c r="AQ7" t="n">
         <v>750</v>
       </c>
       <c r="AR7" t="n">
         <v>752</v>
       </c>
       <c r="AS7" t="n">
         <v>748</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17420,50 +17780,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17648,50 +18009,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -17787,50 +18153,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -17926,50 +18295,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -18065,50 +18437,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.28</v>
       </c>
@@ -18204,50 +18579,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>690</v>
       </c>
       <c r="C6" t="n">
         <v>708</v>
       </c>
       <c r="D6" t="n">
         <v>705</v>
       </c>
       <c r="E6" t="n">
         <v>681</v>
       </c>
       <c r="F6" t="n">
         <v>643</v>
       </c>
       <c r="G6" t="n">
         <v>676</v>
       </c>
@@ -18343,50 +18721,53 @@
       </c>
       <c r="AL6" t="n">
         <v>694</v>
       </c>
       <c r="AM6" t="n">
         <v>674</v>
       </c>
       <c r="AN6" t="n">
         <v>731</v>
       </c>
       <c r="AO6" t="n">
         <v>739</v>
       </c>
       <c r="AP6" t="n">
         <v>731</v>
       </c>
       <c r="AQ6" t="n">
         <v>713</v>
       </c>
       <c r="AR6" t="n">
         <v>726</v>
       </c>
       <c r="AS6" t="n">
         <v>661</v>
       </c>
+      <c r="AT6" t="n">
+        <v>706</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>712</v>
       </c>
       <c r="C7" t="n">
         <v>715</v>
       </c>
       <c r="D7" t="n">
         <v>707</v>
       </c>
       <c r="E7" t="n">
         <v>699</v>
       </c>
       <c r="F7" t="n">
         <v>678</v>
       </c>
       <c r="G7" t="n">
         <v>690</v>
       </c>
@@ -18481,64 +18862,67 @@
         <v>711</v>
       </c>
       <c r="AL7" t="n">
         <v>716</v>
       </c>
       <c r="AM7" t="n">
         <v>715</v>
       </c>
       <c r="AN7" t="n">
         <v>738</v>
       </c>
       <c r="AO7" t="n">
         <v>737</v>
       </c>
       <c r="AP7" t="n">
         <v>728</v>
       </c>
       <c r="AQ7" t="n">
         <v>727</v>
       </c>
       <c r="AR7" t="n">
         <v>729</v>
       </c>
       <c r="AS7" t="n">
         <v>725</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18547,50 +18931,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18775,50 +19160,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -18914,50 +19304,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -19053,50 +19446,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -19192,50 +19588,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -19331,50 +19730,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>401</v>
       </c>
       <c r="C6" t="n">
         <v>415</v>
       </c>
       <c r="D6" t="n">
         <v>397</v>
       </c>
       <c r="E6" t="n">
         <v>417</v>
       </c>
       <c r="F6" t="n">
         <v>385</v>
       </c>
       <c r="G6" t="n">
         <v>395</v>
       </c>
@@ -19470,50 +19872,53 @@
       </c>
       <c r="AL6" t="n">
         <v>428</v>
       </c>
       <c r="AM6" t="n">
         <v>421</v>
       </c>
       <c r="AN6" t="n">
         <v>430</v>
       </c>
       <c r="AO6" t="n">
         <v>412</v>
       </c>
       <c r="AP6" t="n">
         <v>416</v>
       </c>
       <c r="AQ6" t="n">
         <v>432</v>
       </c>
       <c r="AR6" t="n">
         <v>420</v>
       </c>
       <c r="AS6" t="n">
         <v>426</v>
       </c>
+      <c r="AT6" t="n">
+        <v>414</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>402</v>
       </c>
       <c r="C7" t="n">
         <v>404</v>
       </c>
       <c r="D7" t="n">
         <v>400</v>
       </c>
       <c r="E7" t="n">
         <v>395</v>
       </c>
       <c r="F7" t="n">
         <v>392</v>
       </c>
       <c r="G7" t="n">
         <v>399</v>
       </c>
@@ -19608,64 +20013,67 @@
         <v>411</v>
       </c>
       <c r="AL7" t="n">
         <v>414</v>
       </c>
       <c r="AM7" t="n">
         <v>413</v>
       </c>
       <c r="AN7" t="n">
         <v>427</v>
       </c>
       <c r="AO7" t="n">
         <v>426</v>
       </c>
       <c r="AP7" t="n">
         <v>421</v>
       </c>
       <c r="AQ7" t="n">
         <v>420</v>
       </c>
       <c r="AR7" t="n">
         <v>421</v>
       </c>
       <c r="AS7" t="n">
         <v>419</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19674,50 +20082,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19902,50 +20311,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -20041,50 +20455,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.45</v>
       </c>
@@ -20180,50 +20597,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -20319,50 +20739,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -20458,50 +20881,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>442</v>
       </c>
       <c r="C6" t="n">
         <v>439</v>
       </c>
       <c r="D6" t="n">
         <v>440</v>
       </c>
       <c r="E6" t="n">
         <v>410</v>
       </c>
       <c r="F6" t="n">
         <v>439</v>
       </c>
       <c r="G6" t="n">
         <v>434</v>
       </c>
@@ -20597,50 +21023,53 @@
       </c>
       <c r="AL6" t="n">
         <v>443</v>
       </c>
       <c r="AM6" t="n">
         <v>474</v>
       </c>
       <c r="AN6" t="n">
         <v>468</v>
       </c>
       <c r="AO6" t="n">
         <v>493</v>
       </c>
       <c r="AP6" t="n">
         <v>486</v>
       </c>
       <c r="AQ6" t="n">
         <v>478</v>
       </c>
       <c r="AR6" t="n">
         <v>478</v>
       </c>
       <c r="AS6" t="n">
         <v>474</v>
       </c>
+      <c r="AT6" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>391</v>
       </c>
       <c r="C7" t="n">
         <v>392</v>
       </c>
       <c r="D7" t="n">
         <v>388</v>
       </c>
       <c r="E7" t="n">
         <v>383</v>
       </c>
       <c r="F7" t="n">
         <v>379</v>
       </c>
       <c r="G7" t="n">
         <v>386</v>
       </c>
@@ -20735,64 +21164,67 @@
         <v>397</v>
       </c>
       <c r="AL7" t="n">
         <v>400</v>
       </c>
       <c r="AM7" t="n">
         <v>400</v>
       </c>
       <c r="AN7" t="n">
         <v>412</v>
       </c>
       <c r="AO7" t="n">
         <v>412</v>
       </c>
       <c r="AP7" t="n">
         <v>407</v>
       </c>
       <c r="AQ7" t="n">
         <v>406</v>
       </c>
       <c r="AR7" t="n">
         <v>407</v>
       </c>
       <c r="AS7" t="n">
         <v>405</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20801,50 +21233,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21029,50 +21462,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -21168,50 +21606,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.54</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -21307,50 +21748,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -21446,50 +21890,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -21585,50 +22032,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>743</v>
       </c>
       <c r="C6" t="n">
         <v>747</v>
       </c>
       <c r="D6" t="n">
         <v>742</v>
       </c>
       <c r="E6" t="n">
         <v>730</v>
       </c>
       <c r="F6" t="n">
         <v>711</v>
       </c>
       <c r="G6" t="n">
         <v>726</v>
       </c>
@@ -21724,50 +22174,53 @@
       </c>
       <c r="AL6" t="n">
         <v>768</v>
       </c>
       <c r="AM6" t="n">
         <v>753</v>
       </c>
       <c r="AN6" t="n">
         <v>806</v>
       </c>
       <c r="AO6" t="n">
         <v>806</v>
       </c>
       <c r="AP6" t="n">
         <v>803</v>
       </c>
       <c r="AQ6" t="n">
         <v>798</v>
       </c>
       <c r="AR6" t="n">
         <v>789</v>
       </c>
       <c r="AS6" t="n">
         <v>759</v>
       </c>
+      <c r="AT6" t="n">
+        <v>781</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>818</v>
       </c>
       <c r="C7" t="n">
         <v>822</v>
       </c>
       <c r="D7" t="n">
         <v>813</v>
       </c>
       <c r="E7" t="n">
         <v>803</v>
       </c>
       <c r="F7" t="n">
         <v>790</v>
       </c>
       <c r="G7" t="n">
         <v>804</v>
       </c>
@@ -21862,64 +22315,67 @@
         <v>829</v>
       </c>
       <c r="AL7" t="n">
         <v>834</v>
       </c>
       <c r="AM7" t="n">
         <v>833</v>
       </c>
       <c r="AN7" t="n">
         <v>860</v>
       </c>
       <c r="AO7" t="n">
         <v>859</v>
       </c>
       <c r="AP7" t="n">
         <v>849</v>
       </c>
       <c r="AQ7" t="n">
         <v>848</v>
       </c>
       <c r="AR7" t="n">
         <v>850</v>
       </c>
       <c r="AS7" t="n">
         <v>845</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21928,50 +22384,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22156,50 +22613,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22295,50 +22757,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.38</v>
       </c>
@@ -22434,50 +22899,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -22573,50 +23041,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -22712,50 +23183,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>948</v>
       </c>
       <c r="C6" t="n">
         <v>952</v>
       </c>
       <c r="D6" t="n">
         <v>937</v>
       </c>
       <c r="E6" t="n">
         <v>930</v>
       </c>
       <c r="F6" t="n">
         <v>915</v>
       </c>
       <c r="G6" t="n">
         <v>929</v>
       </c>
@@ -22851,50 +23325,53 @@
       </c>
       <c r="AL6" t="n">
         <v>948</v>
       </c>
       <c r="AM6" t="n">
         <v>962</v>
       </c>
       <c r="AN6" t="n">
         <v>964</v>
       </c>
       <c r="AO6" t="n">
         <v>961</v>
       </c>
       <c r="AP6" t="n">
         <v>944</v>
       </c>
       <c r="AQ6" t="n">
         <v>946</v>
       </c>
       <c r="AR6" t="n">
         <v>959</v>
       </c>
       <c r="AS6" t="n">
         <v>980</v>
       </c>
+      <c r="AT6" t="n">
+        <v>972</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>873</v>
       </c>
       <c r="C7" t="n">
         <v>877</v>
       </c>
       <c r="D7" t="n">
         <v>866</v>
       </c>
       <c r="E7" t="n">
         <v>857</v>
       </c>
       <c r="F7" t="n">
         <v>836</v>
       </c>
       <c r="G7" t="n">
         <v>851</v>
       </c>
@@ -22989,64 +23466,67 @@
         <v>876</v>
       </c>
       <c r="AL7" t="n">
         <v>882</v>
       </c>
       <c r="AM7" t="n">
         <v>882</v>
       </c>
       <c r="AN7" t="n">
         <v>910</v>
       </c>
       <c r="AO7" t="n">
         <v>908</v>
       </c>
       <c r="AP7" t="n">
         <v>898</v>
       </c>
       <c r="AQ7" t="n">
         <v>896</v>
       </c>
       <c r="AR7" t="n">
         <v>898</v>
       </c>
       <c r="AS7" t="n">
         <v>894</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>901</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23055,50 +23535,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23283,50 +23764,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -23422,50 +23908,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -23561,50 +24050,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23700,50 +24192,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -23839,50 +24334,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>182</v>
       </c>
       <c r="C6" t="n">
         <v>163</v>
       </c>
       <c r="D6" t="n">
         <v>182</v>
       </c>
       <c r="E6" t="n">
         <v>149</v>
       </c>
       <c r="F6" t="n">
         <v>166</v>
       </c>
       <c r="G6" t="n">
         <v>205</v>
       </c>
@@ -23978,50 +24476,53 @@
       </c>
       <c r="AL6" t="n">
         <v>179</v>
       </c>
       <c r="AM6" t="n">
         <v>182</v>
       </c>
       <c r="AN6" t="n">
         <v>182</v>
       </c>
       <c r="AO6" t="n">
         <v>202</v>
       </c>
       <c r="AP6" t="n">
         <v>180</v>
       </c>
       <c r="AQ6" t="n">
         <v>184</v>
       </c>
       <c r="AR6" t="n">
         <v>154</v>
       </c>
       <c r="AS6" t="n">
         <v>188</v>
       </c>
+      <c r="AT6" t="n">
+        <v>179</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>203</v>
       </c>
       <c r="C7" t="n">
         <v>204</v>
       </c>
       <c r="D7" t="n">
         <v>201</v>
       </c>
       <c r="E7" t="n">
         <v>199</v>
       </c>
       <c r="F7" t="n">
         <v>195</v>
       </c>
       <c r="G7" t="n">
         <v>199</v>
       </c>
@@ -24116,64 +24617,67 @@
         <v>206</v>
       </c>
       <c r="AL7" t="n">
         <v>208</v>
       </c>
       <c r="AM7" t="n">
         <v>208</v>
       </c>
       <c r="AN7" t="n">
         <v>214</v>
       </c>
       <c r="AO7" t="n">
         <v>214</v>
       </c>
       <c r="AP7" t="n">
         <v>211</v>
       </c>
       <c r="AQ7" t="n">
         <v>211</v>
       </c>
       <c r="AR7" t="n">
         <v>212</v>
       </c>
       <c r="AS7" t="n">
         <v>210</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS7"/>
+  <dimension ref="A1:AT7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24182,50 +24686,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>And thinking about the taxes that most businesses in Britain pay, do you think businesses have to pay too much tax, do not pay enough tax, or is the balance about right?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-07-22</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-09-17</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-11-12</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24410,50 +24915,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-10-27</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-12-22</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2026-02-16</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-06-08</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Businesses have to pay too much tax</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -24549,50 +25059,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Businesses do not pay enough tax</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -24688,50 +25201,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>The balance is about right</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -24827,50 +25343,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -24966,50 +25485,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>578</v>
       </c>
       <c r="C6" t="n">
         <v>576</v>
       </c>
       <c r="D6" t="n">
         <v>576</v>
       </c>
       <c r="E6" t="n">
         <v>565</v>
       </c>
       <c r="F6" t="n">
         <v>571</v>
       </c>
       <c r="G6" t="n">
         <v>557</v>
       </c>
@@ -25105,50 +25627,53 @@
       </c>
       <c r="AL6" t="n">
         <v>591</v>
       </c>
       <c r="AM6" t="n">
         <v>578</v>
       </c>
       <c r="AN6" t="n">
         <v>654</v>
       </c>
       <c r="AO6" t="n">
         <v>609</v>
       </c>
       <c r="AP6" t="n">
         <v>619</v>
       </c>
       <c r="AQ6" t="n">
         <v>644</v>
       </c>
       <c r="AR6" t="n">
         <v>662</v>
       </c>
       <c r="AS6" t="n">
         <v>621</v>
       </c>
+      <c r="AT6" t="n">
+        <v>633</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>565</v>
       </c>
       <c r="C7" t="n">
         <v>567</v>
       </c>
       <c r="D7" t="n">
         <v>561</v>
       </c>
       <c r="E7" t="n">
         <v>554</v>
       </c>
       <c r="F7" t="n">
         <v>546</v>
       </c>
       <c r="G7" t="n">
         <v>556</v>
       </c>
@@ -25243,46 +25768,49 @@
         <v>585</v>
       </c>
       <c r="AL7" t="n">
         <v>589</v>
       </c>
       <c r="AM7" t="n">
         <v>588</v>
       </c>
       <c r="AN7" t="n">
         <v>607</v>
       </c>
       <c r="AO7" t="n">
         <v>606</v>
       </c>
       <c r="AP7" t="n">
         <v>599</v>
       </c>
       <c r="AQ7" t="n">
         <v>598</v>
       </c>
       <c r="AR7" t="n">
         <v>600</v>
       </c>
       <c r="AS7" t="n">
         <v>596</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>601</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>