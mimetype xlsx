--- v0 (2026-04-15)
+++ v1 (2026-06-10)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -515,50 +515,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -743,50 +744,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -882,50 +888,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -1021,50 +1030,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -1160,50 +1172,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1299,50 +1314,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1438,50 +1456,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -1577,50 +1598,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1709</v>
       </c>
       <c r="C8" t="n">
         <v>1702</v>
       </c>
       <c r="D8" t="n">
         <v>1666</v>
       </c>
       <c r="E8" t="n">
         <v>1695</v>
       </c>
       <c r="F8" t="n">
         <v>1692</v>
       </c>
       <c r="G8" t="n">
         <v>1619</v>
       </c>
@@ -1716,50 +1740,53 @@
       </c>
       <c r="AL8" t="n">
         <v>1699</v>
       </c>
       <c r="AM8" t="n">
         <v>1692</v>
       </c>
       <c r="AN8" t="n">
         <v>1711</v>
       </c>
       <c r="AO8" t="n">
         <v>1758</v>
       </c>
       <c r="AP8" t="n">
         <v>1765</v>
       </c>
       <c r="AQ8" t="n">
         <v>1792</v>
       </c>
       <c r="AR8" t="n">
         <v>1719</v>
       </c>
       <c r="AS8" t="n">
         <v>1757</v>
       </c>
+      <c r="AT8" t="n">
+        <v>1809</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1709</v>
       </c>
       <c r="C9" t="n">
         <v>1702</v>
       </c>
       <c r="D9" t="n">
         <v>1666</v>
       </c>
       <c r="E9" t="n">
         <v>1695</v>
       </c>
       <c r="F9" t="n">
         <v>1692</v>
       </c>
       <c r="G9" t="n">
         <v>1619</v>
       </c>
@@ -1854,64 +1881,67 @@
         <v>1705</v>
       </c>
       <c r="AL9" t="n">
         <v>1699</v>
       </c>
       <c r="AM9" t="n">
         <v>1692</v>
       </c>
       <c r="AN9" t="n">
         <v>1711</v>
       </c>
       <c r="AO9" t="n">
         <v>1758</v>
       </c>
       <c r="AP9" t="n">
         <v>1765</v>
       </c>
       <c r="AQ9" t="n">
         <v>1792</v>
       </c>
       <c r="AR9" t="n">
         <v>1719</v>
       </c>
       <c r="AS9" t="n">
         <v>1757</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>1809</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1920,50 +1950,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2148,50 +2179,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2287,50 +2323,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -2426,50 +2465,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -2565,50 +2607,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2704,50 +2749,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -2843,50 +2891,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2982,50 +3033,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>279</v>
       </c>
       <c r="C8" t="n">
         <v>280</v>
       </c>
       <c r="D8" t="n">
         <v>277</v>
       </c>
       <c r="E8" t="n">
         <v>272</v>
       </c>
       <c r="F8" t="n">
         <v>282</v>
       </c>
       <c r="G8" t="n">
         <v>275</v>
       </c>
@@ -3121,50 +3175,53 @@
       </c>
       <c r="AL8" t="n">
         <v>288</v>
       </c>
       <c r="AM8" t="n">
         <v>287</v>
       </c>
       <c r="AN8" t="n">
         <v>294</v>
       </c>
       <c r="AO8" t="n">
         <v>291</v>
       </c>
       <c r="AP8" t="n">
         <v>297</v>
       </c>
       <c r="AQ8" t="n">
         <v>291</v>
       </c>
       <c r="AR8" t="n">
         <v>282</v>
       </c>
       <c r="AS8" t="n">
         <v>283</v>
       </c>
+      <c r="AT8" t="n">
+        <v>267</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>282</v>
       </c>
       <c r="C9" t="n">
         <v>281</v>
       </c>
       <c r="D9" t="n">
         <v>275</v>
       </c>
       <c r="E9" t="n">
         <v>280</v>
       </c>
       <c r="F9" t="n">
         <v>279</v>
       </c>
       <c r="G9" t="n">
         <v>269</v>
       </c>
@@ -3259,64 +3316,67 @@
         <v>280</v>
       </c>
       <c r="AL9" t="n">
         <v>279</v>
       </c>
       <c r="AM9" t="n">
         <v>277</v>
       </c>
       <c r="AN9" t="n">
         <v>281</v>
       </c>
       <c r="AO9" t="n">
         <v>288</v>
       </c>
       <c r="AP9" t="n">
         <v>289</v>
       </c>
       <c r="AQ9" t="n">
         <v>294</v>
       </c>
       <c r="AR9" t="n">
         <v>282</v>
       </c>
       <c r="AS9" t="n">
         <v>288</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3325,50 +3385,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3553,50 +3614,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3692,50 +3758,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -3831,50 +3900,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -3970,50 +4042,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4109,50 +4184,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4248,50 +4326,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4387,50 +4468,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>407</v>
       </c>
       <c r="C8" t="n">
         <v>424</v>
       </c>
       <c r="D8" t="n">
         <v>409</v>
       </c>
       <c r="E8" t="n">
         <v>417</v>
       </c>
       <c r="F8" t="n">
         <v>403</v>
       </c>
       <c r="G8" t="n">
         <v>383</v>
       </c>
@@ -4526,50 +4610,53 @@
       </c>
       <c r="AL8" t="n">
         <v>419</v>
       </c>
       <c r="AM8" t="n">
         <v>415</v>
       </c>
       <c r="AN8" t="n">
         <v>411</v>
       </c>
       <c r="AO8" t="n">
         <v>420</v>
       </c>
       <c r="AP8" t="n">
         <v>443</v>
       </c>
       <c r="AQ8" t="n">
         <v>445</v>
       </c>
       <c r="AR8" t="n">
         <v>398</v>
       </c>
       <c r="AS8" t="n">
         <v>445</v>
       </c>
+      <c r="AT8" t="n">
+        <v>467</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>417</v>
       </c>
       <c r="C9" t="n">
         <v>415</v>
       </c>
       <c r="D9" t="n">
         <v>407</v>
       </c>
       <c r="E9" t="n">
         <v>414</v>
       </c>
       <c r="F9" t="n">
         <v>413</v>
       </c>
       <c r="G9" t="n">
         <v>390</v>
       </c>
@@ -4664,64 +4751,67 @@
         <v>404</v>
       </c>
       <c r="AL9" t="n">
         <v>403</v>
       </c>
       <c r="AM9" t="n">
         <v>401</v>
       </c>
       <c r="AN9" t="n">
         <v>406</v>
       </c>
       <c r="AO9" t="n">
         <v>417</v>
       </c>
       <c r="AP9" t="n">
         <v>418</v>
       </c>
       <c r="AQ9" t="n">
         <v>425</v>
       </c>
       <c r="AR9" t="n">
         <v>407</v>
       </c>
       <c r="AS9" t="n">
         <v>416</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4730,50 +4820,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4958,50 +5049,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5097,50 +5193,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -5236,50 +5335,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5375,50 +5477,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5514,50 +5619,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5653,50 +5761,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5792,50 +5903,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>157</v>
       </c>
       <c r="C8" t="n">
         <v>140</v>
       </c>
       <c r="D8" t="n">
         <v>142</v>
       </c>
       <c r="E8" t="n">
         <v>153</v>
       </c>
       <c r="F8" t="n">
         <v>147</v>
       </c>
       <c r="G8" t="n">
         <v>141</v>
       </c>
@@ -5931,50 +6045,53 @@
       </c>
       <c r="AL8" t="n">
         <v>148</v>
       </c>
       <c r="AM8" t="n">
         <v>147</v>
       </c>
       <c r="AN8" t="n">
         <v>151</v>
       </c>
       <c r="AO8" t="n">
         <v>155</v>
       </c>
       <c r="AP8" t="n">
         <v>145</v>
       </c>
       <c r="AQ8" t="n">
         <v>147</v>
       </c>
       <c r="AR8" t="n">
         <v>146</v>
       </c>
       <c r="AS8" t="n">
         <v>152</v>
       </c>
+      <c r="AT8" t="n">
+        <v>154</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>147</v>
       </c>
       <c r="C9" t="n">
         <v>146</v>
       </c>
       <c r="D9" t="n">
         <v>143</v>
       </c>
       <c r="E9" t="n">
         <v>146</v>
       </c>
       <c r="F9" t="n">
         <v>146</v>
       </c>
       <c r="G9" t="n">
         <v>139</v>
       </c>
@@ -6069,64 +6186,67 @@
         <v>148</v>
       </c>
       <c r="AL9" t="n">
         <v>148</v>
       </c>
       <c r="AM9" t="n">
         <v>147</v>
       </c>
       <c r="AN9" t="n">
         <v>149</v>
       </c>
       <c r="AO9" t="n">
         <v>153</v>
       </c>
       <c r="AP9" t="n">
         <v>154</v>
       </c>
       <c r="AQ9" t="n">
         <v>156</v>
       </c>
       <c r="AR9" t="n">
         <v>150</v>
       </c>
       <c r="AS9" t="n">
         <v>153</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6135,50 +6255,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6363,50 +6484,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6502,50 +6628,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -6641,50 +6770,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6780,50 +6912,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -6919,50 +7054,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7058,50 +7196,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7197,50 +7338,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>89</v>
       </c>
       <c r="C8" t="n">
         <v>93</v>
       </c>
       <c r="D8" t="n">
         <v>74</v>
       </c>
       <c r="E8" t="n">
         <v>92</v>
       </c>
       <c r="F8" t="n">
         <v>90</v>
       </c>
       <c r="G8" t="n">
         <v>85</v>
       </c>
@@ -7336,50 +7480,53 @@
       </c>
       <c r="AL8" t="n">
         <v>91</v>
       </c>
       <c r="AM8" t="n">
         <v>90</v>
       </c>
       <c r="AN8" t="n">
         <v>93</v>
       </c>
       <c r="AO8" t="n">
         <v>93</v>
       </c>
       <c r="AP8" t="n">
         <v>93</v>
       </c>
       <c r="AQ8" t="n">
         <v>86</v>
       </c>
       <c r="AR8" t="n">
         <v>95</v>
       </c>
       <c r="AS8" t="n">
         <v>91</v>
       </c>
+      <c r="AT8" t="n">
+        <v>97</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>87</v>
       </c>
       <c r="C9" t="n">
         <v>87</v>
       </c>
       <c r="D9" t="n">
         <v>85</v>
       </c>
       <c r="E9" t="n">
         <v>86</v>
       </c>
       <c r="F9" t="n">
         <v>86</v>
       </c>
       <c r="G9" t="n">
         <v>83</v>
       </c>
@@ -7474,64 +7621,67 @@
         <v>82</v>
       </c>
       <c r="AL9" t="n">
         <v>82</v>
       </c>
       <c r="AM9" t="n">
         <v>81</v>
       </c>
       <c r="AN9" t="n">
         <v>82</v>
       </c>
       <c r="AO9" t="n">
         <v>84</v>
       </c>
       <c r="AP9" t="n">
         <v>85</v>
       </c>
       <c r="AQ9" t="n">
         <v>86</v>
       </c>
       <c r="AR9" t="n">
         <v>83</v>
       </c>
       <c r="AS9" t="n">
         <v>84</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7540,50 +7690,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7768,50 +7919,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -7907,50 +8063,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -8046,50 +8205,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -8185,50 +8347,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.42</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -8324,50 +8489,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8463,50 +8631,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8602,50 +8773,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>590</v>
       </c>
       <c r="C8" t="n">
         <v>611</v>
       </c>
       <c r="D8" t="n">
         <v>580</v>
       </c>
       <c r="E8" t="n">
         <v>585</v>
       </c>
       <c r="F8" t="n">
         <v>627</v>
       </c>
       <c r="G8" t="n">
         <v>587</v>
       </c>
@@ -8741,50 +8915,53 @@
       </c>
       <c r="AL8" t="n">
         <v>282</v>
       </c>
       <c r="AM8" t="n">
         <v>252</v>
       </c>
       <c r="AN8" t="n">
         <v>271</v>
       </c>
       <c r="AO8" t="n">
         <v>280</v>
       </c>
       <c r="AP8" t="n">
         <v>308</v>
       </c>
       <c r="AQ8" t="n">
         <v>275</v>
       </c>
       <c r="AR8" t="n">
         <v>284</v>
       </c>
       <c r="AS8" t="n">
         <v>274</v>
       </c>
+      <c r="AT8" t="n">
+        <v>281</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>574</v>
       </c>
       <c r="C9" t="n">
         <v>571</v>
       </c>
       <c r="D9" t="n">
         <v>560</v>
       </c>
       <c r="E9" t="n">
         <v>566</v>
       </c>
       <c r="F9" t="n">
         <v>606</v>
       </c>
       <c r="G9" t="n">
         <v>551</v>
       </c>
@@ -8879,64 +9056,67 @@
         <v>307</v>
       </c>
       <c r="AL9" t="n">
         <v>306</v>
       </c>
       <c r="AM9" t="n">
         <v>305</v>
       </c>
       <c r="AN9" t="n">
         <v>309</v>
       </c>
       <c r="AO9" t="n">
         <v>316</v>
       </c>
       <c r="AP9" t="n">
         <v>318</v>
       </c>
       <c r="AQ9" t="n">
         <v>323</v>
       </c>
       <c r="AR9" t="n">
         <v>310</v>
       </c>
       <c r="AS9" t="n">
         <v>316</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -8945,50 +9125,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9173,50 +9354,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9312,50 +9498,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -9451,50 +9640,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.49</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9590,50 +9782,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9729,50 +9924,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -9868,50 +10066,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10007,50 +10208,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>557</v>
       </c>
       <c r="C8" t="n">
         <v>546</v>
       </c>
       <c r="D8" t="n">
         <v>543</v>
       </c>
       <c r="E8" t="n">
         <v>552</v>
       </c>
       <c r="F8" t="n">
         <v>466</v>
       </c>
       <c r="G8" t="n">
         <v>461</v>
       </c>
@@ -10146,50 +10350,53 @@
       </c>
       <c r="AL8" t="n">
         <v>463</v>
       </c>
       <c r="AM8" t="n">
         <v>516</v>
       </c>
       <c r="AN8" t="n">
         <v>487</v>
       </c>
       <c r="AO8" t="n">
         <v>473</v>
       </c>
       <c r="AP8" t="n">
         <v>483</v>
       </c>
       <c r="AQ8" t="n">
         <v>474</v>
       </c>
       <c r="AR8" t="n">
         <v>465</v>
       </c>
       <c r="AS8" t="n">
         <v>463</v>
       </c>
+      <c r="AT8" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>539</v>
       </c>
       <c r="C9" t="n">
         <v>541</v>
       </c>
       <c r="D9" t="n">
         <v>527</v>
       </c>
       <c r="E9" t="n">
         <v>533</v>
       </c>
       <c r="F9" t="n">
         <v>464</v>
       </c>
       <c r="G9" t="n">
         <v>404</v>
       </c>
@@ -10284,64 +10491,67 @@
         <v>438</v>
       </c>
       <c r="AL9" t="n">
         <v>437</v>
       </c>
       <c r="AM9" t="n">
         <v>436</v>
       </c>
       <c r="AN9" t="n">
         <v>440</v>
       </c>
       <c r="AO9" t="n">
         <v>452</v>
       </c>
       <c r="AP9" t="n">
         <v>458</v>
       </c>
       <c r="AQ9" t="n">
         <v>461</v>
       </c>
       <c r="AR9" t="n">
         <v>442</v>
       </c>
       <c r="AS9" t="n">
         <v>452</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10350,50 +10560,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10578,50 +10789,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10717,50 +10933,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -10856,50 +11075,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -10995,50 +11217,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11134,50 +11359,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11273,50 +11501,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11412,50 +11643,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>107</v>
       </c>
       <c r="C8" t="n">
         <v>107</v>
       </c>
       <c r="D8" t="n">
         <v>105</v>
       </c>
       <c r="E8" t="n">
         <v>101</v>
       </c>
       <c r="F8" t="n">
         <v>170</v>
       </c>
       <c r="G8" t="n">
         <v>157</v>
       </c>
@@ -11551,50 +11785,53 @@
       </c>
       <c r="AL8" t="n">
         <v>170</v>
       </c>
       <c r="AM8" t="n">
         <v>190</v>
       </c>
       <c r="AN8" t="n">
         <v>211</v>
       </c>
       <c r="AO8" t="n">
         <v>171</v>
       </c>
       <c r="AP8" t="n">
         <v>158</v>
       </c>
       <c r="AQ8" t="n">
         <v>166</v>
       </c>
       <c r="AR8" t="n">
         <v>167</v>
       </c>
       <c r="AS8" t="n">
         <v>172</v>
       </c>
+      <c r="AT8" t="n">
+        <v>169</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>101</v>
       </c>
       <c r="C9" t="n">
         <v>95</v>
       </c>
       <c r="D9" t="n">
         <v>97</v>
       </c>
       <c r="E9" t="n">
         <v>97</v>
       </c>
       <c r="F9" t="n">
         <v>154</v>
       </c>
       <c r="G9" t="n">
         <v>146</v>
       </c>
@@ -11689,64 +11926,67 @@
         <v>157</v>
       </c>
       <c r="AL9" t="n">
         <v>156</v>
       </c>
       <c r="AM9" t="n">
         <v>156</v>
       </c>
       <c r="AN9" t="n">
         <v>157</v>
       </c>
       <c r="AO9" t="n">
         <v>164</v>
       </c>
       <c r="AP9" t="n">
         <v>164</v>
       </c>
       <c r="AQ9" t="n">
         <v>165</v>
       </c>
       <c r="AR9" t="n">
         <v>158</v>
       </c>
       <c r="AS9" t="n">
         <v>162</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11755,50 +11995,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -11983,50 +12224,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12122,50 +12368,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -12261,50 +12510,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12400,50 +12652,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12539,50 +12794,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -12678,50 +12936,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -12817,50 +13078,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>759</v>
       </c>
       <c r="C8" t="n">
         <v>799</v>
       </c>
       <c r="D8" t="n">
         <v>752</v>
       </c>
       <c r="E8" t="n">
         <v>748</v>
       </c>
       <c r="F8" t="n">
         <v>736</v>
       </c>
       <c r="G8" t="n">
         <v>711</v>
       </c>
@@ -12956,50 +13220,53 @@
       </c>
       <c r="AL8" t="n">
         <v>692</v>
       </c>
       <c r="AM8" t="n">
         <v>675</v>
       </c>
       <c r="AN8" t="n">
         <v>701</v>
       </c>
       <c r="AO8" t="n">
         <v>652</v>
       </c>
       <c r="AP8" t="n">
         <v>645</v>
       </c>
       <c r="AQ8" t="n">
         <v>665</v>
       </c>
       <c r="AR8" t="n">
         <v>643</v>
       </c>
       <c r="AS8" t="n">
         <v>648</v>
       </c>
+      <c r="AT8" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>658</v>
       </c>
       <c r="C9" t="n">
         <v>655</v>
       </c>
       <c r="D9" t="n">
         <v>641</v>
       </c>
       <c r="E9" t="n">
         <v>653</v>
       </c>
       <c r="F9" t="n">
         <v>651</v>
       </c>
       <c r="G9" t="n">
         <v>601</v>
       </c>
@@ -13094,64 +13361,67 @@
         <v>633</v>
       </c>
       <c r="AL9" t="n">
         <v>630</v>
       </c>
       <c r="AM9" t="n">
         <v>628</v>
       </c>
       <c r="AN9" t="n">
         <v>635</v>
       </c>
       <c r="AO9" t="n">
         <v>652</v>
       </c>
       <c r="AP9" t="n">
         <v>655</v>
       </c>
       <c r="AQ9" t="n">
         <v>665</v>
       </c>
       <c r="AR9" t="n">
         <v>638</v>
       </c>
       <c r="AS9" t="n">
         <v>652</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>671</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13160,50 +13430,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13388,50 +13659,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13527,50 +13803,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -13666,50 +13945,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -13805,50 +14087,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -13944,50 +14229,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14083,50 +14371,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14222,50 +14513,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>688</v>
       </c>
       <c r="C8" t="n">
         <v>667</v>
       </c>
       <c r="D8" t="n">
         <v>680</v>
       </c>
       <c r="E8" t="n">
         <v>678</v>
       </c>
       <c r="F8" t="n">
         <v>689</v>
       </c>
       <c r="G8" t="n">
         <v>662</v>
       </c>
@@ -14361,50 +14655,53 @@
       </c>
       <c r="AL8" t="n">
         <v>634</v>
       </c>
       <c r="AM8" t="n">
         <v>637</v>
       </c>
       <c r="AN8" t="n">
         <v>597</v>
       </c>
       <c r="AO8" t="n">
         <v>650</v>
       </c>
       <c r="AP8" t="n">
         <v>653</v>
       </c>
       <c r="AQ8" t="n">
         <v>644</v>
       </c>
       <c r="AR8" t="n">
         <v>645</v>
       </c>
       <c r="AS8" t="n">
         <v>629</v>
       </c>
+      <c r="AT8" t="n">
+        <v>622</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>704</v>
       </c>
       <c r="C9" t="n">
         <v>701</v>
       </c>
       <c r="D9" t="n">
         <v>686</v>
       </c>
       <c r="E9" t="n">
         <v>698</v>
       </c>
       <c r="F9" t="n">
         <v>697</v>
       </c>
       <c r="G9" t="n">
         <v>641</v>
       </c>
@@ -14499,64 +14796,67 @@
         <v>675</v>
       </c>
       <c r="AL9" t="n">
         <v>673</v>
       </c>
       <c r="AM9" t="n">
         <v>670</v>
       </c>
       <c r="AN9" t="n">
         <v>678</v>
       </c>
       <c r="AO9" t="n">
         <v>696</v>
       </c>
       <c r="AP9" t="n">
         <v>699</v>
       </c>
       <c r="AQ9" t="n">
         <v>710</v>
       </c>
       <c r="AR9" t="n">
         <v>681</v>
       </c>
       <c r="AS9" t="n">
         <v>696</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>716</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14565,50 +14865,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -14793,50 +15094,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -14932,50 +15238,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -15071,50 +15380,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -15210,50 +15522,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15349,50 +15664,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15488,50 +15806,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15627,50 +15948,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>236</v>
       </c>
       <c r="C8" t="n">
         <v>207</v>
       </c>
       <c r="D8" t="n">
         <v>200</v>
       </c>
       <c r="E8" t="n">
         <v>246</v>
       </c>
       <c r="F8" t="n">
         <v>235</v>
       </c>
       <c r="G8" t="n">
         <v>220</v>
       </c>
@@ -15766,50 +16090,53 @@
       </c>
       <c r="AL8" t="n">
         <v>346</v>
       </c>
       <c r="AM8" t="n">
         <v>343</v>
       </c>
       <c r="AN8" t="n">
         <v>372</v>
       </c>
       <c r="AO8" t="n">
         <v>411</v>
       </c>
       <c r="AP8" t="n">
         <v>421</v>
       </c>
       <c r="AQ8" t="n">
         <v>429</v>
       </c>
       <c r="AR8" t="n">
         <v>394</v>
       </c>
       <c r="AS8" t="n">
         <v>439</v>
       </c>
+      <c r="AT8" t="n">
+        <v>481</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>315</v>
       </c>
       <c r="C9" t="n">
         <v>299</v>
       </c>
       <c r="D9" t="n">
         <v>287</v>
       </c>
       <c r="E9" t="n">
         <v>311</v>
       </c>
       <c r="F9" t="n">
         <v>299</v>
       </c>
       <c r="G9" t="n">
         <v>338</v>
       </c>
@@ -15904,64 +16231,67 @@
         <v>378</v>
       </c>
       <c r="AL9" t="n">
         <v>371</v>
       </c>
       <c r="AM9" t="n">
         <v>363</v>
       </c>
       <c r="AN9" t="n">
         <v>369</v>
       </c>
       <c r="AO9" t="n">
         <v>381</v>
       </c>
       <c r="AP9" t="n">
         <v>383</v>
       </c>
       <c r="AQ9" t="n">
         <v>386</v>
       </c>
       <c r="AR9" t="n">
         <v>377</v>
       </c>
       <c r="AS9" t="n">
         <v>385</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -15970,50 +16300,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16198,50 +16529,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -16337,50 +16673,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -16476,50 +16815,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -16615,50 +16957,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -16754,50 +17099,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -16893,50 +17241,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -17032,50 +17383,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>145</v>
       </c>
       <c r="C8" t="n">
         <v>129</v>
       </c>
       <c r="D8" t="n">
         <v>114</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>143</v>
       </c>
       <c r="G8" t="n">
         <v>130</v>
       </c>
@@ -17171,50 +17525,53 @@
       </c>
       <c r="AL8" t="n">
         <v>140</v>
       </c>
       <c r="AM8" t="n">
         <v>134</v>
       </c>
       <c r="AN8" t="n">
         <v>134</v>
       </c>
       <c r="AO8" t="n">
         <v>137</v>
       </c>
       <c r="AP8" t="n">
         <v>133</v>
       </c>
       <c r="AQ8" t="n">
         <v>109</v>
       </c>
       <c r="AR8" t="n">
         <v>114</v>
       </c>
       <c r="AS8" t="n">
         <v>142</v>
       </c>
+      <c r="AT8" t="n">
+        <v>146</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>188</v>
       </c>
       <c r="C9" t="n">
         <v>187</v>
       </c>
       <c r="D9" t="n">
         <v>183</v>
       </c>
       <c r="E9" t="n">
         <v>186</v>
       </c>
       <c r="F9" t="n">
         <v>186</v>
       </c>
       <c r="G9" t="n">
         <v>176</v>
       </c>
@@ -17309,64 +17666,67 @@
         <v>186</v>
       </c>
       <c r="AL9" t="n">
         <v>185</v>
       </c>
       <c r="AM9" t="n">
         <v>184</v>
       </c>
       <c r="AN9" t="n">
         <v>186</v>
       </c>
       <c r="AO9" t="n">
         <v>192</v>
       </c>
       <c r="AP9" t="n">
         <v>192</v>
       </c>
       <c r="AQ9" t="n">
         <v>195</v>
       </c>
       <c r="AR9" t="n">
         <v>187</v>
       </c>
       <c r="AS9" t="n">
         <v>192</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17375,50 +17735,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17603,50 +17964,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -17742,50 +18108,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -17881,50 +18250,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -18020,50 +18392,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -18159,50 +18534,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18298,50 +18676,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -18437,50 +18818,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>29</v>
       </c>
       <c r="D8" t="n">
         <v>34</v>
       </c>
       <c r="E8" t="n">
         <v>23</v>
       </c>
       <c r="F8" t="n">
         <v>32</v>
       </c>
       <c r="G8" t="n">
         <v>26</v>
       </c>
@@ -18576,50 +18960,53 @@
       </c>
       <c r="AL8" t="n">
         <v>27</v>
       </c>
       <c r="AM8" t="n">
         <v>37</v>
       </c>
       <c r="AN8" t="n">
         <v>41</v>
       </c>
       <c r="AO8" t="n">
         <v>45</v>
       </c>
       <c r="AP8" t="n">
         <v>46</v>
       </c>
       <c r="AQ8" t="n">
         <v>54</v>
       </c>
       <c r="AR8" t="n">
         <v>37</v>
       </c>
       <c r="AS8" t="n">
         <v>41</v>
       </c>
+      <c r="AT8" t="n">
+        <v>46</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>32</v>
       </c>
       <c r="C9" t="n">
         <v>46</v>
       </c>
       <c r="D9" t="n">
         <v>51</v>
       </c>
       <c r="E9" t="n">
         <v>33</v>
       </c>
       <c r="F9" t="n">
         <v>45</v>
       </c>
       <c r="G9" t="n">
         <v>39</v>
       </c>
@@ -18714,64 +19101,67 @@
         <v>19</v>
       </c>
       <c r="AL9" t="n">
         <v>25</v>
       </c>
       <c r="AM9" t="n">
         <v>32</v>
       </c>
       <c r="AN9" t="n">
         <v>29</v>
       </c>
       <c r="AO9" t="n">
         <v>29</v>
       </c>
       <c r="AP9" t="n">
         <v>28</v>
       </c>
       <c r="AQ9" t="n">
         <v>31</v>
       </c>
       <c r="AR9" t="n">
         <v>23</v>
       </c>
       <c r="AS9" t="n">
         <v>25</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -18780,50 +19170,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19008,50 +19399,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19147,50 +19543,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -19286,50 +19685,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -19425,50 +19827,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19564,50 +19969,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -19703,50 +20111,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19842,50 +20253,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1012</v>
       </c>
       <c r="C8" t="n">
         <v>1032</v>
       </c>
       <c r="D8" t="n">
         <v>964</v>
       </c>
       <c r="E8" t="n">
         <v>1020</v>
       </c>
       <c r="F8" t="n">
         <v>1025</v>
       </c>
       <c r="G8" t="n">
         <v>965</v>
       </c>
@@ -19981,50 +20395,53 @@
       </c>
       <c r="AL8" t="n">
         <v>1025</v>
       </c>
       <c r="AM8" t="n">
         <v>981</v>
       </c>
       <c r="AN8" t="n">
         <v>1022</v>
       </c>
       <c r="AO8" t="n">
         <v>1054</v>
       </c>
       <c r="AP8" t="n">
         <v>1042</v>
       </c>
       <c r="AQ8" t="n">
         <v>1061</v>
       </c>
       <c r="AR8" t="n">
         <v>995</v>
       </c>
       <c r="AS8" t="n">
         <v>1045</v>
       </c>
+      <c r="AT8" t="n">
+        <v>1053</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>974</v>
       </c>
       <c r="C9" t="n">
         <v>970</v>
       </c>
       <c r="D9" t="n">
         <v>950</v>
       </c>
       <c r="E9" t="n">
         <v>966</v>
       </c>
       <c r="F9" t="n">
         <v>964</v>
       </c>
       <c r="G9" t="n">
         <v>923</v>
       </c>
@@ -20119,64 +20536,67 @@
         <v>972</v>
       </c>
       <c r="AL9" t="n">
         <v>968</v>
       </c>
       <c r="AM9" t="n">
         <v>964</v>
       </c>
       <c r="AN9" t="n">
         <v>975</v>
       </c>
       <c r="AO9" t="n">
         <v>1002</v>
       </c>
       <c r="AP9" t="n">
         <v>1006</v>
       </c>
       <c r="AQ9" t="n">
         <v>1021</v>
       </c>
       <c r="AR9" t="n">
         <v>980</v>
       </c>
       <c r="AS9" t="n">
         <v>1001</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>1031</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20185,50 +20605,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20413,50 +20834,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -20552,50 +20978,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -20691,50 +21120,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -20830,50 +21262,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -20969,50 +21404,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21108,50 +21546,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -21247,50 +21688,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>697</v>
       </c>
       <c r="C8" t="n">
         <v>670</v>
       </c>
       <c r="D8" t="n">
         <v>702</v>
       </c>
       <c r="E8" t="n">
         <v>675</v>
       </c>
       <c r="F8" t="n">
         <v>667</v>
       </c>
       <c r="G8" t="n">
         <v>654</v>
       </c>
@@ -21386,50 +21830,53 @@
       </c>
       <c r="AL8" t="n">
         <v>674</v>
       </c>
       <c r="AM8" t="n">
         <v>711</v>
       </c>
       <c r="AN8" t="n">
         <v>689</v>
       </c>
       <c r="AO8" t="n">
         <v>704</v>
       </c>
       <c r="AP8" t="n">
         <v>723</v>
       </c>
       <c r="AQ8" t="n">
         <v>731</v>
       </c>
       <c r="AR8" t="n">
         <v>724</v>
       </c>
       <c r="AS8" t="n">
         <v>712</v>
       </c>
+      <c r="AT8" t="n">
+        <v>756</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>735</v>
       </c>
       <c r="C9" t="n">
         <v>732</v>
       </c>
       <c r="D9" t="n">
         <v>716</v>
       </c>
       <c r="E9" t="n">
         <v>729</v>
       </c>
       <c r="F9" t="n">
         <v>728</v>
       </c>
       <c r="G9" t="n">
         <v>696</v>
       </c>
@@ -21524,64 +21971,67 @@
         <v>733</v>
       </c>
       <c r="AL9" t="n">
         <v>731</v>
       </c>
       <c r="AM9" t="n">
         <v>728</v>
       </c>
       <c r="AN9" t="n">
         <v>736</v>
       </c>
       <c r="AO9" t="n">
         <v>756</v>
       </c>
       <c r="AP9" t="n">
         <v>759</v>
       </c>
       <c r="AQ9" t="n">
         <v>771</v>
       </c>
       <c r="AR9" t="n">
         <v>739</v>
       </c>
       <c r="AS9" t="n">
         <v>756</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -21590,50 +22040,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -21818,50 +22269,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -21957,50 +22413,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -22096,50 +22555,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -22235,50 +22697,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22374,50 +22839,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -22513,50 +22981,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -22652,50 +23123,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>698</v>
       </c>
       <c r="C8" t="n">
         <v>706</v>
       </c>
       <c r="D8" t="n">
         <v>703</v>
       </c>
       <c r="E8" t="n">
         <v>701</v>
       </c>
       <c r="F8" t="n">
         <v>682</v>
       </c>
       <c r="G8" t="n">
         <v>650</v>
       </c>
@@ -22791,50 +23265,53 @@
       </c>
       <c r="AL8" t="n">
         <v>678</v>
       </c>
       <c r="AM8" t="n">
         <v>676</v>
       </c>
       <c r="AN8" t="n">
         <v>666</v>
       </c>
       <c r="AO8" t="n">
         <v>700</v>
       </c>
       <c r="AP8" t="n">
         <v>737</v>
       </c>
       <c r="AQ8" t="n">
         <v>749</v>
       </c>
       <c r="AR8" t="n">
         <v>707</v>
       </c>
       <c r="AS8" t="n">
         <v>714</v>
       </c>
+      <c r="AT8" t="n">
+        <v>749</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>719</v>
       </c>
       <c r="C9" t="n">
         <v>717</v>
       </c>
       <c r="D9" t="n">
         <v>701</v>
       </c>
       <c r="E9" t="n">
         <v>714</v>
       </c>
       <c r="F9" t="n">
         <v>712</v>
       </c>
       <c r="G9" t="n">
         <v>675</v>
       </c>
@@ -22929,64 +23406,67 @@
         <v>711</v>
       </c>
       <c r="AL9" t="n">
         <v>708</v>
       </c>
       <c r="AM9" t="n">
         <v>706</v>
       </c>
       <c r="AN9" t="n">
         <v>713</v>
       </c>
       <c r="AO9" t="n">
         <v>733</v>
       </c>
       <c r="AP9" t="n">
         <v>736</v>
       </c>
       <c r="AQ9" t="n">
         <v>747</v>
       </c>
       <c r="AR9" t="n">
         <v>717</v>
       </c>
       <c r="AS9" t="n">
         <v>733</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22995,50 +23475,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23223,50 +23704,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -23362,50 +23848,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -23501,50 +23990,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -23640,50 +24132,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -23779,50 +24274,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -23918,50 +24416,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -24057,50 +24558,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>410</v>
       </c>
       <c r="C8" t="n">
         <v>398</v>
       </c>
       <c r="D8" t="n">
         <v>415</v>
       </c>
       <c r="E8" t="n">
         <v>396</v>
       </c>
       <c r="F8" t="n">
         <v>403</v>
       </c>
       <c r="G8" t="n">
         <v>386</v>
       </c>
@@ -24196,50 +24700,53 @@
       </c>
       <c r="AL8" t="n">
         <v>417</v>
       </c>
       <c r="AM8" t="n">
         <v>407</v>
       </c>
       <c r="AN8" t="n">
         <v>423</v>
       </c>
       <c r="AO8" t="n">
         <v>417</v>
       </c>
       <c r="AP8" t="n">
         <v>425</v>
       </c>
       <c r="AQ8" t="n">
         <v>433</v>
       </c>
       <c r="AR8" t="n">
         <v>418</v>
       </c>
       <c r="AS8" t="n">
         <v>415</v>
       </c>
+      <c r="AT8" t="n">
+        <v>428</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>407</v>
       </c>
       <c r="C9" t="n">
         <v>405</v>
       </c>
       <c r="D9" t="n">
         <v>397</v>
       </c>
       <c r="E9" t="n">
         <v>403</v>
       </c>
       <c r="F9" t="n">
         <v>403</v>
       </c>
       <c r="G9" t="n">
         <v>390</v>
       </c>
@@ -24334,64 +24841,67 @@
         <v>411</v>
       </c>
       <c r="AL9" t="n">
         <v>409</v>
       </c>
       <c r="AM9" t="n">
         <v>408</v>
       </c>
       <c r="AN9" t="n">
         <v>412</v>
       </c>
       <c r="AO9" t="n">
         <v>424</v>
       </c>
       <c r="AP9" t="n">
         <v>425</v>
       </c>
       <c r="AQ9" t="n">
         <v>432</v>
       </c>
       <c r="AR9" t="n">
         <v>414</v>
       </c>
       <c r="AS9" t="n">
         <v>423</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>436</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24400,50 +24910,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -24628,50 +25139,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24767,50 +25283,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -24906,50 +25425,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -25045,50 +25567,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -25184,50 +25709,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25323,50 +25851,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25462,50 +25993,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>456</v>
       </c>
       <c r="C8" t="n">
         <v>469</v>
       </c>
       <c r="D8" t="n">
         <v>434</v>
       </c>
       <c r="E8" t="n">
         <v>451</v>
       </c>
       <c r="F8" t="n">
         <v>464</v>
       </c>
       <c r="G8" t="n">
         <v>453</v>
       </c>
@@ -25601,50 +26135,53 @@
       </c>
       <c r="AL8" t="n">
         <v>464</v>
       </c>
       <c r="AM8" t="n">
         <v>475</v>
       </c>
       <c r="AN8" t="n">
         <v>488</v>
       </c>
       <c r="AO8" t="n">
         <v>504</v>
       </c>
       <c r="AP8" t="n">
         <v>470</v>
       </c>
       <c r="AQ8" t="n">
         <v>501</v>
       </c>
       <c r="AR8" t="n">
         <v>480</v>
       </c>
       <c r="AS8" t="n">
         <v>486</v>
       </c>
+      <c r="AT8" t="n">
+        <v>486</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>395</v>
       </c>
       <c r="C9" t="n">
         <v>393</v>
       </c>
       <c r="D9" t="n">
         <v>385</v>
       </c>
       <c r="E9" t="n">
         <v>392</v>
       </c>
       <c r="F9" t="n">
         <v>391</v>
       </c>
       <c r="G9" t="n">
         <v>377</v>
       </c>
@@ -25739,64 +26276,67 @@
         <v>397</v>
       </c>
       <c r="AL9" t="n">
         <v>396</v>
       </c>
       <c r="AM9" t="n">
         <v>394</v>
       </c>
       <c r="AN9" t="n">
         <v>399</v>
       </c>
       <c r="AO9" t="n">
         <v>410</v>
       </c>
       <c r="AP9" t="n">
         <v>411</v>
       </c>
       <c r="AQ9" t="n">
         <v>418</v>
       </c>
       <c r="AR9" t="n">
         <v>401</v>
       </c>
       <c r="AS9" t="n">
         <v>409</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -25805,50 +26345,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26033,50 +26574,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -26172,50 +26718,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -26311,50 +26860,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -26450,50 +27002,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -26589,50 +27144,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -26728,50 +27286,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -26867,50 +27428,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>752</v>
       </c>
       <c r="C8" t="n">
         <v>743</v>
       </c>
       <c r="D8" t="n">
         <v>748</v>
       </c>
       <c r="E8" t="n">
         <v>749</v>
       </c>
       <c r="F8" t="n">
         <v>740</v>
       </c>
       <c r="G8" t="n">
         <v>701</v>
       </c>
@@ -27006,50 +27570,53 @@
       </c>
       <c r="AL8" t="n">
         <v>774</v>
       </c>
       <c r="AM8" t="n">
         <v>775</v>
       </c>
       <c r="AN8" t="n">
         <v>768</v>
       </c>
       <c r="AO8" t="n">
         <v>777</v>
       </c>
       <c r="AP8" t="n">
         <v>800</v>
       </c>
       <c r="AQ8" t="n">
         <v>815</v>
       </c>
       <c r="AR8" t="n">
         <v>775</v>
       </c>
       <c r="AS8" t="n">
         <v>812</v>
       </c>
+      <c r="AT8" t="n">
+        <v>826</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>827</v>
       </c>
       <c r="C9" t="n">
         <v>824</v>
       </c>
       <c r="D9" t="n">
         <v>806</v>
       </c>
       <c r="E9" t="n">
         <v>820</v>
       </c>
       <c r="F9" t="n">
         <v>819</v>
       </c>
       <c r="G9" t="n">
         <v>787</v>
       </c>
@@ -27144,64 +27711,67 @@
         <v>829</v>
       </c>
       <c r="AL9" t="n">
         <v>826</v>
       </c>
       <c r="AM9" t="n">
         <v>822</v>
       </c>
       <c r="AN9" t="n">
         <v>832</v>
       </c>
       <c r="AO9" t="n">
         <v>854</v>
       </c>
       <c r="AP9" t="n">
         <v>858</v>
       </c>
       <c r="AQ9" t="n">
         <v>871</v>
       </c>
       <c r="AR9" t="n">
         <v>835</v>
       </c>
       <c r="AS9" t="n">
         <v>854</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>879</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27210,50 +27780,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -27438,50 +28009,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -27577,50 +28153,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -27716,50 +28295,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -27855,50 +28437,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -27994,50 +28579,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -28133,50 +28721,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -28272,50 +28863,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>957</v>
       </c>
       <c r="C8" t="n">
         <v>959</v>
       </c>
       <c r="D8" t="n">
         <v>918</v>
       </c>
       <c r="E8" t="n">
         <v>946</v>
       </c>
       <c r="F8" t="n">
         <v>952</v>
       </c>
       <c r="G8" t="n">
         <v>918</v>
       </c>
@@ -28411,50 +29005,53 @@
       </c>
       <c r="AL8" t="n">
         <v>925</v>
       </c>
       <c r="AM8" t="n">
         <v>917</v>
       </c>
       <c r="AN8" t="n">
         <v>943</v>
       </c>
       <c r="AO8" t="n">
         <v>981</v>
       </c>
       <c r="AP8" t="n">
         <v>965</v>
       </c>
       <c r="AQ8" t="n">
         <v>977</v>
       </c>
       <c r="AR8" t="n">
         <v>944</v>
       </c>
       <c r="AS8" t="n">
         <v>945</v>
       </c>
+      <c r="AT8" t="n">
+        <v>983</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>882</v>
       </c>
       <c r="C9" t="n">
         <v>878</v>
       </c>
       <c r="D9" t="n">
         <v>860</v>
       </c>
       <c r="E9" t="n">
         <v>875</v>
       </c>
       <c r="F9" t="n">
         <v>873</v>
       </c>
       <c r="G9" t="n">
         <v>832</v>
       </c>
@@ -28549,64 +29146,67 @@
         <v>876</v>
       </c>
       <c r="AL9" t="n">
         <v>873</v>
       </c>
       <c r="AM9" t="n">
         <v>870</v>
       </c>
       <c r="AN9" t="n">
         <v>879</v>
       </c>
       <c r="AO9" t="n">
         <v>904</v>
       </c>
       <c r="AP9" t="n">
         <v>907</v>
       </c>
       <c r="AQ9" t="n">
         <v>921</v>
       </c>
       <c r="AR9" t="n">
         <v>884</v>
       </c>
       <c r="AS9" t="n">
         <v>903</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>930</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -28615,50 +29215,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28843,50 +29444,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -28982,50 +29588,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -29121,50 +29730,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -29260,50 +29872,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -29399,50 +30014,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -29538,50 +30156,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -29677,50 +30298,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>200</v>
       </c>
       <c r="C8" t="n">
         <v>182</v>
       </c>
       <c r="D8" t="n">
         <v>202</v>
       </c>
       <c r="E8" t="n">
         <v>195</v>
       </c>
       <c r="F8" t="n">
         <v>197</v>
       </c>
       <c r="G8" t="n">
         <v>170</v>
       </c>
@@ -29816,50 +30440,53 @@
       </c>
       <c r="AL8" t="n">
         <v>169</v>
       </c>
       <c r="AM8" t="n">
         <v>174</v>
       </c>
       <c r="AN8" t="n">
         <v>168</v>
       </c>
       <c r="AO8" t="n">
         <v>168</v>
       </c>
       <c r="AP8" t="n">
         <v>174</v>
       </c>
       <c r="AQ8" t="n">
         <v>176</v>
       </c>
       <c r="AR8" t="n">
         <v>170</v>
       </c>
       <c r="AS8" t="n">
         <v>151</v>
       </c>
+      <c r="AT8" t="n">
+        <v>192</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>205</v>
       </c>
       <c r="C9" t="n">
         <v>204</v>
       </c>
       <c r="D9" t="n">
         <v>200</v>
       </c>
       <c r="E9" t="n">
         <v>203</v>
       </c>
       <c r="F9" t="n">
         <v>203</v>
       </c>
       <c r="G9" t="n">
         <v>194</v>
       </c>
@@ -29954,64 +30581,67 @@
         <v>206</v>
       </c>
       <c r="AL9" t="n">
         <v>206</v>
       </c>
       <c r="AM9" t="n">
         <v>205</v>
       </c>
       <c r="AN9" t="n">
         <v>207</v>
       </c>
       <c r="AO9" t="n">
         <v>213</v>
       </c>
       <c r="AP9" t="n">
         <v>214</v>
       </c>
       <c r="AQ9" t="n">
         <v>217</v>
       </c>
       <c r="AR9" t="n">
         <v>208</v>
       </c>
       <c r="AS9" t="n">
         <v>213</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AS9"/>
+  <dimension ref="A1:AT9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30020,50 +30650,51 @@
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
+    <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30248,50 +30879,55 @@
       <c r="AO1" t="inlineStr">
         <is>
           <t>2025-08-04</t>
         </is>
       </c>
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -30387,50 +31023,53 @@
       </c>
       <c r="AL2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AT2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -30526,50 +31165,53 @@
       </c>
       <c r="AL3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AT3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -30665,50 +31307,53 @@
       </c>
       <c r="AL4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AT4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -30804,50 +31449,53 @@
       </c>
       <c r="AL5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AT5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -30943,50 +31591,53 @@
       </c>
       <c r="AL6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AT6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -31082,50 +31733,53 @@
       </c>
       <c r="AL7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AT7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>577</v>
       </c>
       <c r="C8" t="n">
         <v>583</v>
       </c>
       <c r="D8" t="n">
         <v>562</v>
       </c>
       <c r="E8" t="n">
         <v>566</v>
       </c>
       <c r="F8" t="n">
         <v>573</v>
       </c>
       <c r="G8" t="n">
         <v>565</v>
       </c>
@@ -31221,50 +31875,53 @@
       </c>
       <c r="AL8" t="n">
         <v>584</v>
       </c>
       <c r="AM8" t="n">
         <v>579</v>
       </c>
       <c r="AN8" t="n">
         <v>594</v>
       </c>
       <c r="AO8" t="n">
         <v>631</v>
       </c>
       <c r="AP8" t="n">
         <v>613</v>
       </c>
       <c r="AQ8" t="n">
         <v>647</v>
       </c>
       <c r="AR8" t="n">
         <v>628</v>
       </c>
       <c r="AS8" t="n">
         <v>635</v>
       </c>
+      <c r="AT8" t="n">
+        <v>632</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>571</v>
       </c>
       <c r="C9" t="n">
         <v>568</v>
       </c>
       <c r="D9" t="n">
         <v>556</v>
       </c>
       <c r="E9" t="n">
         <v>566</v>
       </c>
       <c r="F9" t="n">
         <v>565</v>
       </c>
       <c r="G9" t="n">
         <v>544</v>
       </c>
@@ -31359,46 +32016,49 @@
         <v>585</v>
       </c>
       <c r="AL9" t="n">
         <v>583</v>
       </c>
       <c r="AM9" t="n">
         <v>580</v>
       </c>
       <c r="AN9" t="n">
         <v>587</v>
       </c>
       <c r="AO9" t="n">
         <v>603</v>
       </c>
       <c r="AP9" t="n">
         <v>605</v>
       </c>
       <c r="AQ9" t="n">
         <v>615</v>
       </c>
       <c r="AR9" t="n">
         <v>590</v>
       </c>
       <c r="AS9" t="n">
         <v>603</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>620</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>