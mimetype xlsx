--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -462,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -516,50 +516,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -749,50 +750,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -891,50 +897,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -1033,50 +1042,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -1175,50 +1187,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -1317,50 +1332,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -1459,50 +1477,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -1601,50 +1622,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1709</v>
       </c>
       <c r="C8" t="n">
         <v>1702</v>
       </c>
       <c r="D8" t="n">
         <v>1666</v>
       </c>
       <c r="E8" t="n">
         <v>1695</v>
       </c>
       <c r="F8" t="n">
         <v>1692</v>
       </c>
       <c r="G8" t="n">
         <v>1619</v>
       </c>
@@ -1743,50 +1767,53 @@
       </c>
       <c r="AM8" t="n">
         <v>1692</v>
       </c>
       <c r="AN8" t="n">
         <v>1711</v>
       </c>
       <c r="AO8" t="n">
         <v>1758</v>
       </c>
       <c r="AP8" t="n">
         <v>1765</v>
       </c>
       <c r="AQ8" t="n">
         <v>1792</v>
       </c>
       <c r="AR8" t="n">
         <v>1719</v>
       </c>
       <c r="AS8" t="n">
         <v>1757</v>
       </c>
       <c r="AT8" t="n">
         <v>1809</v>
       </c>
+      <c r="AU8" t="n">
+        <v>1754</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1709</v>
       </c>
       <c r="C9" t="n">
         <v>1702</v>
       </c>
       <c r="D9" t="n">
         <v>1666</v>
       </c>
       <c r="E9" t="n">
         <v>1695</v>
       </c>
       <c r="F9" t="n">
         <v>1692</v>
       </c>
       <c r="G9" t="n">
         <v>1619</v>
       </c>
@@ -1884,64 +1911,67 @@
         <v>1699</v>
       </c>
       <c r="AM9" t="n">
         <v>1692</v>
       </c>
       <c r="AN9" t="n">
         <v>1711</v>
       </c>
       <c r="AO9" t="n">
         <v>1758</v>
       </c>
       <c r="AP9" t="n">
         <v>1765</v>
       </c>
       <c r="AQ9" t="n">
         <v>1792</v>
       </c>
       <c r="AR9" t="n">
         <v>1719</v>
       </c>
       <c r="AS9" t="n">
         <v>1757</v>
       </c>
       <c r="AT9" t="n">
         <v>1809</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>1754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -1951,50 +1981,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2184,50 +2215,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -2326,50 +2362,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -2468,50 +2507,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -2610,50 +2652,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -2752,50 +2797,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -2894,50 +2942,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -3036,50 +3087,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>279</v>
       </c>
       <c r="C8" t="n">
         <v>280</v>
       </c>
       <c r="D8" t="n">
         <v>277</v>
       </c>
       <c r="E8" t="n">
         <v>272</v>
       </c>
       <c r="F8" t="n">
         <v>282</v>
       </c>
       <c r="G8" t="n">
         <v>275</v>
       </c>
@@ -3178,50 +3232,53 @@
       </c>
       <c r="AM8" t="n">
         <v>287</v>
       </c>
       <c r="AN8" t="n">
         <v>294</v>
       </c>
       <c r="AO8" t="n">
         <v>291</v>
       </c>
       <c r="AP8" t="n">
         <v>297</v>
       </c>
       <c r="AQ8" t="n">
         <v>291</v>
       </c>
       <c r="AR8" t="n">
         <v>282</v>
       </c>
       <c r="AS8" t="n">
         <v>283</v>
       </c>
       <c r="AT8" t="n">
         <v>267</v>
       </c>
+      <c r="AU8" t="n">
+        <v>287</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>282</v>
       </c>
       <c r="C9" t="n">
         <v>281</v>
       </c>
       <c r="D9" t="n">
         <v>275</v>
       </c>
       <c r="E9" t="n">
         <v>280</v>
       </c>
       <c r="F9" t="n">
         <v>279</v>
       </c>
       <c r="G9" t="n">
         <v>269</v>
       </c>
@@ -3319,64 +3376,67 @@
         <v>279</v>
       </c>
       <c r="AM9" t="n">
         <v>277</v>
       </c>
       <c r="AN9" t="n">
         <v>281</v>
       </c>
       <c r="AO9" t="n">
         <v>288</v>
       </c>
       <c r="AP9" t="n">
         <v>289</v>
       </c>
       <c r="AQ9" t="n">
         <v>294</v>
       </c>
       <c r="AR9" t="n">
         <v>282</v>
       </c>
       <c r="AS9" t="n">
         <v>288</v>
       </c>
       <c r="AT9" t="n">
         <v>297</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -3386,50 +3446,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3619,50 +3680,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -3761,50 +3827,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -3903,50 +3972,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.34</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -4045,50 +4117,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -4187,50 +4262,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -4329,50 +4407,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -4471,50 +4552,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>407</v>
       </c>
       <c r="C8" t="n">
         <v>424</v>
       </c>
       <c r="D8" t="n">
         <v>409</v>
       </c>
       <c r="E8" t="n">
         <v>417</v>
       </c>
       <c r="F8" t="n">
         <v>403</v>
       </c>
       <c r="G8" t="n">
         <v>383</v>
       </c>
@@ -4613,50 +4697,53 @@
       </c>
       <c r="AM8" t="n">
         <v>415</v>
       </c>
       <c r="AN8" t="n">
         <v>411</v>
       </c>
       <c r="AO8" t="n">
         <v>420</v>
       </c>
       <c r="AP8" t="n">
         <v>443</v>
       </c>
       <c r="AQ8" t="n">
         <v>445</v>
       </c>
       <c r="AR8" t="n">
         <v>398</v>
       </c>
       <c r="AS8" t="n">
         <v>445</v>
       </c>
       <c r="AT8" t="n">
         <v>467</v>
       </c>
+      <c r="AU8" t="n">
+        <v>422</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>417</v>
       </c>
       <c r="C9" t="n">
         <v>415</v>
       </c>
       <c r="D9" t="n">
         <v>407</v>
       </c>
       <c r="E9" t="n">
         <v>414</v>
       </c>
       <c r="F9" t="n">
         <v>413</v>
       </c>
       <c r="G9" t="n">
         <v>390</v>
       </c>
@@ -4754,64 +4841,67 @@
         <v>403</v>
       </c>
       <c r="AM9" t="n">
         <v>401</v>
       </c>
       <c r="AN9" t="n">
         <v>406</v>
       </c>
       <c r="AO9" t="n">
         <v>417</v>
       </c>
       <c r="AP9" t="n">
         <v>418</v>
       </c>
       <c r="AQ9" t="n">
         <v>425</v>
       </c>
       <c r="AR9" t="n">
         <v>407</v>
       </c>
       <c r="AS9" t="n">
         <v>416</v>
       </c>
       <c r="AT9" t="n">
         <v>429</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -4821,50 +4911,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5054,50 +5145,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.17</v>
       </c>
@@ -5196,50 +5292,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.5</v>
       </c>
@@ -5338,50 +5437,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.19</v>
       </c>
@@ -5480,50 +5582,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -5622,50 +5727,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -5764,50 +5872,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -5906,50 +6017,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>157</v>
       </c>
       <c r="C8" t="n">
         <v>140</v>
       </c>
       <c r="D8" t="n">
         <v>142</v>
       </c>
       <c r="E8" t="n">
         <v>153</v>
       </c>
       <c r="F8" t="n">
         <v>147</v>
       </c>
       <c r="G8" t="n">
         <v>141</v>
       </c>
@@ -6048,50 +6162,53 @@
       </c>
       <c r="AM8" t="n">
         <v>147</v>
       </c>
       <c r="AN8" t="n">
         <v>151</v>
       </c>
       <c r="AO8" t="n">
         <v>155</v>
       </c>
       <c r="AP8" t="n">
         <v>145</v>
       </c>
       <c r="AQ8" t="n">
         <v>147</v>
       </c>
       <c r="AR8" t="n">
         <v>146</v>
       </c>
       <c r="AS8" t="n">
         <v>152</v>
       </c>
       <c r="AT8" t="n">
         <v>154</v>
       </c>
+      <c r="AU8" t="n">
+        <v>162</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>147</v>
       </c>
       <c r="C9" t="n">
         <v>146</v>
       </c>
       <c r="D9" t="n">
         <v>143</v>
       </c>
       <c r="E9" t="n">
         <v>146</v>
       </c>
       <c r="F9" t="n">
         <v>146</v>
       </c>
       <c r="G9" t="n">
         <v>139</v>
       </c>
@@ -6189,64 +6306,67 @@
         <v>148</v>
       </c>
       <c r="AM9" t="n">
         <v>147</v>
       </c>
       <c r="AN9" t="n">
         <v>149</v>
       </c>
       <c r="AO9" t="n">
         <v>153</v>
       </c>
       <c r="AP9" t="n">
         <v>154</v>
       </c>
       <c r="AQ9" t="n">
         <v>156</v>
       </c>
       <c r="AR9" t="n">
         <v>150</v>
       </c>
       <c r="AS9" t="n">
         <v>153</v>
       </c>
       <c r="AT9" t="n">
         <v>157</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -6256,50 +6376,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6489,50 +6610,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -6631,50 +6757,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.43</v>
       </c>
@@ -6773,50 +6902,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.26</v>
       </c>
@@ -6915,50 +7047,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.22</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -7057,50 +7192,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -7199,50 +7337,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -7341,50 +7482,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>89</v>
       </c>
       <c r="C8" t="n">
         <v>93</v>
       </c>
       <c r="D8" t="n">
         <v>74</v>
       </c>
       <c r="E8" t="n">
         <v>92</v>
       </c>
       <c r="F8" t="n">
         <v>90</v>
       </c>
       <c r="G8" t="n">
         <v>85</v>
       </c>
@@ -7483,50 +7627,53 @@
       </c>
       <c r="AM8" t="n">
         <v>90</v>
       </c>
       <c r="AN8" t="n">
         <v>93</v>
       </c>
       <c r="AO8" t="n">
         <v>93</v>
       </c>
       <c r="AP8" t="n">
         <v>93</v>
       </c>
       <c r="AQ8" t="n">
         <v>86</v>
       </c>
       <c r="AR8" t="n">
         <v>95</v>
       </c>
       <c r="AS8" t="n">
         <v>91</v>
       </c>
       <c r="AT8" t="n">
         <v>97</v>
       </c>
+      <c r="AU8" t="n">
+        <v>92</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>87</v>
       </c>
       <c r="C9" t="n">
         <v>87</v>
       </c>
       <c r="D9" t="n">
         <v>85</v>
       </c>
       <c r="E9" t="n">
         <v>86</v>
       </c>
       <c r="F9" t="n">
         <v>86</v>
       </c>
       <c r="G9" t="n">
         <v>83</v>
       </c>
@@ -7624,64 +7771,67 @@
         <v>82</v>
       </c>
       <c r="AM9" t="n">
         <v>81</v>
       </c>
       <c r="AN9" t="n">
         <v>82</v>
       </c>
       <c r="AO9" t="n">
         <v>84</v>
       </c>
       <c r="AP9" t="n">
         <v>85</v>
       </c>
       <c r="AQ9" t="n">
         <v>86</v>
       </c>
       <c r="AR9" t="n">
         <v>83</v>
       </c>
       <c r="AS9" t="n">
         <v>84</v>
       </c>
       <c r="AT9" t="n">
         <v>87</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -7691,50 +7841,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -7924,50 +8075,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -8066,50 +8222,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -8208,50 +8367,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.32</v>
       </c>
@@ -8350,50 +8512,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -8492,50 +8657,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -8634,50 +8802,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -8776,50 +8947,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>590</v>
       </c>
       <c r="C8" t="n">
         <v>611</v>
       </c>
       <c r="D8" t="n">
         <v>580</v>
       </c>
       <c r="E8" t="n">
         <v>585</v>
       </c>
       <c r="F8" t="n">
         <v>627</v>
       </c>
       <c r="G8" t="n">
         <v>587</v>
       </c>
@@ -8918,50 +9092,53 @@
       </c>
       <c r="AM8" t="n">
         <v>252</v>
       </c>
       <c r="AN8" t="n">
         <v>271</v>
       </c>
       <c r="AO8" t="n">
         <v>280</v>
       </c>
       <c r="AP8" t="n">
         <v>308</v>
       </c>
       <c r="AQ8" t="n">
         <v>275</v>
       </c>
       <c r="AR8" t="n">
         <v>284</v>
       </c>
       <c r="AS8" t="n">
         <v>274</v>
       </c>
       <c r="AT8" t="n">
         <v>281</v>
       </c>
+      <c r="AU8" t="n">
+        <v>245</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>574</v>
       </c>
       <c r="C9" t="n">
         <v>571</v>
       </c>
       <c r="D9" t="n">
         <v>560</v>
       </c>
       <c r="E9" t="n">
         <v>566</v>
       </c>
       <c r="F9" t="n">
         <v>606</v>
       </c>
       <c r="G9" t="n">
         <v>551</v>
       </c>
@@ -9059,64 +9236,67 @@
         <v>306</v>
       </c>
       <c r="AM9" t="n">
         <v>305</v>
       </c>
       <c r="AN9" t="n">
         <v>309</v>
       </c>
       <c r="AO9" t="n">
         <v>316</v>
       </c>
       <c r="AP9" t="n">
         <v>318</v>
       </c>
       <c r="AQ9" t="n">
         <v>323</v>
       </c>
       <c r="AR9" t="n">
         <v>310</v>
       </c>
       <c r="AS9" t="n">
         <v>316</v>
       </c>
       <c r="AT9" t="n">
         <v>328</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>317</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -9126,50 +9306,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -9359,50 +9540,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -9501,50 +9687,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.52</v>
       </c>
@@ -9643,50 +9832,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.49</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.14</v>
       </c>
@@ -9785,50 +9977,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -9927,50 +10122,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -10069,50 +10267,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -10211,50 +10412,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>557</v>
       </c>
       <c r="C8" t="n">
         <v>546</v>
       </c>
       <c r="D8" t="n">
         <v>543</v>
       </c>
       <c r="E8" t="n">
         <v>552</v>
       </c>
       <c r="F8" t="n">
         <v>466</v>
       </c>
       <c r="G8" t="n">
         <v>461</v>
       </c>
@@ -10353,50 +10557,53 @@
       </c>
       <c r="AM8" t="n">
         <v>516</v>
       </c>
       <c r="AN8" t="n">
         <v>487</v>
       </c>
       <c r="AO8" t="n">
         <v>473</v>
       </c>
       <c r="AP8" t="n">
         <v>483</v>
       </c>
       <c r="AQ8" t="n">
         <v>474</v>
       </c>
       <c r="AR8" t="n">
         <v>465</v>
       </c>
       <c r="AS8" t="n">
         <v>463</v>
       </c>
       <c r="AT8" t="n">
         <v>473</v>
       </c>
+      <c r="AU8" t="n">
+        <v>484</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>539</v>
       </c>
       <c r="C9" t="n">
         <v>541</v>
       </c>
       <c r="D9" t="n">
         <v>527</v>
       </c>
       <c r="E9" t="n">
         <v>533</v>
       </c>
       <c r="F9" t="n">
         <v>464</v>
       </c>
       <c r="G9" t="n">
         <v>404</v>
       </c>
@@ -10494,64 +10701,67 @@
         <v>437</v>
       </c>
       <c r="AM9" t="n">
         <v>436</v>
       </c>
       <c r="AN9" t="n">
         <v>440</v>
       </c>
       <c r="AO9" t="n">
         <v>452</v>
       </c>
       <c r="AP9" t="n">
         <v>458</v>
       </c>
       <c r="AQ9" t="n">
         <v>461</v>
       </c>
       <c r="AR9" t="n">
         <v>442</v>
       </c>
       <c r="AS9" t="n">
         <v>452</v>
       </c>
       <c r="AT9" t="n">
         <v>465</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -10561,50 +10771,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -10794,50 +11005,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -10936,50 +11152,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.62</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -11078,50 +11297,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.61</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.45</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -11220,50 +11442,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.05</v>
       </c>
@@ -11362,50 +11587,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -11504,50 +11732,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -11646,50 +11877,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.05</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>107</v>
       </c>
       <c r="C8" t="n">
         <v>107</v>
       </c>
       <c r="D8" t="n">
         <v>105</v>
       </c>
       <c r="E8" t="n">
         <v>101</v>
       </c>
       <c r="F8" t="n">
         <v>170</v>
       </c>
       <c r="G8" t="n">
         <v>157</v>
       </c>
@@ -11788,50 +12022,53 @@
       </c>
       <c r="AM8" t="n">
         <v>190</v>
       </c>
       <c r="AN8" t="n">
         <v>211</v>
       </c>
       <c r="AO8" t="n">
         <v>171</v>
       </c>
       <c r="AP8" t="n">
         <v>158</v>
       </c>
       <c r="AQ8" t="n">
         <v>166</v>
       </c>
       <c r="AR8" t="n">
         <v>167</v>
       </c>
       <c r="AS8" t="n">
         <v>172</v>
       </c>
       <c r="AT8" t="n">
         <v>169</v>
       </c>
+      <c r="AU8" t="n">
+        <v>163</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>101</v>
       </c>
       <c r="C9" t="n">
         <v>95</v>
       </c>
       <c r="D9" t="n">
         <v>97</v>
       </c>
       <c r="E9" t="n">
         <v>97</v>
       </c>
       <c r="F9" t="n">
         <v>154</v>
       </c>
       <c r="G9" t="n">
         <v>146</v>
       </c>
@@ -11929,64 +12166,67 @@
         <v>156</v>
       </c>
       <c r="AM9" t="n">
         <v>156</v>
       </c>
       <c r="AN9" t="n">
         <v>157</v>
       </c>
       <c r="AO9" t="n">
         <v>164</v>
       </c>
       <c r="AP9" t="n">
         <v>164</v>
       </c>
       <c r="AQ9" t="n">
         <v>165</v>
       </c>
       <c r="AR9" t="n">
         <v>158</v>
       </c>
       <c r="AS9" t="n">
         <v>162</v>
       </c>
       <c r="AT9" t="n">
         <v>166</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -11996,50 +12236,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -12229,50 +12470,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12371,50 +12617,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.55</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.53</v>
       </c>
@@ -12513,50 +12762,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.47</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.46</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -12655,50 +12907,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -12797,50 +13052,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -12939,50 +13197,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -13081,50 +13342,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>759</v>
       </c>
       <c r="C8" t="n">
         <v>799</v>
       </c>
       <c r="D8" t="n">
         <v>752</v>
       </c>
       <c r="E8" t="n">
         <v>748</v>
       </c>
       <c r="F8" t="n">
         <v>736</v>
       </c>
       <c r="G8" t="n">
         <v>711</v>
       </c>
@@ -13223,50 +13487,53 @@
       </c>
       <c r="AM8" t="n">
         <v>675</v>
       </c>
       <c r="AN8" t="n">
         <v>701</v>
       </c>
       <c r="AO8" t="n">
         <v>652</v>
       </c>
       <c r="AP8" t="n">
         <v>645</v>
       </c>
       <c r="AQ8" t="n">
         <v>665</v>
       </c>
       <c r="AR8" t="n">
         <v>643</v>
       </c>
       <c r="AS8" t="n">
         <v>648</v>
       </c>
       <c r="AT8" t="n">
         <v>660</v>
       </c>
+      <c r="AU8" t="n">
+        <v>634</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>658</v>
       </c>
       <c r="C9" t="n">
         <v>655</v>
       </c>
       <c r="D9" t="n">
         <v>641</v>
       </c>
       <c r="E9" t="n">
         <v>653</v>
       </c>
       <c r="F9" t="n">
         <v>651</v>
       </c>
       <c r="G9" t="n">
         <v>601</v>
       </c>
@@ -13364,64 +13631,67 @@
         <v>630</v>
       </c>
       <c r="AM9" t="n">
         <v>628</v>
       </c>
       <c r="AN9" t="n">
         <v>635</v>
       </c>
       <c r="AO9" t="n">
         <v>652</v>
       </c>
       <c r="AP9" t="n">
         <v>655</v>
       </c>
       <c r="AQ9" t="n">
         <v>665</v>
       </c>
       <c r="AR9" t="n">
         <v>638</v>
       </c>
       <c r="AS9" t="n">
         <v>652</v>
       </c>
       <c r="AT9" t="n">
         <v>671</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>651</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -13431,50 +13701,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -13664,50 +13935,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.04</v>
       </c>
@@ -13806,50 +14082,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -13948,50 +14227,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
@@ -14090,50 +14372,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -14232,50 +14517,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -14374,50 +14662,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -14516,50 +14807,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>688</v>
       </c>
       <c r="C8" t="n">
         <v>667</v>
       </c>
       <c r="D8" t="n">
         <v>680</v>
       </c>
       <c r="E8" t="n">
         <v>678</v>
       </c>
       <c r="F8" t="n">
         <v>689</v>
       </c>
       <c r="G8" t="n">
         <v>662</v>
       </c>
@@ -14658,50 +14952,53 @@
       </c>
       <c r="AM8" t="n">
         <v>637</v>
       </c>
       <c r="AN8" t="n">
         <v>597</v>
       </c>
       <c r="AO8" t="n">
         <v>650</v>
       </c>
       <c r="AP8" t="n">
         <v>653</v>
       </c>
       <c r="AQ8" t="n">
         <v>644</v>
       </c>
       <c r="AR8" t="n">
         <v>645</v>
       </c>
       <c r="AS8" t="n">
         <v>629</v>
       </c>
       <c r="AT8" t="n">
         <v>622</v>
       </c>
+      <c r="AU8" t="n">
+        <v>607</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>704</v>
       </c>
       <c r="C9" t="n">
         <v>701</v>
       </c>
       <c r="D9" t="n">
         <v>686</v>
       </c>
       <c r="E9" t="n">
         <v>698</v>
       </c>
       <c r="F9" t="n">
         <v>697</v>
       </c>
       <c r="G9" t="n">
         <v>641</v>
       </c>
@@ -14799,64 +15096,67 @@
         <v>673</v>
       </c>
       <c r="AM9" t="n">
         <v>670</v>
       </c>
       <c r="AN9" t="n">
         <v>678</v>
       </c>
       <c r="AO9" t="n">
         <v>696</v>
       </c>
       <c r="AP9" t="n">
         <v>699</v>
       </c>
       <c r="AQ9" t="n">
         <v>710</v>
       </c>
       <c r="AR9" t="n">
         <v>681</v>
       </c>
       <c r="AS9" t="n">
         <v>696</v>
       </c>
       <c r="AT9" t="n">
         <v>716</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>695</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -14866,50 +15166,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -15099,50 +15400,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15241,50 +15547,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.42</v>
       </c>
@@ -15383,50 +15692,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -15525,50 +15837,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -15667,50 +15982,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -15809,50 +16127,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -15951,50 +16272,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>236</v>
       </c>
       <c r="C8" t="n">
         <v>207</v>
       </c>
       <c r="D8" t="n">
         <v>200</v>
       </c>
       <c r="E8" t="n">
         <v>246</v>
       </c>
       <c r="F8" t="n">
         <v>235</v>
       </c>
       <c r="G8" t="n">
         <v>220</v>
       </c>
@@ -16093,50 +16417,53 @@
       </c>
       <c r="AM8" t="n">
         <v>343</v>
       </c>
       <c r="AN8" t="n">
         <v>372</v>
       </c>
       <c r="AO8" t="n">
         <v>411</v>
       </c>
       <c r="AP8" t="n">
         <v>421</v>
       </c>
       <c r="AQ8" t="n">
         <v>429</v>
       </c>
       <c r="AR8" t="n">
         <v>394</v>
       </c>
       <c r="AS8" t="n">
         <v>439</v>
       </c>
       <c r="AT8" t="n">
         <v>481</v>
       </c>
+      <c r="AU8" t="n">
+        <v>474</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>315</v>
       </c>
       <c r="C9" t="n">
         <v>299</v>
       </c>
       <c r="D9" t="n">
         <v>287</v>
       </c>
       <c r="E9" t="n">
         <v>311</v>
       </c>
       <c r="F9" t="n">
         <v>299</v>
       </c>
       <c r="G9" t="n">
         <v>338</v>
       </c>
@@ -16234,64 +16561,67 @@
         <v>371</v>
       </c>
       <c r="AM9" t="n">
         <v>363</v>
       </c>
       <c r="AN9" t="n">
         <v>369</v>
       </c>
       <c r="AO9" t="n">
         <v>381</v>
       </c>
       <c r="AP9" t="n">
         <v>383</v>
       </c>
       <c r="AQ9" t="n">
         <v>386</v>
       </c>
       <c r="AR9" t="n">
         <v>377</v>
       </c>
       <c r="AS9" t="n">
         <v>385</v>
       </c>
       <c r="AT9" t="n">
         <v>395</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -16301,50 +16631,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -16534,50 +16865,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -16676,50 +17012,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.4</v>
       </c>
@@ -16818,50 +17157,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.41</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -16960,50 +17302,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -17102,50 +17447,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -17244,50 +17592,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.2</v>
       </c>
@@ -17386,50 +17737,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>145</v>
       </c>
       <c r="C8" t="n">
         <v>129</v>
       </c>
       <c r="D8" t="n">
         <v>114</v>
       </c>
       <c r="E8" t="n">
         <v>147</v>
       </c>
       <c r="F8" t="n">
         <v>143</v>
       </c>
       <c r="G8" t="n">
         <v>130</v>
       </c>
@@ -17528,50 +17882,53 @@
       </c>
       <c r="AM8" t="n">
         <v>134</v>
       </c>
       <c r="AN8" t="n">
         <v>134</v>
       </c>
       <c r="AO8" t="n">
         <v>137</v>
       </c>
       <c r="AP8" t="n">
         <v>133</v>
       </c>
       <c r="AQ8" t="n">
         <v>109</v>
       </c>
       <c r="AR8" t="n">
         <v>114</v>
       </c>
       <c r="AS8" t="n">
         <v>142</v>
       </c>
       <c r="AT8" t="n">
         <v>146</v>
       </c>
+      <c r="AU8" t="n">
+        <v>161</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>188</v>
       </c>
       <c r="C9" t="n">
         <v>187</v>
       </c>
       <c r="D9" t="n">
         <v>183</v>
       </c>
       <c r="E9" t="n">
         <v>186</v>
       </c>
       <c r="F9" t="n">
         <v>186</v>
       </c>
       <c r="G9" t="n">
         <v>176</v>
       </c>
@@ -17669,64 +18026,67 @@
         <v>185</v>
       </c>
       <c r="AM9" t="n">
         <v>184</v>
       </c>
       <c r="AN9" t="n">
         <v>186</v>
       </c>
       <c r="AO9" t="n">
         <v>192</v>
       </c>
       <c r="AP9" t="n">
         <v>192</v>
       </c>
       <c r="AQ9" t="n">
         <v>195</v>
       </c>
       <c r="AR9" t="n">
         <v>187</v>
       </c>
       <c r="AS9" t="n">
         <v>192</v>
       </c>
       <c r="AT9" t="n">
         <v>197</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -17736,50 +18096,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17969,50 +18330,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -18111,50 +18477,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -18253,50 +18622,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -18395,50 +18767,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -18537,50 +18912,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.03</v>
       </c>
@@ -18679,50 +19057,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.3</v>
       </c>
@@ -18821,50 +19202,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>26</v>
       </c>
       <c r="C8" t="n">
         <v>29</v>
       </c>
       <c r="D8" t="n">
         <v>34</v>
       </c>
       <c r="E8" t="n">
         <v>23</v>
       </c>
       <c r="F8" t="n">
         <v>32</v>
       </c>
       <c r="G8" t="n">
         <v>26</v>
       </c>
@@ -18963,50 +19347,53 @@
       </c>
       <c r="AM8" t="n">
         <v>37</v>
       </c>
       <c r="AN8" t="n">
         <v>41</v>
       </c>
       <c r="AO8" t="n">
         <v>45</v>
       </c>
       <c r="AP8" t="n">
         <v>46</v>
       </c>
       <c r="AQ8" t="n">
         <v>54</v>
       </c>
       <c r="AR8" t="n">
         <v>37</v>
       </c>
       <c r="AS8" t="n">
         <v>41</v>
       </c>
       <c r="AT8" t="n">
         <v>46</v>
       </c>
+      <c r="AU8" t="n">
+        <v>39</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>32</v>
       </c>
       <c r="C9" t="n">
         <v>46</v>
       </c>
       <c r="D9" t="n">
         <v>51</v>
       </c>
       <c r="E9" t="n">
         <v>33</v>
       </c>
       <c r="F9" t="n">
         <v>45</v>
       </c>
       <c r="G9" t="n">
         <v>39</v>
       </c>
@@ -19104,64 +19491,67 @@
         <v>25</v>
       </c>
       <c r="AM9" t="n">
         <v>32</v>
       </c>
       <c r="AN9" t="n">
         <v>29</v>
       </c>
       <c r="AO9" t="n">
         <v>29</v>
       </c>
       <c r="AP9" t="n">
         <v>28</v>
       </c>
       <c r="AQ9" t="n">
         <v>31</v>
       </c>
       <c r="AR9" t="n">
         <v>23</v>
       </c>
       <c r="AS9" t="n">
         <v>25</v>
       </c>
       <c r="AT9" t="n">
         <v>27</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -19171,50 +19561,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -19404,50 +19795,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -19546,50 +19942,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -19688,50 +20087,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -19830,50 +20232,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -19972,50 +20377,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -20114,50 +20522,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -20256,50 +20667,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1012</v>
       </c>
       <c r="C8" t="n">
         <v>1032</v>
       </c>
       <c r="D8" t="n">
         <v>964</v>
       </c>
       <c r="E8" t="n">
         <v>1020</v>
       </c>
       <c r="F8" t="n">
         <v>1025</v>
       </c>
       <c r="G8" t="n">
         <v>965</v>
       </c>
@@ -20398,50 +20812,53 @@
       </c>
       <c r="AM8" t="n">
         <v>981</v>
       </c>
       <c r="AN8" t="n">
         <v>1022</v>
       </c>
       <c r="AO8" t="n">
         <v>1054</v>
       </c>
       <c r="AP8" t="n">
         <v>1042</v>
       </c>
       <c r="AQ8" t="n">
         <v>1061</v>
       </c>
       <c r="AR8" t="n">
         <v>995</v>
       </c>
       <c r="AS8" t="n">
         <v>1045</v>
       </c>
       <c r="AT8" t="n">
         <v>1053</v>
       </c>
+      <c r="AU8" t="n">
+        <v>1024</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>974</v>
       </c>
       <c r="C9" t="n">
         <v>970</v>
       </c>
       <c r="D9" t="n">
         <v>950</v>
       </c>
       <c r="E9" t="n">
         <v>966</v>
       </c>
       <c r="F9" t="n">
         <v>964</v>
       </c>
       <c r="G9" t="n">
         <v>923</v>
       </c>
@@ -20539,64 +20956,67 @@
         <v>968</v>
       </c>
       <c r="AM9" t="n">
         <v>964</v>
       </c>
       <c r="AN9" t="n">
         <v>975</v>
       </c>
       <c r="AO9" t="n">
         <v>1002</v>
       </c>
       <c r="AP9" t="n">
         <v>1006</v>
       </c>
       <c r="AQ9" t="n">
         <v>1021</v>
       </c>
       <c r="AR9" t="n">
         <v>980</v>
       </c>
       <c r="AS9" t="n">
         <v>1001</v>
       </c>
       <c r="AT9" t="n">
         <v>1031</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>1000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -20606,50 +21026,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -20839,50 +21260,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -20981,50 +21407,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.08</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -21123,50 +21552,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -21265,50 +21697,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -21407,50 +21842,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -21549,50 +21987,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -21691,50 +22132,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>697</v>
       </c>
       <c r="C8" t="n">
         <v>670</v>
       </c>
       <c r="D8" t="n">
         <v>702</v>
       </c>
       <c r="E8" t="n">
         <v>675</v>
       </c>
       <c r="F8" t="n">
         <v>667</v>
       </c>
       <c r="G8" t="n">
         <v>654</v>
       </c>
@@ -21833,50 +22277,53 @@
       </c>
       <c r="AM8" t="n">
         <v>711</v>
       </c>
       <c r="AN8" t="n">
         <v>689</v>
       </c>
       <c r="AO8" t="n">
         <v>704</v>
       </c>
       <c r="AP8" t="n">
         <v>723</v>
       </c>
       <c r="AQ8" t="n">
         <v>731</v>
       </c>
       <c r="AR8" t="n">
         <v>724</v>
       </c>
       <c r="AS8" t="n">
         <v>712</v>
       </c>
       <c r="AT8" t="n">
         <v>756</v>
       </c>
+      <c r="AU8" t="n">
+        <v>730</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>735</v>
       </c>
       <c r="C9" t="n">
         <v>732</v>
       </c>
       <c r="D9" t="n">
         <v>716</v>
       </c>
       <c r="E9" t="n">
         <v>729</v>
       </c>
       <c r="F9" t="n">
         <v>728</v>
       </c>
       <c r="G9" t="n">
         <v>696</v>
       </c>
@@ -21974,64 +22421,67 @@
         <v>731</v>
       </c>
       <c r="AM9" t="n">
         <v>728</v>
       </c>
       <c r="AN9" t="n">
         <v>736</v>
       </c>
       <c r="AO9" t="n">
         <v>756</v>
       </c>
       <c r="AP9" t="n">
         <v>759</v>
       </c>
       <c r="AQ9" t="n">
         <v>771</v>
       </c>
       <c r="AR9" t="n">
         <v>739</v>
       </c>
       <c r="AS9" t="n">
         <v>756</v>
       </c>
       <c r="AT9" t="n">
         <v>778</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -22041,50 +22491,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -22274,50 +22725,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -22416,50 +22872,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.44</v>
       </c>
@@ -22558,50 +23017,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.25</v>
       </c>
@@ -22700,50 +23162,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.25</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -22842,50 +23307,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -22984,50 +23452,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -23126,50 +23597,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>698</v>
       </c>
       <c r="C8" t="n">
         <v>706</v>
       </c>
       <c r="D8" t="n">
         <v>703</v>
       </c>
       <c r="E8" t="n">
         <v>701</v>
       </c>
       <c r="F8" t="n">
         <v>682</v>
       </c>
       <c r="G8" t="n">
         <v>650</v>
       </c>
@@ -23268,50 +23742,53 @@
       </c>
       <c r="AM8" t="n">
         <v>676</v>
       </c>
       <c r="AN8" t="n">
         <v>666</v>
       </c>
       <c r="AO8" t="n">
         <v>700</v>
       </c>
       <c r="AP8" t="n">
         <v>737</v>
       </c>
       <c r="AQ8" t="n">
         <v>749</v>
       </c>
       <c r="AR8" t="n">
         <v>707</v>
       </c>
       <c r="AS8" t="n">
         <v>714</v>
       </c>
       <c r="AT8" t="n">
         <v>749</v>
       </c>
+      <c r="AU8" t="n">
+        <v>697</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>719</v>
       </c>
       <c r="C9" t="n">
         <v>717</v>
       </c>
       <c r="D9" t="n">
         <v>701</v>
       </c>
       <c r="E9" t="n">
         <v>714</v>
       </c>
       <c r="F9" t="n">
         <v>712</v>
       </c>
       <c r="G9" t="n">
         <v>675</v>
       </c>
@@ -23409,64 +23886,67 @@
         <v>708</v>
       </c>
       <c r="AM9" t="n">
         <v>706</v>
       </c>
       <c r="AN9" t="n">
         <v>713</v>
       </c>
       <c r="AO9" t="n">
         <v>733</v>
       </c>
       <c r="AP9" t="n">
         <v>736</v>
       </c>
       <c r="AQ9" t="n">
         <v>747</v>
       </c>
       <c r="AR9" t="n">
         <v>717</v>
       </c>
       <c r="AS9" t="n">
         <v>733</v>
       </c>
       <c r="AT9" t="n">
         <v>754</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -23476,50 +23956,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -23709,50 +24190,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -23851,50 +24337,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.06</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -23993,50 +24482,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.21</v>
       </c>
@@ -24135,50 +24627,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.32</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -24277,50 +24772,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -24419,50 +24917,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.13</v>
       </c>
@@ -24561,50 +25062,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.08</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>410</v>
       </c>
       <c r="C8" t="n">
         <v>398</v>
       </c>
       <c r="D8" t="n">
         <v>415</v>
       </c>
       <c r="E8" t="n">
         <v>396</v>
       </c>
       <c r="F8" t="n">
         <v>403</v>
       </c>
       <c r="G8" t="n">
         <v>386</v>
       </c>
@@ -24703,50 +25207,53 @@
       </c>
       <c r="AM8" t="n">
         <v>407</v>
       </c>
       <c r="AN8" t="n">
         <v>423</v>
       </c>
       <c r="AO8" t="n">
         <v>417</v>
       </c>
       <c r="AP8" t="n">
         <v>425</v>
       </c>
       <c r="AQ8" t="n">
         <v>433</v>
       </c>
       <c r="AR8" t="n">
         <v>418</v>
       </c>
       <c r="AS8" t="n">
         <v>415</v>
       </c>
       <c r="AT8" t="n">
         <v>428</v>
       </c>
+      <c r="AU8" t="n">
+        <v>423</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>407</v>
       </c>
       <c r="C9" t="n">
         <v>405</v>
       </c>
       <c r="D9" t="n">
         <v>397</v>
       </c>
       <c r="E9" t="n">
         <v>403</v>
       </c>
       <c r="F9" t="n">
         <v>403</v>
       </c>
       <c r="G9" t="n">
         <v>390</v>
       </c>
@@ -24844,64 +25351,67 @@
         <v>409</v>
       </c>
       <c r="AM9" t="n">
         <v>408</v>
       </c>
       <c r="AN9" t="n">
         <v>412</v>
       </c>
       <c r="AO9" t="n">
         <v>424</v>
       </c>
       <c r="AP9" t="n">
         <v>425</v>
       </c>
       <c r="AQ9" t="n">
         <v>432</v>
       </c>
       <c r="AR9" t="n">
         <v>414</v>
       </c>
       <c r="AS9" t="n">
         <v>423</v>
       </c>
       <c r="AT9" t="n">
         <v>436</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -24911,50 +25421,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -25144,50 +25655,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25286,50 +25802,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.04</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.55</v>
       </c>
@@ -25428,50 +25947,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -25570,50 +26092,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.39</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.08</v>
       </c>
@@ -25712,50 +26237,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.2</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -25854,50 +26382,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.01</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -25996,50 +26527,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.09</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>456</v>
       </c>
       <c r="C8" t="n">
         <v>469</v>
       </c>
       <c r="D8" t="n">
         <v>434</v>
       </c>
       <c r="E8" t="n">
         <v>451</v>
       </c>
       <c r="F8" t="n">
         <v>464</v>
       </c>
       <c r="G8" t="n">
         <v>453</v>
       </c>
@@ -26138,50 +26672,53 @@
       </c>
       <c r="AM8" t="n">
         <v>475</v>
       </c>
       <c r="AN8" t="n">
         <v>488</v>
       </c>
       <c r="AO8" t="n">
         <v>504</v>
       </c>
       <c r="AP8" t="n">
         <v>470</v>
       </c>
       <c r="AQ8" t="n">
         <v>501</v>
       </c>
       <c r="AR8" t="n">
         <v>480</v>
       </c>
       <c r="AS8" t="n">
         <v>486</v>
       </c>
       <c r="AT8" t="n">
         <v>486</v>
       </c>
+      <c r="AU8" t="n">
+        <v>473</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>395</v>
       </c>
       <c r="C9" t="n">
         <v>393</v>
       </c>
       <c r="D9" t="n">
         <v>385</v>
       </c>
       <c r="E9" t="n">
         <v>392</v>
       </c>
       <c r="F9" t="n">
         <v>391</v>
       </c>
       <c r="G9" t="n">
         <v>377</v>
       </c>
@@ -26279,64 +26816,67 @@
         <v>396</v>
       </c>
       <c r="AM9" t="n">
         <v>394</v>
       </c>
       <c r="AN9" t="n">
         <v>399</v>
       </c>
       <c r="AO9" t="n">
         <v>410</v>
       </c>
       <c r="AP9" t="n">
         <v>411</v>
       </c>
       <c r="AQ9" t="n">
         <v>418</v>
       </c>
       <c r="AR9" t="n">
         <v>401</v>
       </c>
       <c r="AS9" t="n">
         <v>409</v>
       </c>
       <c r="AT9" t="n">
         <v>421</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -26346,50 +26886,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -26579,50 +27120,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -26721,50 +27267,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.46</v>
       </c>
@@ -26863,50 +27412,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.35</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.22</v>
       </c>
@@ -27005,50 +27557,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.26</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -27147,50 +27702,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -27289,50 +27847,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -27431,50 +27992,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>752</v>
       </c>
       <c r="C8" t="n">
         <v>743</v>
       </c>
       <c r="D8" t="n">
         <v>748</v>
       </c>
       <c r="E8" t="n">
         <v>749</v>
       </c>
       <c r="F8" t="n">
         <v>740</v>
       </c>
       <c r="G8" t="n">
         <v>701</v>
       </c>
@@ -27573,50 +28137,53 @@
       </c>
       <c r="AM8" t="n">
         <v>775</v>
       </c>
       <c r="AN8" t="n">
         <v>768</v>
       </c>
       <c r="AO8" t="n">
         <v>777</v>
       </c>
       <c r="AP8" t="n">
         <v>800</v>
       </c>
       <c r="AQ8" t="n">
         <v>815</v>
       </c>
       <c r="AR8" t="n">
         <v>775</v>
       </c>
       <c r="AS8" t="n">
         <v>812</v>
       </c>
       <c r="AT8" t="n">
         <v>826</v>
       </c>
+      <c r="AU8" t="n">
+        <v>779</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>827</v>
       </c>
       <c r="C9" t="n">
         <v>824</v>
       </c>
       <c r="D9" t="n">
         <v>806</v>
       </c>
       <c r="E9" t="n">
         <v>820</v>
       </c>
       <c r="F9" t="n">
         <v>819</v>
       </c>
       <c r="G9" t="n">
         <v>787</v>
       </c>
@@ -27714,64 +28281,67 @@
         <v>826</v>
       </c>
       <c r="AM9" t="n">
         <v>822</v>
       </c>
       <c r="AN9" t="n">
         <v>832</v>
       </c>
       <c r="AO9" t="n">
         <v>854</v>
       </c>
       <c r="AP9" t="n">
         <v>858</v>
       </c>
       <c r="AQ9" t="n">
         <v>871</v>
       </c>
       <c r="AR9" t="n">
         <v>835</v>
       </c>
       <c r="AS9" t="n">
         <v>854</v>
       </c>
       <c r="AT9" t="n">
         <v>879</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -27781,50 +28351,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -28014,50 +28585,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.1</v>
       </c>
@@ -28156,50 +28732,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -28298,50 +28877,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.24</v>
       </c>
@@ -28440,50 +29022,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -28582,50 +29167,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.01</v>
       </c>
@@ -28724,50 +29312,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.02</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.02</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.11</v>
       </c>
@@ -28866,50 +29457,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.09</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>957</v>
       </c>
       <c r="C8" t="n">
         <v>959</v>
       </c>
       <c r="D8" t="n">
         <v>918</v>
       </c>
       <c r="E8" t="n">
         <v>946</v>
       </c>
       <c r="F8" t="n">
         <v>952</v>
       </c>
       <c r="G8" t="n">
         <v>918</v>
       </c>
@@ -29008,50 +29602,53 @@
       </c>
       <c r="AM8" t="n">
         <v>917</v>
       </c>
       <c r="AN8" t="n">
         <v>943</v>
       </c>
       <c r="AO8" t="n">
         <v>981</v>
       </c>
       <c r="AP8" t="n">
         <v>965</v>
       </c>
       <c r="AQ8" t="n">
         <v>977</v>
       </c>
       <c r="AR8" t="n">
         <v>944</v>
       </c>
       <c r="AS8" t="n">
         <v>945</v>
       </c>
       <c r="AT8" t="n">
         <v>983</v>
       </c>
+      <c r="AU8" t="n">
+        <v>975</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>882</v>
       </c>
       <c r="C9" t="n">
         <v>878</v>
       </c>
       <c r="D9" t="n">
         <v>860</v>
       </c>
       <c r="E9" t="n">
         <v>875</v>
       </c>
       <c r="F9" t="n">
         <v>873</v>
       </c>
       <c r="G9" t="n">
         <v>832</v>
       </c>
@@ -29149,64 +29746,67 @@
         <v>873</v>
       </c>
       <c r="AM9" t="n">
         <v>870</v>
       </c>
       <c r="AN9" t="n">
         <v>879</v>
       </c>
       <c r="AO9" t="n">
         <v>904</v>
       </c>
       <c r="AP9" t="n">
         <v>907</v>
       </c>
       <c r="AQ9" t="n">
         <v>921</v>
       </c>
       <c r="AR9" t="n">
         <v>884</v>
       </c>
       <c r="AS9" t="n">
         <v>903</v>
       </c>
       <c r="AT9" t="n">
         <v>930</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>902</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -29216,50 +29816,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -29449,50 +30050,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
@@ -29591,50 +30197,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.17</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -29733,50 +30342,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.35</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.18</v>
       </c>
@@ -29875,50 +30487,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.06</v>
       </c>
@@ -30017,50 +30632,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0</v>
       </c>
@@ -30159,50 +30777,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -30301,50 +30922,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.1</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>200</v>
       </c>
       <c r="C8" t="n">
         <v>182</v>
       </c>
       <c r="D8" t="n">
         <v>202</v>
       </c>
       <c r="E8" t="n">
         <v>195</v>
       </c>
       <c r="F8" t="n">
         <v>197</v>
       </c>
       <c r="G8" t="n">
         <v>170</v>
       </c>
@@ -30443,50 +31067,53 @@
       </c>
       <c r="AM8" t="n">
         <v>174</v>
       </c>
       <c r="AN8" t="n">
         <v>168</v>
       </c>
       <c r="AO8" t="n">
         <v>168</v>
       </c>
       <c r="AP8" t="n">
         <v>174</v>
       </c>
       <c r="AQ8" t="n">
         <v>176</v>
       </c>
       <c r="AR8" t="n">
         <v>170</v>
       </c>
       <c r="AS8" t="n">
         <v>151</v>
       </c>
       <c r="AT8" t="n">
         <v>192</v>
       </c>
+      <c r="AU8" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>205</v>
       </c>
       <c r="C9" t="n">
         <v>204</v>
       </c>
       <c r="D9" t="n">
         <v>200</v>
       </c>
       <c r="E9" t="n">
         <v>203</v>
       </c>
       <c r="F9" t="n">
         <v>203</v>
       </c>
       <c r="G9" t="n">
         <v>194</v>
       </c>
@@ -30584,64 +31211,67 @@
         <v>206</v>
       </c>
       <c r="AM9" t="n">
         <v>205</v>
       </c>
       <c r="AN9" t="n">
         <v>207</v>
       </c>
       <c r="AO9" t="n">
         <v>213</v>
       </c>
       <c r="AP9" t="n">
         <v>214</v>
       </c>
       <c r="AQ9" t="n">
         <v>217</v>
       </c>
       <c r="AR9" t="n">
         <v>208</v>
       </c>
       <c r="AS9" t="n">
         <v>213</v>
       </c>
       <c r="AT9" t="n">
         <v>219</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT9"/>
+  <dimension ref="A1:AU9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
@@ -30651,50 +31281,51 @@
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
+    <col width="14" customWidth="1" min="47" max="47"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Thinking about people who receive welfare benefits, including disability benefits, out of work benefits and benefits to support people in low paying work, what proportion of people receiving benefits do you think are genuinely in need and deserving of help?</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-06-24</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2019-08-19</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2019-10-14</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -30884,50 +31515,55 @@
       <c r="AP1" t="inlineStr">
         <is>
           <t>2025-09-29</t>
         </is>
       </c>
       <c r="AQ1" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="AR1" t="inlineStr">
         <is>
           <t>2026-01-19</t>
         </is>
       </c>
       <c r="AS1" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="AT1" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>All or almost all people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.09</v>
       </c>
@@ -31026,50 +31662,53 @@
       </c>
       <c r="AM2" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="AN2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AO2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AQ2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="AR2" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AS2" s="1" t="n">
         <v>0.05</v>
       </c>
       <c r="AT2" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU2" s="1" t="n">
+        <v>0.06</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>The majority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.47</v>
       </c>
@@ -31168,50 +31807,53 @@
       </c>
       <c r="AM3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="AN3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="AO3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="AP3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="AQ3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AR3" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="AS3" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AT3" s="1" t="n">
         <v>0.39</v>
       </c>
+      <c r="AU3" s="1" t="n">
+        <v>0.33</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Around half of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
@@ -31310,50 +31952,53 @@
       </c>
       <c r="AM4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AN4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AO4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AP4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="AQ4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="AR4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="AS4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="AT4" s="1" t="n">
         <v>0.27</v>
       </c>
+      <c r="AU4" s="1" t="n">
+        <v>0.32</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Only a minority of people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.06</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
@@ -31452,50 +32097,53 @@
       </c>
       <c r="AM5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AN5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AO5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AP5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="AR5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="AS5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="AT5" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="AU5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Hardly any or none of the people who receive benefits are genuinely in need and deserving of help</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>0.02</v>
       </c>
@@ -31594,50 +32242,53 @@
       </c>
       <c r="AM6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AN6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AO6" s="1" t="n">
         <v>0.02</v>
       </c>
       <c r="AP6" s="1" t="n">
         <v>0.01</v>
       </c>
       <c r="AQ6" s="1" t="n">
         <v>0.04</v>
       </c>
       <c r="AR6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AS6" s="1" t="n">
         <v>0.03</v>
       </c>
       <c r="AT6" s="1" t="n">
         <v>0.03</v>
       </c>
+      <c r="AU6" s="1" t="n">
+        <v>0.04</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.12</v>
       </c>
@@ -31736,50 +32387,53 @@
       </c>
       <c r="AM7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AN7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AO7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AP7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AQ7" s="1" t="n">
         <v>0.08</v>
       </c>
       <c r="AR7" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="AS7" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="AT7" s="1" t="n">
         <v>0.07000000000000001</v>
       </c>
+      <c r="AU7" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>577</v>
       </c>
       <c r="C8" t="n">
         <v>583</v>
       </c>
       <c r="D8" t="n">
         <v>562</v>
       </c>
       <c r="E8" t="n">
         <v>566</v>
       </c>
       <c r="F8" t="n">
         <v>573</v>
       </c>
       <c r="G8" t="n">
         <v>565</v>
       </c>
@@ -31878,50 +32532,53 @@
       </c>
       <c r="AM8" t="n">
         <v>579</v>
       </c>
       <c r="AN8" t="n">
         <v>594</v>
       </c>
       <c r="AO8" t="n">
         <v>631</v>
       </c>
       <c r="AP8" t="n">
         <v>613</v>
       </c>
       <c r="AQ8" t="n">
         <v>647</v>
       </c>
       <c r="AR8" t="n">
         <v>628</v>
       </c>
       <c r="AS8" t="n">
         <v>635</v>
       </c>
       <c r="AT8" t="n">
         <v>632</v>
       </c>
+      <c r="AU8" t="n">
+        <v>621</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>571</v>
       </c>
       <c r="C9" t="n">
         <v>568</v>
       </c>
       <c r="D9" t="n">
         <v>556</v>
       </c>
       <c r="E9" t="n">
         <v>566</v>
       </c>
       <c r="F9" t="n">
         <v>565</v>
       </c>
       <c r="G9" t="n">
         <v>544</v>
       </c>
@@ -32019,46 +32676,49 @@
         <v>583</v>
       </c>
       <c r="AM9" t="n">
         <v>580</v>
       </c>
       <c r="AN9" t="n">
         <v>587</v>
       </c>
       <c r="AO9" t="n">
         <v>603</v>
       </c>
       <c r="AP9" t="n">
         <v>605</v>
       </c>
       <c r="AQ9" t="n">
         <v>615</v>
       </c>
       <c r="AR9" t="n">
         <v>590</v>
       </c>
       <c r="AS9" t="n">
         <v>603</v>
       </c>
       <c r="AT9" t="n">
         <v>620</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>