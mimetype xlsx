--- v0 (2026-04-29)
+++ v1 (2026-08-26)
@@ -448,73 +448,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -549,379 +550,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="L2" s="1" t="n">
         <v>0.2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.19</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2033</v>
       </c>
       <c r="C6" t="n">
         <v>1963</v>
       </c>
       <c r="D6" t="n">
         <v>2007</v>
       </c>
       <c r="E6" t="n">
         <v>2006</v>
       </c>
       <c r="F6" t="n">
         <v>2022</v>
       </c>
       <c r="G6" t="n">
         <v>2011</v>
       </c>
       <c r="H6" t="n">
         <v>2016</v>
       </c>
       <c r="I6" t="n">
         <v>2012</v>
       </c>
       <c r="J6" t="n">
         <v>2002</v>
       </c>
       <c r="K6" t="n">
         <v>2008</v>
       </c>
       <c r="L6" t="n">
         <v>2048</v>
       </c>
       <c r="M6" t="n">
         <v>2009</v>
       </c>
       <c r="N6" t="n">
         <v>2005</v>
       </c>
       <c r="O6" t="n">
         <v>1997</v>
       </c>
+      <c r="P6" t="n">
+        <v>2006</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>2033</v>
+        <v>2036</v>
       </c>
       <c r="C7" t="n">
-        <v>1963</v>
+        <v>1956</v>
       </c>
       <c r="D7" t="n">
-        <v>2007</v>
+        <v>1995</v>
       </c>
       <c r="E7" t="n">
+        <v>1994</v>
+      </c>
+      <c r="F7" t="n">
+        <v>2001</v>
+      </c>
+      <c r="G7" t="n">
+        <v>1991</v>
+      </c>
+      <c r="H7" t="n">
+        <v>2008</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1994</v>
+      </c>
+      <c r="J7" t="n">
+        <v>1994</v>
+      </c>
+      <c r="K7" t="n">
+        <v>2016</v>
+      </c>
+      <c r="L7" t="n">
+        <v>2076</v>
+      </c>
+      <c r="M7" t="n">
+        <v>2025</v>
+      </c>
+      <c r="N7" t="n">
+        <v>2001</v>
+      </c>
+      <c r="O7" t="n">
+        <v>1992</v>
+      </c>
+      <c r="P7" t="n">
         <v>2006</v>
-      </c>
-[...28 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -956,379 +981,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.4</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>345</v>
       </c>
       <c r="C6" t="n">
         <v>323</v>
       </c>
       <c r="D6" t="n">
         <v>343</v>
       </c>
       <c r="E6" t="n">
         <v>340</v>
       </c>
       <c r="F6" t="n">
         <v>344</v>
       </c>
       <c r="G6" t="n">
         <v>339</v>
       </c>
       <c r="H6" t="n">
         <v>343</v>
       </c>
       <c r="I6" t="n">
         <v>337</v>
       </c>
       <c r="J6" t="n">
         <v>344</v>
       </c>
       <c r="K6" t="n">
         <v>337</v>
       </c>
       <c r="L6" t="n">
         <v>319</v>
       </c>
       <c r="M6" t="n">
         <v>318</v>
       </c>
       <c r="N6" t="n">
         <v>333</v>
       </c>
       <c r="O6" t="n">
         <v>328</v>
       </c>
+      <c r="P6" t="n">
+        <v>336</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="C7" t="n">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="D7" t="n">
+        <v>342</v>
+      </c>
+      <c r="E7" t="n">
+        <v>336</v>
+      </c>
+      <c r="F7" t="n">
+        <v>341</v>
+      </c>
+      <c r="G7" t="n">
+        <v>329</v>
+      </c>
+      <c r="H7" t="n">
+        <v>340</v>
+      </c>
+      <c r="I7" t="n">
         <v>331</v>
       </c>
-      <c r="E7" t="n">
+      <c r="J7" t="n">
+        <v>343</v>
+      </c>
+      <c r="K7" t="n">
         <v>330</v>
       </c>
-      <c r="F7" t="n">
-[...14 lines deleted...]
-      <c r="K7" t="n">
+      <c r="L7" t="n">
+        <v>313</v>
+      </c>
+      <c r="M7" t="n">
+        <v>316</v>
+      </c>
+      <c r="N7" t="n">
+        <v>328</v>
+      </c>
+      <c r="O7" t="n">
+        <v>325</v>
+      </c>
+      <c r="P7" t="n">
         <v>331</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1363,379 +1412,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.38</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>504</v>
       </c>
       <c r="C6" t="n">
         <v>487</v>
       </c>
       <c r="D6" t="n">
         <v>499</v>
       </c>
       <c r="E6" t="n">
         <v>476</v>
       </c>
       <c r="F6" t="n">
         <v>484</v>
       </c>
       <c r="G6" t="n">
         <v>497</v>
       </c>
       <c r="H6" t="n">
         <v>501</v>
       </c>
       <c r="I6" t="n">
         <v>490</v>
       </c>
       <c r="J6" t="n">
         <v>485</v>
       </c>
       <c r="K6" t="n">
         <v>491</v>
       </c>
       <c r="L6" t="n">
         <v>487</v>
       </c>
       <c r="M6" t="n">
         <v>504</v>
       </c>
       <c r="N6" t="n">
         <v>483</v>
       </c>
       <c r="O6" t="n">
         <v>498</v>
       </c>
+      <c r="P6" t="n">
+        <v>462</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
+        <v>501</v>
+      </c>
+      <c r="C7" t="n">
+        <v>487</v>
+      </c>
+      <c r="D7" t="n">
+        <v>494</v>
+      </c>
+      <c r="E7" t="n">
+        <v>466</v>
+      </c>
+      <c r="F7" t="n">
+        <v>473</v>
+      </c>
+      <c r="G7" t="n">
         <v>486</v>
       </c>
-      <c r="C7" t="n">
-[...11 lines deleted...]
-      <c r="G7" t="n">
+      <c r="H7" t="n">
+        <v>491</v>
+      </c>
+      <c r="I7" t="n">
+        <v>479</v>
+      </c>
+      <c r="J7" t="n">
         <v>481</v>
       </c>
-      <c r="H7" t="n">
+      <c r="K7" t="n">
         <v>482</v>
       </c>
-      <c r="I7" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="L7" t="n">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="M7" t="n">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="N7" t="n">
+        <v>477</v>
+      </c>
+      <c r="O7" t="n">
+        <v>493</v>
+      </c>
+      <c r="P7" t="n">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1770,379 +1843,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.13</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>174</v>
       </c>
       <c r="C6" t="n">
         <v>169</v>
       </c>
       <c r="D6" t="n">
         <v>164</v>
       </c>
       <c r="E6" t="n">
         <v>183</v>
       </c>
       <c r="F6" t="n">
         <v>184</v>
       </c>
       <c r="G6" t="n">
         <v>181</v>
       </c>
       <c r="H6" t="n">
         <v>184</v>
       </c>
       <c r="I6" t="n">
         <v>186</v>
       </c>
       <c r="J6" t="n">
         <v>157</v>
       </c>
       <c r="K6" t="n">
         <v>162</v>
       </c>
       <c r="L6" t="n">
         <v>188</v>
       </c>
       <c r="M6" t="n">
         <v>183</v>
       </c>
       <c r="N6" t="n">
         <v>157</v>
       </c>
       <c r="O6" t="n">
         <v>159</v>
       </c>
+      <c r="P6" t="n">
+        <v>184</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C7" t="n">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="D7" t="n">
+        <v>170</v>
+      </c>
+      <c r="E7" t="n">
+        <v>181</v>
+      </c>
+      <c r="F7" t="n">
+        <v>186</v>
+      </c>
+      <c r="G7" t="n">
+        <v>187</v>
+      </c>
+      <c r="H7" t="n">
+        <v>184</v>
+      </c>
+      <c r="I7" t="n">
+        <v>186</v>
+      </c>
+      <c r="J7" t="n">
+        <v>159</v>
+      </c>
+      <c r="K7" t="n">
+        <v>170</v>
+      </c>
+      <c r="L7" t="n">
+        <v>194</v>
+      </c>
+      <c r="M7" t="n">
+        <v>186</v>
+      </c>
+      <c r="N7" t="n">
+        <v>155</v>
+      </c>
+      <c r="O7" t="n">
+        <v>162</v>
+      </c>
+      <c r="P7" t="n">
         <v>175</v>
-      </c>
-[...31 lines deleted...]
-        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2177,379 +2274,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.34</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.41</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.1</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.11</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.07000000000000001</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>100</v>
       </c>
       <c r="C6" t="n">
         <v>103</v>
       </c>
       <c r="D6" t="n">
         <v>78</v>
       </c>
       <c r="E6" t="n">
         <v>97</v>
       </c>
       <c r="F6" t="n">
         <v>86</v>
       </c>
       <c r="G6" t="n">
         <v>104</v>
       </c>
       <c r="H6" t="n">
         <v>106</v>
       </c>
       <c r="I6" t="n">
         <v>80</v>
       </c>
       <c r="J6" t="n">
         <v>103</v>
       </c>
       <c r="K6" t="n">
         <v>104</v>
       </c>
       <c r="L6" t="n">
         <v>104</v>
       </c>
       <c r="M6" t="n">
         <v>84</v>
       </c>
       <c r="N6" t="n">
         <v>103</v>
       </c>
       <c r="O6" t="n">
         <v>103</v>
       </c>
+      <c r="P6" t="n">
+        <v>104</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
+        <v>98</v>
+      </c>
+      <c r="C7" t="n">
+        <v>98</v>
+      </c>
+      <c r="D7" t="n">
+        <v>79</v>
+      </c>
+      <c r="E7" t="n">
+        <v>96</v>
+      </c>
+      <c r="F7" t="n">
+        <v>83</v>
+      </c>
+      <c r="G7" t="n">
         <v>100</v>
       </c>
-      <c r="C7" t="n">
-[...2 lines deleted...]
-      <c r="D7" t="n">
+      <c r="H7" t="n">
+        <v>104</v>
+      </c>
+      <c r="I7" t="n">
+        <v>85</v>
+      </c>
+      <c r="J7" t="n">
+        <v>101</v>
+      </c>
+      <c r="K7" t="n">
+        <v>102</v>
+      </c>
+      <c r="L7" t="n">
+        <v>103</v>
+      </c>
+      <c r="M7" t="n">
+        <v>83</v>
+      </c>
+      <c r="N7" t="n">
+        <v>100</v>
+      </c>
+      <c r="O7" t="n">
         <v>98</v>
       </c>
-      <c r="E7" t="n">
-[...29 lines deleted...]
-      <c r="O7" t="n">
+      <c r="P7" t="n">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2584,379 +2705,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.28</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.28</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.37</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1196</v>
       </c>
       <c r="C6" t="n">
         <v>1164</v>
       </c>
       <c r="D6" t="n">
         <v>1186</v>
       </c>
       <c r="E6" t="n">
         <v>1205</v>
       </c>
       <c r="F6" t="n">
         <v>1209</v>
       </c>
       <c r="G6" t="n">
         <v>1210</v>
       </c>
       <c r="H6" t="n">
         <v>1232</v>
       </c>
       <c r="I6" t="n">
         <v>1211</v>
       </c>
       <c r="J6" t="n">
         <v>1235</v>
       </c>
       <c r="K6" t="n">
         <v>1214</v>
       </c>
       <c r="L6" t="n">
         <v>1234</v>
       </c>
       <c r="M6" t="n">
         <v>1204</v>
       </c>
       <c r="N6" t="n">
         <v>1204</v>
       </c>
       <c r="O6" t="n">
         <v>1202</v>
       </c>
+      <c r="P6" t="n">
+        <v>1222</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>1159</v>
+        <v>1128</v>
       </c>
       <c r="C7" t="n">
+        <v>1103</v>
+      </c>
+      <c r="D7" t="n">
         <v>1119</v>
       </c>
-      <c r="D7" t="n">
+      <c r="E7" t="n">
+        <v>1128</v>
+      </c>
+      <c r="F7" t="n">
         <v>1144</v>
       </c>
-      <c r="E7" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G7" t="n">
-        <v>1146</v>
+        <v>1139</v>
       </c>
       <c r="H7" t="n">
         <v>1149</v>
       </c>
       <c r="I7" t="n">
-        <v>1147</v>
+        <v>1141</v>
       </c>
       <c r="J7" t="n">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="K7" t="n">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="L7" t="n">
-        <v>1167</v>
+        <v>1192</v>
       </c>
       <c r="M7" t="n">
-        <v>1145</v>
+        <v>1158</v>
       </c>
       <c r="N7" t="n">
+        <v>1151</v>
+      </c>
+      <c r="O7" t="n">
+        <v>1151</v>
+      </c>
+      <c r="P7" t="n">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -2991,97 +3136,105 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="O2" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="P2" s="1" t="n">
         <v>0.16</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="G3" s="1" t="n">
@@ -3089,281 +3242,297 @@
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.33</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>837</v>
       </c>
       <c r="C6" t="n">
         <v>799</v>
       </c>
       <c r="D6" t="n">
         <v>821</v>
       </c>
       <c r="E6" t="n">
         <v>801</v>
       </c>
       <c r="F6" t="n">
         <v>813</v>
       </c>
       <c r="G6" t="n">
         <v>801</v>
       </c>
       <c r="H6" t="n">
         <v>784</v>
       </c>
       <c r="I6" t="n">
         <v>801</v>
       </c>
       <c r="J6" t="n">
         <v>767</v>
       </c>
       <c r="K6" t="n">
         <v>794</v>
       </c>
       <c r="L6" t="n">
         <v>814</v>
       </c>
       <c r="M6" t="n">
         <v>805</v>
       </c>
       <c r="N6" t="n">
         <v>801</v>
       </c>
       <c r="O6" t="n">
         <v>795</v>
       </c>
+      <c r="P6" t="n">
+        <v>784</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>874</v>
+        <v>908</v>
       </c>
       <c r="C7" t="n">
+        <v>853</v>
+      </c>
+      <c r="D7" t="n">
+        <v>876</v>
+      </c>
+      <c r="E7" t="n">
+        <v>866</v>
+      </c>
+      <c r="F7" t="n">
+        <v>857</v>
+      </c>
+      <c r="G7" t="n">
+        <v>851</v>
+      </c>
+      <c r="H7" t="n">
+        <v>859</v>
+      </c>
+      <c r="I7" t="n">
+        <v>853</v>
+      </c>
+      <c r="J7" t="n">
         <v>844</v>
       </c>
-      <c r="D7" t="n">
+      <c r="K7" t="n">
+        <v>864</v>
+      </c>
+      <c r="L7" t="n">
+        <v>884</v>
+      </c>
+      <c r="M7" t="n">
+        <v>868</v>
+      </c>
+      <c r="N7" t="n">
+        <v>850</v>
+      </c>
+      <c r="O7" t="n">
+        <v>842</v>
+      </c>
+      <c r="P7" t="n">
         <v>863</v>
-      </c>
-[...31 lines deleted...]
-        <v>859</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3398,379 +3567,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="C2" s="1" t="n">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="K2" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="L2" s="1" t="n">
         <v>0.31</v>
       </c>
-      <c r="L2" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.35</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>0.33</v>
+        <v>0.32</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0.35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="E3" s="1" t="n">
         <v>0.22</v>
       </c>
-      <c r="D3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="M3" s="1" t="n">
         <v>0.24</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.23</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.28</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="C4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="E4" s="1" t="n">
         <v>0.25</v>
       </c>
-      <c r="D4" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="1" t="n">
+        <v>0.26</v>
+      </c>
+      <c r="G4" s="1" t="n">
         <v>0.23</v>
       </c>
-      <c r="G4" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="1" t="n">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0.25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C5" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.14</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.11</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>185</v>
       </c>
       <c r="C6" t="n">
         <v>181</v>
       </c>
       <c r="D6" t="n">
         <v>164</v>
       </c>
       <c r="E6" t="n">
         <v>138</v>
       </c>
       <c r="F6" t="n">
         <v>168</v>
       </c>
       <c r="G6" t="n">
         <v>152</v>
       </c>
       <c r="H6" t="n">
         <v>180</v>
       </c>
       <c r="I6" t="n">
         <v>165</v>
       </c>
       <c r="J6" t="n">
         <v>146</v>
       </c>
       <c r="K6" t="n">
         <v>196</v>
       </c>
       <c r="L6" t="n">
         <v>242</v>
       </c>
       <c r="M6" t="n">
         <v>218</v>
       </c>
       <c r="N6" t="n">
         <v>187</v>
       </c>
       <c r="O6" t="n">
         <v>170</v>
       </c>
+      <c r="P6" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C7" t="n">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D7" t="n">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="E7" t="n">
-        <v>223</v>
+        <v>162</v>
       </c>
       <c r="F7" t="n">
-        <v>224</v>
+        <v>193</v>
       </c>
       <c r="G7" t="n">
-        <v>223</v>
+        <v>176</v>
       </c>
       <c r="H7" t="n">
         <v>224</v>
       </c>
       <c r="I7" t="n">
+        <v>196</v>
+      </c>
+      <c r="J7" t="n">
+        <v>175</v>
+      </c>
+      <c r="K7" t="n">
+        <v>245</v>
+      </c>
+      <c r="L7" t="n">
+        <v>312</v>
+      </c>
+      <c r="M7" t="n">
+        <v>279</v>
+      </c>
+      <c r="N7" t="n">
+        <v>224</v>
+      </c>
+      <c r="O7" t="n">
+        <v>211</v>
+      </c>
+      <c r="P7" t="n">
         <v>223</v>
-      </c>
-[...16 lines deleted...]
-        <v>222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -3805,379 +3998,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.3</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.36</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>868</v>
       </c>
       <c r="C6" t="n">
         <v>811</v>
       </c>
       <c r="D6" t="n">
         <v>842</v>
       </c>
       <c r="E6" t="n">
         <v>859</v>
       </c>
       <c r="F6" t="n">
         <v>851</v>
       </c>
       <c r="G6" t="n">
         <v>865</v>
       </c>
       <c r="H6" t="n">
         <v>839</v>
       </c>
       <c r="I6" t="n">
         <v>844</v>
       </c>
       <c r="J6" t="n">
         <v>862</v>
       </c>
       <c r="K6" t="n">
         <v>817</v>
       </c>
       <c r="L6" t="n">
         <v>815</v>
       </c>
       <c r="M6" t="n">
         <v>803</v>
       </c>
       <c r="N6" t="n">
         <v>827</v>
       </c>
       <c r="O6" t="n">
         <v>835</v>
       </c>
+      <c r="P6" t="n">
+        <v>769</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>852</v>
+        <v>883</v>
       </c>
       <c r="C7" t="n">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="D7" t="n">
+        <v>848</v>
+      </c>
+      <c r="E7" t="n">
+        <v>874</v>
+      </c>
+      <c r="F7" t="n">
+        <v>849</v>
+      </c>
+      <c r="G7" t="n">
+        <v>870</v>
+      </c>
+      <c r="H7" t="n">
+        <v>848</v>
+      </c>
+      <c r="I7" t="n">
+        <v>846</v>
+      </c>
+      <c r="J7" t="n">
+        <v>870</v>
+      </c>
+      <c r="K7" t="n">
+        <v>814</v>
+      </c>
+      <c r="L7" t="n">
+        <v>819</v>
+      </c>
+      <c r="M7" t="n">
+        <v>798</v>
+      </c>
+      <c r="N7" t="n">
+        <v>830</v>
+      </c>
+      <c r="O7" t="n">
+        <v>833</v>
+      </c>
+      <c r="P7" t="n">
         <v>841</v>
-      </c>
-[...31 lines deleted...]
-        <v>837</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4212,379 +4429,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.16</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.44</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.37</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.09</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.13</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>459</v>
       </c>
       <c r="C6" t="n">
         <v>446</v>
       </c>
       <c r="D6" t="n">
         <v>473</v>
       </c>
       <c r="E6" t="n">
         <v>474</v>
       </c>
       <c r="F6" t="n">
         <v>468</v>
       </c>
       <c r="G6" t="n">
         <v>468</v>
       </c>
       <c r="H6" t="n">
         <v>457</v>
       </c>
       <c r="I6" t="n">
         <v>465</v>
       </c>
       <c r="J6" t="n">
         <v>477</v>
       </c>
       <c r="K6" t="n">
         <v>476</v>
       </c>
       <c r="L6" t="n">
         <v>462</v>
       </c>
       <c r="M6" t="n">
         <v>462</v>
       </c>
       <c r="N6" t="n">
         <v>453</v>
       </c>
       <c r="O6" t="n">
         <v>455</v>
       </c>
+      <c r="P6" t="n">
+        <v>470</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="C7" t="n">
+        <v>464</v>
+      </c>
+      <c r="D7" t="n">
+        <v>489</v>
+      </c>
+      <c r="E7" t="n">
+        <v>489</v>
+      </c>
+      <c r="F7" t="n">
+        <v>484</v>
+      </c>
+      <c r="G7" t="n">
+        <v>482</v>
+      </c>
+      <c r="H7" t="n">
         <v>469</v>
       </c>
-      <c r="D7" t="n">
-[...8 lines deleted...]
-      <c r="G7" t="n">
+      <c r="I7" t="n">
+        <v>478</v>
+      </c>
+      <c r="J7" t="n">
+        <v>492</v>
+      </c>
+      <c r="K7" t="n">
+        <v>492</v>
+      </c>
+      <c r="L7" t="n">
+        <v>477</v>
+      </c>
+      <c r="M7" t="n">
         <v>481</v>
       </c>
-      <c r="H7" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="N7" t="n">
+        <v>468</v>
+      </c>
+      <c r="O7" t="n">
+        <v>473</v>
+      </c>
+      <c r="P7" t="n">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -4619,379 +4860,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.12</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>0.27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="E4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.47</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.44</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>521</v>
       </c>
       <c r="C6" t="n">
         <v>525</v>
       </c>
       <c r="D6" t="n">
         <v>528</v>
       </c>
       <c r="E6" t="n">
         <v>535</v>
       </c>
       <c r="F6" t="n">
         <v>535</v>
       </c>
       <c r="G6" t="n">
         <v>526</v>
       </c>
       <c r="H6" t="n">
         <v>540</v>
       </c>
       <c r="I6" t="n">
         <v>538</v>
       </c>
       <c r="J6" t="n">
         <v>517</v>
       </c>
       <c r="K6" t="n">
         <v>519</v>
       </c>
       <c r="L6" t="n">
         <v>529</v>
       </c>
       <c r="M6" t="n">
         <v>526</v>
       </c>
       <c r="N6" t="n">
         <v>538</v>
       </c>
       <c r="O6" t="n">
         <v>537</v>
       </c>
+      <c r="P6" t="n">
+        <v>527</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="C7" t="n">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="D7" t="n">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E7" t="n">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="F7" t="n">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="G7" t="n">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="H7" t="n">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="I7" t="n">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="J7" t="n">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="K7" t="n">
         <v>464</v>
       </c>
       <c r="L7" t="n">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="M7" t="n">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="N7" t="n">
+        <v>479</v>
+      </c>
+      <c r="O7" t="n">
+        <v>474</v>
+      </c>
+      <c r="P7" t="n">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5026,379 +5291,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.16</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.4</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.43</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.4</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.29</v>
       </c>
       <c r="N4" s="1" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>0.26</v>
       </c>
-      <c r="O4" s="1" t="n">
-        <v>0.27</v>
+      <c r="P4" s="1" t="n">
+        <v>0.28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.15</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>949</v>
       </c>
       <c r="C6" t="n">
         <v>914</v>
       </c>
       <c r="D6" t="n">
         <v>931</v>
       </c>
       <c r="E6" t="n">
         <v>927</v>
       </c>
       <c r="F6" t="n">
         <v>926</v>
       </c>
       <c r="G6" t="n">
         <v>931</v>
       </c>
       <c r="H6" t="n">
         <v>952</v>
       </c>
       <c r="I6" t="n">
         <v>941</v>
       </c>
       <c r="J6" t="n">
         <v>941</v>
       </c>
       <c r="K6" t="n">
         <v>955</v>
       </c>
       <c r="L6" t="n">
         <v>989</v>
       </c>
       <c r="M6" t="n">
         <v>967</v>
       </c>
       <c r="N6" t="n">
         <v>940</v>
       </c>
       <c r="O6" t="n">
         <v>951</v>
       </c>
+      <c r="P6" t="n">
+        <v>958</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="C7" t="n">
-        <v>952</v>
+        <v>931</v>
       </c>
       <c r="D7" t="n">
+        <v>949</v>
+      </c>
+      <c r="E7" t="n">
+        <v>945</v>
+      </c>
+      <c r="F7" t="n">
+        <v>934</v>
+      </c>
+      <c r="G7" t="n">
+        <v>942</v>
+      </c>
+      <c r="H7" t="n">
+        <v>980</v>
+      </c>
+      <c r="I7" t="n">
+        <v>956</v>
+      </c>
+      <c r="J7" t="n">
+        <v>964</v>
+      </c>
+      <c r="K7" t="n">
+        <v>998</v>
+      </c>
+      <c r="L7" t="n">
+        <v>1049</v>
+      </c>
+      <c r="M7" t="n">
+        <v>1015</v>
+      </c>
+      <c r="N7" t="n">
+        <v>966</v>
+      </c>
+      <c r="O7" t="n">
+        <v>981</v>
+      </c>
+      <c r="P7" t="n">
         <v>973</v>
-      </c>
-[...31 lines deleted...]
-        <v>969</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5433,379 +5722,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="G2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.23</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.22</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.11</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.15</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.5</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.49</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.52</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.53</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.51</v>
       </c>
       <c r="J4" s="1" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="L4" s="1" t="n">
         <v>0.52</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.53</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.48</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.46</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>0.13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1084</v>
       </c>
       <c r="C6" t="n">
         <v>1049</v>
       </c>
       <c r="D6" t="n">
         <v>1076</v>
       </c>
       <c r="E6" t="n">
         <v>1079</v>
       </c>
       <c r="F6" t="n">
         <v>1096</v>
       </c>
       <c r="G6" t="n">
         <v>1080</v>
       </c>
       <c r="H6" t="n">
         <v>1064</v>
       </c>
       <c r="I6" t="n">
         <v>1071</v>
       </c>
       <c r="J6" t="n">
         <v>1061</v>
       </c>
       <c r="K6" t="n">
         <v>1053</v>
       </c>
       <c r="L6" t="n">
         <v>1059</v>
       </c>
       <c r="M6" t="n">
         <v>1042</v>
       </c>
       <c r="N6" t="n">
         <v>1065</v>
       </c>
       <c r="O6" t="n">
         <v>1046</v>
       </c>
+      <c r="P6" t="n">
+        <v>1048</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="C7" t="n">
-        <v>1011</v>
+        <v>1025</v>
       </c>
       <c r="D7" t="n">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="E7" t="n">
-        <v>1034</v>
+        <v>1049</v>
       </c>
       <c r="F7" t="n">
-        <v>1041</v>
+        <v>1067</v>
       </c>
       <c r="G7" t="n">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="H7" t="n">
+        <v>1028</v>
+      </c>
+      <c r="I7" t="n">
         <v>1038</v>
       </c>
-      <c r="I7" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J7" t="n">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="K7" t="n">
-        <v>1034</v>
+        <v>1019</v>
       </c>
       <c r="L7" t="n">
-        <v>1055</v>
+        <v>1028</v>
       </c>
       <c r="M7" t="n">
+        <v>1010</v>
+      </c>
+      <c r="N7" t="n">
         <v>1035</v>
       </c>
-      <c r="N7" t="n">
+      <c r="O7" t="n">
+        <v>1012</v>
+      </c>
+      <c r="P7" t="n">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -5840,379 +6153,403 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I2" s="1" t="n">
         <v>0.28</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.18</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>0.23</v>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="K3" s="1" t="n">
         <v>0.3</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.29</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.33</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>0.31</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.46</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.32</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.34</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.19</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>256</v>
       </c>
       <c r="C6" t="n">
         <v>250</v>
       </c>
       <c r="D6" t="n">
         <v>238</v>
       </c>
       <c r="E6" t="n">
         <v>248</v>
       </c>
       <c r="F6" t="n">
         <v>239</v>
       </c>
       <c r="G6" t="n">
         <v>225</v>
       </c>
       <c r="H6" t="n">
         <v>201</v>
       </c>
       <c r="I6" t="n">
         <v>247</v>
       </c>
       <c r="J6" t="n">
         <v>256</v>
       </c>
       <c r="K6" t="n">
         <v>243</v>
       </c>
       <c r="L6" t="n">
         <v>279</v>
       </c>
       <c r="M6" t="n">
         <v>285</v>
       </c>
       <c r="N6" t="n">
         <v>261</v>
       </c>
       <c r="O6" t="n">
         <v>249</v>
       </c>
+      <c r="P6" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C7" t="n">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D7" t="n">
+        <v>243</v>
+      </c>
+      <c r="E7" t="n">
+        <v>267</v>
+      </c>
+      <c r="F7" t="n">
+        <v>248</v>
+      </c>
+      <c r="G7" t="n">
+        <v>239</v>
+      </c>
+      <c r="H7" t="n">
+        <v>220</v>
+      </c>
+      <c r="I7" t="n">
+        <v>259</v>
+      </c>
+      <c r="J7" t="n">
+        <v>273</v>
+      </c>
+      <c r="K7" t="n">
+        <v>263</v>
+      </c>
+      <c r="L7" t="n">
+        <v>309</v>
+      </c>
+      <c r="M7" t="n">
+        <v>317</v>
+      </c>
+      <c r="N7" t="n">
+        <v>283</v>
+      </c>
+      <c r="O7" t="n">
         <v>271</v>
       </c>
-      <c r="E7" t="n">
+      <c r="P7" t="n">
         <v>271</v>
-      </c>
-[...28 lines deleted...]
-        <v>270</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
+    <col width="14" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Which, if any, of the following identity groups do you think it is acceptable to make jokes about? Please select all that apply. Trans people</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2019-08-08</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020-01-27</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2020-08-03</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -6247,339 +6584,362 @@
       <c r="K1" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>2024-07-31</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026-01-21</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Acceptable only if you identify with this group yourself</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>0.21</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.2</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="E2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="F2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="H2" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="J2" s="1" t="n">
         <v>0.19</v>
       </c>
       <c r="K2" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="L2" s="1" t="n">
         <v>0.18</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="N2" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="O2" s="1" t="n">
         <v>0.21</v>
       </c>
+      <c r="P2" s="1" t="n">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Acceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.22</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="I3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="J3" s="1" t="n">
         <v>0.25</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="L3" s="1" t="n">
         <v>0.26</v>
       </c>
       <c r="M3" s="1" t="n">
         <v>0.27</v>
       </c>
       <c r="N3" s="1" t="n">
         <v>0.24</v>
       </c>
       <c r="O3" s="1" t="n">
         <v>0.31</v>
       </c>
+      <c r="P3" s="1" t="n">
+        <v>0.26</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Unacceptable regardless of whether or not you identify with this group</t>
         </is>
       </c>
       <c r="B4" s="1" t="n">
         <v>0.38</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.39</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>0.43</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>0.41</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>0.42</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>0.36</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>0.37</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>0.36</v>
       </c>
+      <c r="P4" s="1" t="n">
+        <v>0.38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Don't know</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.17</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.16</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>0.15</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>0.12</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.13</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>0.14</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>0.12</v>
       </c>
+      <c r="P5" s="1" t="n">
+        <v>0.14</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Unweighted base</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>654</v>
       </c>
       <c r="C6" t="n">
         <v>631</v>
       </c>
       <c r="D6" t="n">
         <v>685</v>
       </c>
       <c r="E6" t="n">
         <v>662</v>
       </c>
       <c r="F6" t="n">
         <v>685</v>
       </c>
       <c r="G6" t="n">
         <v>665</v>
       </c>
       <c r="H6" t="n">
         <v>681</v>
       </c>
       <c r="I6" t="n">
         <v>672</v>
       </c>
       <c r="J6" t="n">
         <v>657</v>
       </c>
       <c r="K6" t="n">
         <v>671</v>
       </c>
       <c r="L6" t="n">
         <v>671</v>
       </c>
       <c r="M6" t="n">
         <v>635</v>
       </c>
       <c r="N6" t="n">
         <v>668</v>
       </c>
       <c r="O6" t="n">
         <v>660</v>
       </c>
+      <c r="P6" t="n">
+        <v>650</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Base</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="C7" t="n">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="D7" t="n">
+        <v>668</v>
+      </c>
+      <c r="E7" t="n">
+        <v>648</v>
+      </c>
+      <c r="F7" t="n">
+        <v>670</v>
+      </c>
+      <c r="G7" t="n">
+        <v>651</v>
+      </c>
+      <c r="H7" t="n">
+        <v>669</v>
+      </c>
+      <c r="I7" t="n">
+        <v>655</v>
+      </c>
+      <c r="J7" t="n">
+        <v>637</v>
+      </c>
+      <c r="K7" t="n">
+        <v>670</v>
+      </c>
+      <c r="L7" t="n">
+        <v>670</v>
+      </c>
+      <c r="M7" t="n">
+        <v>632</v>
+      </c>
+      <c r="N7" t="n">
+        <v>658</v>
+      </c>
+      <c r="O7" t="n">
+        <v>645</v>
+      </c>
+      <c r="P7" t="n">
         <v>652</v>
-      </c>
-[...31 lines deleted...]
-        <v>649</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>